--- v0 (2026-07-27)
+++ v1 (2026-10-30)
@@ -37,51 +37,51 @@
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>調查報告</w:t>
       </w:r>
       <w:r w:rsidR="0084227B" w:rsidRPr="00D35EC3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(公布版)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B224C3E" w14:textId="7853D93E" w:rsidR="00F0460C" w:rsidRPr="006F13A7" w:rsidRDefault="00E25849" w:rsidP="00D35EC3">
+    <w:p w14:paraId="5B224C3E" w14:textId="29189054" w:rsidR="00F0460C" w:rsidRPr="006F13A7" w:rsidRDefault="00E25849" w:rsidP="00D35EC3">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:beforeLines="50" w:before="228"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc524892368"/>
       <w:bookmarkStart w:id="1" w:name="_Toc524895638"/>
       <w:bookmarkStart w:id="2" w:name="_Toc524896184"/>
       <w:bookmarkStart w:id="3" w:name="_Toc524896214"/>
       <w:bookmarkStart w:id="4" w:name="_Toc524902720"/>
       <w:bookmarkStart w:id="5" w:name="_Toc525066139"/>
       <w:bookmarkStart w:id="6" w:name="_Toc525070829"/>
       <w:bookmarkStart w:id="7" w:name="_Toc525938369"/>
       <w:bookmarkStart w:id="8" w:name="_Toc525939217"/>
       <w:bookmarkStart w:id="9" w:name="_Toc525939722"/>
       <w:bookmarkStart w:id="10" w:name="_Toc422834150"/>
       <w:bookmarkStart w:id="11" w:name="_Toc421794865"/>
       <w:bookmarkStart w:id="12" w:name="_Toc529218256"/>
       <w:bookmarkStart w:id="13" w:name="_Toc529222679"/>
       <w:bookmarkStart w:id="14" w:name="_Toc529223101"/>
       <w:bookmarkStart w:id="15" w:name="_Toc529223852"/>
       <w:bookmarkStart w:id="16" w:name="_Toc529228248"/>
@@ -110,67 +110,84 @@
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00D532A8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>據訴，臺灣高等法院審理94年度重上更(四)字第179號被告</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>據訴，臺灣高等法院審理94年度重上更(四)字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-        <w:t>古○祥</w:t>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="00D532A8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>殺人案件，疑未詳查事證，率為有罪判決，損及被告權益等情案。</w:t>
+        <w:t>號</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古姓</w:t>
+      </w:r>
+      <w:r w:rsidR="00D532A8" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>被告殺人案件，疑未詳查事證，率為有罪判決，損及被告權益等情案。</w:t>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="_Toc524895646"/>
       <w:bookmarkStart w:id="27" w:name="_Toc524896192"/>
       <w:bookmarkStart w:id="28" w:name="_Toc524896222"/>
       <w:bookmarkStart w:id="29" w:name="_Toc524902729"/>
       <w:bookmarkStart w:id="30" w:name="_Toc525066145"/>
       <w:bookmarkStart w:id="31" w:name="_Toc525070836"/>
       <w:bookmarkStart w:id="32" w:name="_Toc525938376"/>
       <w:bookmarkStart w:id="33" w:name="_Toc525939224"/>
       <w:bookmarkStart w:id="34" w:name="_Toc525939729"/>
       <w:bookmarkStart w:id="35" w:name="_Toc529218269"/>
       <w:bookmarkStart w:id="36" w:name="_Toc529222686"/>
       <w:bookmarkStart w:id="37" w:name="_Toc529223108"/>
       <w:bookmarkStart w:id="38" w:name="_Toc529223859"/>
       <w:bookmarkStart w:id="39" w:name="_Toc529228262"/>
       <w:bookmarkStart w:id="40" w:name="_Toc2400392"/>
       <w:bookmarkStart w:id="41" w:name="_Toc4316186"/>
       <w:bookmarkStart w:id="42" w:name="_Toc4473327"/>
       <w:bookmarkStart w:id="43" w:name="_Toc69556894"/>
       <w:bookmarkStart w:id="44" w:name="_Toc69556943"/>
       <w:bookmarkStart w:id="45" w:name="_Toc69609817"/>
       <w:bookmarkStart w:id="46" w:name="_Toc70241813"/>
       <w:bookmarkStart w:id="47" w:name="_Toc70242202"/>
       <w:bookmarkStart w:id="48" w:name="_Toc421794872"/>
       <w:bookmarkStart w:id="49" w:name="_Toc422834157"/>
@@ -197,329 +214,284 @@
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="42615460" w14:textId="16806832" w:rsidR="00C242B7" w:rsidRPr="006F13A7" w:rsidRDefault="00C242B7" w:rsidP="00A639F4">
+    <w:p w14:paraId="42615460" w14:textId="7400BCAE" w:rsidR="00C242B7" w:rsidRPr="006F13A7" w:rsidRDefault="00C242B7" w:rsidP="00A639F4">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:left="680" w:firstLine="680"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc524902730"/>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案陳訴人古</w:t>
       </w:r>
-      <w:r w:rsidR="00085664" w:rsidRPr="006F13A7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>姓被告(下稱古男)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>涉嫌殺害</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7EBD" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>未滿2歲之</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A童，經</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="52" w:name="_Hlk231286621"/>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺灣高等法院(下稱臺高院)94年度重上更（四）字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...75 lines deleted...]
-      </w:r>
       <w:r w:rsidR="006B619A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>179號刑事判決</w:t>
+        <w:t>號刑事判決</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidR="00892CB2" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(下稱</w:t>
       </w:r>
       <w:r w:rsidR="00892CB2" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>原確定判決</w:t>
       </w:r>
       <w:r w:rsidR="00892CB2" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)，</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...14 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>連續犯刑法第271條第1項之殺人罪，處有期徒刑15年，最高法院95年度台上字第</w:t>
       </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidR="006B619A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>4637號刑事判決</w:t>
+        <w:t>號刑事判決</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>駁回上訴確定。</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E13392" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidR="00E13392" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>自檢察官偵訊時即喊冤至今，並</w:t>
       </w:r>
       <w:r w:rsidR="009B2A02" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>已</w:t>
       </w:r>
       <w:r w:rsidR="00E13392" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>具體指出案件</w:t>
       </w:r>
       <w:r w:rsidR="00FC57CF" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidR="00E13392" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>諸多疑點，請求本院調查相關事證，還其清白。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEEAE95" w14:textId="690B9074" w:rsidR="00C242B7" w:rsidRDefault="00C242B7" w:rsidP="00A639F4">
+    <w:p w14:paraId="2AEEAE95" w14:textId="4A107AEA" w:rsidR="00C242B7" w:rsidRDefault="00C242B7" w:rsidP="00A639F4">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:left="680" w:firstLine="680"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案經調閱前</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>臺灣板橋地方檢察署</w:t>
       </w:r>
       <w:r w:rsidR="00B60BD0" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>（下稱前板橋地檢署）、臺灣高等檢察署(下稱高檢署)、</w:t>
-[...17 lines deleted...]
-        <w:t>高院、法務部調查局</w:t>
+        <w:t>（下稱前板橋地檢署）、臺灣高等檢察署(下稱高檢署)、臺高院、法務部調查局</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>法務部法醫研究所、</w:t>
       </w:r>
       <w:r w:rsidR="006776FC" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -613,478 +585,376 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00B60BD0" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>國立臺灣大學醫學院附設醫院(下稱臺大醫院)</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidR="00B60BD0" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>中華電信</w:t>
-[...24 lines deleted...]
-        <w:t>資料，並於民國(下同)114年11月13日詢問</w:t>
+        <w:t>中華電信股份有限公司</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>之卷證資料，並於民國(下同)114年11月13日詢問</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidR="006821C8" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>與</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>社團法人臺灣冤獄平反協會(下稱臺灣冤獄平反協會)，</w:t>
+      </w:r>
+      <w:r w:rsidR="006776FC" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>於115年3月5日詢問證人</w:t>
+      </w:r>
+      <w:r w:rsidR="006776FC" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>林</w:t>
       </w:r>
       <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="006776FC" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(時任</w:t>
+      </w:r>
+      <w:r w:rsidR="006776FC" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>板橋分局分局長)</w:t>
+      </w:r>
+      <w:r w:rsidR="006776FC" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，於</w:t>
+      </w:r>
+      <w:r w:rsidR="006776FC" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>115年5月8日詢問證人</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>吳○D</w:t>
+      </w:r>
+      <w:r w:rsidR="006821C8" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及曾</w:t>
+      </w:r>
       <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="32"/>
-[...18 lines deleted...]
-        <w:t>社團法人臺灣冤獄平反協會(下稱臺灣冤獄平反協會)，</w:t>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF753D" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="006776FC" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-        <w:t>於115年3月5日詢問證人</w:t>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB69CB" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>房屋</w:t>
       </w:r>
       <w:r w:rsidR="006776FC" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>林</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>仲介)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D37352" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>○祥</w:t>
-[...98 lines deleted...]
-        </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>已調查完畢，茲</w:t>
-[...17 lines deleted...]
-        <w:t>列調查意見如</w:t>
+        <w:t>已調查完畢，茲臚列調查意見如</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>下：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C1A78F" w14:textId="77777777" w:rsidR="00D35EC3" w:rsidRPr="006F13A7" w:rsidRDefault="00D35EC3" w:rsidP="00A639F4">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:left="680" w:firstLine="680"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3939E5E4" w14:textId="5F832478" w:rsidR="002A4D6B" w:rsidRPr="006F13A7" w:rsidRDefault="002A4D6B" w:rsidP="002A4D6B">
+    <w:p w14:paraId="3939E5E4" w14:textId="62E8A7AF" w:rsidR="002A4D6B" w:rsidRPr="006F13A7" w:rsidRDefault="002A4D6B" w:rsidP="002A4D6B">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc231552793"/>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>原確定判決</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>認定</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>古○</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>祥</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>構成殺人罪並判處有期徒刑15年。其判決理由主要係採納被告於</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>構成殺人罪並判處有期徒刑15年。其判決理由主要係採納被告於</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
+        <w:t>警察詢問</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>警察詢問</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>階段所書立之自白書</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6274C" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>階段所書立之自白書</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F6274C" w:rsidRPr="006F13A7">
+        <w:t>與</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>與</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>筆錄，並輔以法醫鑑定報告、多名證人證述、案發現場圖、現場照片、警方帶同被告至現場</w:t>
+      </w:r>
+      <w:r w:rsidR="008B548A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>筆錄，並輔以法醫鑑定報告、多名證人證述、案發現場圖、現場照片、警方帶同被告至現場</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008B548A" w:rsidRPr="006F13A7">
+        <w:t>模擬</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>模擬</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>之照片及現場日曆等證據，據以認定被告犯罪事實。然經審查原確定判決及相關卷證，本案存在顯著之證據爭議。首先，全案欠缺直接之物理證據，現場並未採得</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>之照片及現場日曆等證據，據以認定被告犯罪事實。然經審查原確定判決及相關卷證，本案存在顯著之證據爭議。首先，全案欠缺直接之物理證據，現場並未</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>採得</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>扼壓被害人之生物跡證。其次，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>古○祥</w:t>
+        <w:t>古男</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>扼壓</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>事後抗辯其自白係受刑求所致，導致該自白之任意性與真實性存有高度疑慮。再者，原審對於是否存在第三人作案之可能性未盡調查之能事，在缺乏直接證據且自白真實性存疑之情況下，逕行認定</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>被害人之生物跡證。其次，</w:t>
-[...62 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>犯殺人罪，其事實認定與證據評價顯有未盡周延之處。104年刑事訴訟法修正已放寬聲請再審之限制，</w:t>
       </w:r>
       <w:r w:rsidR="00232CDA" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>原確定判決</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>認定事實之基礎薄弱，具備再審</w:t>
@@ -1165,51 +1035,51 @@
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>案情背景與訴訟歷程</w:t>
       </w:r>
       <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17448003" w14:textId="71980366" w:rsidR="004137F1" w:rsidRPr="006F13A7" w:rsidRDefault="004137F1" w:rsidP="002D2D0A">
+    <w:p w14:paraId="17448003" w14:textId="0845A7C5" w:rsidR="004137F1" w:rsidRPr="006F13A7" w:rsidRDefault="004137F1" w:rsidP="002D2D0A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>85年7月2日，警方接獲匿名報案</w:t>
       </w:r>
       <w:r w:rsidR="00F6274C" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>後</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1237,378 +1107,284 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1處</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>民宅</w:t>
       </w:r>
       <w:r w:rsidR="005726FF" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>發現</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...20 lines deleted...]
-        <w:t>A童</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>與A童</w:t>
       </w:r>
       <w:r w:rsidR="00596457" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>屍體。經查，被告</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...14 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>與死者劉女為分居夫妻，A童由2人共同收養，</w:t>
       </w:r>
       <w:r w:rsidR="004A7AAC" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2人</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>因債務及感情問題長期不</w:t>
-[...31 lines deleted...]
-        <w:t>女及A童</w:t>
+        <w:t>因債務及感情問題長期不睦。法院認定被告於85年6月23日晚間與劉女發生口角後，憤而扼壓劉女及A童</w:t>
       </w:r>
       <w:r w:rsidR="00596457" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>頸部，致</w:t>
       </w:r>
       <w:r w:rsidR="004A7AAC" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2人</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>休克昏迷，最終因乏人救助</w:t>
       </w:r>
       <w:r w:rsidR="006B619A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>而</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>窒息死亡。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058C367C" w14:textId="0A77C098" w:rsidR="004137F1" w:rsidRPr="006F13A7" w:rsidRDefault="004137F1" w:rsidP="002D2D0A">
+    <w:p w14:paraId="058C367C" w14:textId="0C83836C" w:rsidR="004137F1" w:rsidRPr="006F13A7" w:rsidRDefault="004137F1" w:rsidP="002D2D0A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案歷經多次更審，最高法院以95年度台上字第</w:t>
       </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidR="006B619A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>4637號刑事判決</w:t>
-[...39 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>號刑事判決</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>駁回上訴，判處被告有期徒刑15年定讞。</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>於95年10月13日入監執行</w:t>
       </w:r>
       <w:r w:rsidR="00596457" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>於105年假釋出監，並於110年保護管束期滿執行完畢。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFCF123" w14:textId="1BA4CA91" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="00892CB2" w:rsidP="002D2D0A">
+    <w:p w14:paraId="0EFCF123" w14:textId="03E49DCC" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="00892CB2" w:rsidP="002D2D0A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>原確定判決</w:t>
       </w:r>
       <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>認定</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:t>認定兇案係</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>兇</w:t>
-[...27 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>所為，所憑之事證摘</w:t>
       </w:r>
       <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>要如下：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BB80FE" w14:textId="77777777" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>程序事項：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DBF8480" w14:textId="4CC4ECBE" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="00A96F6F">
+    <w:p w14:paraId="3DBF8480" w14:textId="154E4FE5" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="00A96F6F">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>被告於</w:t>
       </w:r>
       <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>警察詢問</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1633,198 +1409,180 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>日晚上，我有路過篤行路家中，時間是</w:t>
+        <w:t>日晚上，我有路過</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF753D" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>路家中，時間是</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>時多，…</w:t>
-[...15 lines deleted...]
-        <w:t>，在</w:t>
+        <w:t>時多，……，在</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>點</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>分左右，下樓（帶）太太、孩子到夜市，之後回到家中，在談（話）之中，有些口角，在房間出手打她（指</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...4 lines deleted...]
-        <w:t>劉○玲</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>）頭部</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>下，沒有反應，倒在地下，有無死亡，我不知到（道），之後就離開家中，回到新莊住處…</w:t>
-[...15 lines deleted...]
-        <w:t>。」「口角原因：</w:t>
+        <w:t>下，沒有反應，倒在地下，有無死亡，我不知到（道），之後就離開家中，回到新莊住處……。」「口角原因：</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>月22日打電話給我，約我在23日晚上，我（說我）有錢之後才還她，她就一直吵，向我所取（索取）20萬元。」等語，有自白書</w:t>
       </w:r>
       <w:r w:rsidR="0057713B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>紙可證。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774AED6D" w14:textId="254F2C55" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="00A96F6F">
+    <w:p w14:paraId="774AED6D" w14:textId="782FF73E" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="00A96F6F">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>被告於</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>85</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1898,81 +1656,86 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>時最後一次返家。</w:t>
       </w:r>
       <w:r w:rsidR="00596457" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>……</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>與死者在</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>時左右，去篤行路夜市購買</w:t>
+        <w:t>時左右，去</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF753D">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○路</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>夜市購買</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>雙休閒鞋，在</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -2042,128 +1805,94 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>萬</w:t>
       </w:r>
       <w:r w:rsidR="004F2894" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>元</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，我便向我太太</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...35 lines deleted...]
-        <w:t>太太</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>說，等我有錢後再還給她，但她還是一直吵，我一氣之下，便朝我太太頭部毆打2下（部位在那裡，我不清楚），結果我太太</w:t>
       </w:r>
       <w:r w:rsidR="006B619A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>仰倒在</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>主臥室門口未起來，我便一氣之下離開家」、「我打</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2下，她倒地（仰倒）後，都沒有反應，我以為是假裝的所以我一氣之下就離開家」等語。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10836104" w14:textId="540D0F29" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="00A96F6F">
+    <w:p w14:paraId="10836104" w14:textId="78C63D65" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="00A96F6F">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>檢察官於</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>85</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2204,66 +1933,64 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>時</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>分許，解剖死者</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t>劉○玲</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>童</w:t>
       </w:r>
       <w:r w:rsidR="00E7740B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2316,59 +2043,59 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>日晚上</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>時，在板橋分局所製作之筆錄、内容實在。」並稱：「分局内製作之</w:t>
+        <w:t>時，在板橋分局所製作之筆錄、内容實在。」並稱：「分局内製作之自</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>自白書及</w:t>
+        <w:t>白書及</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>85</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -2380,5534 +2107,3347 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>日晚上</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>時製作之筆錄，均係出於自由意識」。</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>時製作之筆錄，均係出於自由意識」。此外，</w:t>
+      </w:r>
       <w:r w:rsidR="006464C7" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>88</w:t>
       </w:r>
       <w:r w:rsidR="006464C7" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="006464C7" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006464C7" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="006464C7" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="006464C7" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>證人即承辦警員</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...4 lines deleted...]
-        <w:t>顏○松</w:t>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>顏○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...6 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>戴○○</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...51 lines deleted...]
-        <w:t>否認刑求；被告亦當庭坦承警方並無刑求逼供，</w:t>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>鄭○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於臺高院訊問時均結證否認刑求；被告亦當庭坦承警方並無刑求逼供，</w:t>
       </w:r>
       <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>警察詢問</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>所供均屬實在等語，此外亦查無其他證據足以證明被告於</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5年7月4日之</w:t>
       </w:r>
       <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>警察詢問</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>筆錄及自白書是出於非任意性所取得。被告</w:t>
-[...31 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>筆錄及自白書是出於非任意性所取得。被告所辯遭刑求逼供云云，並非事實，自不足採。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2D9805" w14:textId="77777777" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>實體事項：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2DA8D2" w14:textId="22CF1774" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
+    <w:p w14:paraId="3F2DA8D2" w14:textId="537F503C" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>被告於</w:t>
       </w:r>
       <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>警察詢問</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>時坦承，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...28 lines deleted...]
-        <w:t>索討</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>因向被告索討</w:t>
       </w:r>
       <w:r w:rsidR="00201848" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>新臺幣</w:t>
-[...7 lines deleted...]
-        <w:t>(下同)</w:t>
+        <w:t>新臺幣(下同)</w:t>
       </w:r>
       <w:r w:rsidR="004F2894" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>20萬元</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，被告一氣之下，朝</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之頭部毆打2下，結果</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidR="006B619A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>仰倒在</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>主臥室門口未起來，都沒有反應，被告即離開等事實</w:t>
+      </w:r>
+      <w:r w:rsidR="00966FCD" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>並稱85年4月底與</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>分居，其與</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>平日感</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>情不睦，時常爭吵，</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7740B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>有時候會毆打死者，甚至曾持剪刀強行剪下</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之頭髮等語。另稱：「我是無心之過，錯手毆打老婆致死，希望法院能從輕量刑」等語。其後於檢察官2度訊問時除有相類之供述</w:t>
+      </w:r>
+      <w:r w:rsidR="0011356E" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00966FCD" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>並有如上所述在房間出手打</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>頭部致</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>倒在地上之自白書可按。</w:t>
+      </w:r>
+      <w:r w:rsidR="0011356E" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>被告時有毆打</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，亦據證人</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>吳○E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>……等人證稱在卷。可知被告確有行兇之動機。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B2522F" w14:textId="78D79CE0" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>被告雖否認扼壓</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>童之</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25B37" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>頸</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>部，……鑑定書並謂：「</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之氣管軟骨有骨折，見於近側端之二環，頸部皮膚壓痕反應為陽性，顯為生前扼壓頸部」，認為係因頸部受扼壓窒息死亡。而</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>童亦係因頸部受扼窒息死亡，並推定被害人</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>童2人死亡時間為85年6月28日，……。若再對照被告獲案後之各次供述，反覆不一，如</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>童係</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>與被告領養，被告卻於初獲案時供稱係其親生；被害人於23日晚間受扼壓後已休克，並</w:t>
+      </w:r>
+      <w:r w:rsidR="0057713B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>緩</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>慢延至約28日死亡，被告卻於</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>警察詢問</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>時供稱：「</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於26日有打電話給被告」。被告於甫到案之7月2日警方初詢時泛稱：「(最後一次見到</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及A童在何時地？)在85年6月23日20時在家中。是死者打行動電話叫我去的。21時即離開」；其後卻改稱在22時45分許與</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>吵架。……。被告就其離開夜市後之行蹤，前後所述亦不一致，均可印證被告閃爍其詞，所辯未扼壓被害人、僅毆打</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2下云云，確係避重就輕之詞。刑事警察局對被告測謊鑑定，被告就其否認非在</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>暈倒情形下離家及毆打</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>部分，呈不實反應，亦可印證被告確有毆打</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36F26" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...20 lines deleted...]
-        <w:t>○玲</w:t>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>情事。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3507C35F" w14:textId="43912788" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>被告於</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>警察詢問</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及偵查中自白其毆打</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2下，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>即倒在主臥室門口，……，依被告之自白，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於同月23日晚上被告離去時，即已</w:t>
       </w:r>
       <w:r w:rsidR="006B619A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...80 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>情不</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>仰倒在臥室</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>睦</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>門口，迄同年7月2日被發現死亡止，其倒臥位置始終不曾移動。警方於85年7月2日下午1時45分許接獲不詳姓名者以電話報案</w:t>
+      </w:r>
+      <w:r w:rsidR="0011356E" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，時常爭吵，</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>前往現場處理時，門鎖完好，屋内無打鬥跡象……與被告所述其離開現場時之情形相符。……。此外，案發後，警方帶同被告至</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>現場履勘，由被告</w:t>
+      </w:r>
+      <w:r w:rsidR="00485D0C" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>模擬</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>85年6月23日當晚之全部過程，</w:t>
+      </w:r>
+      <w:r w:rsidR="00044A11" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>有時候會毆打死者，甚至曾持剪刀強行剪</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>均與嗣後發</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07C29" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>現</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>屍體之情狀相同，並無移動，此有現場圖、現場照片及</w:t>
+      </w:r>
+      <w:r w:rsidR="00485D0C" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>模擬</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>時之照片可資比對。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05DED561" w14:textId="6BEA768F" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>懸掛於命案現場之2份日曆，各停留在「85年6月22日」（1日1頁）及「85年6月22日、23日」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（2日1頁）即未再撕下。而</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>童於該期間内，均未送至托兒所……。告訴人即</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之母</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>吳○E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>亦始終指稱：「此期間内，均聯絡不到</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>」等語，依上開事證以及被告之前述自白，可知</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>童受攻擊之時間應在23日，其後即未再甦醒或與外界聯絡。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AC90C0" w14:textId="06FB2E14" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>下</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>被告之同事</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>邱○F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>劉○玲</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>於85年7月2日亦證稱：「最近1週見</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>之頭髮等語。</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>另稱</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>精神恍惚，工作無心專注且分神，尺寸經常量錯（按被告為鐵工）」等語。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0739FD88" w14:textId="4969E794" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>：「我是無心之過，</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>錯手毆打</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>命案無被侵入、屋内無打鬥跡象……到場開鎖之鎖匠</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>老婆致死，希望法院能從輕量刑」等語。其後於檢察官2度訊問時除有相類之供述</w:t>
+        <w:t>王○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>已證稱：「（該門鎖）係85年7月2日我協助警方開門之半年前，被害人</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>請我去換門鎖」等語。告訴人</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>吳○E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>亦證稱：「</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>是在過農曆年後換鎖，我女兒及</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>各持有1把鑰匙」等語。另被告友人</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>蘇○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，曾於被告分居前應被告之邀在該址居住多日，亦證稱：「（鑰匙）是</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>打給我的」、「他們分居後，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>仍保有家中鑰匙」等語。由上開事證可知案發前，被告仍持有</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>家中鑰匙。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BFED79" w14:textId="64D4FC2D" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺灣省政府警務處刑事警察大隊</w:t>
       </w:r>
       <w:r w:rsidR="0011356E" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00966FCD" w:rsidRPr="006F13A7">
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(下稱前省刑大)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>……對被告測謊，……，關於「</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>並有如上所述在房間出手</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>打</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>生前最後與你見面的那一天，你是不是在她暈倒的情形下離家</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>劉○玲</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>?(</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>頭部致</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>答：不是）；你有無毆打她？（答：沒有）；你有無與她發生爭吵？（答：沒有）」，均呈不實反應，此有</w:t>
+      </w:r>
+      <w:r w:rsidR="00044A11" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>劉</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>前省刑大</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>○玲</w:t>
+        <w:t>85年9月9日刑鑑字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>倒</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>號鑑驗通知書</w:t>
+      </w:r>
+      <w:r w:rsidR="00044A11" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>在地上之自白書可按。</w:t>
-[...16 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>、</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>被告時有毆打</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>測謊測試圖譜、具結書</w:t>
+      </w:r>
+      <w:r w:rsidR="00044A11" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>劉</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>○玲</w:t>
-[...1718 lines deleted...]
-        <w:t>可證。</w:t>
+        <w:t>測前調查表可證。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C061519" w14:textId="77777777" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>被告辯解及其餘有利被告證據不足</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>被告辯解及其餘有利被告證據不足採之理由：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30642744" w14:textId="0780F7B0" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>證人即住居</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>對面之</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>陳○J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>警察詢問</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、檢察官及原審訊問時均結證稱：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>85</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（即</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>童</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>人被發現死亡之日）下午</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>時許看見</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>位著花襯衫男子從</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>家中出來，而該男子並非被告</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>」等語。被告亦據此表示行兇者另有他人云云。然命案現場門鎖並無被破壞侵入情形，亦即該陌生人僅係使用鑰匙入屋内，打探虛實</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7761" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>與本案之發生並無必然之關係。蓋被害人早於</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日即遭攻擊並於</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日死亡，距離</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日時日已久。此部分之證據，尚不能為有利被告之認定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D43249D" w14:textId="614C0A7A" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>證人即被害人</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidR="00394A83" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>友人</w:t>
+      </w:r>
+      <w:r w:rsidR="009A23BD" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>林○</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於原審結稱：「劉的交友好像蠻複雜的，……，她從事交易的固定客戶蠻多的」。然此乃傳聞之詞，無從為有利被告之認定。證人詹</w:t>
+      </w:r>
+      <w:r w:rsidR="009A23BD" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF753D" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>警察詢問</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中證稱：「我與</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>……大部分約在賓館見面後，從事性行為……。」證人柯</w:t>
+      </w:r>
+      <w:r w:rsidR="009A23BD" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF753D" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於原審結稱：「我因買賣而認識</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>將位於桃園縣</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○鄉</w:t>
+      </w:r>
+      <w:r w:rsidR="00044A11" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>房子出賣，總價</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>375</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>萬元……，是</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>吳○D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>介紹我認識劉女而承接房屋買賣生意。……。」證人</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>吳○D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>結證稱：「曾受</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>委託出售桃園縣</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>鄉○○路○巷○號房子，並曾到過劉女住處……。」依上開證人所述，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>生前尚與</w:t>
+      </w:r>
+      <w:r w:rsidR="009A23BD" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>詹○</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>等固定熟客從事性交易，並曾在家中進行；</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>吳○D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>亦能至</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>住處，並代為出售房屋及領取身分證件。惟並無證據證明吳</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>等人於</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>85</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日至</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>85</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日之間曾至</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>家中進出，是以上開證人之證言，亦無從為有利被告之認定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E04465" w14:textId="3BE8CC6D" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>被告自承與</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>分居後，每隔2日2人均會以電話聯繫，……。被告雖辯稱：「85年6月23日在夜市與</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>分手後，即未再接獲</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>電話，其乃於85年6月26日之後曾多次撥打</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之呼叫器並聯絡</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>花蓮家」云云。……然此至多僅能證明被告欲意瞭解被害人受害後之狀況，尚難據此而為有利被告之認定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DACBAB9" w14:textId="1E2396EC" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>被告雖另辯稱：「23日當晚在夜市與被害人母女分手後，即未再見面」云云。然被告於</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>警察詢問</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>坦承於6月23日晚上10時45分，在被害人住處，與被害人吵架，於檢察官訊問時亦稱：「（殺</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>時？）85年6月23日星期六晚上11時。」足見被告所辯23日晚上9時前後、與被害人母女在夜市分手云云，已難逕信。且被告就當晚與</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及A童逛夜市後之行蹤，所述前後不一，……。且依卷附電話通聯紀錄可知85年6月23日晚上10時11分至18分許，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>邱○F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>住處之電話撥打被告工作處所之鐵工廠電話，經轉接至被告之行動電話，亦即上開打電話之時間内，被告顯然不在</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>邱○F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之住處。因之被告所辯：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>點多從夜市離去開後到</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>邱○F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>家」云云，顯然不實。且被告與妻女同逛夜市時，若突因呼叫</w:t>
+      </w:r>
+      <w:r w:rsidR="006B619A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>器響</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>而須立即離去處理，自係重要之事項，且距案發後其在</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>警察詢問</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>時及偵查中陳述當晚與妻女相聚情節，歷時僅約</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日，必然印象深刻，竟均未言及在夜市分手之事，其後在審判中既能回想有此情節，竟又絲毫不知其因何事逕行自夜市離去，及離去後至何處與何人見面等詳情，顯有悖通常一般之人日常生活經驗……。被告此部分辯解既不可採，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>邱○F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>邱○F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之妻邱朱</w:t>
+      </w:r>
+      <w:r w:rsidR="009A23BD" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>邱○F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之女</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>邱○G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>有關被告於23日晚上之行蹤之供述，即無再逐一論列之必</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>要。況邱</w:t>
+      </w:r>
+      <w:r w:rsidR="009A23BD" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>朱○</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>邱○G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>就被告之行蹤之供述，前後不一，亦不能逕信。同理，被告所舉證人即</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF753D">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○路</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>夜市攤販</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>李○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於原審訊問時雖證稱：「其每週三及週日在上開夜市擺攤，其印象中於命案經報導前最後一次看到被告及妻女一起逛夜市時，被告聽到呼叫器響而先騎機車離開，被害人2人則繼續逛夜市」等語，……</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>李○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>係於86年為上開證述，距離本案時間將近1年，能否正確記憶，實亦疑問。況</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>李○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>……證稱：「日期不記得，係因命案發生後非常轟動，見報紙後回想」等語。被告甚且一度供稱：「逛夜市回到家後，我與</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>又因金錢糾紛發生爭吵。」因之</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>李○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>是否於6月23日看見被告及被害人母女，或被告是否因呼叫器響而離開，均不能為有利被告之認定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5684117D" w14:textId="4E6204B6" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="007A03A0" w:rsidP="002D2D0A">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>死後經解剖採證，雖顯示陰部棉棒檢查未能發現有精斑存在與被告自白曾行房一節不符，然……被告於</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日之</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>警察詢問</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>時僅稱：「我太太向我求歡，並自行將内褲脫掉，但求歡之中，我太太向我求索討</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>萬元，我說有錢再還，她還是一直吵，我一氣之下便朝我太太頭部毆打</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>下」等語</w:t>
+      </w:r>
+      <w:r w:rsidR="00394A83" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>亦即被告與</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>尚未發生性行為，即因爭吵而發生本案。被告其後於檢察官訊問時雖供稱已發生性行為，然就行房前、後之經過，所述並不相同。85年</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日下午檢察官訊問時稱：「行房之後才因金錢之事發生吵架」；同年月</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日之訊問時又改稱：「當天晚上</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>時行房，行房後才出去逛夜市」云云。足見被告不僅自始避重就</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>輕，更於警方及檢察官各次訊問時故意為不實或前後不一之供述。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69853B34" w14:textId="3ED64547" w:rsidR="001053F6" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>採</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>之理由：</w:t>
+        <w:t>被害人2人遭被告扼壓頸部後雖未立即死亡，而係在昏迷無力自救躺在原地慢慢窒息而死。然被害人自昏迷後至窒息死亡間，均無其他外力介入，足見被害人之死亡係因被告之扼壓行為所致；被告之行為與被害人之死亡間，自有相當之因果關係。……連續出手扼壓被害人母女之頸部，待被害人母女昏迷後仍逕自離去，其主觀上顯有縱然被害人母女因乏人救助而死亡亦在所不惜之殺人之不確定故意。</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5021" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>據</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>上所述，被告之自白雖有部分與事實相符，部分與事實不符之情形，然對照被告多次前、後不一之供述，可知被告係避重就輕或係故意為不一致之供述；且被告所辯各節如未扼壓被害人、僅毆打</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>頭部2下、未毆打A童等節，均不可採信；而上述有利被告之證據亦不足為有利被告之認定。其餘有利被告之證據，如現場未採得被告之指紋，以及</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>蘇○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>邱○F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>等人之供述，因不影響於本案事實之認定或判決之結果，無逐一論列之必要。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30642744" w14:textId="412C7366" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
-[...2074 lines deleted...]
-    <w:p w14:paraId="69853B34" w14:textId="7FF112F8" w:rsidR="001053F6" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
+    <w:p w14:paraId="239FD0CA" w14:textId="4443B413" w:rsidR="002D2D0A" w:rsidRPr="006F13A7" w:rsidRDefault="002D2D0A" w:rsidP="002D2D0A">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>被害人2人遭</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>綜合以上事證，被告有行兇之動機，被告坦承毆打</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>被告扼壓頸部</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>後雖未立即死亡，而係在昏迷無力自救躺在原地慢慢窒息而死。然被害人自昏迷後至窒息死亡間，</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>致使</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>均無其他</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>外力介入，足見被害人之死亡係因被告</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>倒臥地上，並曾對本案所為表示後悔；而被告離開命案現場時被害人</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>之扼壓行為</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>所致；被告之行為與被害人之死亡間，自有相當之因果關係。…</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>已昏迷，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>連續</w:t>
-[...322 lines deleted...]
-        <w:t>破壞進入之跡象；案發後被告故意為不實或前後不一之供述，就本案犯行未通過測謊，足以排除被害人係被告以外之人所殺害，被告殺人之犯行，可以認定。</w:t>
+        <w:t>倒臥之位置、姿勢，自被告離開時迄本案案發時均未改變；現場無被破壞進入之跡象；案發後被告故意為不實或前後不一之供述，就本案犯行未通過測謊，足以排除被害人係被告以外之人所殺害，被告殺人之犯行，可以認定。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332FAB74" w14:textId="33684503" w:rsidR="004137F1" w:rsidRPr="006F13A7" w:rsidRDefault="004137F1" w:rsidP="002C1F62">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>原確定判決認定被告行兇，主要係基於下列事證</w:t>
       </w:r>
       <w:r w:rsidR="00593A23" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>及理由</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBA00DA" w14:textId="1FAD96FF" w:rsidR="004137F1" w:rsidRPr="006F13A7" w:rsidRDefault="004137F1" w:rsidP="002C1F62">
+    <w:p w14:paraId="7DBA00DA" w14:textId="26DF16FB" w:rsidR="004137F1" w:rsidRPr="006F13A7" w:rsidRDefault="004137F1" w:rsidP="002C1F62">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>被告之自白與任意性：被告於</w:t>
       </w:r>
       <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>警察詢問</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>及檢察官訊問時，曾多次坦承因</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...20 lines deleted...]
-        <w:t>20萬元而發生爭吵，並出手毆打</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>索債20萬元而發生爭吵，並出手毆打</w:t>
       </w:r>
       <w:r w:rsidR="001053F6" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>其</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>頭部致其倒地不起。雖被告事後辯稱遭刑求，</w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>頭部致其倒地不起。雖被告事後辯稱遭刑求，然查其於檢察官解剖後訊問及法院審理時，均曾表示</w:t>
+      </w:r>
       <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>警察詢問</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>筆錄係出於自由意識，且承辦員警</w:t>
-[...15 lines deleted...]
-        <w:t>刑求，故認定其自白具證據能力。</w:t>
+        <w:t>筆錄係出於自由意識，且承辦員警亦結證否認刑求，故認定其自白具證據能力。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BFA09B" w14:textId="0003C7CB" w:rsidR="004137F1" w:rsidRPr="006F13A7" w:rsidRDefault="004137F1" w:rsidP="002C1F62">
+    <w:p w14:paraId="63BFA09B" w14:textId="1845E8F7" w:rsidR="004137F1" w:rsidRPr="006F13A7" w:rsidRDefault="004137F1" w:rsidP="002C1F62">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>法醫鑑定與死因分析：經</w:t>
       </w:r>
       <w:r w:rsidR="00CD7903" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>法醫</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>鑑定，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t>劉○玲</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
       </w:r>
       <w:r w:rsidR="0098657D" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>及</w:t>
-[...23 lines deleted...]
-        <w:t>死亡。死亡時間推定為</w:t>
+        <w:t>及A童之頸部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>受扼壓窒息死亡。死亡時間推定為</w:t>
       </w:r>
       <w:r w:rsidR="00593A23" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>85年</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6月28日，與被告</w:t>
       </w:r>
       <w:r w:rsidR="00593A23" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>於85年</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6月23日行兇後被害人陷入休克並緩慢死亡之時序相符。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49814C6D" w14:textId="24D1AEAD" w:rsidR="004137F1" w:rsidRPr="006F13A7" w:rsidRDefault="004137F1" w:rsidP="002C1F62">
+    <w:p w14:paraId="49814C6D" w14:textId="202EA94A" w:rsidR="004137F1" w:rsidRPr="006F13A7" w:rsidRDefault="004137F1" w:rsidP="002C1F62">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>現場情狀之吻合：被告自白</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...36 lines deleted...]
-        <w:t>內褲等細節，與警方發現屍體時之現場情狀高度吻合</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>倒臥位置及未著內褲等細節，與警方發現屍體時之現場情狀高度吻合</w:t>
       </w:r>
       <w:r w:rsidR="00593A23" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>且現場門鎖完好、無打鬥跡象，被告持有鑰匙可自由出入，現場日曆亦停留在</w:t>
       </w:r>
       <w:r w:rsidR="00593A23" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>85年</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6月23日，顯示該日即為案發之時。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A22EE9" w14:textId="410DB54E" w:rsidR="004137F1" w:rsidRPr="006F13A7" w:rsidRDefault="004137F1" w:rsidP="002C1F62">
+    <w:p w14:paraId="75A22EE9" w14:textId="4DA07A5D" w:rsidR="004137F1" w:rsidRPr="006F13A7" w:rsidRDefault="004137F1" w:rsidP="002C1F62">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...68 lines deleted...]
-        <w:t>被告辯稱案發當晚早早離開夜市之詞，亦與通聯紀錄顯示其當時仍在使用行動電話之行蹤矛盾。</w:t>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>測謊與通聯紀錄：被告於測謊時，針對是否毆打</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>等問題呈現不實反應。此外，被告辯稱案發當晚早早離開夜市之詞，亦與通聯紀錄顯示其當時仍在使用行動電話之行蹤矛盾。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0348637B" w14:textId="542D06EF" w:rsidR="00CD7903" w:rsidRPr="006F13A7" w:rsidRDefault="00593A23" w:rsidP="00A51522">
+    <w:p w14:paraId="0348637B" w14:textId="60E45980" w:rsidR="00CD7903" w:rsidRPr="006F13A7" w:rsidRDefault="00593A23" w:rsidP="00A51522">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>被告辯解之駁回理由</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>被告雖辯稱鄰居曾見陌生男子出入現場，或指稱</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...20 lines deleted...]
-        <w:t>複雜，然法院認為該等證言屬</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>交友複雜，然法院認為該等證言屬</w:t>
       </w:r>
       <w:r w:rsidR="00CD7903" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>於傳</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>聞，且與被害人早在85年6月23日即受攻擊之事實無涉。被告就案發當晚行</w:t>
-[...7 lines deleted...]
-        <w:t>蹤所述前後不一，且無法合理解釋為何在被害人受害後表現出精神恍惚之情狀。</w:t>
+        <w:t>聞，且與被害人早在85年6月23日即受攻擊之事實無涉。被告就案發當晚行蹤所述前後不一，且無法合理解釋為何在被害人受害後表現出精神恍惚之情狀。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E1FA79" w14:textId="2C3834A5" w:rsidR="00593A23" w:rsidRPr="006F13A7" w:rsidRDefault="00593A23" w:rsidP="00A51522">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>綜合以上資訊，原審認定被告所</w:t>
-[...31 lines deleted...]
-        <w:t>信</w:t>
+        <w:t>綜合以上資訊，原審認定被告所辯均屬避重就輕之詞，不足採信</w:t>
       </w:r>
       <w:r w:rsidR="005054A1" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，依刑法第271條第1項殺人罪論處</w:t>
+        <w:t>，依刑法第271條第1項殺人罪論</w:t>
+      </w:r>
+      <w:r w:rsidR="005054A1" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>處</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020ACDE2" w14:textId="06BD6211" w:rsidR="00BC46C6" w:rsidRPr="006F13A7" w:rsidRDefault="00882A2A" w:rsidP="008628BE">
+    <w:p w14:paraId="020ACDE2" w14:textId="4C2CE7C1" w:rsidR="00BC46C6" w:rsidRPr="006F13A7" w:rsidRDefault="00882A2A" w:rsidP="008628BE">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Hlk231289380"/>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>依</w:t>
       </w:r>
       <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>據8</w:t>
       </w:r>
       <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
         <w:rPr>
@@ -7927,1212 +5467,804 @@
       </w:r>
       <w:r w:rsidR="002D2D0A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>現場物證之調查</w:t>
       </w:r>
       <w:r w:rsidR="00BC46C6" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，發現</w:t>
       </w:r>
       <w:r w:rsidR="00D5160C" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>死者</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...14 lines deleted...]
-        <w:t>○玲</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
       </w:r>
       <w:r w:rsidR="00BC46C6" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>家</w:t>
-[...8 lines deleted...]
-        <w:t>中有不明之菸蒂</w:t>
+        <w:t>家中有不明之菸蒂</w:t>
       </w:r>
       <w:r w:rsidR="00D5160C" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>9枚</w:t>
       </w:r>
       <w:r w:rsidR="00BC46C6" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>及指紋2枚，</w:t>
       </w:r>
       <w:r w:rsidR="00CE25AB" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>菸蒂不僅可反映案發當時是否有</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>菸蒂不僅可反映案發當時是否有他人在場，更可透過唾液殘留萃取</w:t>
+      </w:r>
+      <w:r w:rsidR="00E934B2" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>去氧核醣核酸(下稱</w:t>
+      </w:r>
       <w:r w:rsidR="00CE25AB" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>他人在場</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>DNA</w:t>
+      </w:r>
+      <w:r w:rsidR="00E934B2" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="00CE25AB" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>，更可透過唾液殘留萃取</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E934B2" w:rsidRPr="006F13A7">
+        <w:t>，進而鎖定特定嫌疑人或排除無辜者，然本案卷內竟完全欠缺該9枚菸蒂之DNA鑑定結果；又2枚採集自死者家中之指紋，經比對後確認與被告</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE25AB" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>之指紋不符，此項客觀鑑定結果，足以證明案發時或案發前後，確有被告以外之第三人進入死者家中</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82501" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>去氧核醣核酸(下稱</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00E934B2" w:rsidRPr="006F13A7">
+        <w:t>。本案未採得</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...57 lines deleted...]
-        <w:t>之指紋不符，此項客觀鑑定結果，足以證明案發時或案發前後，確有被告以外之第三人進入死者家中</w:t>
+        <w:t>古男</w:t>
       </w:r>
       <w:r w:rsidR="00F82501" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>。本案未</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F82501" w:rsidRPr="006F13A7">
+        <w:t>扼壓被害人之指紋或DNA等生物跡證，</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC46C6" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>採得</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>並無任何客觀</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE25AB" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>古○祥</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F82501" w:rsidRPr="006F13A7">
+        <w:t>物證</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC46C6" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>扼壓</w:t>
-[...9 lines deleted...]
-        <w:t>被害人之指紋或DNA等生物跡證，</w:t>
+        <w:t>指向</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
       </w:r>
       <w:r w:rsidR="00BC46C6" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-[...43 lines deleted...]
-        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>涉案：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3C704C" w14:textId="4F5ADE4F" w:rsidR="000306EF" w:rsidRPr="006F13A7" w:rsidRDefault="000306EF" w:rsidP="00BC46C6">
+    <w:p w14:paraId="2E3C704C" w14:textId="37516EFE" w:rsidR="000306EF" w:rsidRPr="006F13A7" w:rsidRDefault="000306EF" w:rsidP="00BC46C6">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>依據</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>85</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年警方於死者</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>劉○玲</w:t>
+        <w:t>劉女</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>住處</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>住處現場之調查紀錄，明確記載發現不明菸蒂共計</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>現場之調查紀錄，明確記載發現不明菸蒂共計</w:t>
+        <w:t>枚</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rStyle w:val="afe"/>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。此項物證在刑事偵查中具有高度之關鍵性，蓋菸蒂不僅可能殘留行為人之唾液以進行DNA鑑定，亦能反映案發當時現場之人員出入狀況。然而，綜觀本案歷審卷證，雖有當時至現場處理之板橋分局刑事組偵查員</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>顏○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>於第一審程序中到庭陳稱，確實有就該等菸蒂進行採證</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rStyle w:val="afe"/>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，然卷內卻</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF091B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>無</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>任何關於該</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>枚</w:t>
-[...171 lines deleted...]
-        <w:t>證、無報告」之現象，顯然違反刑事訴訟中關於物證處理之標準作業程序。</w:t>
+        <w:t>枚菸蒂之鑑驗結果或相關紀錄。此種「有採證、無報告」之現象，顯然違反刑事訴訟中關於物證處理之標準作業程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B287596" w14:textId="48338495" w:rsidR="00E4742F" w:rsidRPr="006F13A7" w:rsidRDefault="00C67CED" w:rsidP="008F20D2">
+    <w:p w14:paraId="3B287596" w14:textId="5584939A" w:rsidR="00E4742F" w:rsidRPr="006F13A7" w:rsidRDefault="007A03A0" w:rsidP="008F20D2">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F13A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>於審理過程中表示其並無連續抽吸</w:t>
+      </w:r>
+      <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>根菸之習慣</w:t>
+      </w:r>
+      <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rStyle w:val="afe"/>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidR="00E4742F" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>若該</w:t>
+      </w:r>
+      <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>枚菸蒂經鑑定後，其DNA與</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>不符，則可強力佐證案發時有其他第三人在場，進</w:t>
+      </w:r>
+      <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>古○</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>而動搖原確定判決認定</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>祥</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>於審理過程中表示其並無連續抽吸</w:t>
+        <w:t>為唯一行為人之事實基礎。遺憾的是，當</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
       </w:r>
       <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-[...3 lines deleted...]
-        <w:t>8</w:t>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>於判決確定後向臺高院聲請就系爭菸蒂進行鑑定時，板橋分局竟回函稱因卷宗已逾保存期限而無法提供相關資料</w:t>
       </w:r>
       <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
         <w:rPr>
+          <w:rStyle w:val="afe"/>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>、</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4742F" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>根</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="000306EF" w:rsidRPr="006F13A7">
+        <w:t>因</w:t>
+      </w:r>
+      <w:r w:rsidR="000D203B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>板橋分局已無本案任何相關紀錄且無現場</w:t>
+      </w:r>
+      <w:r w:rsidR="00530A1B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>菸蒂</w:t>
+      </w:r>
+      <w:r w:rsidR="000D203B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>留存，本院</w:t>
+      </w:r>
+      <w:r w:rsidR="003F58AB" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>分別</w:t>
+      </w:r>
+      <w:r w:rsidR="000D203B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>向法務部法醫研究所、法務部調查局</w:t>
+      </w:r>
+      <w:r w:rsidR="00287F0D" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>與</w:t>
+      </w:r>
+      <w:r w:rsidR="000D203B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>刑事警察局函詢本案菸蒂鑑驗結果及該等機關之實驗室仍否保留自該等菸蒂萃取之</w:t>
+      </w:r>
+      <w:r w:rsidR="000D203B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>DNA</w:t>
+      </w:r>
+      <w:r w:rsidR="000D203B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，而得以再次鑑驗，惟</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4742F" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>相關機關皆查無該菸蒂之鑑定紀錄</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4742F" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="00E4742F" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
-[...172 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidR="00E4742F" w:rsidRPr="006F13A7">
-[...175 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="66B54113" w14:textId="6C4B0B86" w:rsidR="000D203B" w:rsidRPr="006F13A7" w:rsidRDefault="000D203B" w:rsidP="000D203B">
+    <w:p w14:paraId="66B54113" w14:textId="760A30A1" w:rsidR="000D203B" w:rsidRPr="006F13A7" w:rsidRDefault="000D203B" w:rsidP="000D203B">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>除菸蒂外，現場</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>除菸蒂外，現場採得之</w:t>
+      </w:r>
+      <w:r w:rsidR="00E672CF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>採</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>枚不明指紋亦為本案之核心物證。</w:t>
+      </w:r>
+      <w:r w:rsidR="00003B3A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>得之</w:t>
+        <w:t>依</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>據板橋分局</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3E29" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>86年6月6日</w:t>
       </w:r>
       <w:r w:rsidR="00E672CF" w:rsidRPr="006F13A7">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>板警刑銀字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidR="00E672CF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>號函及刑事警察局85年10月18日刑紋字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidR="00E672CF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>號函</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，該</w:t>
+      </w:r>
+      <w:r w:rsidR="00E672CF" w:rsidRPr="006F13A7">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>枚不明指紋亦為本案之核心物證。</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00003B3A" w:rsidRPr="006F13A7">
+        <w:t>枚指紋經比對後，已明確排除為</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>依</w:t>
+        <w:t>古男</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>據板橋分局</w:t>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>所有。此一客觀事實證明，案發現場確實留有與</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>，該</w:t>
-[...60 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>無關之第三人跡證。然而，原確定判決並未對此有利於被告之證據給予充分之評價，亦未深究該第三人與本案犯罪事實之關聯性，顯有判決理由不備之虞。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3E6FB7" w14:textId="64ED6C54" w:rsidR="000306EF" w:rsidRPr="006F13A7" w:rsidRDefault="000D203B" w:rsidP="000D203B">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
@@ -9149,255 +6281,169 @@
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>枚指紋之去向，刑事警察局雖主張相關案卷因</w:t>
       </w:r>
       <w:r w:rsidR="00E672CF" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>90</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>年納</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>年納莉風災受損滅失</w:t>
+      </w:r>
+      <w:r w:rsidR="00E672CF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>莉</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>，該</w:t>
+      </w:r>
+      <w:r w:rsidR="00E672CF" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>風災</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>2枚</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>受損滅失</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>指紋未於電腦資料庫中建檔。然</w:t>
+      </w:r>
+      <w:r w:rsidR="00946091" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>查，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>我國刑事警察局自</w:t>
+      </w:r>
       <w:r w:rsidR="00E672CF" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體"/>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>80</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>年起即已逐步建立指紋電腦化系統，對於重大刑案現場採獲之指紋，理應有初步之數位化紀錄</w:t>
+      </w:r>
+      <w:r w:rsidR="00E672CF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>即便實體檔案因天災毀損，若當時已進行初步輸</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>入或建檔，應仍有追蹤之可能</w:t>
+      </w:r>
+      <w:r w:rsidR="00E672CF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
-          <w:vertAlign w:val="superscript"/>
-[...9 lines deleted...]
-        <w:t>，該</w:t>
+        </w:rPr>
+        <w:t>，爰本院再請刑事警察局將警方於死者家中採獲可資比對之指紋</w:t>
       </w:r>
       <w:r w:rsidR="00E672CF" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
-[...54 lines deleted...]
-        <w:t>我國刑事警察局自</w:t>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00E672CF" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-[...30 lines deleted...]
-        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...57 lines deleted...]
-        <w:t>，指紋存檔資料庫係刑事警察局於100年建立，該2枚指紋未於電腦資料庫中建檔，相關機關查無指紋及</w:t>
+        <w:t>枚，依現行指紋鑑定之方法與流程，進行比對。刑事警察局再次函復略以，指紋存檔資料庫係刑事警察局於100年建立，該2枚指紋未於電腦資料庫中建檔，相關機關查無指紋及</w:t>
       </w:r>
       <w:r w:rsidR="00E672CF" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>DNA</w:t>
       </w:r>
       <w:r w:rsidR="00E672CF" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>等資料，無法重行鑑定。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F78C42" w14:textId="7B5D876D" w:rsidR="00003B3A" w:rsidRPr="006F13A7" w:rsidRDefault="00003B3A" w:rsidP="00802E81">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
@@ -9426,347 +6472,171 @@
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>枚菸蒂之鑑定紀錄缺失，或是</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>枚指紋實體</w:t>
-[...35 lines deleted...]
-        <w:t>利益不應由被告承擔。</w:t>
+        <w:t>枚指紋實體檔案之滅失，均顯示國家在物證管理制度上的重大瑕疵。此種因行政機關保存不當導致關鍵物證滅失之結果，實質上剝奪了被告利用現代科技平反冤抑的機會。在證據裁判原則下，國家負有保存證據之義務，若因國家機關之疏失導致有利於被告之證據滅失，其不利益不應由被告承擔。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23217982" w14:textId="1CC8348D" w:rsidR="00EC5050" w:rsidRPr="006F13A7" w:rsidRDefault="00712315" w:rsidP="00946091">
+    <w:p w14:paraId="23217982" w14:textId="3379316A" w:rsidR="00EC5050" w:rsidRPr="006F13A7" w:rsidRDefault="00712315" w:rsidP="00946091">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>雖然菸蒂與指紋之實體</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>雖然菸蒂與指紋之實體可能已滅失，但「當年曾採得與被告不符之指紋」及「當年有採證菸蒂卻未見鑑定報告」之事實，本身即屬於廣義的新事實與新證據。特別是關於指紋部分，既然已有公文書證明該指紋與</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>可能已滅失</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>，但「當年曾</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>不符，此一事實與</w:t>
+      </w:r>
+      <w:r w:rsidR="00232CDA" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>採</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>原確定判決</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>得與被告不符之指紋」及「當年有</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>認定</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>採</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>證菸蒂卻未見鑑定報告」之事實，本身即屬於廣義的新事實與新證據。特別是關於指紋部分，既然已有公文書證明該指紋與</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>為唯一兇手之事實顯然矛盾。此外，對於菸蒂鑑定紀錄之缺失，應視為偵查程序之重大違誤，法院在審理再審聲請時，應審酌此種程序瑕疵是否導致事實認定之偏頗。在法律實務上，當關鍵物證毀損時，法院在事實認定上應對被告作更有利之推論，或放寬再審之門檻</w:t>
+      </w:r>
+      <w:r w:rsidR="00003B3A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>古○</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>否則，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>祥</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>物證之滅失導致</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>不符，此一事實與</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00232CDA" w:rsidRPr="006F13A7">
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>原確定判決</w:t>
+        <w:t>在聲請再審時，面臨「證據已不存在」的技術性障礙，被告將陷入一種循環論證的困境：因為證據被國家弄丟了，所以被告無法提出新證據來證明自己無罪。這不僅違背</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>認定</w:t>
-[...94 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>否則，</w:t>
-[...43 lines deleted...]
-        <w:t>在聲請再審時，面臨「證據已不存在」的技術性障礙，被告將陷入一種循環論證的困境：因為證據被國家弄丟了，所以被告無法提出新證據來證明自己無罪。這不僅違背無罪推定原則，更對司法公信力造成傷害。</w:t>
+        <w:t>無罪推定原則，更對司法公信力造成傷害。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E520C63" w14:textId="4F6360E6" w:rsidR="00946091" w:rsidRPr="006F13A7" w:rsidRDefault="00BA5021" w:rsidP="00946091">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>據</w:t>
       </w:r>
       <w:r w:rsidR="00712315" w:rsidRPr="006F13A7">
@@ -9818,67 +6688,51 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00EC5050" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>反覆發回更審</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>歷經11個審級，雖於9</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>5年經最高法院判決有罪確定，然其自白過程存在嚴重之不正取供疑慮，且自白內容與客觀鑑定結果及現場跡證多所</w:t>
-[...15 lines deleted...]
-        <w:t>格。</w:t>
+        <w:t>5年經最高法院判決有罪確定，然其自白過程存在嚴重之不正取供疑慮，且自白內容與客觀鑑定結果及現場跡證多所扞格。</w:t>
       </w:r>
       <w:r w:rsidR="00643AE2" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>茲</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>就自白之任意性、真實性及程序瑕疵</w:t>
       </w:r>
       <w:r w:rsidR="005F033B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>分述</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
@@ -9921,78 +6775,68 @@
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本案於</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>86</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>年提起公訴，</w:t>
-[...8 lines deleted...]
-        <w:t>迭經</w:t>
+        <w:t>年提起公訴，迭經</w:t>
       </w:r>
       <w:r w:rsidR="00EC5050" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>法</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>院</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EC5050" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>審理</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>共</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
@@ -10030,2355 +6874,1656 @@
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年；</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>95</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年經最高法院判決駁回上訴確定。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007D14BD" w14:textId="3E9DE247" w:rsidR="008E6CF8" w:rsidRPr="006F13A7" w:rsidRDefault="00C67CED" w:rsidP="008E6CF8">
+    <w:p w14:paraId="007D14BD" w14:textId="5C6286FF" w:rsidR="008E6CF8" w:rsidRPr="006F13A7" w:rsidRDefault="007A03A0" w:rsidP="008E6CF8">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F13A7">
-[...14 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>於85年7月2日17時30分接受第1次</w:t>
       </w:r>
       <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>警察詢問</w:t>
       </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，在此之後的第2次、第3次</w:t>
       </w:r>
       <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>警察詢問</w:t>
       </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，皆矢口否認犯行；直至85年7月4日19時，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F13A7">
-[...14 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>進行第4次</w:t>
       </w:r>
       <w:r w:rsidR="001B24B9" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>警察</w:t>
       </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>詢問時，卻轉而自白，稱有毆打</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t>劉○玲</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
       </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>頭部</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>頭部，並撰寫自白書。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，並撰寫自白書。</w:t>
-[...16 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>於85年7月5日遭收押，直至85年7月17日，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>於85年7月5日遭收押，直至85年7月17日，</w:t>
-[...16 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>於檢察官面前改口稱沒有毆打</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>於檢察官面前改口稱沒有毆打</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>，儘管有刑求與疲勞訊問之情形，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，儘管有刑求與疲勞訊問之情形，</w:t>
-[...16 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>之自白仍成為法院認定其犯案之有罪證據之一。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...21 lines deleted...]
-        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>古○</w:t>
-[...32 lines deleted...]
-        <w:t>橋分局以不正方法取得自白</w:t>
+        <w:t>表示曾遭板橋分局以不正方法取得自白</w:t>
       </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>，且其自白與被害人傷勢多所不符，明顯可議。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E41D835" w14:textId="75FCE594" w:rsidR="003B1971" w:rsidRPr="006F13A7" w:rsidRDefault="003B1971" w:rsidP="008E6CF8">
+    <w:p w14:paraId="1E41D835" w14:textId="76370347" w:rsidR="003B1971" w:rsidRPr="006F13A7" w:rsidRDefault="003B1971" w:rsidP="008E6CF8">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>85年7月17日檢察官訊問</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>古○</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>祥</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>時，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>翻供：「6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>月23日晚上沒有吵架，我沒有打</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>，7月5日承認原因是因為刑事組在場，我不敢說真話。」85年7月18日檢察官訊問</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
         <w:t>時，</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>古○</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>祥</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>又翻供表示沒有殺害</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>翻供：「6月23日晚上沒有吵架，我沒有</w:t>
-[...130 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>；86年1月27日檢察官訊問</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>古○</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>祥</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>古○</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>表示：「85年4月中旬與</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>祥</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>表示：「85年4月中旬與</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>分居，沒有鑰匙，自白書是被逼的」等情。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58262562" w14:textId="18C4510E" w:rsidR="008E6CF8" w:rsidRPr="006F13A7" w:rsidRDefault="00643AE2" w:rsidP="00D6259F">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>原確定判決</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>劉○玲</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>認為被告所辯遭刑求逼供云云並非事實之理由：「壹、程序事項二、(一)被告於警詢時書立之自白書……。(二)被告於95年7月3日警方詢問時自承……。(三)檢察官於85年7月5日下午2時30分許，解剖死者</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>分居</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>，沒有鑰匙，自白書是被逼的」等情。</w:t>
-[...16 lines deleted...]
-        <w:t>原確定判決</w:t>
+        <w:t>及</w:t>
       </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>認為被告</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>童屍體，被告於解剖後之檢察官訊問時供稱：85年7月4日晚上7時，在板橋分局所製作之筆錄、内容實在。並稱：分局内製作之自白書及85年7月4日晚上7時製作之筆錄，均係出於自由意識。此外，證人即承辦警員</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>顏○○</w:t>
+      </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>所辯遭刑求</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>戴○○</w:t>
+      </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>逼供云云並非事實之理由：「壹、程序事項二、(</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>鄭○○</w:t>
+      </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>一</w:t>
-[...368 lines deleted...]
-        <w:t>筆錄及</w:t>
+        <w:t>於臺高院前審88年6月10日訊問時均結證否認刑求；被告亦當庭坦承警方並無刑求逼供，警詢所供均屬實在等語，此外亦查無其他證據足以證明被告於85年7月4日之警詢筆錄及</w:t>
       </w:r>
       <w:r w:rsidR="008E6CF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>自白書是出於非任意性所取得。」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E5B2A6A" w14:textId="7DAD6809" w:rsidR="005F033B" w:rsidRPr="006F13A7" w:rsidRDefault="005F033B" w:rsidP="005F033B">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>依據刑事訴訟法第156條第1項規定，被告之自白須非出於強暴、脅迫、利誘、詐欺、疲勞訊問、</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>依據刑事訴訟法第156條第1項規定，被告之自白須非出於強暴、脅迫、利誘、詐欺、疲勞訊問、非法羈押或其他不正之方法，且與事實相符者，始得作為證據。</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0541B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>經查，本案有</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0541B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>不正方法與疲勞訊問</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0541B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之情形，故</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0541B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>質疑</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0541B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>其</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0541B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>自白任意性：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481436E7" w14:textId="75953A22" w:rsidR="005F033B" w:rsidRPr="006F13A7" w:rsidRDefault="00B0541B" w:rsidP="005F033B">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>查</w:t>
+      </w:r>
+      <w:r w:rsidR="005F033B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>被告自85年7月17日檢察官偵訊起，即多次主張其於</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>警察詢問</w:t>
+      </w:r>
+      <w:r w:rsidR="005F033B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>期間遭受刑求</w:t>
+      </w:r>
+      <w:r w:rsidR="00643AE2" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="005F033B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>雖</w:t>
+      </w:r>
+      <w:r w:rsidR="00643AE2" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>原確定判</w:t>
+      </w:r>
+      <w:r w:rsidR="00643AE2" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>非法羈押或其他不正之方法，且與事實相符者，始得作為證據。</w:t>
-[...41 lines deleted...]
-        <w:t>自白任意性：</w:t>
+        <w:t>決</w:t>
+      </w:r>
+      <w:r w:rsidR="005F033B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>以員警</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>顏○○</w:t>
+      </w:r>
+      <w:r w:rsidR="005F033B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>戴○○</w:t>
+      </w:r>
+      <w:r w:rsidR="005F033B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>鄭○○</w:t>
+      </w:r>
+      <w:r w:rsidR="005F033B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>否認刑求為由，認定自白具任意性，然查：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481436E7" w14:textId="73A46D4D" w:rsidR="005F033B" w:rsidRPr="006F13A7" w:rsidRDefault="00B0541B" w:rsidP="005F033B">
-[...33 lines deleted...]
-        <w:t>期間遭受刑求</w:t>
+    <w:p w14:paraId="713745D8" w14:textId="2420D30F" w:rsidR="00B66A62" w:rsidRPr="006F13A7" w:rsidRDefault="00B66A62" w:rsidP="005F033B">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>詢據</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>表示，製作第1次至第6次筆錄時(85年7月2日至5日)，已經被警察刑求，而</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1971" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>被告之所以在85年7月5日解剖現場向檢察官承認自白屬實，係因當時警員陳</w:t>
+      </w:r>
+      <w:r w:rsidR="009A23BD" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1971" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>戴○○</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1971" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>在場監控，被告因畏懼再次遭受刑求而不敢吐實</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。本院翻閱卷證，檢察官訊問</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>時，警員</w:t>
+      </w:r>
+      <w:r w:rsidR="009A23BD" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>陳○</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>戴○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>確實在場</w:t>
+      </w:r>
+      <w:r w:rsidR="00920E0B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidR="00643AE2" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，足證被告當時之心理狀態仍受不正方法之餘威影響，其任意性顯有疑問。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0A9C94" w14:textId="64F5D3CD" w:rsidR="008E6CF8" w:rsidRPr="006F13A7" w:rsidRDefault="008E6CF8" w:rsidP="005F033B">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>88年4月29日</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>曾向法官表明有被刑求之情形，當時製作筆錄的3位員警分別是</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>顏○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>戴○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>鄭○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，且88年6月10日法官訊問</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：「問</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>鄭警員有刑求、逼供你?答</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>沒有。……</w:t>
+      </w:r>
+      <w:r w:rsidR="00920E0B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>問</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>顏警員對你有無刑求?答</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>沒有。……</w:t>
+      </w:r>
+      <w:r w:rsidR="00920E0B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>問</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>戴警員有刑求你?答</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>沒有。問</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>證人3人(指</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>顏○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>戴○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>鄭○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)到底有無刑求逼供?答</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>沒有，但警局另有一警員逼我寫自白書，警員根據我的自白書來製作筆錄叫我簽名。問</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>被告之自白書由何人指示製作?證人3人(指</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>顏○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>戴○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>鄭○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)答</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>不知道是何人，但是被告自己在辦公室內自己寫的。」被告雖當庭</w:t>
+      </w:r>
+      <w:r w:rsidR="0009669F" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>表示</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>員警</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>顏○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>戴○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>鄭○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>並無刑求逼供，但當時</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>已經</w:t>
+      </w:r>
+      <w:r w:rsidR="0009669F" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>說明</w:t>
+      </w:r>
+      <w:r w:rsidR="000272FA" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>「警局另有一警員逼我寫自白書，警員根據我的自白書來製作筆錄叫我簽名</w:t>
+      </w:r>
+      <w:r w:rsidR="0009669F" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rStyle w:val="afe"/>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="005F033B" w:rsidRPr="006F13A7">
-[...31 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="0009669F" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>當時</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>已</w:t>
+      </w:r>
+      <w:r w:rsidR="0009669F" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>經</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>表明有刑求逼供之情形。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AE879A" w14:textId="39E9D433" w:rsidR="00B66A62" w:rsidRPr="006F13A7" w:rsidRDefault="00B66A62" w:rsidP="00B66A62">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>被告於88年6月10日庭訊時明確表示：「警局另有一警員逼我寫自白書，警員根據我的自白書來製作筆錄叫我簽名。」顯示除了出庭之3位員警外，尚有其他警員參與取供，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>查板橋分局警察詢問筆錄總計6次</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，筆錄製作者分別為</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>警員</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>陳○I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...9 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>戴○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>鄭○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rStyle w:val="afe"/>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>，但法院開庭訊問當時製作筆錄之員警，出庭者有</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>顏○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...316 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>戴○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...554 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>鄭○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="0009669F" w:rsidRPr="006F13A7">
-[...194 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>法院卻未傳喚當時製作筆錄之員警</w:t>
       </w:r>
-      <w:r w:rsidR="006F13A7" w:rsidRPr="006F13A7">
-[...4 lines deleted...]
-        <w:t>陳○通</w:t>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>陳○I</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>到庭對質。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49FB42AA" w14:textId="49CA74E1" w:rsidR="005F033B" w:rsidRPr="006F13A7" w:rsidRDefault="005F033B" w:rsidP="005F033B">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>疲勞訊問之違法情事</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
@@ -12468,306 +8613,222 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>規定</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，被告之自白不得作為有罪判決之唯一證據，仍應調查其他必要之證據，以察其是否與事實相符。</w:t>
       </w:r>
       <w:r w:rsidR="00B0541B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>被告之自白</w:t>
       </w:r>
       <w:r w:rsidR="00B0541B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>與客觀證據矛盾</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0541B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，故有</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0541B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>自白真實性之瑕疵：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17710C68" w14:textId="586514FD" w:rsidR="005F033B" w:rsidRPr="006F13A7" w:rsidRDefault="005F033B" w:rsidP="00AD0E33">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>死因鑑定與自白內容不符</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>被告於自白中稱其係「毆打</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>頭部」，然經法醫解剖鑑定，被害人</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及A童之死因均為「窒息死亡」。自白所述之攻擊方式（毆打頭部）與科學鑑定之死因（窒息）完全不符。</w:t>
+      </w:r>
+      <w:r w:rsidR="00643AE2" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>原確定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>判決雖認被告係「避</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>與客觀證據矛盾</w:t>
-[...128 lines deleted...]
-        <w:t>係「避重就輕」，然自白核心事實（致死手段）若與鑑定結果矛盾，該自白之真實性即應受根本性之質疑</w:t>
+        <w:t>重就輕」，然自白核心事實（致死手段）若與鑑定結果矛盾，該自白之真實性即應受根本性之質疑</w:t>
       </w:r>
       <w:r w:rsidR="008B51FB" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664E4C3A" w14:textId="07C621C0" w:rsidR="005F033B" w:rsidRPr="006F13A7" w:rsidRDefault="005F033B" w:rsidP="005F033B">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>現場跡證之矛盾</w:t>
       </w:r>
       <w:r w:rsidR="00B0541B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CCFCE6" w14:textId="7C356564" w:rsidR="005F033B" w:rsidRPr="006F13A7" w:rsidRDefault="005F033B" w:rsidP="005F033B">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>門鎖狀態：被告</w:t>
-[...31 lines deleted...]
-        <w:t>後「自行離家外出」。然員警抵達現場時，大門無法輕易開啟，須用力推開方能進入。若被告係正常離去，門後不應有阻礙物導致門扇難以開啟，此點顯示自白內容與現場物理狀態不符。</w:t>
+        <w:t>門鎖狀態：被告筆錄載稱其將被害人之腳移開後「自行離家外出」。然員警抵達現場時，大門無法輕易開啟，須用力推開方能進入。若被告係正常離去，門後不應有阻礙物導致門扇難以開啟，此點顯示自白內容與現場物理狀態不符。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B93812F" w14:textId="3ED2C0AA" w:rsidR="005F033B" w:rsidRPr="006F13A7" w:rsidRDefault="005F033B" w:rsidP="005F033B">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>現場描述之來源：</w:t>
       </w:r>
       <w:r w:rsidR="009E748C" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>原確定判決</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>認定被告能描述被害人倒地位置，故自白屬實。</w:t>
-[...15 lines deleted...]
-        <w:t>於85年7月2日（第1次</w:t>
+        <w:t>認定被告能描述被害人倒地位置，故自白屬實。然查被告於85年7月2日（第1次</w:t>
       </w:r>
       <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>警察詢問</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>前）即受警方通知前往現場指認屍體</w:t>
       </w:r>
       <w:r w:rsidR="002B11B4" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
@@ -12826,212 +8887,169 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案</w:t>
       </w:r>
       <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>警察詢問</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>過程缺乏全程錄音、錄影，導致無法客觀還原訊問環境與被告當時之神態。在缺乏影音紀錄之情況下，法院僅憑承辦員警之證詞即認定無刑求，</w:t>
-[...7 lines deleted...]
-        <w:t>顯然忽略了員警與案件成敗具有利害關係，其證詞之可信度應受嚴格檢驗</w:t>
+        <w:t>過程缺乏全程錄音、錄影，導致無法客觀還原訊問環境與被告當時之神態。在缺乏影音紀錄之情況下，法院僅憑承辦員警之證詞即認定無刑求，顯然忽略了員警與案件成敗具有利害關係，其證詞之可信度應受嚴格檢驗</w:t>
       </w:r>
       <w:r w:rsidR="0072256C" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DC47ED" w14:textId="4680EFF4" w:rsidR="005F033B" w:rsidRPr="006F13A7" w:rsidRDefault="005F033B" w:rsidP="005F033B">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>舉證責任之倒置</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>刑事訴訟法第156條第3項規定，被告主張自白係出於不正方法者，應先於其他事證而為調查；若自白由檢察官提出，應由檢察官就自白之任意性負舉證責任。</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t>歷次審理中，法院似乎過度要求被告證明「有刑求」，而非要求檢察官證明「無不正取供」，此舉違反刑事訴訟法之舉證責任分配原則</w:t>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>然本案歷次審理中，法院似乎過度要求被告證明「有刑求」，而非要求檢察官證明「無不正取供」，此舉違反刑事訴訟法之舉證責任分配原則</w:t>
       </w:r>
       <w:r w:rsidR="0072256C" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2448B8F7" w14:textId="5DF5BAC5" w:rsidR="005F033B" w:rsidRPr="006F13A7" w:rsidRDefault="00BA5021" w:rsidP="005F033B">
+    <w:p w14:paraId="2448B8F7" w14:textId="75DE21A1" w:rsidR="005F033B" w:rsidRPr="006F13A7" w:rsidRDefault="00BA5021" w:rsidP="005F033B">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>據</w:t>
       </w:r>
       <w:r w:rsidR="005F033B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>上，</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...14 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidR="005F033B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>案之自白存在以下重大瑕疵</w:t>
       </w:r>
       <w:r w:rsidR="00076338" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00076338" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>基於「無罪推定」及「證據裁判原則」，本案自白之證據能力與證明</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>基於「無罪推定」及「證據裁判原則」，本案自白之證據能力與證明力均有缺失</w:t>
+      </w:r>
       <w:r w:rsidR="00076338" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，應</w:t>
+      </w:r>
       <w:r w:rsidR="00076338" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...19 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>尋求再審之救濟途徑，以糾正此一可能之冤抑</w:t>
+      </w:r>
       <w:r w:rsidR="005F033B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F5D1E00" w14:textId="77777777" w:rsidR="005F033B" w:rsidRPr="006F13A7" w:rsidRDefault="005F033B" w:rsidP="005F033B">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>存在疲勞訊問及特定警員施壓之具體嫌疑，任意性堪慮。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2254B4C0" w14:textId="77777777" w:rsidR="005F033B" w:rsidRPr="006F13A7" w:rsidRDefault="005F033B" w:rsidP="005F033B">
@@ -13126,103 +9144,67 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>原確定判決認定</w:t>
       </w:r>
       <w:r w:rsidR="009C5964" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>被告</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>有罪之非供述</w:t>
-[...8 lines deleted...]
-        <w:t>證據</w:t>
+        <w:t>有罪之非供述證據</w:t>
       </w:r>
       <w:r w:rsidR="009C5964" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>測謊</w:t>
-[...26 lines deleted...]
-        <w:t>内測謊鑑定資料就「施測者」、「測謊儀器」、「測謊環境」等最高法院揭橥</w:t>
+        <w:t>測謊鑑定，惟卷内測謊鑑定資料就「施測者」、「測謊儀器」、「測謊環境」等最高法院揭橥</w:t>
       </w:r>
       <w:r w:rsidR="009C5964" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>形式要件，均付之闕如，</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>顯</w:t>
       </w:r>
@@ -13242,367 +9224,231 @@
         <w:t>。因</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>鑑定操作涉有瑕疵，</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>測謊結果僅具輔助性，不得作為認定犯罪之依據</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA5B3E0" w14:textId="41472F2E" w:rsidR="00032F4A" w:rsidRPr="006F13A7" w:rsidRDefault="001446A7" w:rsidP="00DA779B">
+    <w:p w14:paraId="6AA5B3E0" w14:textId="7A38F1A2" w:rsidR="00032F4A" w:rsidRPr="006F13A7" w:rsidRDefault="001446A7" w:rsidP="00DA779B">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>原確定判決</w:t>
       </w:r>
       <w:r w:rsidR="0010063C" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>理由：</w:t>
       </w:r>
       <w:r w:rsidR="00AD6625" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>本件案發現場並無任何客觀事證指向陳訴人涉案，原確定判決認定陳訴人有</w:t>
+        <w:t>本件案發現場並無任何客觀事證指向陳訴人涉案，原確定判決認定陳訴人有罪之主要非供述證據即為前省刑大之測謊鑑定</w:t>
       </w:r>
       <w:r w:rsidR="00AD6625" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，此參原確定判決</w:t>
+      </w:r>
+      <w:r w:rsidR="0010063C" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6625" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>理由謂：「刑事警察局對被告測謊鑑定，被告就其否認非在</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6625" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>暈倒情形下離家及毆打</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6625" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>部分，呈不實反應，亦可印證被告確有毆打</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6625" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>情事。」「前省刑大以模擬中性卡片數字刺激測驗</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6625" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6625" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>等方法對被告測謊，</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6625" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6625" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>測試</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6625" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>罪之主要非供述證據即為前省</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>分析結果，關於『問：</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidR="00AD6625" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>生前最後與你見面的那一天，你是不是在她暈倒的情形下離家？答：不是。問：你有無毆打她？答：沒有。問：你有無與她發生爭吵？答：沒有。』等問題之回答，均呈不實反應，此有</w:t>
+      </w:r>
       <w:r w:rsidR="00AD6625" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-[...2 lines deleted...]
-        <w:t>鑑定</w:t>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>前省刑大</w:t>
       </w:r>
       <w:r w:rsidR="00AD6625" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，此參原確定判決</w:t>
-[...6 lines deleted...]
-        <w:t>之</w:t>
+        <w:t>85年9月9日刑鑑字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="00AD6625" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>理由謂：「刑事警察局對被告測謊鑑定，被告就其否認非在</w:t>
-[...236 lines deleted...]
-        <w:t>可證。」「案發後被告故意為不實或前後不一之供述，就本案犯行且未通過測謊，足以排除被害人係被告以外之人所殺害，被告殺人之犯行，可以認定。」</w:t>
+        <w:t>號鑑驗通知書及測謹測試圖譜、具結書、測前調查表可證。」「案發後被告故意為不實或前後不一之供述，就本案犯行且未通過測謊，足以排除被害人係被告以外之人所殺害，被告殺人之犯行，可以認定。」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C0CEB7" w14:textId="77777777" w:rsidR="008227DB" w:rsidRPr="006F13A7" w:rsidRDefault="00FC3CB7" w:rsidP="00DA779B">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>測謊鑑定</w:t>
       </w:r>
       <w:r w:rsidR="00AD6625" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>具</w:t>
       </w:r>
       <w:r w:rsidR="00DA779B" w:rsidRPr="006F13A7">
@@ -13650,118 +9496,84 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，測謊鑑定報告並非當然具有證據能力。受囑託機關所出具之鑑定報告，形式上必須符合下列5項基本程式要件，始具備證據能力，得進一步由法院進行實質之價值判斷。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F22A616" w14:textId="77777777" w:rsidR="00DA779B" w:rsidRPr="006F13A7" w:rsidRDefault="00DA779B" w:rsidP="008227DB">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>受測者同意配合：須經</w:t>
-[...15 lines deleted...]
-        <w:t>並告知得拒絕受測，以減輕其心理壓力。</w:t>
+        <w:t>受測者同意配合：須經受測人同意並告知得拒絕受測，以減輕其心理壓力。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4A8F41" w14:textId="77777777" w:rsidR="00DA779B" w:rsidRPr="006F13A7" w:rsidRDefault="00DA779B" w:rsidP="008227DB">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>施測</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>人員</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>之專業性：</w:t>
-[...17 lines deleted...]
-        <w:t>具備良好之專業訓練與</w:t>
+        <w:t>之專業性：測謊員須具備良好之專業訓練與</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>相當</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之經驗。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6694B7" w14:textId="77777777" w:rsidR="00DA779B" w:rsidRPr="006F13A7" w:rsidRDefault="00DA779B" w:rsidP="008227DB">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -13783,130 +9595,110 @@
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>與運作：測謊儀器須品質良好且運作正常。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C642418" w14:textId="77777777" w:rsidR="00DA779B" w:rsidRPr="006F13A7" w:rsidRDefault="00DA779B" w:rsidP="008227DB">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>受測者身心狀態：受測者之身心及意識狀態須處於正常範圍。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C9910C" w14:textId="77777777" w:rsidR="00DA779B" w:rsidRPr="006F13A7" w:rsidRDefault="00DA779B" w:rsidP="008227DB">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>施測</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>環境</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>：測謊環境須良好，無不當之外力干擾。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="634EEC6B" w14:textId="7D9599B4" w:rsidR="00DA779B" w:rsidRPr="006F13A7" w:rsidRDefault="00DA779B" w:rsidP="00DA779B">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...33 lines deleted...]
-        <w:t>或通知鑑定人說明，否則該鑑定報告不具備證據資格。</w:t>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>再者，鑑定報告之內容應包括鑑定經過及結果。若報告僅簡略記載結果而未載明檢查經過</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（如受測者同意書、身心狀態、儀器狀態及環境說明等），即與法定要件不符。法院應命補正或通知鑑定人說明，否則該鑑定報告不具備證據資格。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F6C1B16" w14:textId="493459E3" w:rsidR="00FC3CB7" w:rsidRPr="006F13A7" w:rsidRDefault="00DA67E3" w:rsidP="00DA67E3">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>經檢視本案相關測謊鑑定資料，其形式要件存在顯著瑕疵，導致其證據能力產生疑義。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6287B21B" w14:textId="743F8F61" w:rsidR="00DA67E3" w:rsidRPr="006F13A7" w:rsidRDefault="00EB630D" w:rsidP="00DA67E3">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -13923,208 +9715,80 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>形式要件</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidR="00DA67E3" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>資料：</w:t>
       </w:r>
       <w:r w:rsidR="00C44BD4" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>查本案於偵查中，測謊單位僅提供</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>查本案於偵查中，測謊單位僅提供鑑驗通知書，嗣於更三審審理時，經法院函調本案測謊之相關資料，刑事警察局</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1510B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>函復</w:t>
+      </w:r>
       <w:r w:rsidR="00C44BD4" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>鑑</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>本案測謊鑑定之「儀器測試具結書」、「測前調查表」及「測謊圖譜」</w:t>
+      </w:r>
       <w:r w:rsidR="00C44BD4" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:rStyle w:val="afe"/>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
       <w:r w:rsidR="00C44BD4" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>嗣</w:t>
-[...132 lines deleted...]
-        <w:t>闕如</w:t>
+        <w:t>。經詳閱該等文件可知，測謊資料並無實際施測者之身分資料，亦欠缺測謊儀器是否良好且運作正常之紀錄，更未說明實際測謊之環境是否不受外力干擾等，此三大要件均付之闕如</w:t>
       </w:r>
       <w:r w:rsidR="00B1510B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC89592" w14:textId="523977DE" w:rsidR="00DA67E3" w:rsidRPr="006F13A7" w:rsidRDefault="00DA67E3" w:rsidP="00DA67E3">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>環境干擾</w:t>
       </w:r>
       <w:r w:rsidR="00100224" w:rsidRPr="006F13A7">
@@ -14204,380 +9868,282 @@
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>前省刑大測謊組之警佐組員</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，未領有專業測謊證照</w:t>
       </w:r>
       <w:r w:rsidR="00BC5D53" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，難認已具備最高法院所要求之「良好專業訓</w:t>
-[...7 lines deleted...]
-        <w:t>練與相當經驗」。</w:t>
+        <w:t>，難認已具備最高法院所要求之「良好專業訓練與相當經驗」。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1036CB" w14:textId="1A4D1322" w:rsidR="00DA67E3" w:rsidRPr="006F13A7" w:rsidRDefault="00DA67E3" w:rsidP="00DA67E3">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>鑑定經過</w:t>
       </w:r>
       <w:r w:rsidR="00084B5C" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之紀錄</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>不全：</w:t>
-[...15 lines deleted...]
-        <w:t>中有關「中性卡片數字測驗反應」、</w:t>
+        <w:t>不全：測前調查表中有關「中性卡片數字測驗反應」、</w:t>
       </w:r>
       <w:r w:rsidR="00C154BE" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「評估受測者心理生理狀況」</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>及「施測者簽章」等</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>及「施測者簽章」等欄位均為空白</w:t>
+      </w:r>
       <w:r w:rsidR="001566BE" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，法定程式顯有欠缺。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="644F92BB" w14:textId="646D64F2" w:rsidR="007F5125" w:rsidRPr="006F13A7" w:rsidRDefault="007F5125" w:rsidP="007F5125">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>受測者身心狀態與自由意志之質疑</w:t>
       </w:r>
       <w:r w:rsidR="00802DFC" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>：測謊鑑定之準確性高度依賴受測者之生理</w:t>
+        <w:t>：測謊鑑定之</w:t>
+      </w:r>
+      <w:r w:rsidR="00802DFC" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>準確性高度依賴受測者之生理</w:t>
       </w:r>
       <w:r w:rsidR="00154504" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidR="00802DFC" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>心理穩定性。本案</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00154504" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidR="00802DFC" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>測前</w:t>
-[...7 lines deleted...]
-        <w:t>調查表顯示受測者狀態異常</w:t>
+        <w:t>測前調查表顯示受測者狀態異常</w:t>
       </w:r>
       <w:r w:rsidR="00154504" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D82F302" w14:textId="727C67FF" w:rsidR="007F5125" w:rsidRPr="006F13A7" w:rsidRDefault="007F5125" w:rsidP="007F5125">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>生理不適</w:t>
       </w:r>
       <w:r w:rsidR="00C154BE" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>紀錄：調查表記載</w:t>
-[...15 lines deleted...]
-        <w:t>12小時內有兩手肌肉酸痛之情形</w:t>
+        <w:t>紀錄：調查表記載受測前12小時內有兩手肌肉酸痛之情形</w:t>
       </w:r>
       <w:r w:rsidR="00E853B8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00E853B8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>平時睡眠時間「不足」。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B17F1A" w14:textId="335AF684" w:rsidR="007F5125" w:rsidRPr="006F13A7" w:rsidRDefault="007F5125" w:rsidP="007F5125">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>紀錄遭人為修改：關於</w:t>
-[...15 lines deleted...]
-        <w:t>感到「渴、餓、累」之勾選，紀錄有明顯手寫修改</w:t>
+        <w:t>紀錄遭人為修改：關於受測前是否感到「渴、餓、累」之勾選，紀錄有明顯手寫修改</w:t>
       </w:r>
       <w:r w:rsidR="00C154BE" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>痕跡（由打勾變更為</w:t>
-[...15 lines deleted...]
-        <w:t>），且未查明是否出於陳訴人之自由意志。</w:t>
+        <w:t>痕跡（由打勾變更為打叉），且未查明是否出於陳訴人之自由意志。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B65C728" w14:textId="5FEA8CC1" w:rsidR="007F5125" w:rsidRPr="006F13A7" w:rsidRDefault="007F5125" w:rsidP="007F5125">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>基礎生理數據</w:t>
       </w:r>
       <w:r w:rsidR="00C154BE" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>缺失：</w:t>
-[...15 lines deleted...]
-        <w:t>未記載受測者當時之血壓、心跳等基礎生理數據，無從判斷其受測時之生理狀態是否適合進行鑑定。</w:t>
+        <w:t>缺失：測前調查表未記載受測者當時之血壓、心跳等基礎生理數據，無從判斷其受測時之生理狀態是否適合進行鑑定。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A2ACF86" w14:textId="23C296D4" w:rsidR="00DA67E3" w:rsidRPr="006F13A7" w:rsidRDefault="00477D84" w:rsidP="00CB6772">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>可靠性無法事後補正：經查，</w:t>
       </w:r>
       <w:r w:rsidR="00802DFC" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>刑事警察局雖事後聲稱測謊圖譜未發現異常，但在測謊檔卷已無法取得、問題內容不明且原始紀錄缺漏之情況下，單憑圖譜得出「無干擾」之結論，其科學可靠性顯然不足</w:t>
       </w:r>
       <w:r w:rsidR="00B6581D" w:rsidRPr="006F13A7">
@@ -14596,158 +10162,66 @@
         <w:footnoteReference w:id="21"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="135EFDD9" w14:textId="704B8C0A" w:rsidR="00FC3CB7" w:rsidRPr="006F13A7" w:rsidRDefault="00BA5021" w:rsidP="00B6581D">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>據</w:t>
       </w:r>
       <w:r w:rsidR="00802DFC" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>上，</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00802DFC" w:rsidRPr="006F13A7">
+        <w:t>上，本案</w:t>
+      </w:r>
+      <w:r w:rsidR="00975455" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>測謊機關提出之測謊資料未記載實際施測者之身分資料，亦缺測謊儀器是否良好且運作正常之紀錄，更未說明實際測謊之環境是否不受外力干擾等，</w:t>
+      </w:r>
+      <w:r w:rsidR="00975455" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>本案</w:t>
-[...97 lines deleted...]
-        <w:t>最高法院所定之證據能力門檻</w:t>
+        <w:t>在施測程序及受測者狀態確認上，均未達最高法院所定之證據能力門檻</w:t>
       </w:r>
       <w:r w:rsidR="00975455" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00975455" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidR="00975455" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>測謊</w:t>
       </w:r>
@@ -14813,177 +10287,149 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>條第</w:t>
       </w:r>
       <w:r w:rsidR="00887846" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>項規定，實施刑事訴訟程序之公務員，就該管案件，應於被告有利及不利之情形，一律注意。此為我國刑事訴訟法之核心原則，旨在確保偵查與審判程序之公平性，並落實發現真實之目的。</w:t>
+        <w:t>項規定，實施刑事訴訟</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>程序之公務員，就該管案件，應於被告有利及不利之情形，一律注意。此為我國刑事訴訟法之核心原則，旨在確保偵查與審判程序之公平性，並落實發現真實之目的。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161A13FF" w14:textId="178301B2" w:rsidR="00887846" w:rsidRPr="006F13A7" w:rsidRDefault="00762085" w:rsidP="00887846">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>前</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>板橋地檢署</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>曾對</w:t>
       </w:r>
       <w:r w:rsidR="00887846" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>被告實施通訊監察，該監察內容即屬本案重要之原始證據。若相關譯文未</w:t>
-[...17 lines deleted...]
-        <w:t>，將導致下列法律疑慮</w:t>
+        <w:t>被告實施通訊監察，該監察內容即屬本案重要之原始證據。若相關譯文未隨案附卷，將導致下列法律疑慮</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD8F53E" w14:textId="0945594D" w:rsidR="00887846" w:rsidRPr="006F13A7" w:rsidRDefault="00887846" w:rsidP="00887846">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>潛在有利證據之隱匿：若監察內容包含被告當時之通話紀錄，極可能存有對被告有利之不在場證明，或足以排除犯罪嫌疑之對話內容</w:t>
       </w:r>
       <w:r w:rsidR="00A0544A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29356088" w14:textId="52FA0017" w:rsidR="00887846" w:rsidRPr="006F13A7" w:rsidRDefault="00887846" w:rsidP="00887846">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>妨礙被告防禦權：證據未</w:t>
-[...17 lines deleted...]
-        <w:t>被告與辯護人無法進行閱卷</w:t>
+        <w:t>妨礙被告防禦權：證據未入卷使被告與辯護人無法進行閱卷</w:t>
       </w:r>
       <w:r w:rsidR="00762085" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>比對，嚴重削弱被告在訴訟上之防禦能力</w:t>
       </w:r>
       <w:r w:rsidR="00A0544A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
@@ -15074,51 +10520,50 @@
         <w:t>被告進行通訊監察，相關譯文卻未附卷。依據有利不利一律注意原則，若監察內容包含被告當時之通話紀錄，極可能存有對被告有利之不在場證明或排除犯罪之對話，此項證據之缺失，使本案事實認定更具疑慮</w:t>
       </w:r>
       <w:r w:rsidR="00A0544A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BAB9341" w14:textId="6F66B9D2" w:rsidR="009B77FE" w:rsidRPr="006F13A7" w:rsidRDefault="00CD7454" w:rsidP="009B77FE">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>本案在通聯紀錄調查程序中存在以下瑕疵，導致事實認定之不完整：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1648BB71" w14:textId="14747857" w:rsidR="00CD7454" w:rsidRPr="006F13A7" w:rsidRDefault="00CD7454" w:rsidP="00036F92">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Hlk231024981"/>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>調查程序中斷未</w:t>
       </w:r>
       <w:r w:rsidR="00CF32F3" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -15185,313 +10630,214 @@
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「其餘仍繼續查訪中」，卻無後續調查結果</w:t>
       </w:r>
       <w:r w:rsidR="00F3145B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>呈現。此種調查程序之中斷，導致關鍵事證未經</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>呈現。此種調查程序之中斷，導致關鍵事證未經釐清。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>釐</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>通聯證據之取</w:t>
+      </w:r>
+      <w:r w:rsidR="00144E46" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>清。</w:t>
+        <w:t>捨</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>通聯證據之取</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00144E46" w:rsidRPr="006F13A7">
+        <w:t>雖屬法院</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="32"/>
-[...1 lines deleted...]
-        <w:t>捨</w:t>
+        </w:rPr>
+        <w:t>職權範圍，但對於重大刑案，若尚有可調查而未</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="32"/>
-[...5 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>調查之重要線索，仍可能影響事實認定之完整性。通聯紀錄調查未臻完備，存有關鍵事證未釐清之疑慮，影響案件整體證據鏈之完整性。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA1B4D7" w14:textId="4AE330AA" w:rsidR="009B77FE" w:rsidRPr="006F13A7" w:rsidRDefault="00CD7454" w:rsidP="009B77FE">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>關鍵線索漏未調查：</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidR="00C348E2" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於案發前申辦之2支市內電話</w:t>
+      </w:r>
+      <w:r w:rsidR="001053F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00C348E2" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>共計有87筆通聯紀錄，然承辦員警僅針對其中3名通話對象進行初步訪查，其餘多筆通話號碼之持有人身分及其與劉女之關係，檢警均未進一步追查。嗣</w:t>
+      </w:r>
+      <w:r w:rsidR="009B77FE" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>本院調查</w:t>
+      </w:r>
+      <w:r w:rsidR="00C348E2" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>該</w:t>
+      </w:r>
+      <w:r w:rsidR="009B77FE" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>關鍵線索漏未調查：</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>87筆通聯紀錄</w:t>
+      </w:r>
+      <w:r w:rsidR="009B77FE" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rStyle w:val="afe"/>
+          <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>劉○玲</w:t>
-[...19 lines deleted...]
-          <w:bCs/>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidR="00F3145B" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="00C348E2" w:rsidRPr="006F13A7">
-[...30 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AE0306" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>相關電話</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>已</w:t>
+      </w:r>
       <w:r w:rsidR="009B77FE" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:bCs/>
-[...81 lines deleted...]
-        <w:t>等。</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>為空號、傳真號碼、無人接聽、為診所或公司之電話、已拆機退租等。</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>雖然</w:t>
       </w:r>
       <w:r w:rsidR="004A0600" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>87筆通聯紀錄，</w:t>
       </w:r>
@@ -15527,136 +10873,109 @@
         <w:t>違反刑事訴訟法應盡力蒐集有利及不利證據之客觀義務。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36834B96" w14:textId="18ED04AC" w:rsidR="00E903B0" w:rsidRPr="006F13A7" w:rsidRDefault="004D46DE" w:rsidP="009B77FE">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>據上，</w:t>
       </w:r>
       <w:r w:rsidR="00E903B0" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>通聯紀錄之調查不僅是為了確認通話事實，更是為了驗證證人供述之憑信性及</w:t>
-[...26 lines deleted...]
-        <w:t>盡</w:t>
+        <w:t>通聯紀錄之調查不僅是為了確認通話事實，更是為了驗證證人供述之憑信性及釐清犯罪參與程度。本案警方既已啟動通聯對象之訪查，卻在未完成所有對象查訪前即終結調查，且法院若未就此缺漏進行補正或說明不必要調查之理由，將構成刑事訴訟法第379條第10款之調查未盡</w:t>
       </w:r>
       <w:r w:rsidR="00144E46" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00144E46" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>致本案關鍵事實因調查未盡而無法發現真實</w:t>
       </w:r>
       <w:r w:rsidR="00E903B0" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:p w14:paraId="0EAC5445" w14:textId="2D76FAE4" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00A0544A" w:rsidP="00E73847">
+    <w:p w14:paraId="0EAC5445" w14:textId="1F63B5BE" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00A0544A" w:rsidP="00E73847">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>依據</w:t>
       </w:r>
       <w:r w:rsidR="0005509E" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>關鍵證人</w:t>
       </w:r>
-      <w:r w:rsidR="00B8171A" w:rsidRPr="006F13A7">
-[...4 lines deleted...]
-        <w:t>陳○玉</w:t>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>陳○J</w:t>
       </w:r>
       <w:r w:rsidR="0005509E" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之證詞，現場有第三人得以出入。</w:t>
       </w:r>
       <w:r w:rsidR="00E73847" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本案認定</w:t>
       </w:r>
       <w:r w:rsidR="00E73847" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>被告為唯一行為人之論點存在重大瑕疵</w:t>
       </w:r>
       <w:r w:rsidR="00E73847" w:rsidRPr="006F13A7">
@@ -15690,461 +11009,402 @@
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>分析</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4851478C" w14:textId="126BE2EA" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="0005509E" w:rsidP="0005509E">
+    <w:p w14:paraId="4851478C" w14:textId="0DB50609" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="0005509E" w:rsidP="0005509E">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>根據偵查卷宗及歷審筆錄，居住於被害人</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...27 lines deleted...]
-        <w:t>陳○玉</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>對面之鄰居</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>陳○J</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，於</w:t>
       </w:r>
       <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>警察詢問</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、檢察官訊問及原審調查時，均一致且明確</w:t>
       </w:r>
       <w:r w:rsidR="008629F4" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>的</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>證稱：於85年7月2日（即被害人被發現死亡之當日）下午1時許，目擊一名身穿花襯衫之男子從</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...27 lines deleted...]
-        <w:t>中開門走出來</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>家中開門走出來</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="23"/>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。證人</w:t>
       </w:r>
-      <w:r w:rsidR="00B8171A" w:rsidRPr="006F13A7">
-[...4 lines deleted...]
-        <w:t>陳○玉</w:t>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>陳○J</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>進一步於最高法院上更</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>㈡</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>字卷</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>字卷（92年4月17日筆錄）中詳述：</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7659" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>（92年4月17日筆錄）中詳述：</w:t>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該名男子年約20多歲，輪廓深邃</w:t>
       </w:r>
       <w:r w:rsidR="00EC7659" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>「</w:t>
+        <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>該名男子年約20多歲，輪廓深邃</w:t>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00EC7659" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>」</w:t>
+        <w:t>並</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EC7659" w:rsidRPr="006F13A7">
+        <w:t>明確表示</w:t>
+      </w:r>
+      <w:r w:rsidR="000272FA" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>並</w:t>
+        <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>明確表示</w:t>
+        <w:t>「伊認識被告</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，該男子與被告是完全不同的</w:t>
       </w:r>
       <w:r w:rsidR="000272FA" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>：</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>「伊認識被告</w:t>
-[...22 lines deleted...]
-        <w:t>，該男子與被告是完全不同的</w:t>
+        <w:t>個人」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AF0A79" w14:textId="67A7028A" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="0055053B" w:rsidP="0086208E">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>證人</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>陳○J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之證詞顯示，在被害人被發現死亡的當天，確實有</w:t>
       </w:r>
       <w:r w:rsidR="000272FA" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-[...9 lines deleted...]
-        <w:t>個人」。</w:t>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>名持有鑰匙（因現場門鎖無破壞痕跡）且非被告之陌生男子出入現場。原</w:t>
+      </w:r>
+      <w:r w:rsidR="00243703" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>確定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>判決推論該花襯衫男子可能是被告之信使，但卷內並無任何證據支持此項推論。事實上，該名男子極有可能是真正的行為人或與案情有重大關聯之第三人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AF0A79" w14:textId="504AA840" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="0055053B" w:rsidP="0086208E">
+    <w:p w14:paraId="163192B6" w14:textId="4ED479B2" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="0055053B" w:rsidP="0005509E">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>證人</w:t>
-[...72 lines deleted...]
-        </w:rPr>
         <w:t>又最高法院96年度台上字第</w:t>
       </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidR="006B619A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>4637號刑事判決</w:t>
-[...23 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>號刑事判決</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>曾指出：「卷內亦無任何相關資料足認</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>於85年6月23日遭毆打倒地後至同月28日死亡前，曾有何人進入該陳屍現場。」然而，此項法院認定顯然與證人</w:t>
       </w:r>
-      <w:r w:rsidR="00B8171A" w:rsidRPr="006F13A7">
-[...4 lines deleted...]
-        <w:t>陳○玉</w:t>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>陳○J</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之證詞相左。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D5FFED" w14:textId="037CDB6E" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00E73847" w:rsidP="00E73847">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>現場勘驗結果與「無打鬥跡象」認定之衝突</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC7D63A" w14:textId="15AEBFB4" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00E73847" w:rsidP="00E73847">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>警方供述與判決認定</w:t>
       </w:r>
@@ -16155,94 +11415,93 @@
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>原</w:t>
       </w:r>
       <w:r w:rsidR="00911DD1" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>確定</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>判決實體事項三載明：「警方發現被害人死亡時，現場門鎖完好，無打鬥之跡象，應無外力侵入。」此項認定係基於警方初步勘查之印象，認為現場整齊，進而排除第三人強行進入之可能。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F725293" w14:textId="2E778536" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00E73847" w:rsidP="00E73847">
+    <w:p w14:paraId="3F725293" w14:textId="788DF59E" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00E73847" w:rsidP="00E73847">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>勘驗筆錄之真實呈現</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t>，86年5月15日</w:t>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>然查，86年5月15日</w:t>
       </w:r>
       <w:r w:rsidR="007B79BE" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>前臺灣板橋地方法院</w:t>
+        <w:t>前臺</w:t>
+      </w:r>
+      <w:r w:rsidR="007B79BE" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>灣板橋地方法院</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之勘驗筆錄</w:t>
       </w:r>
       <w:r w:rsidR="00911DD1" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="24"/>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>卻顯示不同事實。</w:t>
       </w:r>
       <w:r w:rsidR="00C131E8" w:rsidRPr="006F13A7">
         <w:rPr>
@@ -16257,523 +11516,325 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>勘驗結果第7項</w:t>
       </w:r>
       <w:r w:rsidR="00C131E8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之紀錄</w:t>
       </w:r>
       <w:r w:rsidR="007C1381" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>顏姓警員表示當初抵達現場時，主臥室僅露出門縫，推開後發現</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...20 lines deleted...]
-        <w:t>，且「主臥房內衣架倒地，物品凌亂」。</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>倒地，且「主臥房內衣架倒地，物品凌亂」。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD6B3A3" w14:textId="4D2FF8B7" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00E73847" w:rsidP="00E73847">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「衣架倒地」與「物品凌亂」係典型的打鬥或掙扎痕跡，此與警方事後供稱之「無打鬥跡象」存在顯著矛盾。若現場確實有物品凌亂及衣架倒地之情形，則</w:t>
       </w:r>
       <w:r w:rsidR="00232CDA" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>原確定判決</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>認定「無外力侵入」之基礎即產生動搖。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB62CB7" w14:textId="110714BC" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00E73847" w:rsidP="00E73847">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>門鎖更換與鑰匙持有狀況之</w:t>
-[...15 lines deleted...]
-        <w:t>析</w:t>
+        <w:t>門鎖更換與鑰匙持有狀況之研析</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DE1A50" w14:textId="0EEDD23B" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00E73847" w:rsidP="00E73847">
+    <w:p w14:paraId="09DE1A50" w14:textId="3E528274" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00E73847" w:rsidP="00E73847">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t>證言</w:t>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>關於換鎖之證言</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>原</w:t>
       </w:r>
       <w:r w:rsidR="007F24D4" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>確定</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>判決認定被告仍持有鑰匙，係</w:t>
-[...22 lines deleted...]
-        <w:t>吳○珠</w:t>
+        <w:t>判決認定被告仍持有鑰匙，係採信告訴人</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>吳○E</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之證詞，認為</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...36 lines deleted...]
-        <w:t>，被告仍保有其中1把鑰匙</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於農曆年後換鎖，被告仍保有其中1把鑰匙</w:t>
       </w:r>
       <w:r w:rsidR="0054241A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="25"/>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。然而，鎖匠</w:t>
       </w:r>
-      <w:r w:rsidR="00B8171A" w:rsidRPr="006F13A7">
-[...14 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>王○○</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>於原審卷二第10頁證稱：「（該門鎖）係85年7月2日我協助警方開門之半年前，被害人</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...105 lines deleted...]
-        <w:t>，其目的理應是為了防止</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>請我去換門鎖。」此處存在邏輯上的爭議：若</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>係因與被告感情不睦、分居而決定換鎖，其目的理應是為了防止被告進入。法院依據證人證述「有換鎖」的事實，卻反向推論出「被告仍持有新鎖鑰匙」且「</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>未</w:t>
+      </w:r>
+      <w:r w:rsidR="0043567F" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>澈底</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>排除被告進入」，此項推論在經驗法則上顯有疑義。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A41A86" w14:textId="154B47DD" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00E73847" w:rsidP="00E73847">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>第三方持有鑰匙之可能性</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>結合前述證人</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>陳○J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>目擊陌生男子由室內開門走出之事實，顯示除了被告與死者外，極可能有第三人亦持有該處</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>被告進入。法院依據證人證述「</w:t>
-[...105 lines deleted...]
-        <w:t>目擊陌生男子由室內開門走出之事實，顯示除了被告與死者外，極可能有第三人亦持有該處之鑰匙。在門鎖完好且無破壞痕跡的情況下，該名「花襯衫男子」能自由進出，足以證明現場並非僅有被告具備進入權限。</w:t>
+        <w:t>之鑰匙。在門鎖完好且無破壞痕跡的情況下，該名「花襯衫男子」能自由進出，足以證明現場並非僅有被告具備進入權限。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9A47A5" w14:textId="521A234D" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00E73847" w:rsidP="00E73847">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>法律評價與疑點總結</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
@@ -16782,113 +11843,81 @@
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>死亡時間與行為時間之落差</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>本案中，被害人之死亡時間與被告出現在現場並實施暴力行為之時間，存在顯著的時差。若被害人並非於被告離開後立即死亡，則在該段時間真空期內，任何持有鑰匙之第三</w:t>
-[...15 lines deleted...]
-        <w:t>進入現場。</w:t>
+        <w:t>本案中，被害人之死亡時間與被告出現在現場並實施暴力行為之時間，存在顯著的時差。若被害人並非於被告離開後立即死亡，則在該段時間真空期內，任何持有鑰匙之第三人均有機會進入現場。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B363299" w14:textId="42866898" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00E73847" w:rsidP="00E73847">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>排除他人涉案之論證不足</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>刑事訴訟法</w:t>
-[...15 lines deleted...]
-        <w:t>「無罪推定原則」，認定犯罪事實須達於「超越合理懷疑」之程度。本案存在以下合理懷疑：</w:t>
+        <w:t>刑事訴訟法採「無罪推定原則」，認定犯罪事實須達於「超越合理懷疑」之程度。本案存在以下合理懷疑：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194002E2" w14:textId="77777777" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00E73847" w:rsidP="00E73847">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>證人目擊之花襯衫男子身分不明，且具備進出現場之能力。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47BB4FC6" w14:textId="77777777" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00E73847" w:rsidP="00E73847">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -16904,98 +11933,98 @@
     <w:p w14:paraId="77F03731" w14:textId="77777777" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00E73847" w:rsidP="00E73847">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>頸部傷痕與死因之關聯性，在第三人可能介入的情況</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>下，無法排除係他人後續行為所致。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558251F4" w14:textId="4A4B2DE4" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00BA5021" w:rsidP="00E73847">
+    <w:p w14:paraId="558251F4" w14:textId="0D7A2995" w:rsidR="00E73847" w:rsidRPr="006F13A7" w:rsidRDefault="00BA5021" w:rsidP="00E73847">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>據</w:t>
       </w:r>
       <w:r w:rsidR="00E73847" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>上，本案</w:t>
       </w:r>
       <w:r w:rsidR="00232CDA" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>原確定判決</w:t>
       </w:r>
       <w:r w:rsidR="00E73847" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>在事實認定上存在重大瑕疵。現場並非完全封閉且無外力介入之空間，證人</w:t>
       </w:r>
-      <w:r w:rsidR="00B8171A" w:rsidRPr="006F13A7">
+      <w:r w:rsidR="00940437">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>陳○玉</w:t>
+        <w:t>陳○J</w:t>
       </w:r>
       <w:r w:rsidR="00E73847" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之證詞已明確指出有非被告之第三人出入。同時，勘驗筆錄</w:t>
       </w:r>
       <w:r w:rsidR="0017467C" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>已</w:t>
       </w:r>
       <w:r w:rsidR="00E73847" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>記載</w:t>
       </w:r>
@@ -17015,530 +12044,359 @@
         </w:rPr>
         <w:t>現場</w:t>
       </w:r>
       <w:r w:rsidR="0017467C" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>凌亂</w:t>
       </w:r>
       <w:r w:rsidR="0017467C" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00E73847" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>亦否定了「無打鬥跡象」之說法。在無法排除第三人</w:t>
+        <w:t>亦否定了「無打鬥跡象」之說法。在無法排除第三人於被告離開後進入現場並實施犯行的情況下，僅憑被告曾與死者發生爭執及持有鑰匙，即認定其為唯一兇手，實屬率斷。</w:t>
       </w:r>
       <w:r w:rsidR="00E73847" w:rsidRPr="006F13A7">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>本案</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73847" w:rsidRPr="006F13A7">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>應針對該名「花襯衫男子」之身分重新調查，並重新審視現場勘驗照片與筆錄之矛盾，以維護司法公正及被告之合法權益</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73847" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536C0A68" w14:textId="622D6EE1" w:rsidR="00B80BB7" w:rsidRPr="006F13A7" w:rsidRDefault="00B80BB7" w:rsidP="00B80BB7">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Hlk231029038"/>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>本案之爭議焦點</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之一</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>在於案發現場主臥室門口之客</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>於被告離開後進入現場並實施犯行的情況下，僅憑被告曾與死者發生爭執及持有鑰匙，即認定其為唯一兇手，實</w:t>
-[...46 lines deleted...]
-        <w:pStyle w:val="3"/>
+        <w:t>觀狀態。根據卷內資料，被告自白其在毆打被害人</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Hlk231029038"/>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>本案之爭議焦點</w:t>
-[...77 lines deleted...]
-        <w:t>被害人遺體之腳部「堵住門口」，導致必須用力推門始能側身進入。此項物理狀態之矛盾，涉及現場是否曾遭他人更動或被害人於被告離開後仍有行動能力之關鍵事實</w:t>
+        <w:t>後，曾將其腳部「移開」始能離家外出。然而，首位抵達現場之員警卻證稱被害人遺體之腳部「堵住門口」，導致必須用力推門始能側身進入。此項物理狀態之矛盾，涉及現場是否曾遭他人更動或被害人於被告離開後仍有行動能力之關鍵事實</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D82A0B" w14:textId="5058890F" w:rsidR="00B80BB7" w:rsidRPr="006F13A7" w:rsidRDefault="00B80BB7" w:rsidP="00B80BB7">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>證據資料之比對與分析</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D59970" w14:textId="0AE39699" w:rsidR="007C1381" w:rsidRPr="006F13A7" w:rsidRDefault="007C1381" w:rsidP="007C1381">
+    <w:p w14:paraId="52D59970" w14:textId="2E6A2A13" w:rsidR="007C1381" w:rsidRPr="006F13A7" w:rsidRDefault="007C1381" w:rsidP="007C1381">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>最高法院</w:t>
       </w:r>
       <w:r w:rsidR="000A7CC7" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidR="006B619A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>4637號刑事判決</w:t>
-[...131 lines deleted...]
-        <w:t>後未立即死亡，在昏迷無力自救下躺在原地慢慢死去。法院據此認定被害人遭毆打倒地後即未曾甦醒。</w:t>
+        <w:t>號刑事判決</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：「依法務部法醫研究所91年7月9日法醫理字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>號函載：被害人受扼或打擊後未立即死亡，在昏迷無力自救躺在原地慢慢死去，以致延伸了死亡時間等情以觀，應可推認</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>遭上訴人毆打倒地後，即未曾甦醒……。」依據最高法院引用之法務部法醫研究所91年7月9日法醫理字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>號函，被害人受扼或打擊後未立即死亡，在昏迷無力自救下躺在原地慢慢死去。法院據此認定被害人遭毆打倒地後即未曾甦醒。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D1E845" w14:textId="3C557FA2" w:rsidR="00B80BB7" w:rsidRPr="006F13A7" w:rsidRDefault="00B80BB7" w:rsidP="00B80BB7">
+    <w:p w14:paraId="69D1E845" w14:textId="035A7BD6" w:rsidR="00B80BB7" w:rsidRPr="006F13A7" w:rsidRDefault="00B80BB7" w:rsidP="00B80BB7">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>被告</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...14 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>於偵查中自白稱：「朝她（</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...43 lines deleted...]
-        <w:t>自由開啟。</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>）臉部打2下、腳移開後自行離家外出。」依此自白，被告在離開現場前，主臥室門口應已無障礙物，門扇應可自由開啟。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C89E12" w14:textId="11C1E061" w:rsidR="00B80BB7" w:rsidRPr="006F13A7" w:rsidRDefault="00B80BB7" w:rsidP="00B80BB7">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>勘驗筆錄與證人</w:t>
       </w:r>
       <w:r w:rsidR="000A7CC7" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>證詞：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F64EDD0" w14:textId="6E4E3C7A" w:rsidR="00B80BB7" w:rsidRPr="006F13A7" w:rsidRDefault="00B80BB7" w:rsidP="00B80BB7">
+    <w:p w14:paraId="0F64EDD0" w14:textId="577D2430" w:rsidR="00B80BB7" w:rsidRPr="006F13A7" w:rsidRDefault="00B80BB7" w:rsidP="00B80BB7">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>查本案</w:t>
       </w:r>
       <w:r w:rsidR="003B35EB" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>86</w:t>
       </w:r>
       <w:r w:rsidR="003B35EB" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="003B35EB" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>5</w:t>
@@ -17570,465 +12428,342 @@
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>勘驗筆錄</w:t>
       </w:r>
       <w:r w:rsidR="003B35EB" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>記載：</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>「七、勘驗結果…</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>「七、勘驗結果……到主臥房查看，顏警員表示當初到現場，主臥室僅露出門縫，人無法進入，他以雙手推門推開發現，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>到主臥房查看，顏警員表示當初到現場，主臥室僅露出門縫，人無法進入，他以雙手推門推開發現，</w:t>
-[...28 lines deleted...]
-        <w:t>，腳朝門口</w:t>
+        <w:t>倒地，腳朝門口</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>，內褲在其身旁，在</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>劉○玲</w:t>
+        <w:t>劉女</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>上方</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>上方約1公尺處，</w:t>
+      </w:r>
+      <w:r w:rsidR="0045047D" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>約1公尺處，</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0045047D" w:rsidRPr="006F13A7">
+        <w:t>A童</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0045047D" w:rsidRPr="006F13A7">
+        <w:t>倒躺主臥房間，床頭燈亮著……。」</w:t>
+      </w:r>
+      <w:r w:rsidR="003B35EB" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rStyle w:val="afe"/>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
+      <w:r w:rsidR="00E37DA1" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>童</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>依</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37DA1" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>倒躺主</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>據</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:kern w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>86年5月15日勘驗筆錄</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37DA1" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:kern w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>可知</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:kern w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="000651CF" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:kern w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>第1位</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:footnoteReference w:id="26"/>
+        <w:t>警員</w:t>
       </w:r>
       <w:r w:rsidR="00E37DA1" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-        <w:t>依據</w:t>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>抵達命案</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>86年5月15日勘驗筆錄</w:t>
+        <w:t>現場時，主臥室僅露出門縫</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，人無法進入，</w:t>
       </w:r>
       <w:r w:rsidR="00E37DA1" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:bCs/>
-[...12 lines deleted...]
-        <w:t>，</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>以雙手推門</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37DA1" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>後</w:t>
       </w:r>
       <w:r w:rsidR="000651CF" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:bCs/>
-[...68 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>始</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>發現</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...23 lines deleted...]
-        <w:t>，腳朝門口。</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>倒地，腳朝門口。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E03ECCD" w14:textId="7335FD90" w:rsidR="00B80BB7" w:rsidRPr="006F13A7" w:rsidRDefault="00B80BB7" w:rsidP="00B80BB7">
+    <w:p w14:paraId="2E03ECCD" w14:textId="4B4A905D" w:rsidR="00B80BB7" w:rsidRPr="006F13A7" w:rsidRDefault="00B80BB7" w:rsidP="00B80BB7">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>法院</w:t>
       </w:r>
       <w:r w:rsidR="002E6EF8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>訊</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>問員警筆錄：「問：到現場發現何事?答：我趕到現場的，派出所已有人至現場，發現臥室有1具屍體，我探頭去看，發現到</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...39 lines deleted...]
-        <w:t>顏○松</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>下半身赤裸，腳堵住門口，A童在劉頭部上方。問：你發現劉之腳對著門口?答：是的，腳已堵住門口了，露出一點門縫，必須用力推，人才可以側身進去。」證人</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>顏○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>警員證述，當時現場僅露出一點門縫，必須用力推，人才可以側身進去。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A03CB4" w14:textId="77777777" w:rsidR="00B80BB7" w:rsidRPr="006F13A7" w:rsidRDefault="00B80BB7" w:rsidP="00B80BB7">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -18039,429 +12774,253 @@
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>若被告為最後離開現場之人，且確實移開阻礙物，現場狀態不應呈現「門被堵死」之情況</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5FA383" w14:textId="49DF9DA0" w:rsidR="00B80BB7" w:rsidRPr="006F13A7" w:rsidRDefault="00B80BB7" w:rsidP="00B80BB7">
+    <w:p w14:paraId="5E5FA383" w14:textId="1AE0149A" w:rsidR="00B80BB7" w:rsidRPr="006F13A7" w:rsidRDefault="00B80BB7" w:rsidP="00B80BB7">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>被告</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...16 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之自白內容稱：「朝</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...41 lines deleted...]
-        <w:t>後自行離家外出</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>臉部打2下、腳移開後自行離家外出</w:t>
       </w:r>
       <w:r w:rsidR="00127A6F" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00127A6F" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，但員警發現時腳卻堵住門口</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。被告既已將</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...58 lines deleted...]
-        <w:t>遺體理應位於遠離門口之位置，或至少不應呈現「堵住門口」致員警需「用力推門」始能進入之狀態</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>之腳部「移開」始能順利離家，則在無他人進入之情況下，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>之遺體理應位於遠離門口之位置，或至少不應呈現「堵住門口」致員警需「用力推門」始能進入之狀態</w:t>
       </w:r>
       <w:r w:rsidR="00127A6F" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本案中，被告稱已將</w:t>
       </w:r>
       <w:r w:rsidR="008C1130" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>被害人</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008C1130" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>的</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>腳移開</w:t>
-[...8 lines deleted...]
-        <w:t>，則在被告離開後、員警抵達前，理應有「外力」移動被害人遺體至門後，或被害人「自行移動」至門後。</w:t>
+        <w:t>腳移開，則在被告離開後、員警抵達前，理應有「外力」移動被害人遺體至門後，或被害人「自行移動」至門後。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1610BA4D" w14:textId="5A792054" w:rsidR="00B80BB7" w:rsidRPr="006F13A7" w:rsidRDefault="00B80BB7" w:rsidP="00B80BB7">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>然而，法院</w:t>
-[...17 lines deleted...]
-        <w:t>信法醫</w:t>
+        <w:t>然而，法院採信法醫</w:t>
       </w:r>
       <w:r w:rsidR="00231F9D" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>意見，認定被害人倒地後即昏迷未曾甦醒，排除自行移動之可能。在此前提下，被告自白稱「</w:t>
-[...35 lines deleted...]
-        <w:t>」之客觀事實完全相反</w:t>
+        <w:t>意見，認定被害人倒地後即昏迷未曾甦醒，排除自行移動之可能。在</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>此前提下，被告自白稱「移開腳後離去」即與現場「腳堵門」之客觀事實完全相反</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>原審一方面</w:t>
-[...53 lines deleted...]
-        <w:t>信員警「腳堵住門口」之證詞，</w:t>
+        <w:t>原審一方面採信被告「移開腳後離去」之自白，另一方面又採信員警「腳堵住門口」之證詞，</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>並認定被害人遭毆打倒地後即未曾甦醒，</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>兩者在物理空間上互斥，</w:t>
       </w:r>
       <w:r w:rsidR="00232CDA" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>原確定判決</w:t>
       </w:r>
@@ -18568,1180 +13127,863 @@
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>員警證述「必須用力推門」始能進入，此物理阻力是否有其他外力介入，原審未予詳查，致使死因仍存有重大疑慮</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74923DE2" w14:textId="364AFA9C" w:rsidR="0012790C" w:rsidRPr="006F13A7" w:rsidRDefault="00B80BB7" w:rsidP="0012790C">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>本案被告之自白與現場勘驗結果存在不可相容之矛盾。依據「罪</w:t>
-[...31 lines deleted...]
-        <w:t>之自白顯有瑕疵。</w:t>
+        <w:t>本案被告之自白與現場勘驗結果存在不可相容之矛盾。依據「罪疑唯輕」及「證據裁判原則」，在物理證據明確顯示門口遭遺體堵塞之情況下，被告稱已移開腳部之自白顯有瑕疵。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45444F40" w14:textId="476D9A39" w:rsidR="00B80BB7" w:rsidRPr="006F13A7" w:rsidRDefault="00BA5021" w:rsidP="00B80BB7">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>據</w:t>
       </w:r>
       <w:r w:rsidR="00B80BB7" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>上，原審在未</w:t>
-[...31 lines deleted...]
-        <w:t>重大瑕疵之自白，應予以再審救濟，以維護被告合法權益</w:t>
+        <w:t>上，原審在未釐清此項客觀物理矛盾之情況下，逕行採信具重大瑕疵之自白，應予以再審救濟，以維護被告合法權益</w:t>
       </w:r>
       <w:r w:rsidR="00231F9D" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:p w14:paraId="02E20820" w14:textId="7264B280" w:rsidR="009B77FE" w:rsidRPr="006F13A7" w:rsidRDefault="009B77FE" w:rsidP="009B77FE">
+    <w:p w14:paraId="02E20820" w14:textId="104FA2D5" w:rsidR="009B77FE" w:rsidRPr="006F13A7" w:rsidRDefault="009B77FE" w:rsidP="009B77FE">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>調查事實顯示，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...36 lines deleted...]
-        <w:t>透過仲介出售房屋並取得頭期款現金35萬元，然命案現場並未發現該筆款項，顯見本案存在強盜殺人或因財起意之可能性。</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於案發前不久甫透過仲介出售房屋並取得頭期款現金35萬元，然命案現場並未發現該筆款項，顯見本案存在強盜殺人或因財起意之可能性。</w:t>
       </w:r>
       <w:r w:rsidR="006C261A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>原確定判決聚焦於陳訴人與死者之口角爭執，卻忽略了現場財物遺失與房屋交易相關人士之關聯性，導致事實認定出現缺漏。</w:t>
+        <w:t>原確定判決聚焦於陳訴人與死者之口角爭執，卻忽略了現場財物遺失與房屋交易相關人士</w:t>
+      </w:r>
+      <w:r w:rsidR="006C261A" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>之關聯性，導致事實認定出現缺漏。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9B124A" w14:textId="075E268A" w:rsidR="00500D22" w:rsidRPr="006F13A7" w:rsidRDefault="00500D22" w:rsidP="00500D22">
+    <w:p w14:paraId="0E9B124A" w14:textId="2991B597" w:rsidR="00500D22" w:rsidRDefault="00500D22" w:rsidP="00500D22">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>綜上，本案關於指紋、菸蒂之歸屬、第三人得自由進出死者家中及消失之現金，</w:t>
-[...15 lines deleted...]
-        <w:t>確定前已存在而未及調查斟酌之新證據。</w:t>
+        <w:t>綜上，本案關於指紋、菸蒂之歸屬、第三人得自由進出死者家中及消失之現金，均屬判決確定前已存在而未及調查斟酌之新證據。</w:t>
       </w:r>
       <w:r w:rsidR="003C6197" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>被告之自白不僅在程序上存有疲勞訊問之疑慮，在實體內容上更與</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...4 lines deleted...]
-        <w:t>顏○松</w:t>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>顏○○</w:t>
       </w:r>
       <w:r w:rsidR="003C6197" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>警員之證述及現場物理狀態（門口阻擋情形）完全背離。依據「罪</w:t>
-[...15 lines deleted...]
-        <w:t>」及「無罪推定」原則，在自白與事實不符且缺乏補強證據之情況下，實難認定被告為殺人兇手。</w:t>
+        <w:t>警員之證述及現場物理狀態（門口阻擋情形）完全背離。依據「罪疑唯輕」及「無罪推定」原則，在自白與事實不符且缺乏補強證據之情況下，實難認定被告為殺人兇手。</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>該等證據單獨或與先前之證據綜合判斷，已足以使人對「</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...14 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>為唯一兇手」之事實產生合理懷疑，並指向「兇手另有他人」之高度蓋然性。為追求具體公平正義之實現，應認本案具備開啟再審程序之正當理由。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DEEBB37" w14:textId="303AE4C3" w:rsidR="00396D84" w:rsidRPr="006F13A7" w:rsidRDefault="008B7E64" w:rsidP="00DE4238">
+    <w:p w14:paraId="460A800F" w14:textId="77777777" w:rsidR="00EF00CF" w:rsidRPr="006F13A7" w:rsidRDefault="00EF00CF" w:rsidP="00EF00CF">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1361"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DEEBB37" w14:textId="276F1A48" w:rsidR="00396D84" w:rsidRPr="006F13A7" w:rsidRDefault="008B7E64" w:rsidP="00DE4238">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc231552794"/>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>原確定判決認定被告</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>古○</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>祥</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>於85年6月23日，以扼壓被害人</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>於85年6月23日，</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>以扼壓被害人</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>與A童頸部之方式致其等休克昏迷，並援引前高檢署法醫中心高檢醫鑑字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>劉○玲</w:t>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>與</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體"/>
+        <w:t>號鑑定書，認定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>A童頸部之方式致其等休克昏迷，並援引前高檢署法醫中心高檢</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>醫鑑</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>名被害人均係於同年月28日因頸部受扼壓窒息死亡</w:t>
+      </w:r>
+      <w:r w:rsidR="00802D09" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>字第580、581號鑑定書，認定</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>。惟</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6E1C" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體"/>
+        <w:t>113年4月10日法務部法醫研究所重新鑑定</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5E42" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>名</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體"/>
+        <w:t>後發現</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6E1C" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>被害人均係於</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體"/>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00396D84" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>同年月28日因頸部</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體"/>
+        <w:t>原解剖鑑定書疑有不符法醫鑑定實務與規範之情，且依原鑑定報告内容無法判斷</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6C5C" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>受扼壓窒息</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體"/>
+        <w:t>A童</w:t>
+      </w:r>
+      <w:r w:rsidR="00396D84" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>死亡</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體"/>
+        <w:t>頸部有遭壓迫</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>。</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00802D09" w:rsidRPr="006F13A7">
+        <w:t>，亦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>惟</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體"/>
+        <w:t>無法排除遺體腐敗因素導致之誤判</w:t>
+      </w:r>
+      <w:r w:rsidR="00396D84" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>113年4月10日法務部法醫研究所重新鑑定</w:t>
-[...90 lines deleted...]
-        <w:t>刑事訴訟法第420條第1項第6款之新事證，得開啟再審程序。</w:t>
+        <w:t>。法醫重新鑑定結果，未經原確定判決之法院調查、審酌，屬刑事訴訟法第420條第1項第6款之新事證，得開啟再審程序。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
-    <w:p w14:paraId="00D5831B" w14:textId="0B78127A" w:rsidR="00396D84" w:rsidRPr="006F13A7" w:rsidRDefault="005D6E1C" w:rsidP="00396D84">
+    <w:p w14:paraId="00D5831B" w14:textId="144F919F" w:rsidR="00396D84" w:rsidRPr="006F13A7" w:rsidRDefault="005D6E1C" w:rsidP="00396D84">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>原確定判決認定被告於85年6月23日</w:t>
-[...31 lines deleted...]
-        <w:t>字第580號及第581號鑑定書</w:t>
+        <w:t>原確定判決認定被告於85年6月23日以扼壓頸部方式致被害人母女死亡，其主要依據為前高檢署法醫中心高檢醫鑑字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>號及第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>號鑑定書</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1344AE" w14:textId="3F12673F" w:rsidR="00396D84" w:rsidRPr="006F13A7" w:rsidRDefault="00802D09" w:rsidP="00396D84">
+    <w:p w14:paraId="1A1344AE" w14:textId="1AE82EE6" w:rsidR="00396D84" w:rsidRPr="006F13A7" w:rsidRDefault="00802D09" w:rsidP="00396D84">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>關於死者</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>劉○玲</w:t>
+        <w:t>劉女</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>部分</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>鑑定意見認其頸部軟組織有</w:t>
-[...40 lines deleted...]
-        </w:rPr>
+        <w:t>鑑定意見認其頸部軟組織有出血斑、氣管軟骨骨折，且顯微鏡觀察下頸部皮膚壓痕反應為陽性</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，據此研判為生前遭扼壓頸部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>窒息死亡</w:t>
       </w:r>
       <w:r w:rsidR="00460A92" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="27"/>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="703E7E95" w14:textId="6B11C358" w:rsidR="00396D84" w:rsidRPr="006F13A7" w:rsidRDefault="00802D09" w:rsidP="00396D84">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>關於死者A童部分</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>鑑定意見認其眼結膜出血，雖氣管、食道、</w:t>
-[...17 lines deleted...]
-        <w:t>，且無組織切片，仍研判為頸部受扼窒息死亡</w:t>
+        <w:t>鑑定意見認其眼結膜出血，雖氣管、食道、喉部無異常，且無組織切片，仍研判為頸部受扼窒息死亡</w:t>
       </w:r>
       <w:r w:rsidR="00460A92" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:footnoteReference w:id="28"/>
       </w:r>
       <w:r w:rsidR="00396D84" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03F49817" w14:textId="128F8EA5" w:rsidR="00802D09" w:rsidRPr="006F13A7" w:rsidRDefault="00802D09" w:rsidP="00396D84">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>關於死亡時間之認定：</w:t>
       </w:r>
       <w:r w:rsidR="00754D37" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>法院</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>法院採信法醫之</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>鑑定</w:t>
+      </w:r>
       <w:r w:rsidR="00754D37" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>採</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>意見，</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>認定</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>名死者之死亡</w:t>
-[...8 lines deleted...]
-        <w:t>日期均</w:t>
+        <w:t>名死者之死亡日期均</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>為85年6月28日</w:t>
-[...9 lines deleted...]
-        <w:t>（即案發後5天）</w:t>
+        <w:t>為85年6月28日（即案發後5天）</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A9AAD0" w14:textId="3188E638" w:rsidR="00657DF4" w:rsidRPr="006F13A7" w:rsidRDefault="00251612" w:rsidP="00410966">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>法務部法醫研究所審查相關卷證後，於113年出具鑑定意見</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:footnoteReference w:id="29"/>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，指出原鑑定存在下列之疑義：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8353B3" w14:textId="7037C1CE" w:rsidR="00657DF4" w:rsidRPr="006F13A7" w:rsidRDefault="00657DF4" w:rsidP="00657DF4">
+    <w:p w14:paraId="0D8353B3" w14:textId="4FB239CD" w:rsidR="00657DF4" w:rsidRPr="006F13A7" w:rsidRDefault="00657DF4" w:rsidP="00657DF4">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>法務部法醫研究所於113年重為鑑定</w:t>
       </w:r>
       <w:r w:rsidR="00251612" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>後函復</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>略</w:t>
-[...15 lines deleted...]
-        <w:t>：「根據目前資料及本案法醫中心鑑定書所載内容，無法據以判定死者A童</w:t>
+        <w:t>略以：「根據目前資料及本案法醫中心鑑定書所載内容，無法據以判定死者A童</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>頸部有遭壓迫之明確證據</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」、「本案因屍體已嚴重腐敗，且未執行經頸部切開檢查，未見經骨盆切開檢查，未執行所謂</w:t>
       </w:r>
       <w:r w:rsidR="00251612" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>『受傷』</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>部位的採樣，亦未執行組織病理切片</w:t>
+        <w:t>部位的採樣，亦未執行組織病理切片顯微鏡觀察及分子病理染色檢查，有關本案法醫中心鑑定書内容無可據以判定死者</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>遭扼頸的明確證據」、「本案A童及</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>法醫中心鑑定書所載之傷勢，無法排除係因遺體腐敗因素、遺體搬運過程或解剖過程等其他因素所導致」、「根據本案卷宗之黑白複印現場死者陳屍照片，死者已明顯出現重度腐敗現象（包括出現屍綠、全身膨脹、脫皮、理紋斑及頭髮脫落），但上述腐敗現象</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>顯微鏡觀察及分子病理染色檢查，有關本案法醫中心鑑定書内容無可據以判定死者</w:t>
-[...43 lines deleted...]
-        <w:t>法醫中心鑑定書所載之傷勢，無法排除係因遺體腐敗因素、遺體搬運過程或解剖過程等其他因素所導致」、「根據本案卷宗之黑白複印現場死者陳屍照片，死者已明顯出現重度腐敗現象（包括出現屍綠、全身膨脹、脫皮、理紋斑及頭髮脫落），但上述腐敗現象會因環境因素</w:t>
+        <w:t>會因環境因素</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>如光照、溫度或濕度……等）及個人身體因素會有極大差異，因此無法由卷内資料精準研判死者A童</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>劉○玲</w:t>
+        <w:t>劉女</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>確切死亡時間」等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F968175" w14:textId="356E8169" w:rsidR="00251612" w:rsidRPr="006F13A7" w:rsidRDefault="00251612" w:rsidP="00657DF4">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>證據力不足以支持死因判斷：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFF0006" w14:textId="3CA493B2" w:rsidR="00251612" w:rsidRPr="006F13A7" w:rsidRDefault="00C67CED" w:rsidP="00251612">
+    <w:p w14:paraId="7BFF0006" w14:textId="1E88A627" w:rsidR="00251612" w:rsidRPr="006F13A7" w:rsidRDefault="007A03A0" w:rsidP="00251612">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t>劉○玲</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
       </w:r>
       <w:r w:rsidR="00251612" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>部分</w:t>
-[...7 lines deleted...]
-        <w:t>：因屍體已嚴重腐敗，原報告所載之傷勢無法排除係因遺體腐敗、搬運或解剖過程所導致，難以認定有遭扼頸之實據。</w:t>
+        <w:t>部分：因屍體已嚴重腐敗，原報告所載之傷勢無法排除係因遺體腐敗、搬運或解剖過程所導致，難以認定有遭扼頸之實據。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44112EA0" w14:textId="3D02A6B8" w:rsidR="00251612" w:rsidRPr="006F13A7" w:rsidRDefault="00251612" w:rsidP="00251612">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A童部分：現有資料無法判定其頸部有遭壓迫之明確證據。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4D3698" w14:textId="12E9BC9F" w:rsidR="00251612" w:rsidRPr="006F13A7" w:rsidRDefault="00251612" w:rsidP="00251612">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -19813,216 +14055,165 @@
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>顯與經驗法則相悖</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，且</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>原卷宗內查無認定死亡時間之科學依據。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A5FF14" w14:textId="0D67F9D7" w:rsidR="00657DF4" w:rsidRPr="006F13A7" w:rsidRDefault="00251612" w:rsidP="00657DF4">
+    <w:p w14:paraId="74A5FF14" w14:textId="2FBA93B1" w:rsidR="00657DF4" w:rsidRPr="006F13A7" w:rsidRDefault="00251612" w:rsidP="00657DF4">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>鑑定方法不符實務規範：</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>陳訴人指出，前高檢署法醫中心高檢</w:t>
-[...57 lines deleted...]
-        <w:t>樣或組織病理切片觀察，違反法醫解剖標準作業程序，</w:t>
+        <w:t>陳訴人指出，前高檢署法醫中心高檢醫鑑字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>號鑑定書認定扼頸死之鑑定方法與法醫學界之知識及實務不符，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>原鑑定未執行「頸部層層剝離檢查」，亦未見骨盆切開檢查，且未對宣稱受傷之部位進行採樣或組織病理切片觀察，違反法醫解剖標準作業程序，</w:t>
       </w:r>
       <w:r w:rsidR="00657DF4" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>且死者A童之頸部更無任何傷勢，毫無</w:t>
-[...32 lines deleted...]
-        <w:t>認「因頸部受扼窒息死亡」云云，恐與事實有違</w:t>
+        <w:t>且死者A童之頸部更無任何傷勢，毫無扼頸死之特徵，該2份鑑定逕認「因頸部受扼窒息死亡」云云，恐與事實有違</w:t>
       </w:r>
       <w:r w:rsidR="001A2CDF" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，詳如附錄A</w:t>
       </w:r>
       <w:r w:rsidR="00657DF4" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB9CD78" w14:textId="37DA1022" w:rsidR="00410966" w:rsidRPr="006F13A7" w:rsidRDefault="00410966" w:rsidP="00410966">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>再審事由之成立</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0CAF59" w14:textId="3E9C6F78" w:rsidR="00410966" w:rsidRPr="006F13A7" w:rsidRDefault="00410966" w:rsidP="00410966">
+    <w:p w14:paraId="4C0CAF59" w14:textId="34A4AD43" w:rsidR="00410966" w:rsidRPr="006F13A7" w:rsidRDefault="00410966" w:rsidP="00410966">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>臺灣新北地方檢察署雖以</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>112</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
@@ -20041,1188 +14232,778 @@
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>日新</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>日新北檢貞</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>112</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>調</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>80</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>字第</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F13A7">
-[...5 lines deleted...]
-        <w:t>05018</w:t>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>號函稱本案：「本件案發迄今已逾</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年，關於死者死亡方式之認定，仍應依確定判決援引卷内相關鑑定結果所為之認定」云云，惟按</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>104年修正之刑事訴訟法第420條第1項第6款</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>規定</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>，凡發現「新事實」或「新證據」，足認受有罪判決之人應受無罪或輕於原判決之判決者，得聲請再審。其立法理由明確指出，若原判決所憑之鑑定，其「特別知識」或「科學理論」有錯誤或不可信之情形，即屬新證據之範疇</w:t>
+        <w:t>，凡發現「新事實」或「新證據」，足認受</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>有罪判決之人應受無罪或輕於原判決之判決者，得聲請再審。其立法理由明確指出，若原判決所憑之鑑定，其「特別知識」或「科學理論」有錯誤或不可信之情形，即屬新證據之範疇</w:t>
       </w:r>
       <w:r w:rsidR="00754D37" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:footnoteReference w:id="30"/>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551F9CDC" w14:textId="247807F1" w:rsidR="00410966" w:rsidRPr="006F13A7" w:rsidRDefault="00410966" w:rsidP="00410966">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>最高法院實務見解之適用：參考最高法院</w:t>
-[...35 lines deleted...]
-        <w:t>第172號裁定意旨，新事實或新證據包括判決確定前已存在而未及調查，或判決確定後始成立之證據。</w:t>
+        <w:t>最高法院實務見解之適用：參考最高法院104年度台抗字第172號裁定意旨，新事實或新證據包括判決確定前已存在而未及調查，或判決確定後始成立之證據。</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>有關鑑定所涉再審要件包含原判決所憑之鑑定，其鑑定方法、鑑定儀器、所依據之特別知識或科學理論有錯誤或不可信之情形者</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:footnoteReference w:id="31"/>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>本案法務部法醫研究所之鑑定書，係以現代</w:t>
+        <w:t>本案法務部法醫研究所之鑑定書，係以現代法醫學標準重新檢視舊有卷證，指出原鑑定方法</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>法醫學標準重新檢視</w:t>
-[...17 lines deleted...]
-        <w:t>，指出原鑑定方法之錯誤，符合「足以動搖原確定判決」之要件</w:t>
+        <w:t>之錯誤，符合「足以動搖原確定判決」之要件</w:t>
       </w:r>
       <w:r w:rsidR="00445DEB" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64FEDD35" w14:textId="491EE01B" w:rsidR="00410966" w:rsidRPr="006F13A7" w:rsidRDefault="00410966" w:rsidP="00410966">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本案具體</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>再審理由：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C315B88" w14:textId="2E0E98F1" w:rsidR="00D65B66" w:rsidRPr="006F13A7" w:rsidRDefault="00AC4E72" w:rsidP="00410966">
+    <w:p w14:paraId="4C315B88" w14:textId="5BFD7EA8" w:rsidR="00D65B66" w:rsidRPr="006F13A7" w:rsidRDefault="00AC4E72" w:rsidP="00410966">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>原確定判決援引前高檢署法醫中心高檢</w:t>
-[...22 lines deleted...]
-        <w:t>580</w:t>
+        <w:t>原確定判決援引前高檢署法醫中心高檢醫鑑字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F13A7">
-[...27 lines deleted...]
-        <w:t>死亡，而為他殺。其中存在</w:t>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>號鑑定書之鑑定結果，研判被害人母女受頸部受扼壓窒息死亡，而為他殺。其中存在</w:t>
       </w:r>
       <w:r w:rsidR="00410966" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>科學理論</w:t>
       </w:r>
       <w:r w:rsidR="002C2410" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidR="00410966" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>錯誤：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E4B7A6" w14:textId="25ADB4EE" w:rsidR="00AC4E72" w:rsidRPr="006F13A7" w:rsidRDefault="00C728D4" w:rsidP="00D65B66">
+    <w:p w14:paraId="68E4B7A6" w14:textId="53E3A30C" w:rsidR="00AC4E72" w:rsidRPr="006F13A7" w:rsidRDefault="00C728D4" w:rsidP="00D65B66">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>前</w:t>
       </w:r>
       <w:r w:rsidR="00D65B66" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>高檢署法醫中心</w:t>
       </w:r>
       <w:r w:rsidR="00D65B66" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>鑑定結果認「死者</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>劉○玲</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidR="00D65B66" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>，女，34歲，因頸部</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>，女，34歲，因頸部受扼壓窒息死亡。他殺」，係以</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidR="00D65B66" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>受扼壓窒息</w:t>
-[...62 lines deleted...]
-        <w:t>，發生窒息死亡」為依據。</w:t>
+        <w:t>「氣管軟骨有骨折，見於近側端之二環」、「頸部皮膚壓痕反應為陽性，顯為生前扼壓頸部，發生窒息死亡」為依據。</w:t>
       </w:r>
       <w:r w:rsidR="00AC4E72" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>但法務部法醫研究所於113年之重新審查指出，該案遺體已嚴重腐敗，</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>但法務部法醫研究所於113年之重新審查指出，該案遺體已嚴重腐敗，出現屍綠、全身膨脹、脫皮及理紋斑</w:t>
+      </w:r>
       <w:r w:rsidR="00AC4E72" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
       <w:r w:rsidR="00AC4E72" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>、全身膨脹、脫皮及</w:t>
-[...54 lines deleted...]
-        <w:t>」之證據顯未完足</w:t>
+        <w:t>在嚴重腐敗之情況下，所謂「壓痕反應」極易受腐敗因素干擾。且原鑑定未執行組織病理切片顯微鏡觀察、分子病理染色檢查，亦未對受傷部位進行採樣，其認定「生前扼壓」之證據顯未完足</w:t>
       </w:r>
       <w:r w:rsidR="00445DEB" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5214E8A0" w14:textId="300077ED" w:rsidR="00D65B66" w:rsidRPr="006F13A7" w:rsidRDefault="00AC4E72" w:rsidP="00D65B66">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A童鑑定結論之無據推論</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00C728D4" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>前</w:t>
       </w:r>
       <w:r w:rsidR="00D65B66" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>高檢署法醫中</w:t>
+        <w:t>高檢署法醫中心鑑定並未發現A童有「氣管軟骨有骨折」情形，亦未做「頸部皮膚壓痕反應」，如何確定「死者A童，因頸部受扼壓窒息死亡」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之結論</w:t>
+      </w:r>
+      <w:r w:rsidR="00083DD8" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>？</w:t>
+      </w:r>
+      <w:r w:rsidR="00540CA3" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A童之頸部無任何傷勢，毫無扼頸死之特徵，原鑑定在缺乏組織切片及標準解剖程序下逕行認定「A童遭扼頸死亡」，</w:t>
+      </w:r>
+      <w:r w:rsidR="00540CA3" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>缺乏客觀病理基礎</w:t>
+      </w:r>
+      <w:r w:rsidR="00540CA3" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00D65B66" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>事關</w:t>
+      </w:r>
+      <w:r w:rsidR="00C728D4" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>前</w:t>
+      </w:r>
       <w:r w:rsidR="00D65B66" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>受扼壓窒息</w:t>
-[...95 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>高檢署法醫中心鑑定結果是否可採。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E69155" w14:textId="32E7BB0F" w:rsidR="0064384E" w:rsidRPr="006F13A7" w:rsidRDefault="0064384E" w:rsidP="0064384E">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>死亡時間認定違反經驗法則與鑑定基礎</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CC9112" w14:textId="680513E2" w:rsidR="00083DD8" w:rsidRPr="006F13A7" w:rsidRDefault="0064384E" w:rsidP="001057F6">
+    <w:p w14:paraId="12CC9112" w14:textId="0F9EDAF2" w:rsidR="00083DD8" w:rsidRPr="006F13A7" w:rsidRDefault="0064384E" w:rsidP="001057F6">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>原確定判決</w:t>
-[...71 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>原確定判決採信前高檢署法醫中心高檢醫鑑字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>號鑑定書，認定被告於85年6月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>23日扼壓被害人</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>與A童頸部致其等昏迷，並進而判定被害人均於</w:t>
+      </w:r>
       <w:r w:rsidR="00540CA3" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>日後之同年月28日死亡。</w:t>
-[...38 lines deleted...]
-        <w:t>屍體已呈現頭髮脫落、屍身高度腫脹及皮膚脫落等劇烈腐敗現象；反觀被害人A童之屍體則未見上述嚴重腐敗特徵。按屍體腐敗程度係隨死亡時間增加而遞增</w:t>
+        <w:t>日後之同年月28日死亡。然查，依據檢察官相驗時之現場照片觀察，被害人</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之屍體已呈現頭髮脫落、屍身高度腫脹及皮膚脫落等劇烈腐敗現象；反觀被害人A童之屍體則未見上述嚴重腐敗特徵。按屍體腐敗程度係隨死亡時間增加而遞增</w:t>
       </w:r>
       <w:r w:rsidR="001057F6" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00460A92" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00083DD8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>名死者陳屍於同一環境，腐敗程度卻有顯著差異，合理推斷其死亡時間應有先後之別。</w:t>
       </w:r>
       <w:r w:rsidR="00083DD8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>劉女之死亡時點</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>劉女之死亡時點應遠早於A童。</w:t>
+      </w:r>
       <w:r w:rsidR="00083DD8" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>原鑑定</w:t>
+      </w:r>
+      <w:r w:rsidR="00540CA3" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>意見</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC504C" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>卻</w:t>
+      </w:r>
       <w:r w:rsidR="00083DD8" w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...40 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>認二人均於85年6月28日</w:t>
+      </w:r>
       <w:r w:rsidR="00083DD8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>同日</w:t>
       </w:r>
       <w:r w:rsidR="00083DD8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>死亡，違背經驗法則</w:t>
       </w:r>
       <w:r w:rsidR="00083DD8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43626117" w14:textId="28DFD287" w:rsidR="0064384E" w:rsidRPr="006F13A7" w:rsidRDefault="0064384E" w:rsidP="001057F6">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t>若被告確於23日施以扼頸行為，被害人等在無醫療介入之情況下，</w:t>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>再者，若被告確於23日施以扼頸行為，被害人等在無醫療介入之情況下，</w:t>
       </w:r>
       <w:r w:rsidR="00083DD8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>處於</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>處於昏迷狀態後</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>遲至</w:t>
+      </w:r>
+      <w:r w:rsidR="001057F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日後始發生死亡結果，</w:t>
+      </w:r>
       <w:r w:rsidR="00083DD8" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>昏迷狀態後</w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:t>則原鑑定報告中完全未說明這5日間之生理演變及認定死亡日期為28日之科學依據，卷內亦查無相關數據支持</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，該鑑定結論之正確性顯有重大疑義。</w:t>
-[...71 lines deleted...]
-        <w:t>闕如。</w:t>
+        <w:t>，該鑑定結論之正確性顯有重大疑義。此外，本案定性為他殺，然卷內並無關於被告身上是否存在被害人抵抗傷（如抓痕、瘀傷）之紀錄，亦無被害人指甲內是否殘留被告生物跡證之採檢資料，甚至連死者頸部有無特定指印痕跡等關鍵物證均付之闕如。</w:t>
       </w:r>
       <w:r w:rsidR="00232CDA" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>原確定判決</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>在缺乏客觀物理證據支撐下，僅憑時序矛盾之鑑定書即認定死亡事實，其事實認定之基礎顯屬薄弱且具瑕疵。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71CD003F" w14:textId="12486F97" w:rsidR="00F5323E" w:rsidRPr="006F13A7" w:rsidRDefault="00F5323E" w:rsidP="0064384E">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -21264,83 +15045,59 @@
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>爭議</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="001057F6" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>針對A童之死因，原鑑定報告認係遭扼頸致死，</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>針對A童之死因，原鑑定報告認係遭扼頸致死，然卷內證據並不足以支持此一結論。首先，法醫報告內容對</w:t>
+      </w:r>
       <w:r w:rsidR="001057F6" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>然卷內</w:t>
-[...23 lines deleted...]
-        <w:t>參酌證人即承辦警察之證詞，案發現場散布孩童排泄物，且被告供稱A童有自行脫掉尿布之習慣，此等環境證據顯示A童在劉女失去行動能力或死亡後，極可能仍存活一段時間，並因長期處於無人照顧、未進食之狀態，最終導致飢餓死亡或營養衰竭死亡，而非死於即時之扼頸行為。</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>於A童頸部是否確實遭受足以致死之壓迫，並未提供具體之解剖病理證據。反之，參酌證人即承辦警察之證詞，案發現場散布孩童排泄物，且被告供稱A童有自行脫掉尿布之習慣，此等環境證據顯示A童在劉女失去行動能力或死亡後，極可能仍存活一段時間，並因長期處於無人照顧、未進食之狀態，最終導致飢餓死亡或營養衰竭死亡，而非死於即時之扼頸行為。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA8938A" w14:textId="60FCAC46" w:rsidR="00F5323E" w:rsidRPr="006F13A7" w:rsidRDefault="00652BAB" w:rsidP="00F5323E">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>113年</w:t>
       </w:r>
       <w:r w:rsidR="00F5323E" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>法務部法醫研究所之審查意見指出，無法排除A童之真正死因係因長期處於無人救助且未進食之環境，最終導致「飢餓死亡」或「營養衰竭死亡」。此一推論與現場遺留之排泄物及遺體腐敗程度較輕之事實相符。若A童係死於飢餓，則</w:t>
       </w:r>
@@ -21358,1805 +15115,1145 @@
         </w:rPr>
         <w:t>認定被告「扼殺A童」之故意與行為即失其附麗</w:t>
       </w:r>
       <w:r w:rsidR="00F5323E" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C586ABA" w14:textId="303C31A4" w:rsidR="00E660A6" w:rsidRPr="006F13A7" w:rsidRDefault="00E660A6" w:rsidP="00F5323E">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>綜合觀之，A童之真正死因極具爭議，原審未詳加調查A童存活之可能性，亦未</w:t>
-[...23 lines deleted...]
-        <w:t>實顯有未調查之能事，難謂無誤。</w:t>
+        <w:t>綜合觀之，A童之真正死因極具爭議，原審未詳加調查A童存活之可能性，亦未釐清死因與被告行為間之因果關係，其判決所依據之事實顯有未調查之能事，難謂無誤。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75ADF4CC" w14:textId="530EF043" w:rsidR="00F5323E" w:rsidRPr="006F13A7" w:rsidRDefault="00F5323E" w:rsidP="00F5323E">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>被告自白與客觀鑑定結果之重大矛盾</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1CCAB8" w14:textId="5C6BC88E" w:rsidR="00F5323E" w:rsidRPr="006F13A7" w:rsidRDefault="00F5323E" w:rsidP="00F5323E">
+    <w:p w14:paraId="5A1CCAB8" w14:textId="72AD8250" w:rsidR="00F5323E" w:rsidRPr="006F13A7" w:rsidRDefault="00F5323E" w:rsidP="00F5323E">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>頭部傷勢之矛盾</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>被告於</w:t>
       </w:r>
       <w:r w:rsidR="00B5704B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>警察詢問</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>及偵查初訊中曾供稱「空手毆打</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...20 lines deleted...]
-        <w:t>2、3下致其倒地」。然而，</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>頭部2、3下致其倒地」。然而，</w:t>
       </w:r>
       <w:r w:rsidR="00543E50" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>前高檢署法醫中心高檢</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>前高檢署法醫中心高檢醫鑑字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidR="00543E50" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>醫鑑</w:t>
-[...7 lines deleted...]
-        <w:t>字第580號鑑定書</w:t>
+        <w:t>號鑑定書</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>明確記載，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...36 lines deleted...]
-        <w:t>、無骨折、無異常。若被告確實重擊被害人頭部致其昏迷多日，何以解剖時頭部毫無傷跡</w:t>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之顱腔頭皮、顱骨、腦膜均無出血、無骨折、無異常。若被告確實重擊被害人頭部致其昏迷多日，何以解剖時頭部毫無傷跡</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3183650C" w14:textId="16E84A97" w:rsidR="00856DC6" w:rsidRPr="006F13A7" w:rsidRDefault="00F5323E" w:rsidP="00F5323E">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>扼頸行為之欠缺</w:t>
       </w:r>
       <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="007E71F5" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>本案關於被告</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>本案關於被告如何扼壓A童、扼壓之具體手段、與殺害劉女之先後順</w:t>
+      </w:r>
       <w:r w:rsidR="007E71F5" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>如何扼壓</w:t>
-[...39 lines deleted...]
-        <w:t>被告之具體自白，亦無任何現場重建或模擬之物證可資佐證。</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>序等關鍵情節，於警察詢問、偵訊及歷次審判筆錄中均未見被告之具體自白，亦無任何現場重建或模擬之物證可資佐證。</w:t>
       </w:r>
       <w:r w:rsidR="00856DC6" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>被告之自白中從未提及有「</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>被告之自白中從未提及有「扼壓頸部」之行為，</w:t>
+      </w:r>
+      <w:r w:rsidR="00232CDA" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>原確定判決</w:t>
+      </w:r>
       <w:r w:rsidR="00856DC6" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>扼壓頸部</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>係以「若非扼頸，何以致死」之循環論證，強行將不具科學基礎之鑑定結論套用於被告自白之上。在缺乏物證（如被告身上之抵抗傷痕、指甲內之組織鑑定）及自白之情況下，</w:t>
+      </w:r>
+      <w:r w:rsidR="00232CDA" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>原確定判決</w:t>
+      </w:r>
       <w:r w:rsidR="00856DC6" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>」之行為，</w:t>
+        <w:t>對死因之認定顯有違誤</w:t>
+      </w:r>
+      <w:r w:rsidR="00856DC6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781A0AFC" w14:textId="65AA9537" w:rsidR="00410966" w:rsidRPr="009B426C" w:rsidRDefault="00410966" w:rsidP="00410966">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>綜上，</w:t>
+      </w:r>
+      <w:r w:rsidR="00911F76" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>原確定判決主要依據前高檢署法醫中心之解剖鑑定，認定2名死者均係遭扼壓頸部窒息死亡。惟後續法務部法醫研究所之文書審查鑑定指出，原鑑定方法及判斷，疑有不符法醫實務與規範之情，且依原始資料尚難判斷確有扼頸情形存在</w:t>
+      </w:r>
+      <w:r w:rsidR="00911F76" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00911F76" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>雖該重新鑑定係基於相同資料所為不同解讀，其是否構成再審所需之「新規性」尚有爭議，惟新鑑定意見已明確指出原鑑定結論之不確定性，足以動搖</w:t>
       </w:r>
       <w:r w:rsidR="00232CDA" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>原確定判決</w:t>
       </w:r>
-      <w:r w:rsidR="00856DC6" w:rsidRPr="006F13A7">
-[...43 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00911F76" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>原確定判決主要依據前高檢署法醫中心之解剖鑑定，認定2名死者</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>對死亡原因之確信基礎。原鑑定之科學基礎與判斷方法既</w:t>
+      </w:r>
       <w:r w:rsidR="00911F76" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...101 lines deleted...]
-        <w:t>明力應重新審慎評價</w:t>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>存疑義，該鑑定作為定罪核心證據，其證明力應重新審慎評價</w:t>
       </w:r>
       <w:r w:rsidR="00911F76" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，以維護被告之訴訟權益並平反冤抑</w:t>
       </w:r>
       <w:r w:rsidR="00911F76" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147E13BF" w14:textId="5CE6CD32" w:rsidR="00045F53" w:rsidRPr="006F13A7" w:rsidRDefault="00D43187" w:rsidP="00F33E39">
+    <w:p w14:paraId="68E547D3" w14:textId="77777777" w:rsidR="009B426C" w:rsidRPr="006F13A7" w:rsidRDefault="009B426C" w:rsidP="009B426C">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1361"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="147E13BF" w14:textId="4042885D" w:rsidR="00045F53" w:rsidRPr="006F13A7" w:rsidRDefault="00D43187" w:rsidP="00F33E39">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc231552795"/>
       <w:bookmarkStart w:id="59" w:name="_Toc524895648"/>
       <w:bookmarkStart w:id="60" w:name="_Toc524896194"/>
       <w:bookmarkStart w:id="61" w:name="_Toc524896224"/>
       <w:bookmarkStart w:id="62" w:name="_Toc524902734"/>
       <w:bookmarkStart w:id="63" w:name="_Toc525066148"/>
       <w:bookmarkStart w:id="64" w:name="_Toc525070839"/>
       <w:bookmarkStart w:id="65" w:name="_Toc525938379"/>
       <w:bookmarkStart w:id="66" w:name="_Toc525939227"/>
       <w:bookmarkStart w:id="67" w:name="_Toc525939732"/>
       <w:bookmarkStart w:id="68" w:name="_Toc529218272"/>
       <w:bookmarkStart w:id="69" w:name="_Toc529222689"/>
       <w:bookmarkStart w:id="70" w:name="_Toc529223111"/>
       <w:bookmarkStart w:id="71" w:name="_Toc529223862"/>
       <w:bookmarkStart w:id="72" w:name="_Toc529228265"/>
       <w:bookmarkStart w:id="73" w:name="_Toc2400395"/>
       <w:bookmarkStart w:id="74" w:name="_Toc4316189"/>
       <w:bookmarkStart w:id="75" w:name="_Toc4473330"/>
       <w:bookmarkStart w:id="76" w:name="_Toc69556897"/>
       <w:bookmarkStart w:id="77" w:name="_Toc69556946"/>
       <w:bookmarkStart w:id="78" w:name="_Toc69609820"/>
       <w:bookmarkStart w:id="79" w:name="_Toc70241816"/>
       <w:bookmarkStart w:id="80" w:name="_Toc70242205"/>
       <w:bookmarkStart w:id="81" w:name="_Toc421794875"/>
       <w:bookmarkStart w:id="82" w:name="_Toc422834160"/>
       <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>本案爭點之</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>本案爭點之一在於被告行為時之主觀犯意究竟係「殺人故意」抑或「傷害故意」，及客觀上是否存在足以排除合理懷疑之致死證據。分析本案事實，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>一</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidR="00035365" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>在於被告行為時之主觀犯意究竟係「殺人故意」</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>與</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>抑或「</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidR="00035365" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>傷害故意」，及客觀上是否存在足以排除合理懷疑之致死證據。分析本案事實，</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體"/>
+        <w:t>雖因債務問題時有口角，</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3A48" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>古○</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+        <w:t>但</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>祥</w:t>
-[...77 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidR="00035365" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>尚無殺害配偶</w:t>
       </w:r>
       <w:r w:rsidR="00035365" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>及養女之深仇大恨</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>。被告</w:t>
       </w:r>
       <w:r w:rsidR="00035365" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>毆打死者頭部</w:t>
       </w:r>
       <w:r w:rsidR="00AB0ED9" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>、</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AB0ED9" w:rsidRPr="006F13A7">
+        <w:t>、扼壓其頸部</w:t>
+      </w:r>
+      <w:r w:rsidR="00035365" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>扼壓其</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AB0ED9" w:rsidRPr="006F13A7">
+        <w:t>或</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>頸部</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00035365" w:rsidRPr="006F13A7">
+        <w:t>於被害人昏迷後即停止施暴，未採取進一步確保死亡之手段</w:t>
+      </w:r>
+      <w:r w:rsidR="00786049" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>或</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0ED9" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>於被害人昏迷後即停止施暴，未採取進一步確保死亡之手段</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00786049" w:rsidRPr="006F13A7">
+        <w:t>意在使被害人屈服而非取其性命</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB0ED9" w:rsidRPr="006F13A7">
+        <w:t>，足徵其主觀上僅具傷害犯意。再</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>意在使被害人屈服</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AB0ED9" w:rsidRPr="006F13A7">
+        <w:t>者，被害人於受傷5日後始發生死亡</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>而非取其</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AB0ED9" w:rsidRPr="006F13A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>結果，具備延遲性，顯見被告行為並非立即致命。依刑法</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3638A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>性命</w:t>
+        <w:t>第17條</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3638A" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>足徵其</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>第277條第2項</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>主觀上僅具傷害犯意。</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>規定，被告雖對扼頸可能致死具客觀預見可能性，但主觀上難認有明知並有意使其發生之直接故意，或預見其發生而不違背其本意之間接故意。此外，法醫鑑定對於死因是否為「他人扼頸」存在歧異，導致因果關係之證明力不足。基於「罪疑唯輕原則」，在殺人故意無法明確證明之情況下，原</w:t>
+      </w:r>
+      <w:r w:rsidR="00563E40" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>再</w:t>
+        <w:t>確定</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>者，</w:t>
-[...123 lines deleted...]
-        <w:t>以殺人罪論處實屬武斷，本案至</w:t>
+        <w:t>判決逕以殺人罪論處實屬武斷，本案至</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>多僅能評價為傷害致死罪</w:t>
       </w:r>
       <w:r w:rsidR="00B13D84" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
-    <w:p w14:paraId="752F7022" w14:textId="5EB98131" w:rsidR="00045F53" w:rsidRPr="006F13A7" w:rsidRDefault="00C67CED" w:rsidP="004379C0">
+    <w:p w14:paraId="752F7022" w14:textId="2D9F25F4" w:rsidR="00045F53" w:rsidRPr="006F13A7" w:rsidRDefault="007A03A0" w:rsidP="004379C0">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F13A7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>古○</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F13A7">
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1411" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>祥</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>主觀上欠缺殺人之故意</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13E58" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EDBCCA" w14:textId="4AAE94DC" w:rsidR="00045F53" w:rsidRPr="006F13A7" w:rsidRDefault="00045F53" w:rsidP="00902716">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>依據最高法院97年度台上字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>號刑事判決意旨，殺人罪與傷害致死罪之區別，應以加害人於行為時有無「殺意」為斷。判斷主觀犯意時，須綜合審酌犯罪動機、案發情境、行兇過程、下手輕重及受傷部位等客觀因素</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367075B6" w14:textId="3B0E414C" w:rsidR="00045F53" w:rsidRPr="00D2507C" w:rsidRDefault="00045F53" w:rsidP="00902716">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>本案</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>與</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>雖因債務問題時有口角</w:t>
+      </w:r>
       <w:r w:rsidR="004B1411" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:bCs w:val="0"/>
-[...12 lines deleted...]
-        <w:t>：</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，衡情</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1411" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>尚無僅因債務糾紛即欲殺害配偶及養女之深仇大恨</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1411" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidR="002301A9" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>對</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidR="002301A9" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>施暴，其</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1411" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>動機通常在於發洩憤怒或教訓，而非蓄意取人性命。</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1411" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>若</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>於被害人昏迷後即停止行為，並未繼續施暴以確保死亡結果發生，顯示其主觀上僅具傷害犯意。若具備殺人故意，通常會採取更為直接且立即致命之手段。此外，死亡結果發生於受傷後5日，具備延遲性，</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>此一事實顯示</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>之行為並非立即致命，且</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>於行為後可能主觀上認為被害人僅係暫時昏迷，並未預見其後續會發生死亡結果。參考臺高院96年度上訴字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>號刑事判決，判斷殺意應綜合審酌下手輕重及受傷情</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="00D2507C">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>形。</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="00D2507C">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>扼壓頸部之行為雖具危險性，但其主觀上應係認為被害人僅係暫時昏迷，對於5日後發生之死亡結果，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2507C">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>難認</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2507C">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>有明知並有意使其發生之直接故意，或預見其發生而不違背其本意之間接故意</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="00D2507C">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，應適用刑法第13條之規定予以釐清</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD507F" w:rsidRPr="00D2507C">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EDBCCA" w14:textId="02E649C1" w:rsidR="00045F53" w:rsidRPr="006F13A7" w:rsidRDefault="00045F53" w:rsidP="00902716">
+    <w:p w14:paraId="7430079F" w14:textId="6F0D9AB1" w:rsidR="007517F6" w:rsidRPr="006F13A7" w:rsidRDefault="007517F6" w:rsidP="00902716">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
-[...493 lines deleted...]
-        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>依據調查事實，</w:t>
       </w:r>
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
-[...16 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>係毆打</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...96 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、A童並扼壓其頸部致其「休克昏迷」。若</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>主觀上具有殺人之堅定犯意，理應於被害人昏迷後繼續施暴或採取其他確保死亡之手段，直至確認死亡為止。然</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>毆打</w:t>
       </w:r>
       <w:r w:rsidR="004D008B" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>死者</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>頭部</w:t>
       </w:r>
       <w:r w:rsidR="004044A4" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>、</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>、扼壓其頸部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>或於被害人昏迷後即停止行為，</w:t>
+      </w:r>
       <w:r w:rsidR="004044A4" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>扼壓其</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>意在使被害人屈服或失去反抗能力，而非欲</w:t>
+      </w:r>
+      <w:r w:rsidR="00805B4D" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>其</w:t>
+      </w:r>
       <w:r w:rsidR="004044A4" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>頸部</w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>致死，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t>主觀上僅係基於傷害之犯意</w:t>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>足徵其主觀上僅係基於傷害之犯意</w:t>
       </w:r>
       <w:r w:rsidR="00CD507F" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1360A947" w14:textId="73D1B1F2" w:rsidR="00045F53" w:rsidRPr="006F13A7" w:rsidRDefault="00045F53" w:rsidP="00902716">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -23203,598 +16300,424 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>規定</w:t>
       </w:r>
       <w:r w:rsidR="00C72795" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:footnoteReference w:id="32"/>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，傷害致死罪屬加重結果犯，以行為人對死亡結果「客觀上有預見可能性」但「主觀上未預見」為要件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4C5A2D" w14:textId="014C6A0C" w:rsidR="007517F6" w:rsidRPr="006F13A7" w:rsidRDefault="00045F53" w:rsidP="00902716">
+    <w:p w14:paraId="6E4C5A2D" w14:textId="257D006D" w:rsidR="007517F6" w:rsidRPr="006F13A7" w:rsidRDefault="00045F53" w:rsidP="00902716">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>頸部為人體脆弱部位，以</w:t>
-[...48 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>頸部為人體脆弱部位，以手扼壓可能導致窒息，此為一般成年人在客觀上所能預見。</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>身為成年人，對其行為可能導致死亡之結果具備客觀預見可能性。然而，如前所述，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>主觀上僅具傷害犯意，意在使被害人屈服，而非欲</w:t>
+      </w:r>
+      <w:r w:rsidR="00805B4D" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>其</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>致死。參考臺灣雲林地方法院89年度重訴字第5號刑事判決，若行為人於被害人不支時即罷手，應論以傷害致死罪而非殺人罪。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DAB81B" w14:textId="7F64098D" w:rsidR="00045F53" w:rsidRPr="00D2507C" w:rsidRDefault="007A03A0" w:rsidP="00902716">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidR="00045F53" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>之傷害行為</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86175" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>（毆打及扼頸）</w:t>
+      </w:r>
+      <w:r w:rsidR="00045F53" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>與被害人最終死亡間</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1CDE" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>即便</w:t>
+      </w:r>
+      <w:r w:rsidR="00045F53" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>具相當因果關係，但因主觀構成要件</w:t>
+      </w:r>
+      <w:r w:rsidR="00045F53" w:rsidRPr="00D2507C">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>之差異，本案至多僅能評價為傷害致死，原確定判決逕以殺人罪論處，在法律適用上存在重大爭議</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86175" w:rsidRPr="00D2507C">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BBDB1B" w14:textId="1B2F5CA9" w:rsidR="007517F6" w:rsidRPr="006F13A7" w:rsidRDefault="007A03A0" w:rsidP="00902716">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>成年人，對其行為可能導致死亡之結果具備客觀預見可能性。然而，如前所述，</w:t>
-[...87 lines deleted...]
-        <w:t>為人於被害人不支時即罷手，應論以傷害致死罪而非殺人罪。</w:t>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>長期家暴有毆打行為</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>仍僅能推論成立刑法第277條傷害故意</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>但難以推論殺人故意（剝奪生命之主觀意圖）</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>原因在於無積極致死手段證明</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>無持續攻擊或補強行為</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1CDE" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>無事後滅證或掩飾行為之明確證據</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>故主觀構成要件不足</w:t>
+      </w:r>
+      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DAB81B" w14:textId="1AE587EB" w:rsidR="00045F53" w:rsidRPr="00D2507C" w:rsidRDefault="00C67CED" w:rsidP="00902716">
-[...223 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w14:paraId="48D58EE4" w14:textId="3F05067F" w:rsidR="00045F53" w:rsidRPr="006F13A7" w:rsidRDefault="00251612" w:rsidP="00902716">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>本案經</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>法務部法醫研究所於113年重為鑑定(法醫潘</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，該鑑定報告認為前高檢署法醫中心高檢醫鑑字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="007517F6" w:rsidRPr="006F13A7">
-[...154 lines deleted...]
-      <w:r w:rsidR="00C67CED" w:rsidRPr="006F13A7">
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>號鑑定書内容，無可據以判定死者</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>劉○玲</w:t>
+        <w:t>劉女</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A童</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>確</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -23824,519 +16747,356 @@
         <w:t>之死亡時間。</w:t>
       </w:r>
       <w:r w:rsidR="005663FE" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>法醫鑑定對於死因是否為「他人扼頸」存在歧異，導致因果關係之證明力不足：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D7ABAD" w14:textId="701450AB" w:rsidR="00045F53" w:rsidRPr="006F13A7" w:rsidRDefault="00045F53" w:rsidP="00902716">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>殺人罪之成立，除須有死亡結果外，尚須證明被告之行為與死亡結果間具有相當因果關係。本案原法醫鑑定研判死者係頸部</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>殺人罪之成立，除須有死亡結果外，尚須證明被告之行為與死亡結果間具有相當因果關係。本案原法醫鑑定研判死者係頸部受扼壓窒息死亡，然隨後之法醫文書審查卻指出</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2AD9" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>受扼壓窒息</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>「無法判斷確有頸部遭壓迫，亦無法確認扼頸致死之明確證據」</w:t>
+      </w:r>
+      <w:r w:rsidR="00875CCD" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="005663FE" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>法醫鑑定對於死因是否為「他人扼頸」存在歧異，詳如調查意見</w:t>
+      </w:r>
+      <w:r w:rsidR="00114A36" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>二</w:t>
+      </w:r>
+      <w:r w:rsidR="005663FE" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(二)。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E1E670" w14:textId="14BD8FFB" w:rsidR="00045F53" w:rsidRPr="006F13A7" w:rsidRDefault="00045F53" w:rsidP="00902716">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>死亡，然隨後之法醫文書審查卻指出</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F2AD9" w:rsidRPr="006F13A7">
+        <w:t>若無法確定死因為「他人扼頸行為」，即無法確認死亡結果與</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>行為間之直接因果關係，殺人罪之客觀構成要件即已動搖。卷證顯示，本案欠缺明確證據證明如何扼頸、何時扼頸，亦無現場重建或客觀物證支持致死過程。刑事訴訟法採「罪疑唯輕原則」，在致死方式不明、客觀證據不足以排除其他合理懷疑的情況下，難以達到定罪之證明程度</w:t>
+      </w:r>
+      <w:r w:rsidR="00875CCD" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>：</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidR="005663FE" w:rsidRPr="006F13A7">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="43E1E670" w14:textId="2670E6C7" w:rsidR="00045F53" w:rsidRPr="006F13A7" w:rsidRDefault="00045F53" w:rsidP="00902716">
-[...18 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+    <w:p w14:paraId="3AC0F7FA" w14:textId="4705259C" w:rsidR="00045F53" w:rsidRDefault="00C86175" w:rsidP="00C86175">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>綜上</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>與被害人雖有債務糾紛，然其下手之手段係致人昏迷而非當場斃命，且死亡結果發生於數日之後，難認</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>於行為時具有</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>殺人之直接或間接</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>死亡結果與</w:t>
-[...67 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:t>故意。</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>殺人故意無從認定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>即使認定有家暴與毆打行為，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>其扼壓頸部之行為，在客觀上足以產生死亡之風險且為</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>所能預見，其行為符合刑法第277條第2項傷害致死罪之構成要件。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>本案現有證據，僅足證明</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>曾施以暴力，惟無法證明具有殺人之故意，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>然原</w:t>
+      </w:r>
+      <w:r w:rsidR="00232CDA" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>確定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>判決認定為殺人罪，恐有對於主觀犯意認定過於武斷之虞，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>依罪疑唯輕原則，尚難論以殺人罪，至多僅得評價為傷害行為</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC0F7FA" w14:textId="03AC9052" w:rsidR="00045F53" w:rsidRDefault="00C86175" w:rsidP="00C86175">
+    <w:p w14:paraId="7459B9CF" w14:textId="77777777" w:rsidR="009B426C" w:rsidRDefault="009B426C" w:rsidP="009B426C">
       <w:pPr>
         <w:pStyle w:val="3"/>
-        <w:rPr>
-[...296 lines deleted...]
-      </w:r>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1361"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="08F9A93C" w14:textId="74B04685" w:rsidR="00E25849" w:rsidRPr="006F13A7" w:rsidRDefault="00045F53" w:rsidP="00624939">
+    <w:p w14:paraId="08F9A93C" w14:textId="74B04685" w:rsidR="00E25849" w:rsidRPr="006F13A7" w:rsidRDefault="00045F53" w:rsidP="009B426C">
       <w:pPr>
         <w:pStyle w:val="1"/>
-        <w:spacing w:beforeLines="50" w:before="228"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="83" w:name="_Toc231552796"/>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>處理辦法：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
@@ -24455,158 +17215,128 @@
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkEnd w:id="113"/>
-    <w:p w14:paraId="5C06DCD5" w14:textId="29FAFDB0" w:rsidR="00D2507C" w:rsidRPr="006F13A7" w:rsidRDefault="00D2507C" w:rsidP="00D2507C">
+    <w:p w14:paraId="5C06DCD5" w14:textId="29FAFDB0" w:rsidR="00D2507C" w:rsidRDefault="00D2507C" w:rsidP="00D2507C">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2507C">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>調查意見(含案由、處理辦法、調查委員姓名；不含附錄)，</w:t>
-[...15 lines deleted...]
-        <w:t>資後上網公布。</w:t>
+        <w:t>調查意見(含案由、處理辦法、調查委員姓名；不含附錄)，遮隱個資後上網公布。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5681597C" w14:textId="77777777" w:rsidR="00C97074" w:rsidRDefault="00E25849" w:rsidP="00624939">
+    <w:p w14:paraId="7690428D" w14:textId="77777777" w:rsidR="009B426C" w:rsidRPr="006F13A7" w:rsidRDefault="009B426C" w:rsidP="009B426C">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1021"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5681597C" w14:textId="77777777" w:rsidR="00C97074" w:rsidRDefault="00E25849" w:rsidP="009B426C">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:beforeLines="100" w:before="457" w:after="0"/>
         <w:ind w:leftChars="250" w:left="850" w:rightChars="433" w:right="1473"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>調查委員：</w:t>
       </w:r>
       <w:r w:rsidR="00F0460C" w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:t>高</w:t>
-[...27 lines deleted...]
-        <w:t>誠</w:t>
+        <w:t>高涌誠</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FF07E5" w14:textId="47F9D586" w:rsidR="00F0460C" w:rsidRPr="006F13A7" w:rsidRDefault="00F0460C" w:rsidP="00C97074">
+    <w:p w14:paraId="57FF07E5" w14:textId="47F9D586" w:rsidR="00F0460C" w:rsidRPr="006F13A7" w:rsidRDefault="00F0460C" w:rsidP="009B426C">
       <w:pPr>
         <w:pStyle w:val="aa"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="100" w:after="0"/>
         <w:ind w:leftChars="250" w:left="850" w:rightChars="433" w:right="1473"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F13A7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>王幼玲</w:t>
@@ -24714,58 +17444,58 @@
     <wne:acd wne:argValue="AgC1az2EI2oPXzEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzUA" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzYA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzcA" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzgA" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzkA" wne:acdName="acd9" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd10" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd11" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd12" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAUA" wne:acdName="acd13" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAYA" wne:acdName="acd14" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAcA" wne:acdName="acd15" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAgA" wne:acdName="acd16" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAkA" wne:acdName="acd17" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd18" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="030C3A00" w14:textId="77777777" w:rsidR="00235B33" w:rsidRDefault="00235B33">
+    <w:p w14:paraId="2EFBBFF4" w14:textId="77777777" w:rsidR="00511ACE" w:rsidRDefault="00511ACE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0499B567" w14:textId="77777777" w:rsidR="00235B33" w:rsidRDefault="00235B33">
+    <w:p w14:paraId="110AC9EA" w14:textId="77777777" w:rsidR="00511ACE" w:rsidRDefault="00511ACE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
@@ -24861,58 +17591,58 @@
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="015DE48E" w14:textId="77777777" w:rsidR="004B1231" w:rsidRDefault="004B1231">
     <w:pPr>
       <w:framePr w:wrap="auto" w:hAnchor="text" w:y="-955"/>
       <w:ind w:left="640" w:right="360" w:firstLine="448"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7897CD26" w14:textId="77777777" w:rsidR="00235B33" w:rsidRDefault="00235B33">
+    <w:p w14:paraId="06421CFC" w14:textId="77777777" w:rsidR="00511ACE" w:rsidRDefault="00511ACE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B1D656F" w14:textId="77777777" w:rsidR="00235B33" w:rsidRDefault="00235B33">
+    <w:p w14:paraId="15257FED" w14:textId="77777777" w:rsidR="00511ACE" w:rsidRDefault="00511ACE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2092ADF8" w14:textId="08217F2D" w:rsidR="00B60BD0" w:rsidRPr="004E6D84" w:rsidRDefault="00B60BD0" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
@@ -25017,376 +17747,255 @@
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>陳訴書之附件5，現場照片-茶盤上玻璃煙灰缸（9枝煙頭）參照（引用自相字第822號卷第56頁背面）</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="22F35ADD" w14:textId="77DA3CDD" w:rsidR="000306EF" w:rsidRPr="004E6D84" w:rsidRDefault="000306EF" w:rsidP="008F2EB3">
+    <w:p w14:paraId="22F35ADD" w14:textId="148F5308" w:rsidR="000306EF" w:rsidRPr="004E6D84" w:rsidRDefault="000306EF" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>陳訴書之附件6,86年5月7日</w:t>
+        <w:t>陳訴書之附件6</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF753D">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>86年5月7日</w:t>
       </w:r>
       <w:r w:rsidR="007B79BE" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>前臺灣板橋地方法院</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>訊問筆錄，</w:t>
       </w:r>
       <w:r w:rsidR="006B49A2" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該法院</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>卷第66頁反面「</w:t>
-[...27 lines deleted...]
-        <w:t>證，垃圾沒有。」參照。</w:t>
+        <w:t>卷第66頁反面「（問：現場遺留物是否保存？）煙頭有採證，垃圾沒有。」參照。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="5703D904" w14:textId="47302BA7" w:rsidR="000306EF" w:rsidRPr="004E6D84" w:rsidRDefault="000306EF" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>「問：</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>「問：有無抽8、9根或10根以上之菸?答</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13E58" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>有無抽8、9根</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>沒有。……(提示85相字822號第53頁照片)上面之菸頭是否為你所抽?答</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13E58" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>或10根以上之</w:t>
-[...93 lines deleted...]
-        <w:t>。」法院卷第43、44頁。</w:t>
+        <w:t>那不是我抽的菸。」法院卷第43、44頁。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="72848BC5" w14:textId="77777777" w:rsidR="000306EF" w:rsidRPr="004E6D84" w:rsidRDefault="000306EF" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>臺</w:t>
-[...20 lines deleted...]
-        <w:t>刑事裁定參照。</w:t>
+        <w:t>臺高院108年度聲字第4224號刑事裁定參照。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="427C26A8" w14:textId="181C068D" w:rsidR="00E4742F" w:rsidRPr="004E6D84" w:rsidRDefault="00E4742F" w:rsidP="008F2EB3">
+    <w:p w14:paraId="427C26A8" w14:textId="189DA81B" w:rsidR="00E4742F" w:rsidRPr="004E6D84" w:rsidRDefault="00E4742F" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>刑事警察局</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>114年10月7日刑</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>114年10月7日刑鑑識字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>鑑</w:t>
-[...6 lines deleted...]
-        <w:t>識字第1146121468號</w:t>
+        <w:t>號</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>函</w:t>
       </w:r>
       <w:r w:rsidR="00287F0D" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>復，</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>經調</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
@@ -25438,220 +18047,206 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，刑事警察局未受理該案。經</w:t>
       </w:r>
       <w:r w:rsidR="00287F0D" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>局</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>查找資料，</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>查找資料，均無85年</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>均無85年</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>被訴殺人案之證物(菸蒂)相關檔案資料</w:t>
+      </w:r>
+      <w:r w:rsidR="00287F0D" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>；</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>古</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>法務部調查局114年10月8日調科肆字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC46E0" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>祥</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>號</w:t>
+      </w:r>
+      <w:r w:rsidR="00287F0D" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>函復，該</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>被訴殺人案之證物(菸蒂)相關檔案資料</w:t>
+        <w:t>局未曾受理</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>被訴殺人案現場遺留菸蒂物證之鑑</w:t>
       </w:r>
       <w:r w:rsidR="00287F0D" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
+        <w:t>定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。經調閱歸檔卷宗，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>91</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年以前之案卷皆已銷毁，已無相關資料可供參考</w:t>
+      </w:r>
+      <w:r w:rsidR="00287F0D" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>；</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>法務部調查局114年10月8日</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>法務部法醫研究所114年9月18日法醫理字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00386C90" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>調科肆字</w:t>
-[...74 lines deleted...]
-        <w:t>法務部法醫研究所114年9月18日法醫理字第11400223700號</w:t>
+        <w:t>號</w:t>
       </w:r>
       <w:r w:rsidR="00287F0D" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>函復，</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本案「死者家中遺留菸蒂</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支」，未送前高檢署法醫中心進行</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>DNA</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>鑑定。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="0536004B" w14:textId="77777777" w:rsidR="00E672CF" w:rsidRPr="004E6D84" w:rsidRDefault="00E672CF" w:rsidP="008F2EB3">
+    <w:p w14:paraId="0536004B" w14:textId="2F5F35A6" w:rsidR="00E672CF" w:rsidRPr="004E6D84" w:rsidRDefault="00E672CF" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -25676,142 +18271,106 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>日</w:t>
-[...22 lines deleted...]
-        <w:t>1098013125</w:t>
+        <w:t>日刑紋字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00386C90" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>號函。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="3551B856" w14:textId="162729E1" w:rsidR="008E6CF8" w:rsidRPr="004E6D84" w:rsidRDefault="008E6CF8" w:rsidP="008F2EB3">
+    <w:p w14:paraId="3551B856" w14:textId="195099CA" w:rsidR="008E6CF8" w:rsidRPr="004E6D84" w:rsidRDefault="008E6CF8" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A599D" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>據</w:t>
-[...28 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>據詢</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidR="004A599D" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表示，</w:t>
       </w:r>
       <w:r w:rsidR="00B5704B" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>警察</w:t>
       </w:r>
       <w:r w:rsidR="004A599D" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>製作</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
@@ -25848,68 +18407,59 @@
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00424238" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>使用脅迫的手段，</w:t>
       </w:r>
       <w:r w:rsidR="00F9583B" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>又</w:t>
       </w:r>
       <w:r w:rsidR="00F9583B" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>每逢古</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F449F">
+        <w:t>每逢</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>○</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidR="00F9583B" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>因體力不支入睡</w:t>
       </w:r>
       <w:r w:rsidR="004A599D" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>時</w:t>
       </w:r>
       <w:r w:rsidR="00F9583B" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>，員警即強行將其喚醒以持續進行筆錄之製作，屬於疲勞訊問之手段。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="0CC2AEB7" w14:textId="288D36DD" w:rsidR="003B1971" w:rsidRPr="004E6D84" w:rsidRDefault="003B1971" w:rsidP="008F2EB3">
@@ -25929,591 +18479,454 @@
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>偵查</w:t>
       </w:r>
       <w:r w:rsidR="007F5330" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>卷</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>85</w:t>
-[...13 lines deleted...]
-        <w:t>13053</w:t>
+        <w:t>85偵13053</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第224、232</w:t>
       </w:r>
       <w:r w:rsidR="007F5330" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>頁。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="064B7F70" w14:textId="77777777" w:rsidR="00920E0B" w:rsidRPr="004E6D84" w:rsidRDefault="00920E0B" w:rsidP="00920E0B">
+    <w:p w14:paraId="064B7F70" w14:textId="0123A17C" w:rsidR="00920E0B" w:rsidRPr="004E6D84" w:rsidRDefault="00920E0B" w:rsidP="00920E0B">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>偵查卷</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>偵查卷85年相字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00386C90" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>85年相字第822號</w:t>
-[...6 lines deleted...]
-        <w:t>第</w:t>
+        <w:t>號第</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>141</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>頁。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="752E9590" w14:textId="4DB1852B" w:rsidR="008E6CF8" w:rsidRPr="004E6D84" w:rsidRDefault="008E6CF8" w:rsidP="008F2EB3">
+    <w:p w14:paraId="752E9590" w14:textId="6A2D0C8F" w:rsidR="008E6CF8" w:rsidRPr="004E6D84" w:rsidRDefault="008E6CF8" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>臺</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>臺高院87年度少連上訴字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00386C90" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>高院</w:t>
-[...27 lines deleted...]
-        <w:t>第95至97頁</w:t>
+        <w:t>號卷第95至97頁</w:t>
       </w:r>
       <w:r w:rsidR="0009669F" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="2694E4DB" w14:textId="78B9BF46" w:rsidR="00B66A62" w:rsidRPr="004E6D84" w:rsidRDefault="00B66A62" w:rsidP="008F2EB3">
+    <w:p w14:paraId="2694E4DB" w14:textId="2596322E" w:rsidR="00B66A62" w:rsidRPr="004E6D84" w:rsidRDefault="00B66A62" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>85</w:t>
       </w:r>
       <w:r w:rsidR="0009669F" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="008B719B" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>度</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>相</w:t>
       </w:r>
       <w:r w:rsidR="0009669F" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>字第</w:t>
       </w:r>
+      <w:r w:rsidR="00386C90" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>822號卷</w:t>
-[...7 lines deleted...]
-        <w:t>第15至26頁</w:t>
+        <w:t>號卷第15至26頁</w:t>
       </w:r>
       <w:r w:rsidR="0009669F" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="66FEB7B2" w14:textId="452848D4" w:rsidR="00B66A62" w:rsidRPr="004E6D84" w:rsidRDefault="00B66A62" w:rsidP="008F2EB3">
+    <w:p w14:paraId="66FEB7B2" w14:textId="6D06240C" w:rsidR="00B66A62" w:rsidRPr="004E6D84" w:rsidRDefault="00B66A62" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>85年7月2日17時30分板橋分局第1次詢問筆錄(</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>85年7月2日17時30分板橋分局第1次詢問筆錄(警員</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF00CF">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>鄭○○</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>警員鄭</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006F13A7">
+        <w:t>製作)；85年7月3日凌晨0時40分板橋分局第2次詢問筆錄(警員</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF00CF">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>○</w:t>
+        <w:t>鄭○○</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>忠製作</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>製作)；85年7月3日19時55分板橋分局第3次詢問筆錄(警員</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>陳○I</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>)；85年7月3日凌晨0時40分板橋分局第2次詢問筆錄(</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>製作)；85年7月4日19時板橋分局第4次詢問筆錄(警員</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF00CF">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>顏○○</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>警員鄭</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006F13A7">
+        <w:t>製作)；85年7月4日22時板橋分局第5次詢問筆錄(警員</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF00CF">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>○</w:t>
+        <w:t>戴○○</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>忠製作</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>製作)；85年7月5日凌晨1時板橋分局第6次詢問筆錄(警員</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF00CF">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>戴○○</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>)；85年7月3日19時55分板橋分局第3次詢問筆錄(</w:t>
-[...119 lines deleted...]
-        <w:t>)。</w:t>
+        <w:t>製作)。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="410771BA" w14:textId="3FF9A316" w:rsidR="002B11B4" w:rsidRPr="004E6D84" w:rsidRDefault="002B11B4" w:rsidP="008F2EB3">
+    <w:p w14:paraId="410771BA" w14:textId="0F0C4C6E" w:rsidR="002B11B4" w:rsidRPr="004E6D84" w:rsidRDefault="002B11B4" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009E748C" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>相驗卷第16</w:t>
-[...6 lines deleted...]
-        <w:t>、17頁、</w:t>
+        <w:t>相驗卷第16、17頁、</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>85</w:t>
       </w:r>
       <w:r w:rsidR="008B719B" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年度</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>相</w:t>
       </w:r>
       <w:r w:rsidR="008B719B" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>字第</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6D84">
-[...3 lines deleted...]
-        <w:t>822</w:t>
+      <w:r w:rsidR="00386C90" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="008B719B" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號卷</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>第8頁。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p w14:paraId="6B95A3AB" w14:textId="51960C89" w:rsidR="00CC5766" w:rsidRPr="004E6D84" w:rsidRDefault="00CC5766">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
@@ -26544,142 +18957,124 @@
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>陳訴人之</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>陳訴書</w:t>
       </w:r>
       <w:r w:rsidR="00EB630D" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>請證</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、附件27、</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidR="00EB630D" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="0D29FAD5" w14:textId="5F423F25" w:rsidR="00BC5D53" w:rsidRPr="004E6D84" w:rsidRDefault="00BC5D53" w:rsidP="008F2EB3">
+    <w:p w14:paraId="0D29FAD5" w14:textId="65828B8C" w:rsidR="00BC5D53" w:rsidRPr="004E6D84" w:rsidRDefault="00BC5D53" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本院調查施測者之身分資料，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>測謊員</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6D84">
-[...19 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EF00CF">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>陳○K</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
       <w:r w:rsidR="007B5BDD" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>中央警察大學</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>刑事警察學系畢業，</w:t>
       </w:r>
       <w:r w:rsidR="007B5BDD" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>當時</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
@@ -26734,546 +19129,465 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未經足夠之專業訓練與相當之經驗。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
     <w:p w14:paraId="19E3AC3C" w14:textId="3D62914E" w:rsidR="001566BE" w:rsidRPr="004E6D84" w:rsidRDefault="001566BE">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>更三</w:t>
-[...13 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>更三審卷第14頁。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
     <w:p w14:paraId="5E014C73" w14:textId="39FEF191" w:rsidR="00B6581D" w:rsidRPr="004E6D84" w:rsidRDefault="00B6581D" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>刑事警察局</w:t>
       </w:r>
       <w:r w:rsidR="00477D84" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>函復本院</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>表示：「經檢視</w:t>
-[...55 lines deleted...]
-        <w:t>圖譜即得出「未發現功能異常或不當外力干擾標記」之結論，可靠性並非無疑。</w:t>
+        <w:t>表示：「經檢視本件測謊圖譜，本案測謊儀器及測謊環境，未發現功能異常或不當外力干擾標記。」經本院調卷，本案測謊檔卷既已無法取得，測謊問題內容也無法得知，而刑事警察局卻僅以本件測謊圖譜即得出「未發現功能異常或不當外力干擾標記」之結論，可靠性並非無疑。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="62A386CD" w14:textId="11DB0570" w:rsidR="009B77FE" w:rsidRPr="004E6D84" w:rsidRDefault="009B77FE" w:rsidP="008F2EB3">
+    <w:p w14:paraId="62A386CD" w14:textId="6335F0B1" w:rsidR="009B77FE" w:rsidRPr="004E6D84" w:rsidRDefault="009B77FE" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>劉</w:t>
+        <w:t>申辦2支市內電話(電話號碼為684</w:t>
       </w:r>
       <w:r w:rsidR="002A6332">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、686</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6332">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)，87筆通聯紀錄之號碼分別為</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>684</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6332">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7211</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6332">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>687</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6332">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>682</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6332">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3355</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6332">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>662</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6332">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>969</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6332">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>291</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6332">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>909</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6332">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>246</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6332">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>683</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6332">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>9013</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6332">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>****</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，資料來源：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>偵卷第200至203頁</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、中華電信股份有限公司新北營運處115年1月8日新北一服字第</w:t>
+      </w:r>
+      <w:r w:rsidR="00386C90" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="00F17F37" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:bCs/>
-[...327 lines deleted...]
-        <w:t>、中華電信股份有限公司新北營運處115年1月8日新北一服字第A002號函。</w:t>
+        </w:rPr>
+        <w:t>號函。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="30790115" w14:textId="19799AA5" w:rsidR="0005509E" w:rsidRPr="004E6D84" w:rsidRDefault="0005509E" w:rsidP="008F2EB3">
+    <w:p w14:paraId="30790115" w14:textId="7F0488E8" w:rsidR="0005509E" w:rsidRPr="004E6D84" w:rsidRDefault="0005509E" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008629F4" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -27282,69 +19596,70 @@
       </w:r>
       <w:r w:rsidR="0054241A" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>偵查</w:t>
       </w:r>
       <w:r w:rsidR="00B027EF" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>卷</w:t>
       </w:r>
       <w:r w:rsidR="0054241A" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>85</w:t>
       </w:r>
       <w:r w:rsidR="008629F4" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年度</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0054241A" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>偵</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008629F4" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>字第</w:t>
       </w:r>
-      <w:r w:rsidR="0054241A" w:rsidRPr="004E6D84">
-[...3 lines deleted...]
-        <w:t>13053</w:t>
+      <w:r w:rsidR="000A53A8" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="008629F4" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號第</w:t>
       </w:r>
       <w:r w:rsidR="00B027EF" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>36、</w:t>
       </w:r>
       <w:r w:rsidR="0054241A" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>293</w:t>
       </w:r>
       <w:r w:rsidR="008629F4" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>至</w:t>
       </w:r>
@@ -27353,51 +19668,51 @@
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>295</w:t>
       </w:r>
       <w:r w:rsidR="008629F4" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>頁</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、第164頁反面及原審86年5月7日、9月19日訊問筆錄</w:t>
       </w:r>
       <w:r w:rsidR="008629F4" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w14:paraId="6792BB18" w14:textId="446EF825" w:rsidR="00911DD1" w:rsidRPr="004E6D84" w:rsidRDefault="00911DD1" w:rsidP="008F2EB3">
+    <w:p w14:paraId="6792BB18" w14:textId="1E181C54" w:rsidR="00911DD1" w:rsidRPr="004E6D84" w:rsidRDefault="00911DD1" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00910F88" w:rsidRPr="00661C02">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -27441,276 +19756,199 @@
       <w:r w:rsidR="00910F88">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="008C7447">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidR="008C7447" w:rsidRPr="00661C02">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>法院</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>86年度</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>86年度重訴字第</w:t>
+      </w:r>
+      <w:r w:rsidR="000A53A8" w:rsidRPr="006F13A7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>重訴字</w:t>
-[...20 lines deleted...]
-        <w:t>第86至88頁。</w:t>
+        <w:t>號卷一第86至88頁。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
-    <w:p w14:paraId="0C9AA031" w14:textId="1DC25DE8" w:rsidR="0054241A" w:rsidRPr="004E6D84" w:rsidRDefault="0054241A" w:rsidP="008F2EB3">
+    <w:p w14:paraId="0C9AA031" w14:textId="6B4152E3" w:rsidR="0054241A" w:rsidRPr="004E6D84" w:rsidRDefault="0054241A" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>告訴人吳</w:t>
       </w:r>
       <w:r w:rsidR="002A6332">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000A53A8">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>珠證稱</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>證稱：「</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>：「</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>是在過農曆年後換鎖，我女兒及</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>劉</w:t>
+        <w:t>各持有1把鑰匙」等語（見原審卷二第44頁正、背面）。另被告友人蘇</w:t>
       </w:r>
       <w:r w:rsidR="002A6332">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
+      <w:r w:rsidR="000A53A8">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>玲是</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>，曾於被告分居前應被告之邀在該址居住多日，亦證稱：「（鑰匙）是</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>在過農曆</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>打給我的」、「他們分居後，</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>古男</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>年後換鎖</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>仍保有家中鑰匙」等語（見偵字第</w:t>
+      </w:r>
+      <w:r w:rsidR="000A53A8">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，我女兒及古</w:t>
-[...99 lines deleted...]
-        <w:t>第36頁）。</w:t>
+        <w:t>號卷第145頁背面、相驗卷第36頁）。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
-    <w:p w14:paraId="0D23D059" w14:textId="4E9CBE8A" w:rsidR="003B35EB" w:rsidRPr="004E6D84" w:rsidRDefault="003B35EB" w:rsidP="003B35EB">
+    <w:p w14:paraId="0D23D059" w14:textId="10C0A93D" w:rsidR="003B35EB" w:rsidRPr="004E6D84" w:rsidRDefault="003B35EB" w:rsidP="003B35EB">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
@@ -27719,604 +19957,238 @@
         </w:rPr>
         <w:t>資料來源：</w:t>
       </w:r>
       <w:r w:rsidR="005E207A" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>前臺灣板橋地方法院</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>86</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>年度</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>年度重訴字第</w:t>
+      </w:r>
+      <w:r w:rsidR="000A53A8">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>重訴字</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>號卷一第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>86</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>第</w:t>
+        <w:t>至</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>88</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>號卷</w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t>頁。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
-    <w:p w14:paraId="20928380" w14:textId="3C8E706C" w:rsidR="00460A92" w:rsidRPr="004E6D84" w:rsidRDefault="00460A92" w:rsidP="008F2EB3">
+    <w:p w14:paraId="20928380" w14:textId="2A5E7285" w:rsidR="00460A92" w:rsidRPr="004E6D84" w:rsidRDefault="00460A92" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>前高檢署法醫中心高檢</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>前高檢署法醫中心高檢醫鑑字第</w:t>
+      </w:r>
+      <w:r w:rsidR="000A53A8">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>醫鑑</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>號鑑定書記載(法醫方</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3D9C">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>字第580號鑑定書記載(法醫方</w:t>
-[...5 lines deleted...]
-        <w:t>○</w:t>
+        <w:t>)：「死者姓名：</w:t>
+      </w:r>
+      <w:r w:rsidR="007A03A0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>劉女</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>民)：「死者姓名：</w:t>
-[...263 lines deleted...]
-        <w:t>死亡。他殺。」</w:t>
+        <w:t>。鑑定經過：一、肉眼觀察結果：……眼球左眼外上方有瘀血斑，……。依式自下頜中線切開至恥骨聯合。……。頸部軟組織有出血斑1.8x1.5公分，主要在右側，喉骨無異常。氣管軟骨有骨折，見於近側端之二環。……。氣管：見軟骨骨折。……。二、顯微鏡觀察結果：……。頸部皮膚壓痕反應為陽性，顯為生前扼壓頸部，發生窒息死亡。……。三、病理檢查結果：……，因生前頸部遭扼壓窒息死亡，他殺。鑑定結果……，因頸部受扼壓窒息死亡。他殺。」</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
-    <w:p w14:paraId="237FF6EA" w14:textId="67AA0B64" w:rsidR="00460A92" w:rsidRPr="004E6D84" w:rsidRDefault="00460A92" w:rsidP="008F2EB3">
+    <w:p w14:paraId="237FF6EA" w14:textId="5C1D46D2" w:rsidR="00460A92" w:rsidRPr="004E6D84" w:rsidRDefault="00460A92" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>前高檢署法醫中心高檢</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>前高檢署法醫中心高檢醫鑑字第</w:t>
+      </w:r>
+      <w:r w:rsidR="000A53A8">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>醫鑑</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>號鑑定書記載(法醫</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3D9C">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>方○</w:t>
+      </w:r>
+      <w:r w:rsidR="00940437">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>字第581號鑑定書記載(法醫</w:t>
-[...95 lines deleted...]
-        <w:t>，因頸部受扼窒息死亡。他殺。」</w:t>
+        <w:t>)：「死者姓名：A童。鑑定經過：一、肉眼觀察結果：……眼結膜出血乃外傷所致……依式自下頜中線切開至恥骨聯合。……。氣管、食道、喉：無異常，無異物。……。二、顯微鏡觀察結果：無組織切片。三、病理檢查結果：……扼壓頸部窒息致死。他殺。鑑定結果……，因頸部受扼窒息死亡。他殺。」</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
-    <w:p w14:paraId="201991D9" w14:textId="44D42051" w:rsidR="00251612" w:rsidRPr="004E6D84" w:rsidRDefault="00251612" w:rsidP="00251612">
+    <w:p w14:paraId="201991D9" w14:textId="6AB85277" w:rsidR="00251612" w:rsidRPr="004E6D84" w:rsidRDefault="00251612" w:rsidP="00251612">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="0082387D" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>法務部法醫研究所</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
@@ -28329,71 +20201,57 @@
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>日</w:t>
-[...19 lines deleted...]
-        <w:t>1131100400</w:t>
+        <w:t>日醫文字第</w:t>
+      </w:r>
+      <w:r w:rsidR="000A53A8">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號法醫文書審查鑑定書。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="30">
     <w:p w14:paraId="126D1914" w14:textId="56F75A9A" w:rsidR="00754D37" w:rsidRPr="004E6D84" w:rsidRDefault="00754D37" w:rsidP="00754D37">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
@@ -28423,441 +20281,145 @@
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:r w:rsidR="005D01F0" w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規定</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>業於</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>104</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>年修法，放寬再審門檻，其修法理由載明：「本款所稱之新事實或新證據，包括原判決所憑之鑑定，其鑑定方法、鑑定儀器、所依據之特別知識或科學理論有錯誤或不可信之情形者，或以判決確定前未存在之鑑定方法或技術，就原有之證據為鑑定結果，合理相信足使受有罪判決之人應受無罪、</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>年修法，放寬再審門檻，其修法理由載明：「本款所稱之新事實或新證據，包括原判決所憑之鑑定，其鑑定方法、鑑定儀器、所依據之特別知識或科學理論有錯誤或不可信之情形者，或以判決確定前未存在之鑑定方法或技術，就原有之證據為鑑定結果，合理相信足使受有罪判決之人應受無罪、免訴、免刑或輕於原判決所認罪名之判決者亦包括在内。因為</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>、免刑或輕於原判決所認罪名之判決者亦包括在内。因為</w:t>
+        <w:t>有時鑑定雖然有誤，但鑑定人並無偽證之故意，如鑑定方法、鑑定儀器、鑑定所依據之特別知識或科學理論為錯誤或不可信等。若有此等情形發生，也會影響真實之認定，與鑑定人偽證殊無二致，亦應成為再審之理由。（2)又在刑事訴訟中，鑑定固然可協助法院發現事實，但科技的進步推翻或動搖先前鑑定技術者，亦實有所聞。美國卡多索法律學院所推動之無辜計晝（The Innocence Project)，至西元2010年7月為止，已藉由DNA證據為300位以上之被告推翻原有罪確定判決。爰參考美國相關法制，針對鑑定方法或技術，明定只要是以原判決確定前未存在之鑑定方法或技術，就原有之證據進行鑑定結果，得合理相信足使受有罪判決之人應受無罪、免訴、免刑或輕於原判決所認罪名之判決，即應使其有再審之機會，以避免冤獄。」基此，本案案發至今雖已逾</w:t>
+      </w:r>
+      <w:r w:rsidR="005D01F0" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體"/>
-[...89 lines deleted...]
-        <w:t>法醫對於死亡方式認定所依憑之特別知識、科學理論有錯誤之情形，即有尋求再審救濟之可能。刑事訴訟法第420條之修法理由已明確載明，如原確定判決所憑之鑑定，其所依據之特別知識或科學理論有錯誤、不可信之情形，亦應開始再審。</w:t>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年，倘本案法醫對於死亡方式認定所依憑之特別知識、科學理論有錯誤之情形，即有尋求再審救濟之可能。刑事訴訟法第420條之修法理由已明確載明，如原確定判決所憑之鑑定，其所依據之特別知識或科學理論有錯誤、不可信之情形，亦應開始再審。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="31">
     <w:p w14:paraId="44A4EDA1" w14:textId="20C5927A" w:rsidR="00410966" w:rsidRPr="004E6D84" w:rsidRDefault="00410966" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>最高法院</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>最高法院104年度台抗字第172號裁定要旨稱：「刑事訴訟法第420條第1項第6款原規定：『因發現確實之新證據，足認受有罪判決之人應受無罪、免訴、免刑或輕於原判決所認罪名之判決者』，作為聲請再審原因之一種類型（情形）。原審依上開規定於103年12月31日裁定駁回抗告人再審之聲請後，刑事訴訟法第420條已於104年2月4日修正公布，將該條第1項第6款之規定修正為『因發現新事實或新證據，單獨或與先前之證據綜合判斷，足認受有罪判決之人應受無罪、免訴、免刑或輕於原判決所認罪名之判決者』，並增訂同條第3項：『第1項第6款之新事實或新證據，指判決確定前已存在或成立而未及調查斟酌，及判決確定後始存在或成立之事實、證據』。其立法說明載明：『再審制度之目的在發現真實並追求具體公平正義之實現，為求真實之發見，避免冤抑，對於確定判決以有再審事由而重新開始審理，攸關被告權益影響甚鉅，故除現行規定所列舉之新證據外，若有新事實存在，不論單獨或與先前之證據綜合判斷，合理相信足以動搖原確定判決，使受有罪判決之人應受無罪、免訴、免刑或輕於原判決所認罪名之判決，應即得開啟再審程序。……</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2410" w:rsidRPr="004E6D84">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>104</w:t>
-[...202 lines deleted...]
-        <w:t>。」</w:t>
+        <w:t>爰修正第1項第6款，並新增第3項關於新事實及新證據之定義，係指判決確定前已存在或成立而未及調查斟酌，及判決確定後始存在或成立之事實、證據，單獨或與先前之證據綜合判斷，足認受有罪判決之人應受無罪、免訴、免刑或輕於原判決所認罪名之判決者。……，即應使其有再審之機會，以避免冤獄。』準此，依修正後規定所稱之新事實或新證據，包括：原判決所憑之鑑定，其鑑定方法、鑑定儀器、所依據之特別知識或科學理論有錯誤或不可信之情形者，或以判決確定前未存在之鑑定方法或技術，就原有之證據為鑑定結果，合理相信足使受有罪判決之人應受無罪、免訴、免刑或輕於原判決所認罪名之判決者，均屬之。」</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="32">
     <w:p w14:paraId="6F3D2CEB" w14:textId="4791F7AC" w:rsidR="00C72795" w:rsidRPr="004E6D84" w:rsidRDefault="00C72795" w:rsidP="008F2EB3">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004E6D84">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 依刑法第17條規定，傷害致死罪屬加重結果犯，係指行為人主觀上僅具傷害之犯意，然對於被害人死亡之結果，在客觀上具有預見可能性，卻因過失而未預見。</w:t>
-[...13 lines deleted...]
-        <w:t>為人主觀上並無使被害人喪失生命之故意（包含直接故意或間接故意），即不得以殺人罪論處。</w:t>
+        <w:t xml:space="preserve"> 依刑法第17條規定，傷害致死罪屬加重結果犯，係指行為人主觀上僅具傷害之犯意，然對於被害人死亡之結果，在客觀上具有預見可能性，卻因過失而未預見。若行為人主觀上並無使被害人喪失生命之故意（包含直接故意或間接故意），即不得以殺人罪論處。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="54B9AC0D" w14:textId="7338CDDB" w:rsidR="00972997" w:rsidRDefault="00972997">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">           </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01053D2F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F7120D20"/>
@@ -30715,56 +22277,55 @@
   </w:num>
   <w:num w:numId="143" w16cid:durableId="851263634">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="144" w16cid:durableId="833379142">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="145" w16cid:durableId="163935396">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="146" w16cid:durableId="1256868517">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="147" w16cid:durableId="665595736">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="148" w16cid:durableId="2053453845">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="98"/>
+  <w:zoom w:percent="110"/>
   <w:displayBackgroundShape/>
   <w:mirrorMargins/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="0"/>
   <w:drawingGridHorizontalSpacing w:val="170"/>
   <w:drawingGridVerticalSpacing w:val="457"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
@@ -30831,63 +22392,65 @@
     <w:rsid w:val="000576D6"/>
     <w:rsid w:val="00057F32"/>
     <w:rsid w:val="00062188"/>
     <w:rsid w:val="00062A25"/>
     <w:rsid w:val="00064138"/>
     <w:rsid w:val="000651CF"/>
     <w:rsid w:val="00070F8D"/>
     <w:rsid w:val="00071E58"/>
     <w:rsid w:val="000726D9"/>
     <w:rsid w:val="00073CB5"/>
     <w:rsid w:val="0007425C"/>
     <w:rsid w:val="000747F7"/>
     <w:rsid w:val="000749CD"/>
     <w:rsid w:val="000753AA"/>
     <w:rsid w:val="00076338"/>
     <w:rsid w:val="000767DE"/>
     <w:rsid w:val="0007697A"/>
     <w:rsid w:val="00077553"/>
     <w:rsid w:val="0007772F"/>
     <w:rsid w:val="000825F9"/>
     <w:rsid w:val="00083DD8"/>
     <w:rsid w:val="0008468F"/>
     <w:rsid w:val="00084B5C"/>
     <w:rsid w:val="000851A2"/>
     <w:rsid w:val="00085664"/>
+    <w:rsid w:val="0008692F"/>
     <w:rsid w:val="000903E9"/>
     <w:rsid w:val="00091AE9"/>
     <w:rsid w:val="000929A1"/>
     <w:rsid w:val="0009352E"/>
     <w:rsid w:val="000938A6"/>
     <w:rsid w:val="00094D29"/>
     <w:rsid w:val="00096198"/>
     <w:rsid w:val="0009669F"/>
     <w:rsid w:val="00096B96"/>
     <w:rsid w:val="00096DDA"/>
     <w:rsid w:val="00097854"/>
     <w:rsid w:val="000A2E8F"/>
     <w:rsid w:val="000A2F3F"/>
+    <w:rsid w:val="000A53A8"/>
     <w:rsid w:val="000A5757"/>
     <w:rsid w:val="000A7CC7"/>
     <w:rsid w:val="000B0B4A"/>
     <w:rsid w:val="000B0D39"/>
     <w:rsid w:val="000B1D50"/>
     <w:rsid w:val="000B1DFE"/>
     <w:rsid w:val="000B1F83"/>
     <w:rsid w:val="000B279A"/>
     <w:rsid w:val="000B448D"/>
     <w:rsid w:val="000B4ABE"/>
     <w:rsid w:val="000B54F6"/>
     <w:rsid w:val="000B5C81"/>
     <w:rsid w:val="000B5EE3"/>
     <w:rsid w:val="000B61D2"/>
     <w:rsid w:val="000B6E5C"/>
     <w:rsid w:val="000B70A7"/>
     <w:rsid w:val="000B73DD"/>
     <w:rsid w:val="000C3E29"/>
     <w:rsid w:val="000C495F"/>
     <w:rsid w:val="000C60F3"/>
     <w:rsid w:val="000C725F"/>
     <w:rsid w:val="000D03A3"/>
     <w:rsid w:val="000D03B0"/>
     <w:rsid w:val="000D0AAF"/>
     <w:rsid w:val="000D203B"/>
@@ -31318,50 +22881,51 @@
     <w:rsid w:val="0037094A"/>
     <w:rsid w:val="00371ED3"/>
     <w:rsid w:val="00372659"/>
     <w:rsid w:val="00372FFC"/>
     <w:rsid w:val="00373195"/>
     <w:rsid w:val="003737D4"/>
     <w:rsid w:val="00374390"/>
     <w:rsid w:val="00375296"/>
     <w:rsid w:val="0037578C"/>
     <w:rsid w:val="00375982"/>
     <w:rsid w:val="00375DC6"/>
     <w:rsid w:val="00376405"/>
     <w:rsid w:val="003767DB"/>
     <w:rsid w:val="00376838"/>
     <w:rsid w:val="00376FB7"/>
     <w:rsid w:val="0037728A"/>
     <w:rsid w:val="00380B7D"/>
     <w:rsid w:val="00381A85"/>
     <w:rsid w:val="00381A99"/>
     <w:rsid w:val="003829C2"/>
     <w:rsid w:val="00382DCE"/>
     <w:rsid w:val="003830B2"/>
     <w:rsid w:val="0038400C"/>
     <w:rsid w:val="00384512"/>
     <w:rsid w:val="00384724"/>
+    <w:rsid w:val="00386C90"/>
     <w:rsid w:val="003902BD"/>
     <w:rsid w:val="0039096C"/>
     <w:rsid w:val="003919B7"/>
     <w:rsid w:val="00391D57"/>
     <w:rsid w:val="00392292"/>
     <w:rsid w:val="003936DA"/>
     <w:rsid w:val="00394A83"/>
     <w:rsid w:val="00394F45"/>
     <w:rsid w:val="0039529F"/>
     <w:rsid w:val="003957EC"/>
     <w:rsid w:val="00396099"/>
     <w:rsid w:val="00396D84"/>
     <w:rsid w:val="00397E85"/>
     <w:rsid w:val="003A22C8"/>
     <w:rsid w:val="003A3BD9"/>
     <w:rsid w:val="003A41A2"/>
     <w:rsid w:val="003A54AF"/>
     <w:rsid w:val="003A5927"/>
     <w:rsid w:val="003A5B6F"/>
     <w:rsid w:val="003A605F"/>
     <w:rsid w:val="003B1017"/>
     <w:rsid w:val="003B1971"/>
     <w:rsid w:val="003B35EB"/>
     <w:rsid w:val="003B3C07"/>
     <w:rsid w:val="003B5438"/>
@@ -31546,50 +23110,51 @@
     <w:rsid w:val="004E6D84"/>
     <w:rsid w:val="004E7993"/>
     <w:rsid w:val="004E7F77"/>
     <w:rsid w:val="004F0088"/>
     <w:rsid w:val="004F2894"/>
     <w:rsid w:val="004F472A"/>
     <w:rsid w:val="004F4AC8"/>
     <w:rsid w:val="004F5E57"/>
     <w:rsid w:val="004F65DF"/>
     <w:rsid w:val="004F667E"/>
     <w:rsid w:val="004F6710"/>
     <w:rsid w:val="004F6D24"/>
     <w:rsid w:val="00500C3E"/>
     <w:rsid w:val="00500D22"/>
     <w:rsid w:val="005012D9"/>
     <w:rsid w:val="00502849"/>
     <w:rsid w:val="00504334"/>
     <w:rsid w:val="0050498D"/>
     <w:rsid w:val="00504A87"/>
     <w:rsid w:val="0050525E"/>
     <w:rsid w:val="005054A1"/>
     <w:rsid w:val="00506EEE"/>
     <w:rsid w:val="005100DC"/>
     <w:rsid w:val="005104D7"/>
     <w:rsid w:val="00510B9E"/>
+    <w:rsid w:val="00511ACE"/>
     <w:rsid w:val="00511E5C"/>
     <w:rsid w:val="0051210C"/>
     <w:rsid w:val="00512A8C"/>
     <w:rsid w:val="0051339A"/>
     <w:rsid w:val="0051443A"/>
     <w:rsid w:val="005153D3"/>
     <w:rsid w:val="0052017E"/>
     <w:rsid w:val="00521CF0"/>
     <w:rsid w:val="00521E29"/>
     <w:rsid w:val="00521F9F"/>
     <w:rsid w:val="005227D8"/>
     <w:rsid w:val="00522AFF"/>
     <w:rsid w:val="00522DCA"/>
     <w:rsid w:val="005258A1"/>
     <w:rsid w:val="005260F3"/>
     <w:rsid w:val="0052642A"/>
     <w:rsid w:val="00527F3B"/>
     <w:rsid w:val="00530692"/>
     <w:rsid w:val="00530A1B"/>
     <w:rsid w:val="00532371"/>
     <w:rsid w:val="00534010"/>
     <w:rsid w:val="005347AF"/>
     <w:rsid w:val="00535FFA"/>
     <w:rsid w:val="00535FFC"/>
     <w:rsid w:val="00536567"/>
@@ -31921,50 +23486,51 @@
     <w:rsid w:val="00776243"/>
     <w:rsid w:val="00776697"/>
     <w:rsid w:val="007774EE"/>
     <w:rsid w:val="00777B85"/>
     <w:rsid w:val="00781239"/>
     <w:rsid w:val="007812AB"/>
     <w:rsid w:val="00781822"/>
     <w:rsid w:val="00783F21"/>
     <w:rsid w:val="00786049"/>
     <w:rsid w:val="00786764"/>
     <w:rsid w:val="0078698D"/>
     <w:rsid w:val="00787159"/>
     <w:rsid w:val="00787752"/>
     <w:rsid w:val="0079043A"/>
     <w:rsid w:val="00791668"/>
     <w:rsid w:val="007917EA"/>
     <w:rsid w:val="00791AA1"/>
     <w:rsid w:val="007926D2"/>
     <w:rsid w:val="007933E8"/>
     <w:rsid w:val="007953DA"/>
     <w:rsid w:val="00795F82"/>
     <w:rsid w:val="00796DC2"/>
     <w:rsid w:val="00796E09"/>
     <w:rsid w:val="00796F8F"/>
     <w:rsid w:val="00797017"/>
+    <w:rsid w:val="007A03A0"/>
     <w:rsid w:val="007A1CCF"/>
     <w:rsid w:val="007A2CCB"/>
     <w:rsid w:val="007A359A"/>
     <w:rsid w:val="007A3793"/>
     <w:rsid w:val="007A471C"/>
     <w:rsid w:val="007A5813"/>
     <w:rsid w:val="007A5E3F"/>
     <w:rsid w:val="007A6E7F"/>
     <w:rsid w:val="007A7EA1"/>
     <w:rsid w:val="007B099A"/>
     <w:rsid w:val="007B0C7D"/>
     <w:rsid w:val="007B171A"/>
     <w:rsid w:val="007B298F"/>
     <w:rsid w:val="007B3AD3"/>
     <w:rsid w:val="007B3E25"/>
     <w:rsid w:val="007B447F"/>
     <w:rsid w:val="007B4FEA"/>
     <w:rsid w:val="007B5537"/>
     <w:rsid w:val="007B5BDD"/>
     <w:rsid w:val="007B79BE"/>
     <w:rsid w:val="007B7CB1"/>
     <w:rsid w:val="007C0641"/>
     <w:rsid w:val="007C0913"/>
     <w:rsid w:val="007C0FD3"/>
     <w:rsid w:val="007C1381"/>
@@ -32200,50 +23766,51 @@
     <w:rsid w:val="0091064E"/>
     <w:rsid w:val="00910F88"/>
     <w:rsid w:val="00911DD1"/>
     <w:rsid w:val="00911F76"/>
     <w:rsid w:val="00911FC5"/>
     <w:rsid w:val="00912BF0"/>
     <w:rsid w:val="00913B77"/>
     <w:rsid w:val="00914F8C"/>
     <w:rsid w:val="00915B02"/>
     <w:rsid w:val="0092011D"/>
     <w:rsid w:val="00920DEF"/>
     <w:rsid w:val="00920E0B"/>
     <w:rsid w:val="009212A6"/>
     <w:rsid w:val="0092408D"/>
     <w:rsid w:val="0092408E"/>
     <w:rsid w:val="00925C68"/>
     <w:rsid w:val="00927D40"/>
     <w:rsid w:val="00927F6A"/>
     <w:rsid w:val="00930A63"/>
     <w:rsid w:val="00931862"/>
     <w:rsid w:val="00931A10"/>
     <w:rsid w:val="00931FA6"/>
     <w:rsid w:val="00934844"/>
     <w:rsid w:val="00935B50"/>
     <w:rsid w:val="00935BD0"/>
+    <w:rsid w:val="00940437"/>
     <w:rsid w:val="00940C08"/>
     <w:rsid w:val="0094380F"/>
     <w:rsid w:val="00945F19"/>
     <w:rsid w:val="00946091"/>
     <w:rsid w:val="00946C27"/>
     <w:rsid w:val="00947967"/>
     <w:rsid w:val="009501FC"/>
     <w:rsid w:val="009504ED"/>
     <w:rsid w:val="00950B06"/>
     <w:rsid w:val="00954F82"/>
     <w:rsid w:val="00955201"/>
     <w:rsid w:val="0095636E"/>
     <w:rsid w:val="009611F6"/>
     <w:rsid w:val="00961C09"/>
     <w:rsid w:val="00964040"/>
     <w:rsid w:val="00964E9C"/>
     <w:rsid w:val="00965200"/>
     <w:rsid w:val="00965274"/>
     <w:rsid w:val="00965CDD"/>
     <w:rsid w:val="009668B3"/>
     <w:rsid w:val="00966FCD"/>
     <w:rsid w:val="0097100F"/>
     <w:rsid w:val="00971471"/>
     <w:rsid w:val="00971F94"/>
     <w:rsid w:val="00972997"/>
@@ -32261,50 +23828,51 @@
     <w:rsid w:val="00984D24"/>
     <w:rsid w:val="009858EB"/>
     <w:rsid w:val="0098657D"/>
     <w:rsid w:val="00987834"/>
     <w:rsid w:val="00990D2B"/>
     <w:rsid w:val="00991978"/>
     <w:rsid w:val="009946A8"/>
     <w:rsid w:val="009966F5"/>
     <w:rsid w:val="0099713E"/>
     <w:rsid w:val="00997F0D"/>
     <w:rsid w:val="009A0BD5"/>
     <w:rsid w:val="009A0DDE"/>
     <w:rsid w:val="009A23BD"/>
     <w:rsid w:val="009A29A3"/>
     <w:rsid w:val="009A3435"/>
     <w:rsid w:val="009A3F47"/>
     <w:rsid w:val="009A4C07"/>
     <w:rsid w:val="009A57A2"/>
     <w:rsid w:val="009A63CA"/>
     <w:rsid w:val="009B0046"/>
     <w:rsid w:val="009B03D9"/>
     <w:rsid w:val="009B0CCB"/>
     <w:rsid w:val="009B1FFD"/>
     <w:rsid w:val="009B2827"/>
     <w:rsid w:val="009B2A02"/>
+    <w:rsid w:val="009B426C"/>
     <w:rsid w:val="009B48BF"/>
     <w:rsid w:val="009B5E6C"/>
     <w:rsid w:val="009B60BD"/>
     <w:rsid w:val="009B6DCA"/>
     <w:rsid w:val="009B7108"/>
     <w:rsid w:val="009B77FE"/>
     <w:rsid w:val="009C09FA"/>
     <w:rsid w:val="009C1440"/>
     <w:rsid w:val="009C2107"/>
     <w:rsid w:val="009C277C"/>
     <w:rsid w:val="009C3761"/>
     <w:rsid w:val="009C5899"/>
     <w:rsid w:val="009C5964"/>
     <w:rsid w:val="009C5D9E"/>
     <w:rsid w:val="009C612D"/>
     <w:rsid w:val="009C664F"/>
     <w:rsid w:val="009C7E63"/>
     <w:rsid w:val="009D200E"/>
     <w:rsid w:val="009D2C3E"/>
     <w:rsid w:val="009D3586"/>
     <w:rsid w:val="009D55E4"/>
     <w:rsid w:val="009D5624"/>
     <w:rsid w:val="009D5ECA"/>
     <w:rsid w:val="009E0625"/>
     <w:rsid w:val="009E0C94"/>
@@ -32372,50 +23940,51 @@
     <w:rsid w:val="00A301BF"/>
     <w:rsid w:val="00A30251"/>
     <w:rsid w:val="00A302B2"/>
     <w:rsid w:val="00A31DAD"/>
     <w:rsid w:val="00A31FF1"/>
     <w:rsid w:val="00A328CD"/>
     <w:rsid w:val="00A331B4"/>
     <w:rsid w:val="00A331BE"/>
     <w:rsid w:val="00A3484E"/>
     <w:rsid w:val="00A356D3"/>
     <w:rsid w:val="00A3638A"/>
     <w:rsid w:val="00A36ADA"/>
     <w:rsid w:val="00A36B35"/>
     <w:rsid w:val="00A376CE"/>
     <w:rsid w:val="00A37C4D"/>
     <w:rsid w:val="00A42F81"/>
     <w:rsid w:val="00A42FDB"/>
     <w:rsid w:val="00A438D8"/>
     <w:rsid w:val="00A440F8"/>
     <w:rsid w:val="00A473F5"/>
     <w:rsid w:val="00A5023A"/>
     <w:rsid w:val="00A51F9D"/>
     <w:rsid w:val="00A52CAB"/>
     <w:rsid w:val="00A52DFE"/>
     <w:rsid w:val="00A52EA2"/>
+    <w:rsid w:val="00A52F6F"/>
     <w:rsid w:val="00A5403E"/>
     <w:rsid w:val="00A5416A"/>
     <w:rsid w:val="00A56851"/>
     <w:rsid w:val="00A61658"/>
     <w:rsid w:val="00A62305"/>
     <w:rsid w:val="00A62C14"/>
     <w:rsid w:val="00A62CAB"/>
     <w:rsid w:val="00A639F4"/>
     <w:rsid w:val="00A6420D"/>
     <w:rsid w:val="00A64B68"/>
     <w:rsid w:val="00A64ECC"/>
     <w:rsid w:val="00A650BF"/>
     <w:rsid w:val="00A65864"/>
     <w:rsid w:val="00A65FAE"/>
     <w:rsid w:val="00A66329"/>
     <w:rsid w:val="00A66D21"/>
     <w:rsid w:val="00A676CE"/>
     <w:rsid w:val="00A677D1"/>
     <w:rsid w:val="00A70F0B"/>
     <w:rsid w:val="00A72E72"/>
     <w:rsid w:val="00A754A4"/>
     <w:rsid w:val="00A77A34"/>
     <w:rsid w:val="00A77FE7"/>
     <w:rsid w:val="00A81437"/>
     <w:rsid w:val="00A81A32"/>
@@ -32468,62 +24037,64 @@
     <w:rsid w:val="00AC6A2F"/>
     <w:rsid w:val="00AC7761"/>
     <w:rsid w:val="00AD0712"/>
     <w:rsid w:val="00AD1215"/>
     <w:rsid w:val="00AD1925"/>
     <w:rsid w:val="00AD26FA"/>
     <w:rsid w:val="00AD37E3"/>
     <w:rsid w:val="00AD55FB"/>
     <w:rsid w:val="00AD5B64"/>
     <w:rsid w:val="00AD601C"/>
     <w:rsid w:val="00AD62B6"/>
     <w:rsid w:val="00AD631D"/>
     <w:rsid w:val="00AD6625"/>
     <w:rsid w:val="00AE0083"/>
     <w:rsid w:val="00AE0306"/>
     <w:rsid w:val="00AE067D"/>
     <w:rsid w:val="00AE0DE9"/>
     <w:rsid w:val="00AE2252"/>
     <w:rsid w:val="00AE2A23"/>
     <w:rsid w:val="00AE2E09"/>
     <w:rsid w:val="00AE67BA"/>
     <w:rsid w:val="00AE7AB9"/>
     <w:rsid w:val="00AF1181"/>
     <w:rsid w:val="00AF2F79"/>
     <w:rsid w:val="00AF4653"/>
+    <w:rsid w:val="00AF753D"/>
     <w:rsid w:val="00AF7DB7"/>
     <w:rsid w:val="00B00785"/>
     <w:rsid w:val="00B00DF3"/>
     <w:rsid w:val="00B01179"/>
     <w:rsid w:val="00B01190"/>
     <w:rsid w:val="00B027EF"/>
     <w:rsid w:val="00B04645"/>
     <w:rsid w:val="00B0541B"/>
     <w:rsid w:val="00B05CAD"/>
     <w:rsid w:val="00B067D2"/>
     <w:rsid w:val="00B10D02"/>
     <w:rsid w:val="00B11145"/>
+    <w:rsid w:val="00B122B9"/>
     <w:rsid w:val="00B13D84"/>
     <w:rsid w:val="00B1510B"/>
     <w:rsid w:val="00B155E0"/>
     <w:rsid w:val="00B15A1E"/>
     <w:rsid w:val="00B161EA"/>
     <w:rsid w:val="00B16B14"/>
     <w:rsid w:val="00B173D2"/>
     <w:rsid w:val="00B17748"/>
     <w:rsid w:val="00B201E2"/>
     <w:rsid w:val="00B20A94"/>
     <w:rsid w:val="00B20C0E"/>
     <w:rsid w:val="00B23D26"/>
     <w:rsid w:val="00B25547"/>
     <w:rsid w:val="00B279D2"/>
     <w:rsid w:val="00B31791"/>
     <w:rsid w:val="00B31A7D"/>
     <w:rsid w:val="00B329B3"/>
     <w:rsid w:val="00B33D95"/>
     <w:rsid w:val="00B341FA"/>
     <w:rsid w:val="00B34919"/>
     <w:rsid w:val="00B402C0"/>
     <w:rsid w:val="00B40E06"/>
     <w:rsid w:val="00B40EA9"/>
     <w:rsid w:val="00B41303"/>
     <w:rsid w:val="00B41FB4"/>
@@ -33036,50 +24607,51 @@
     <w:rsid w:val="00ED1963"/>
     <w:rsid w:val="00ED1A44"/>
     <w:rsid w:val="00ED1CD4"/>
     <w:rsid w:val="00ED1D2B"/>
     <w:rsid w:val="00ED35FE"/>
     <w:rsid w:val="00ED3DD2"/>
     <w:rsid w:val="00ED441F"/>
     <w:rsid w:val="00ED450F"/>
     <w:rsid w:val="00ED5DAB"/>
     <w:rsid w:val="00ED620B"/>
     <w:rsid w:val="00ED640F"/>
     <w:rsid w:val="00ED64B5"/>
     <w:rsid w:val="00ED6DAA"/>
     <w:rsid w:val="00ED6F98"/>
     <w:rsid w:val="00ED7520"/>
     <w:rsid w:val="00EE184E"/>
     <w:rsid w:val="00EE1F93"/>
     <w:rsid w:val="00EE2737"/>
     <w:rsid w:val="00EE2B91"/>
     <w:rsid w:val="00EE3983"/>
     <w:rsid w:val="00EE3C19"/>
     <w:rsid w:val="00EE46E2"/>
     <w:rsid w:val="00EE46E8"/>
     <w:rsid w:val="00EE4BE8"/>
     <w:rsid w:val="00EE7CCA"/>
+    <w:rsid w:val="00EF00CF"/>
     <w:rsid w:val="00EF365B"/>
     <w:rsid w:val="00EF4951"/>
     <w:rsid w:val="00EF5320"/>
     <w:rsid w:val="00EF5CD2"/>
     <w:rsid w:val="00EF61A1"/>
     <w:rsid w:val="00EF72B5"/>
     <w:rsid w:val="00EF77FA"/>
     <w:rsid w:val="00F012FC"/>
     <w:rsid w:val="00F02AFC"/>
     <w:rsid w:val="00F0460C"/>
     <w:rsid w:val="00F04901"/>
     <w:rsid w:val="00F06674"/>
     <w:rsid w:val="00F06D4D"/>
     <w:rsid w:val="00F06E53"/>
     <w:rsid w:val="00F07A64"/>
     <w:rsid w:val="00F10E59"/>
     <w:rsid w:val="00F124B4"/>
     <w:rsid w:val="00F13E58"/>
     <w:rsid w:val="00F15445"/>
     <w:rsid w:val="00F15AE9"/>
     <w:rsid w:val="00F16A14"/>
     <w:rsid w:val="00F16D7C"/>
     <w:rsid w:val="00F17421"/>
     <w:rsid w:val="00F17946"/>
     <w:rsid w:val="00F17F37"/>
@@ -33177,50 +24749,51 @@
     <w:rsid w:val="00FA42E4"/>
     <w:rsid w:val="00FA60A8"/>
     <w:rsid w:val="00FA6F28"/>
     <w:rsid w:val="00FA76DC"/>
     <w:rsid w:val="00FA7BC9"/>
     <w:rsid w:val="00FB02C3"/>
     <w:rsid w:val="00FB0920"/>
     <w:rsid w:val="00FB0AA3"/>
     <w:rsid w:val="00FB1D63"/>
     <w:rsid w:val="00FB2599"/>
     <w:rsid w:val="00FB31A5"/>
     <w:rsid w:val="00FB378E"/>
     <w:rsid w:val="00FB37F1"/>
     <w:rsid w:val="00FB3B85"/>
     <w:rsid w:val="00FB47C0"/>
     <w:rsid w:val="00FB501B"/>
     <w:rsid w:val="00FB6892"/>
     <w:rsid w:val="00FB69CB"/>
     <w:rsid w:val="00FB719A"/>
     <w:rsid w:val="00FB751C"/>
     <w:rsid w:val="00FB7770"/>
     <w:rsid w:val="00FC165B"/>
     <w:rsid w:val="00FC2B6F"/>
     <w:rsid w:val="00FC3CB7"/>
     <w:rsid w:val="00FC465E"/>
+    <w:rsid w:val="00FC46E0"/>
     <w:rsid w:val="00FC4AA7"/>
     <w:rsid w:val="00FC57CF"/>
     <w:rsid w:val="00FC59B6"/>
     <w:rsid w:val="00FC66EA"/>
     <w:rsid w:val="00FC690C"/>
     <w:rsid w:val="00FC6CC0"/>
     <w:rsid w:val="00FC7527"/>
     <w:rsid w:val="00FC7741"/>
     <w:rsid w:val="00FD0D5D"/>
     <w:rsid w:val="00FD149A"/>
     <w:rsid w:val="00FD2629"/>
     <w:rsid w:val="00FD2BD3"/>
     <w:rsid w:val="00FD2EB4"/>
     <w:rsid w:val="00FD3B91"/>
     <w:rsid w:val="00FD3D29"/>
     <w:rsid w:val="00FD3E15"/>
     <w:rsid w:val="00FD576B"/>
     <w:rsid w:val="00FD579E"/>
     <w:rsid w:val="00FD6845"/>
     <w:rsid w:val="00FD76AC"/>
     <w:rsid w:val="00FE015E"/>
     <w:rsid w:val="00FE2693"/>
     <w:rsid w:val="00FE2964"/>
     <w:rsid w:val="00FE381E"/>
     <w:rsid w:val="00FE3E0B"/>
@@ -35334,55 +26907,55 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F6B8961-0157-4FCA-8205-D2F146194BA4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>C030調查報告格式體例(橫式)</Template>
   <TotalTime></TotalTime>
   <Pages>43</Pages>
-  <Words>3534</Words>
-  <Characters>20148</Characters>
+  <Words>3495</Words>
+  <Characters>19922</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>167</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>166</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>cy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23635</CharactersWithSpaces>
+  <CharactersWithSpaces>23371</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>調查報告</dc:title>
   <dc:subject/>
   <dc:creator>王秀鳳</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>