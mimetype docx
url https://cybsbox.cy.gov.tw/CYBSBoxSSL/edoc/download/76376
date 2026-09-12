--- v0 (2026-07-24)
+++ v1 (2026-09-12)
@@ -4191,51 +4191,69 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000A4330">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>（略）</w:t>
       </w:r>
       <w:r w:rsidR="000A4330" w:rsidRPr="00937BC5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>查本案花蓮縣申評會○委員曾</w:t>
+        <w:t>查本案</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000A4330" w:rsidRPr="00937BC5">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>花蓮縣申評會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000A4330" w:rsidRPr="00937BC5">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>○委員曾</w:t>
       </w:r>
       <w:r w:rsidR="000A4330" w:rsidRPr="00937BC5">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000A4330" w:rsidRPr="00937BC5">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000A4330" w:rsidRPr="00937BC5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
@@ -4667,61 +4685,69 @@
       </w:pPr>
       <w:r w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>行政程序法第4條規定，行政行為應受法律及一般法律原則之拘束。同法第</w:t>
       </w:r>
       <w:r w:rsidR="0007674E" w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>條規定，行政行為，非有正當理由，不得為差別待遇。同法第7條規定，行政行為，應依下列原則為之：一、採取之方法應有助於目的之達成。二、有多種同樣能達成目的之方法時，應選擇對人民權益損害最少者。三、採取之方法所造成之損害不得與欲達成目的之利益顯失均衡。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3096F5B0" w14:textId="18B97478" w:rsidR="004C36BB" w:rsidRPr="009C3805" w:rsidRDefault="001D605A" w:rsidP="007B2640">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="450" w:lineRule="exact"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>甲師</w:t>
       </w:r>
       <w:r w:rsidR="00275E9F" w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>指訴其自112年</w:t>
+        <w:t>指</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00275E9F" w:rsidRPr="009C3805">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>訴其自112年</w:t>
       </w:r>
       <w:r w:rsidR="0072134F" w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="00275E9F" w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>月起，遭</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00275E9F" w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>甫</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00275E9F" w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -8084,51 +8110,51 @@
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2B5C05" w14:textId="4453963D" w:rsidR="00F6694C" w:rsidRPr="009C3805" w:rsidRDefault="00F6694C" w:rsidP="007B2640">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
       </w:pPr>
       <w:r w:rsidRPr="009C3805">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46694E18" w14:textId="77777777" w:rsidR="00F6694C" w:rsidRPr="009C3805" w:rsidRDefault="00F6694C" w:rsidP="00F6694C">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
       <w:r w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>處理辦法：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321A9203" w14:textId="1E8B4D95" w:rsidR="001F1D07" w:rsidRPr="009C3805" w:rsidRDefault="00F6694C" w:rsidP="00FF7FB3">
+    <w:p w14:paraId="321A9203" w14:textId="339F986C" w:rsidR="001F1D07" w:rsidRPr="009C3805" w:rsidRDefault="00F6694C" w:rsidP="00FF7FB3">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc524895649"/>
       <w:bookmarkStart w:id="54" w:name="_Toc524896195"/>
       <w:bookmarkStart w:id="55" w:name="_Toc524896225"/>
       <w:bookmarkStart w:id="56" w:name="_Toc2400396"/>
       <w:bookmarkStart w:id="57" w:name="_Toc4316190"/>
       <w:bookmarkStart w:id="58" w:name="_Toc4473331"/>
       <w:bookmarkStart w:id="59" w:name="_Toc69556898"/>
       <w:bookmarkStart w:id="60" w:name="_Toc69556947"/>
       <w:bookmarkStart w:id="61" w:name="_Toc69609821"/>
       <w:bookmarkStart w:id="62" w:name="_Toc70241817"/>
       <w:bookmarkStart w:id="63" w:name="_Toc70242206"/>
       <w:bookmarkStart w:id="64" w:name="_Toc421794877"/>
       <w:bookmarkStart w:id="65" w:name="_Toc421795443"/>
       <w:bookmarkStart w:id="66" w:name="_Toc421796024"/>
       <w:bookmarkStart w:id="67" w:name="_Toc422728959"/>
       <w:bookmarkStart w:id="68" w:name="_Toc422834162"/>
       <w:bookmarkStart w:id="69" w:name="_Toc524902735"/>
       <w:bookmarkStart w:id="70" w:name="_Toc525066149"/>
       <w:bookmarkStart w:id="71" w:name="_Toc525070840"/>
       <w:bookmarkStart w:id="72" w:name="_Toc525938380"/>
       <w:bookmarkStart w:id="73" w:name="_Toc525939228"/>
       <w:bookmarkStart w:id="74" w:name="_Toc525939733"/>
@@ -8187,55 +8213,61 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，函請教育部督同花蓮縣政府</w:t>
       </w:r>
       <w:r w:rsidR="00E6235B" w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>並督</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E6235B" w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>飭</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E6235B" w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>所屬</w:t>
       </w:r>
+      <w:r w:rsidR="00777401">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>某</w:t>
+      </w:r>
       <w:r w:rsidR="00D96AA1" w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>明義國民小學</w:t>
+        <w:t>國民小學</w:t>
       </w:r>
       <w:r w:rsidR="001F1D07" w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>確實檢討改進</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001F1D07" w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>見復。</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="406039A2" w14:textId="050DC7F0" w:rsidR="001F1D07" w:rsidRPr="009C3805" w:rsidRDefault="001F1D07" w:rsidP="00F6694C">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:r w:rsidRPr="009C3805">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查意見，</w:t>
@@ -8588,58 +8620,58 @@
     <wne:acd wne:argValue="AgC1az2EI2oPXzEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzUA" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzYA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzcA" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzgA" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzkA" wne:acdName="acd9" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd10" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd11" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd12" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAUA" wne:acdName="acd13" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAYA" wne:acdName="acd14" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAcA" wne:acdName="acd15" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAgA" wne:acdName="acd16" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAkA" wne:acdName="acd17" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd18" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D69B825" w14:textId="77777777" w:rsidR="0064479A" w:rsidRDefault="0064479A">
+    <w:p w14:paraId="1DD6EDA4" w14:textId="77777777" w:rsidR="00C13F71" w:rsidRDefault="00C13F71">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26843D04" w14:textId="77777777" w:rsidR="0064479A" w:rsidRDefault="0064479A">
+    <w:p w14:paraId="70A88A8E" w14:textId="77777777" w:rsidR="00C13F71" w:rsidRDefault="00C13F71">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -8675,51 +8707,51 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康楷書體W5(P)">
     <w:altName w:val="新細明體"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="79C0DD72" w14:textId="77777777" w:rsidR="007B775D" w:rsidRDefault="007B775D">
     <w:pPr>
       <w:pStyle w:val="af4"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -8749,58 +8781,58 @@
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="76FC4836" w14:textId="77777777" w:rsidR="007B775D" w:rsidRDefault="007B775D">
     <w:pPr>
       <w:framePr w:wrap="auto" w:hAnchor="text" w:y="-955"/>
       <w:ind w:left="640" w:right="360" w:firstLine="448"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CCB3D81" w14:textId="77777777" w:rsidR="0064479A" w:rsidRDefault="0064479A">
+    <w:p w14:paraId="18F62BC3" w14:textId="77777777" w:rsidR="00C13F71" w:rsidRDefault="00C13F71">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64F560D5" w14:textId="77777777" w:rsidR="0064479A" w:rsidRDefault="0064479A">
+    <w:p w14:paraId="203CBEC3" w14:textId="77777777" w:rsidR="00C13F71" w:rsidRDefault="00C13F71">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="783DE416" w14:textId="265F53F5" w:rsidR="00993762" w:rsidRPr="0072134F" w:rsidRDefault="00993762">
       <w:pPr>
         <w:pStyle w:val="afd"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072134F">
         <w:rPr>
           <w:rStyle w:val="aff"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0072134F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12871,50 +12903,51 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A302B2"/>
     <w:rsid w:val="00000033"/>
     <w:rsid w:val="00000119"/>
     <w:rsid w:val="00000A53"/>
     <w:rsid w:val="00000D3E"/>
+    <w:rsid w:val="00001A27"/>
     <w:rsid w:val="000029EA"/>
     <w:rsid w:val="00003148"/>
     <w:rsid w:val="00003540"/>
     <w:rsid w:val="00003E17"/>
     <w:rsid w:val="00004EC6"/>
     <w:rsid w:val="00005883"/>
     <w:rsid w:val="00005B9A"/>
     <w:rsid w:val="00005E84"/>
     <w:rsid w:val="00006021"/>
     <w:rsid w:val="0000658B"/>
     <w:rsid w:val="00006961"/>
     <w:rsid w:val="00007845"/>
     <w:rsid w:val="00007A13"/>
     <w:rsid w:val="00007C57"/>
     <w:rsid w:val="00007F3C"/>
     <w:rsid w:val="000112BF"/>
     <w:rsid w:val="00012233"/>
     <w:rsid w:val="0001246D"/>
     <w:rsid w:val="00013B36"/>
     <w:rsid w:val="00013DE6"/>
     <w:rsid w:val="0001410E"/>
     <w:rsid w:val="000148B1"/>
     <w:rsid w:val="0001572F"/>
     <w:rsid w:val="0001705F"/>
     <w:rsid w:val="000171B1"/>
@@ -13052,50 +13085,51 @@
     <w:rsid w:val="000A033F"/>
     <w:rsid w:val="000A10B8"/>
     <w:rsid w:val="000A19A9"/>
     <w:rsid w:val="000A1A48"/>
     <w:rsid w:val="000A2F3F"/>
     <w:rsid w:val="000A3168"/>
     <w:rsid w:val="000A3EA4"/>
     <w:rsid w:val="000A4330"/>
     <w:rsid w:val="000A469E"/>
     <w:rsid w:val="000A571A"/>
     <w:rsid w:val="000A6288"/>
     <w:rsid w:val="000A72B7"/>
     <w:rsid w:val="000B0662"/>
     <w:rsid w:val="000B06E4"/>
     <w:rsid w:val="000B0B4A"/>
     <w:rsid w:val="000B0DBF"/>
     <w:rsid w:val="000B1558"/>
     <w:rsid w:val="000B2391"/>
     <w:rsid w:val="000B279A"/>
     <w:rsid w:val="000B2A2B"/>
     <w:rsid w:val="000B3E11"/>
     <w:rsid w:val="000B49E4"/>
     <w:rsid w:val="000B5C22"/>
     <w:rsid w:val="000B61D2"/>
     <w:rsid w:val="000B70A7"/>
+    <w:rsid w:val="000B73BA"/>
     <w:rsid w:val="000B73DD"/>
     <w:rsid w:val="000B7557"/>
     <w:rsid w:val="000B77C8"/>
     <w:rsid w:val="000B7B01"/>
     <w:rsid w:val="000B7BFD"/>
     <w:rsid w:val="000C0484"/>
     <w:rsid w:val="000C07A6"/>
     <w:rsid w:val="000C1131"/>
     <w:rsid w:val="000C1F47"/>
     <w:rsid w:val="000C320D"/>
     <w:rsid w:val="000C3D8D"/>
     <w:rsid w:val="000C4594"/>
     <w:rsid w:val="000C495F"/>
     <w:rsid w:val="000C5212"/>
     <w:rsid w:val="000C5440"/>
     <w:rsid w:val="000C5F3F"/>
     <w:rsid w:val="000C647B"/>
     <w:rsid w:val="000C6747"/>
     <w:rsid w:val="000C700F"/>
     <w:rsid w:val="000D0B59"/>
     <w:rsid w:val="000D20D7"/>
     <w:rsid w:val="000D21F7"/>
     <w:rsid w:val="000D32FA"/>
     <w:rsid w:val="000D3894"/>
     <w:rsid w:val="000D4035"/>
@@ -14601,50 +14635,51 @@
     <w:rsid w:val="00762E89"/>
     <w:rsid w:val="0076338C"/>
     <w:rsid w:val="0076432E"/>
     <w:rsid w:val="0076567A"/>
     <w:rsid w:val="0076570B"/>
     <w:rsid w:val="007659C1"/>
     <w:rsid w:val="00765B8E"/>
     <w:rsid w:val="007676E5"/>
     <w:rsid w:val="00767781"/>
     <w:rsid w:val="007678EB"/>
     <w:rsid w:val="00767DEB"/>
     <w:rsid w:val="00770453"/>
     <w:rsid w:val="00770F5F"/>
     <w:rsid w:val="00771859"/>
     <w:rsid w:val="00772F38"/>
     <w:rsid w:val="00773012"/>
     <w:rsid w:val="0077309D"/>
     <w:rsid w:val="007730A1"/>
     <w:rsid w:val="007735F2"/>
     <w:rsid w:val="007746FC"/>
     <w:rsid w:val="00774B84"/>
     <w:rsid w:val="007750F8"/>
     <w:rsid w:val="00775F99"/>
     <w:rsid w:val="007768CF"/>
     <w:rsid w:val="007769A1"/>
+    <w:rsid w:val="00777401"/>
     <w:rsid w:val="007774EE"/>
     <w:rsid w:val="0077782E"/>
     <w:rsid w:val="00777DD1"/>
     <w:rsid w:val="0078097A"/>
     <w:rsid w:val="00781822"/>
     <w:rsid w:val="00781B51"/>
     <w:rsid w:val="007820FA"/>
     <w:rsid w:val="007827FA"/>
     <w:rsid w:val="00782A4C"/>
     <w:rsid w:val="0078305B"/>
     <w:rsid w:val="0078382B"/>
     <w:rsid w:val="00783AD2"/>
     <w:rsid w:val="00783E69"/>
     <w:rsid w:val="00783F21"/>
     <w:rsid w:val="00784782"/>
     <w:rsid w:val="00786AE0"/>
     <w:rsid w:val="00787159"/>
     <w:rsid w:val="00787344"/>
     <w:rsid w:val="00787474"/>
     <w:rsid w:val="007875F3"/>
     <w:rsid w:val="0079043A"/>
     <w:rsid w:val="0079135C"/>
     <w:rsid w:val="00791668"/>
     <w:rsid w:val="00791AA1"/>
     <w:rsid w:val="0079251C"/>
@@ -15615,50 +15650,51 @@
     <w:rsid w:val="00BF797E"/>
     <w:rsid w:val="00BF7DB3"/>
     <w:rsid w:val="00C0067D"/>
     <w:rsid w:val="00C00CAF"/>
     <w:rsid w:val="00C0137E"/>
     <w:rsid w:val="00C01AA4"/>
     <w:rsid w:val="00C02BE0"/>
     <w:rsid w:val="00C03C72"/>
     <w:rsid w:val="00C03D8C"/>
     <w:rsid w:val="00C041D9"/>
     <w:rsid w:val="00C044FB"/>
     <w:rsid w:val="00C055EC"/>
     <w:rsid w:val="00C05D6C"/>
     <w:rsid w:val="00C05D97"/>
     <w:rsid w:val="00C05FF2"/>
     <w:rsid w:val="00C0672E"/>
     <w:rsid w:val="00C067AF"/>
     <w:rsid w:val="00C06C9C"/>
     <w:rsid w:val="00C10068"/>
     <w:rsid w:val="00C10DC9"/>
     <w:rsid w:val="00C11034"/>
     <w:rsid w:val="00C12B0E"/>
     <w:rsid w:val="00C12FB3"/>
     <w:rsid w:val="00C134EB"/>
     <w:rsid w:val="00C13D28"/>
+    <w:rsid w:val="00C13F71"/>
     <w:rsid w:val="00C148DE"/>
     <w:rsid w:val="00C15884"/>
     <w:rsid w:val="00C158BA"/>
     <w:rsid w:val="00C163E9"/>
     <w:rsid w:val="00C17341"/>
     <w:rsid w:val="00C178A6"/>
     <w:rsid w:val="00C202F0"/>
     <w:rsid w:val="00C206BE"/>
     <w:rsid w:val="00C22500"/>
     <w:rsid w:val="00C230BA"/>
     <w:rsid w:val="00C235CF"/>
     <w:rsid w:val="00C23ADD"/>
     <w:rsid w:val="00C24DBC"/>
     <w:rsid w:val="00C24EEF"/>
     <w:rsid w:val="00C25018"/>
     <w:rsid w:val="00C25CF6"/>
     <w:rsid w:val="00C26C36"/>
     <w:rsid w:val="00C26C56"/>
     <w:rsid w:val="00C27236"/>
     <w:rsid w:val="00C27CE7"/>
     <w:rsid w:val="00C27E20"/>
     <w:rsid w:val="00C31072"/>
     <w:rsid w:val="00C32768"/>
     <w:rsid w:val="00C330FA"/>
     <w:rsid w:val="00C34CE1"/>
@@ -19101,53 +19137,53 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A493D08-9179-4B51-8FE1-BBE7D85AB585}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
   <Words>1383</Words>
-  <Characters>7887</Characters>
+  <Characters>7886</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9252</CharactersWithSpaces>
+  <CharactersWithSpaces>9251</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>