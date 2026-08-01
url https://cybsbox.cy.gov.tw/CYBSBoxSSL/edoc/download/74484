--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -143,51 +143,87 @@
       <w:r w:rsidR="007D7077" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC1204" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="6"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>據悉，</w:t>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="_Hlk229477129"/>
       <w:r w:rsidR="00DC1204" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="6"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>法務部調查局所屬多位人員涉及妨害性自主、拍攝少年性影像及性騷擾等性平案件，經查證屬實，惟該局疑未深切檢討，僅輕懲涉案人員，嚴重損及機關形象，有深入瞭解之必要案</w:t>
+        <w:t>法務部調查局所屬多位人員涉及妨害性自主、拍攝少年性影像及性騷擾等性平案件，經查證屬實，惟該局</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DC1204" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="6"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>疑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DC1204" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="6"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>未深切檢討，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DC1204" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="6"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>僅輕懲涉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DC1204" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="6"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>案人員，嚴重損及機關形象，有深入瞭解之必要案</w:t>
       </w:r>
       <w:r w:rsidR="00DB7D2B" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="_Toc524895641"/>
       <w:bookmarkStart w:id="28" w:name="_Toc524896187"/>
       <w:bookmarkStart w:id="29" w:name="_Toc524896217"/>
       <w:bookmarkStart w:id="30" w:name="_Toc525066142"/>
       <w:bookmarkStart w:id="31" w:name="_Toc4316182"/>
       <w:bookmarkStart w:id="32" w:name="_Toc4473323"/>
       <w:bookmarkStart w:id="33" w:name="_Toc69556890"/>
       <w:bookmarkStart w:id="34" w:name="_Toc69556939"/>
       <w:bookmarkStart w:id="35" w:name="_Toc69609813"/>
       <w:bookmarkStart w:id="36" w:name="_Toc70241809"/>
       <w:bookmarkStart w:id="37" w:name="_Toc524895646"/>
       <w:bookmarkStart w:id="38" w:name="_Toc524896192"/>
       <w:bookmarkStart w:id="39" w:name="_Toc524896222"/>
       <w:bookmarkStart w:id="40" w:name="_Toc524902729"/>
       <w:bookmarkStart w:id="41" w:name="_Toc525066145"/>
       <w:bookmarkStart w:id="42" w:name="_Toc525070836"/>
       <w:bookmarkStart w:id="43" w:name="_Toc525938376"/>
@@ -390,56 +426,58 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>The Convention on the Elimination of All Forms of Discrimination against Women</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>下稱CEDAW</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DF5E28" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>具備國內法律效力</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA904EB" w14:textId="6D5E1AA7" w:rsidR="008A1626" w:rsidRPr="00C01564" w:rsidRDefault="00EA79B8" w:rsidP="00584E38">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:ind w:leftChars="200" w:left="680" w:firstLine="680"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
@@ -750,55 +788,63 @@
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>憲法增修條文第10條明文</w:t>
       </w:r>
       <w:r w:rsidR="002C10F0" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>規定，</w:t>
       </w:r>
       <w:r w:rsidR="007133DA" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>國家應維護婦女之人格尊嚴，保障婦女之人身安全，消除性別歧視，促進兩性地位之實質平等</w:t>
       </w:r>
       <w:r w:rsidR="007133DA" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001D0FEC" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>惟近年法務部調查局</w:t>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001D0FEC" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>近年法務部調查局</w:t>
       </w:r>
       <w:r w:rsidR="00C20596" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="00524316" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>下稱調查局</w:t>
       </w:r>
       <w:r w:rsidR="00DF5E28" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="00DD2A1A" w:rsidRPr="00C01564">
@@ -806,57 +852,59 @@
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>卻發生</w:t>
       </w:r>
       <w:r w:rsidR="001D0FEC" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>所屬多位人員涉及妨害性自主、拍攝性影像及性騷擾等性平案件，均嚴重侵害婦女權益</w:t>
       </w:r>
       <w:r w:rsidR="001D0FEC" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="001D0FEC" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本院</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DD2A1A" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>爰</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001D0FEC" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>立案</w:t>
       </w:r>
       <w:r w:rsidR="001D0FEC" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>調查。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0EEECF" w14:textId="77777777" w:rsidR="00C01564" w:rsidRPr="00C01564" w:rsidRDefault="00C01564" w:rsidP="00584E38">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:ind w:leftChars="200" w:left="680" w:firstLine="680"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -882,51 +930,67 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>簡報</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6509">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>說明案情，復向該局調閱相關卷證資料，</w:t>
       </w:r>
       <w:r w:rsidR="00584E38" w:rsidRPr="002D6509">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>詳閱個別案件之案情、調查訪談內容、懲處審議過程並分析統計數據後，</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6509">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>於115年3月9日詢問法務部黃謀信政務次長、調查局連震宗副局長、公務人員保障暨培訓委員會</w:t>
+        <w:t>於115年3月9日詢問法務部</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D6509">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>黃謀信</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D6509">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>政務次長、調查局連震宗副局長、公務人員保障暨培訓委員會</w:t>
       </w:r>
       <w:r w:rsidR="00C20596" w:rsidRPr="002D6509">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6509">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>下稱保訓會</w:t>
       </w:r>
       <w:r w:rsidR="00DF5E28" w:rsidRPr="002D6509">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6509">
@@ -954,83 +1018,117 @@
         </w:rPr>
         <w:t>下稱人事總處</w:t>
       </w:r>
       <w:r w:rsidR="00DF5E28" w:rsidRPr="002D6509">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6509">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>李花書處長暨相關主管及承辦人員</w:t>
       </w:r>
       <w:r w:rsidR="006F2944" w:rsidRPr="002D6509">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>、115年5月25日詢問調查局陳白立局長及該局業務主管人員，並綜整調查局於115年4月10日、5月21日、5月28日之補充資料後</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>、115年5月25日詢問調查局陳白立局長及該局業務主管人員，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006F2944" w:rsidRPr="002D6509">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>並綜整調查局</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006F2944" w:rsidRPr="002D6509">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>於115年4月10日、5月21日、5月28日之補充資料後</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6509">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>，已調查完竣</w:t>
       </w:r>
       <w:r w:rsidR="00EA79B8" w:rsidRPr="002D6509">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00287786" w:rsidRPr="002D6509">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>茲臚列調查意見如下</w:t>
+        <w:t>茲</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00287786" w:rsidRPr="002D6509">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>臚</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00287786" w:rsidRPr="002D6509">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>列調查意見如下</w:t>
       </w:r>
       <w:r w:rsidR="00EA79B8" w:rsidRPr="002D6509">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D18A26" w14:textId="5AD569B4" w:rsidR="00D94433" w:rsidRPr="00C01564" w:rsidRDefault="005534AD" w:rsidP="00D543D5">
+    <w:p w14:paraId="39D18A26" w14:textId="0E417F39" w:rsidR="00D94433" w:rsidRPr="00C01564" w:rsidRDefault="005534AD" w:rsidP="00D543D5">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Hlk231309706"/>
       <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>調查局</w:t>
       </w:r>
       <w:bookmarkStart w:id="66" w:name="_Hlk231308771"/>
       <w:r w:rsidR="00DA5190" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
@@ -1094,208 +1192,252 @@
         </w:rPr>
         <w:t>卻</w:t>
       </w:r>
       <w:r w:rsidR="00953A51" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>接連</w:t>
       </w:r>
       <w:r w:rsidR="00E95BFF" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>發生於捷運車廂內強制猥褻女乘客、與未成年人發生性行為並拍攝性影像、意圖偷拍未成年人裙底、</w:t>
       </w:r>
       <w:r w:rsidR="00C93A79" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>於廁所放置密錄器</w:t>
-      </w:r>
+        <w:t>於廁所</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C93A79" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>放置密錄器</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E95BFF" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>拍攝民眾如廁畫面等犯行</w:t>
       </w:r>
       <w:r w:rsidR="00CF7A86" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00D543D5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>均</w:t>
       </w:r>
       <w:r w:rsidR="00CF7A86" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>不法侵害人民權益且嚴重悖離其職責本分</w:t>
+        <w:t>不法侵害人民權益且嚴重</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF7A86" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>悖離</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF7A86" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>其職責本分</w:t>
       </w:r>
       <w:r w:rsidR="00C93A79" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidR="00D543D5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>而</w:t>
       </w:r>
       <w:r w:rsidR="002A0349" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>於調查局內部</w:t>
+        <w:t>於調查局</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002A0349" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>內部</w:t>
       </w:r>
       <w:r w:rsidR="00D543D5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:bookmarkStart w:id="68" w:name="_Hlk231308909"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D543D5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>職場性騷擾案件頻傳</w:t>
       </w:r>
       <w:r w:rsidR="00BE00EA" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D543D5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>被害人均為女性</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF7A86" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，其中</w:t>
       </w:r>
       <w:r w:rsidR="00D543D5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>「主管對下屬」</w:t>
       </w:r>
       <w:r w:rsidR="008A1626" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>超過</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CF7A86" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>6成</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C93A79" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00D543D5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>「學長對學妹」更高達</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CF7A86" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00C93A79" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>成</w:t>
       </w:r>
       <w:bookmarkStart w:id="69" w:name="_Hlk231308512"/>
       <w:bookmarkEnd w:id="68"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D543D5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:bookmarkStart w:id="70" w:name="_Hlk231308920"/>
       <w:r w:rsidR="00D543D5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>權勢性騷擾問題嚴重</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidR="00D543D5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，</w:t>
@@ -1328,115 +1470,161 @@
       </w:r>
       <w:r w:rsidR="00BE00EA" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>懼怕</w:t>
       </w:r>
       <w:r w:rsidR="00D543D5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>權力壓迫而延遲申訴之寒蟬效應</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:r w:rsidR="00D543D5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>。凸顯</w:t>
+        <w:t>。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D543D5" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>凸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D543D5" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>顯</w:t>
       </w:r>
       <w:r w:rsidR="002A0349" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>調查局</w:t>
       </w:r>
       <w:r w:rsidR="009F4209" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>自</w:t>
       </w:r>
       <w:r w:rsidR="002A0349" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>人員養成、</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D543D5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>遴任、</w:t>
+        <w:t>遴</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D543D5" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>任、</w:t>
       </w:r>
       <w:r w:rsidR="002A0349" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>法治意識</w:t>
       </w:r>
       <w:r w:rsidR="009F4209" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>形塑</w:t>
       </w:r>
       <w:r w:rsidR="002A0349" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00F67553" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>乃至建構免受恐懼之性別友善工作環境</w:t>
+        <w:t>乃至</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F67553" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>建構免受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F67553" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>恐懼之性別友善工作環境</w:t>
       </w:r>
       <w:r w:rsidR="00D94433" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，均存有重大</w:t>
       </w:r>
       <w:r w:rsidR="00633428" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>闕</w:t>
       </w:r>
       <w:r w:rsidR="00D94433" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>漏，</w:t>
       </w:r>
@@ -1466,52 +1654,62 @@
         <w:t>受害者</w:t>
       </w:r>
       <w:r w:rsidR="00D94433" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>權益</w:t>
       </w:r>
       <w:r w:rsidR="00992846" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>之犯行一再發生</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:r w:rsidR="00BE00EA" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>，灼</w:t>
-      </w:r>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0002320D">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>斲</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F73EFD" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>傷</w:t>
       </w:r>
       <w:r w:rsidR="00D94433" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>調查局之公信且重創政府形象</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidR="00D94433" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
@@ -1791,99 +1989,123 @@
         </w:rPr>
         <w:t>保障民眾福祉之重責，</w:t>
       </w:r>
       <w:r w:rsidR="001E482E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>所屬人員</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>理當</w:t>
       </w:r>
       <w:r w:rsidR="001E482E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>守法自持，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>對內及對外均應嚴格落實性別平等之核心價值</w:t>
+        <w:t>對內及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>對外均應嚴格</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>落實性別平等之核心價值</w:t>
       </w:r>
       <w:r w:rsidR="001E482E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，該局亦須確實執行風紀考核</w:t>
       </w:r>
       <w:r w:rsidR="00D40DBD" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>與</w:t>
       </w:r>
       <w:r w:rsidR="001E482E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>業務監督，以確保調查人員操守無虞、恪守法律，避免觸法侵害</w:t>
       </w:r>
       <w:r w:rsidR="00D40DBD" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>人民權益</w:t>
       </w:r>
       <w:r w:rsidR="001E482E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之行為發生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550CE375" w14:textId="437B5663" w:rsidR="002F7AF9" w:rsidRPr="00C01564" w:rsidRDefault="005B5894" w:rsidP="007A6AD2">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C01564">
-[...5 lines deleted...]
-        <w:t>惟查，該局</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>惟查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>，該局</w:t>
       </w:r>
       <w:r w:rsidR="003735B2" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>所屬人員</w:t>
       </w:r>
       <w:r w:rsidR="009F3128" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>近年</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>卻接連發生</w:t>
       </w:r>
@@ -1975,55 +2197,63 @@
       </w:r>
       <w:r w:rsidR="00C93A79" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>嚴重影響機關形象</w:t>
       </w:r>
       <w:r w:rsidR="002F7AF9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AFCD600" w14:textId="38083085" w:rsidR="003735B2" w:rsidRPr="00C01564" w:rsidRDefault="003735B2" w:rsidP="002F7AF9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C01564">
-[...3 lines deleted...]
-        <w:t>111年12月間該局總務處</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>111年12月間該局</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>總務處</w:t>
       </w:r>
       <w:r w:rsidR="00EE5C77" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>科長於</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>搭乘捷運期間</w:t>
       </w:r>
       <w:r w:rsidR="002F7AF9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2097,284 +2327,394 @@
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>強制猥褻</w:t>
       </w:r>
       <w:r w:rsidR="009F3128" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>罪</w:t>
       </w:r>
       <w:r w:rsidR="002F7AF9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，經</w:t>
       </w:r>
       <w:r w:rsidR="00633428" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>臺灣</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002F7AF9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>臺北地方檢</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002F7AF9" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>北地方檢</w:t>
       </w:r>
       <w:r w:rsidR="00ED2CAE" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>察</w:t>
       </w:r>
       <w:r w:rsidR="002F7AF9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>署檢察官於112年8月30日</w:t>
       </w:r>
       <w:r w:rsidR="00ED2CAE" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>提起公訴，並經</w:t>
       </w:r>
       <w:r w:rsidR="00633428" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>臺灣</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00ED2CAE" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>臺北地方法院判決有罪，</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED2CAE" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>北地方法院判決有罪，</w:t>
       </w:r>
       <w:r w:rsidR="002F7AF9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
       <w:r w:rsidR="00EE5C77" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="002F7AF9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>員未深切反省，</w:t>
       </w:r>
       <w:r w:rsidR="00ED2CAE" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>又再提起上訴，復</w:t>
       </w:r>
       <w:r w:rsidR="002F7AF9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>經臺灣高等法院判決有罪。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78DF7318" w14:textId="2D5E0A25" w:rsidR="002F7AF9" w:rsidRPr="00C01564" w:rsidRDefault="002F7AF9" w:rsidP="001D6A0E">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>112年間</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000429C7" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該局</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>資通安全處</w:t>
+        <w:t>資通</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>安全處</w:t>
       </w:r>
       <w:r w:rsidR="00EE5C77" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查官</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>與未成年人交往並發生性行為，且拍攝性影像</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00ED2CAE" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>經</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>臺灣臺中地方檢察署檢察官</w:t>
+        <w:t>臺灣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>中地方檢察署檢察官</w:t>
       </w:r>
       <w:r w:rsidR="00ED2CAE" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於113年11月22日以</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>涉嫌違反</w:t>
       </w:r>
       <w:r w:rsidR="00633428" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>兒童及少年性剝削防制條例</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第36條第1項</w:t>
       </w:r>
       <w:r w:rsidR="00633428" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規定之</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>拍攝少年之性影像罪嫌起訴</w:t>
       </w:r>
       <w:r w:rsidR="00ED2CAE" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，並經</w:t>
       </w:r>
       <w:r w:rsidR="00633428" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>臺灣</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00ED2CAE" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>臺中地方法院判決有罪。</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED2CAE" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>中地方法院判決有罪。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDADF4C" w14:textId="12B16671" w:rsidR="00953A51" w:rsidRPr="00C01564" w:rsidRDefault="00FE50AD" w:rsidP="003735B2">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C01564">
-[...3 lines deleted...]
-        <w:t>113年7月間該局國際事務處曾借調國家安全局之</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>113年7月間該局</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>國際事務處曾借調國家安全局之</w:t>
       </w:r>
       <w:r w:rsidR="00EE5C77" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查專員，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>將自購之2組針孔攝影機，置於臺南安定賽車場之2間廁所，攝錄民眾如廁或更衣等足以引起性慾或羞恥之身體隱私部位之性影像，共計既遂15次，3次未遂</w:t>
+        <w:t>將自購之2組針孔攝影機，置於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>南安定賽車場之2間廁所，攝錄民眾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>如廁或更衣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>等足以引起性</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>慾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>或羞恥之身體隱私部位之性影像，共計既遂15次，3次未遂</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="008A1626" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>經臺灣</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C01564">
-[...3 lines deleted...]
-        <w:t>臺南地</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>南地</w:t>
       </w:r>
       <w:r w:rsidR="008A1626" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>方</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>檢署檢察官於114年2月19日分將</w:t>
       </w:r>
       <w:r w:rsidR="00EE5C77" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>員依刑法第319條之1第1項</w:t>
       </w:r>
@@ -2386,89 +2726,121 @@
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>無故攝錄他人性影像罪及第319條之1第4項、第1項</w:t>
       </w:r>
       <w:r w:rsidR="00633428" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規定之</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>無故攝錄他人性影像未遂罪嫌提起公訴，經</w:t>
       </w:r>
       <w:r w:rsidR="00633428" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>臺灣</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C01564">
-[...3 lines deleted...]
-        <w:t>臺南地方法院判決有罪。</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>南地方法院判決有罪。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB01CC2" w14:textId="404AA1C7" w:rsidR="00A6219C" w:rsidRPr="00C01564" w:rsidRDefault="00C16D07" w:rsidP="0007634F">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C01564">
-[...3 lines deleted...]
-        <w:t>114年5月間該局新竹縣調查站</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>114年5月間該局</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>新竹縣調查站</w:t>
       </w:r>
       <w:r w:rsidR="00EE5C77" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查官將</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>自購之運動攝影機置於手提袋內，於至調查站上班途中，經某便利商店，即入內以前揭設備，嘗試拍攝穿著國中校服之女學生裙底</w:t>
+        <w:t>自購之運動攝影機置於手提袋內，於至調查站上班途中，經某便利商店，即入內以前</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>揭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>設備，嘗試拍攝穿著國中校服之女學生裙底</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，惟過程被店員發覺並報警，涉犯刑法第319條之1</w:t>
       </w:r>
       <w:r w:rsidR="00633428" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規定之</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>無故攝錄他人性影像罪，亦違反兒童及少年性剝削防制條例第36條</w:t>
       </w:r>
       <w:r w:rsidR="00633428" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規定之</w:t>
       </w:r>
@@ -2582,94 +2954,126 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>、職員對民眾之</w:t>
       </w:r>
       <w:bookmarkStart w:id="74" w:name="_Hlk229574686"/>
       <w:r w:rsidR="004661BB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>性騷擾案件</w:t>
       </w:r>
       <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidR="00893CF5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0060300F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>被害人均為女性，於職場性騷擾案件中，</w:t>
+        <w:t>被害人均為女性</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0060300F" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>，於職場性騷擾案件中，</w:t>
       </w:r>
       <w:r w:rsidR="008A1626" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>超過</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0060300F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6成屬主管對下屬</w:t>
+        <w:t>6成</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0060300F" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>屬主管對下屬</w:t>
       </w:r>
       <w:r w:rsidR="003B76B8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>之職務壓迫</w:t>
       </w:r>
       <w:r w:rsidR="0060300F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>，8成</w:t>
-      </w:r>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0060300F" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>8成</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003B76B8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>是</w:t>
       </w:r>
       <w:r w:rsidR="0060300F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>資深人員利用學長身分對學妹</w:t>
       </w:r>
       <w:r w:rsidR="003B76B8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2756,51 +3160,65 @@
         </w:rPr>
         <w:t>109至114年，該局性騷擾申訴案件及非申訴案件計2</w:t>
       </w:r>
       <w:r w:rsidR="0020788F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>件，扣除不成立案件，計1</w:t>
       </w:r>
       <w:r w:rsidR="0020788F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>件。受害者均為女性，計3</w:t>
+        <w:t>件。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>受害者均為女性</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，計3</w:t>
       </w:r>
       <w:r w:rsidR="0020788F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>人次，有4位受害者為民眾，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>案件中存在單一行為人同時、長期性騷擾多位受害者之情形</w:t>
       </w:r>
       <w:r w:rsidR="003B76B8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2870,52 +3288,63 @@
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>兩造間具有職務隸屬關係即有</w:t>
       </w:r>
       <w:r w:rsidR="0020788F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>件，超過6成</w:t>
-      </w:r>
+        <w:t>件，超過</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6成</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C20596" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="0020788F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0020788F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6</w:t>
@@ -2999,51 +3428,65 @@
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>桃園市</w:t>
       </w:r>
       <w:r w:rsidR="00A17B17" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>處</w:t>
       </w:r>
       <w:r w:rsidR="00EE5C77" w:rsidRPr="00C01564">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>組長以性意涵之言語冒犯女下屬，且於職員之共同LINE群組討論女職員</w:t>
+        <w:t>組長</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以性意涵</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之言語冒犯女下屬，且於職員之共同LINE群組討論女職員</w:t>
       </w:r>
       <w:r w:rsidR="00F97B7F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>述：</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>拜託她把外套脫掉</w:t>
       </w:r>
       <w:r w:rsidR="00CD4163" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我以為會看到泳裝照</w:t>
       </w:r>
@@ -3053,51 +3496,65 @@
         </w:rPr>
         <w:t>等語</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00CD4163" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>並</w:t>
       </w:r>
       <w:r w:rsidR="0009199B" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於公務期間</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>不當碰觸女下屬手背或拍大腿、手臂內側、攬肩及碰觸臀部等，</w:t>
+        <w:t>不當碰觸女下屬手背或拍大腿、手臂</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>內側、攬肩</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>及碰觸臀部等，</w:t>
       </w:r>
       <w:r w:rsidR="0080588C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>計有</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>6位女下屬</w:t>
       </w:r>
       <w:r w:rsidR="0080588C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>受害</w:t>
       </w:r>
       <w:r w:rsidR="00AA393B" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
@@ -3216,52 +3673,60 @@
         </w:rPr>
         <w:t>起</w:t>
       </w:r>
       <w:r w:rsidR="00BF2353" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>多次藉餐敘、工作為由指派女下屬同車陪同</w:t>
       </w:r>
       <w:r w:rsidR="002D36E1" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>餐敘、</w:t>
       </w:r>
       <w:r w:rsidR="00BF2353" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>出遊，</w:t>
       </w:r>
       <w:r w:rsidR="002D36E1" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>甚有發生於查察賄選任務期間，</w:t>
-      </w:r>
+        <w:t>甚有發生於查察賄選任務</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002D36E1" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BF2353" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>計</w:t>
       </w:r>
       <w:r w:rsidR="000B70AE" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於不同場合</w:t>
       </w:r>
       <w:r w:rsidR="00BF2353" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>性騷擾4位女下屬。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42323626" w14:textId="642CB1A5" w:rsidR="003B76B8" w:rsidRPr="00C01564" w:rsidRDefault="00021F33" w:rsidP="00C71245">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
@@ -3530,88 +3995,130 @@
       <w:r w:rsidR="003B76B8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>較</w:t>
       </w:r>
       <w:r w:rsidR="00CD4163" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>資深</w:t>
       </w:r>
       <w:r w:rsidR="003B76B8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>期別之學長，對較</w:t>
-      </w:r>
+        <w:t>期別</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003B76B8" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003B76B8" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>學長，對較</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CD4163" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>資淺</w:t>
       </w:r>
       <w:r w:rsidR="003B76B8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>期別學妹為性騷擾計1</w:t>
+        <w:t>期別</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003B76B8" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>學妹為性騷擾計1</w:t>
       </w:r>
       <w:r w:rsidR="0020788F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="003B76B8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>件，超過8成</w:t>
-      </w:r>
+        <w:t>件，超過</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003B76B8" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>8成</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C20596" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="003B76B8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="0020788F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -3701,51 +4208,65 @@
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="003B76B8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>多次</w:t>
       </w:r>
       <w:r w:rsidR="00817D19" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>對4位女性後輩</w:t>
       </w:r>
       <w:r w:rsidR="003B76B8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>職員</w:t>
       </w:r>
       <w:r w:rsidR="00817D19" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>有摸頭髮、捏臉頰、摟抱攬腰、襲胸、</w:t>
+        <w:t>有摸頭髮、捏臉頰、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00817D19" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>摟抱攬腰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00817D19" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、襲胸、</w:t>
       </w:r>
       <w:r w:rsidR="00722A88" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>強抱、</w:t>
       </w:r>
       <w:r w:rsidR="00817D19" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>親吻等不當肢體碰觸行為，</w:t>
       </w:r>
       <w:r w:rsidR="003B76B8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>甚</w:t>
       </w:r>
       <w:r w:rsidR="00817D19" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>致受害人於辦公室呼救</w:t>
       </w:r>
@@ -3856,63 +4377,85 @@
         </w:rPr>
         <w:t>，且均針對年輕後期之女同事，亦曾</w:t>
       </w:r>
       <w:r w:rsidR="00CD4163" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>二度</w:t>
       </w:r>
       <w:r w:rsidR="001B58F4" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於外機關人士面前，仍對後輩有不當之性騷擾言詞</w:t>
       </w:r>
       <w:r w:rsidR="00605363" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="001B58F4" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>如若學妹喝醉他會「撿屍」學妹等語，</w:t>
-      </w:r>
+        <w:t>如若學妹喝醉他會「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B58F4" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>撿屍</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B58F4" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」學妹等語，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00605363" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>均</w:t>
       </w:r>
       <w:r w:rsidR="001B58F4" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>使外機關人員對該局人員存有負面印象</w:t>
+        <w:t>使外</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B58F4" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>機關人員對該局人員存有負面印象</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C334C0F" w14:textId="00BB5637" w:rsidR="00EF18E9" w:rsidRPr="00C01564" w:rsidRDefault="00F73EFD" w:rsidP="00103BF8">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>相關</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
@@ -3997,51 +4540,65 @@
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>另</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>亦有諸多案件被害人不敢正式提出性騷擾申訴</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，經本院研析案情，</w:t>
+        <w:t>，經本院</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>析案情，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>部分受害人是多次承受性騷擾之苦，持續隱忍，因狀況加劇</w:t>
       </w:r>
       <w:r w:rsidR="00C9085C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>無法忍受而</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
@@ -4183,68 +4740,90 @@
       <w:r w:rsidR="000F5E3C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00CE60D8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>該局主管對下屬、學長對學妹之權勢性騷擾、強制猥褻案件，諸多發生於辦公室、餐敘餐廳、公務車、詢問室等工作場合</w:t>
       </w:r>
       <w:r w:rsidR="00CE60D8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CE60D8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>凸顯該</w:t>
+        <w:t>凸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE60D8" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>顯</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE60D8" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>該</w:t>
       </w:r>
       <w:r w:rsidR="000F230B" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>局疏於</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CE60D8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>落實防</w:t>
       </w:r>
       <w:r w:rsidR="007545D8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>治</w:t>
       </w:r>
       <w:r w:rsidR="00CE60D8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -4402,51 +4981,71 @@
       <w:r w:rsidR="00413B50" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>之人身安全</w:t>
       </w:r>
       <w:r w:rsidR="000F5E3C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00413B50" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>均顯示出調查局在人員養成、遴任、品格風紀考核及日常督導上，未能有效防範法治觀念偏差及性別權力失衡</w:t>
+        <w:t>均顯示出調查局在人員養成、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00413B50" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>遴</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00413B50" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>任、品格風紀考核及日常督導上，未能有效防範法治觀念偏差及性別權力失衡</w:t>
       </w:r>
       <w:r w:rsidR="00413B50" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="000F230B" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>致相關事件</w:t>
       </w:r>
       <w:r w:rsidR="00D40DBD" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於調查局內外接連</w:t>
       </w:r>
       <w:r w:rsidR="000F230B" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>發生，</w:t>
       </w:r>
@@ -4506,51 +5105,93 @@
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidR="0070182D" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查局肩負國家安全及犯罪防制之使命，本應作為實踐法治與保障人民權益之表率。惟</w:t>
       </w:r>
       <w:r w:rsidR="007545D8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該局</w:t>
       </w:r>
       <w:r w:rsidR="0070182D" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>近年卻接連發生嚴重侵害人民隱私及性自主權之不法犯行。而於調查局內部，職場性騷擾案件頻生，「主管對下屬」、「學長對學妹」之權勢性騷擾問題嚴重，凸顯調查局於人員養成、遴任、法治意識</w:t>
+        <w:t>近年卻接連發生嚴重侵害人民隱私及性自主權之不法犯行。而於調查局</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0070182D" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>內部，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0070182D" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>職場性騷擾案件頻生，「主管對下屬」、「學長對學妹」之權勢性騷擾問題嚴重，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0070182D" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>凸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0070182D" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>顯調查局於人員養成、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0070182D" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>遴</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0070182D" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>任、法治意識</w:t>
       </w:r>
       <w:r w:rsidR="009F4209" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>形塑</w:t>
       </w:r>
       <w:r w:rsidR="0070182D" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，乃至於建構性別友善工作環境，均存有重大</w:t>
       </w:r>
       <w:r w:rsidR="007545D8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>闕</w:t>
       </w:r>
       <w:r w:rsidR="0070182D" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>漏，</w:t>
       </w:r>
@@ -4619,75 +5260,111 @@
         </w:rPr>
         <w:t>，為憲法賦予行政權不可或缺之核心權限</w:t>
       </w:r>
       <w:r w:rsidR="00394CC1" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00A87090" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>近年</w:t>
       </w:r>
       <w:r w:rsidR="00394CC1" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>各行政機關、學校針對所屬人員涉性騷擾、性侵害等事件，若事證明確或經行政調查認定屬實，不乏不待司法判決確定，即果斷採取嚴懲、免職等處置，以即時汰換不適任人員</w:t>
+        <w:t>各行政機關、學校針對所屬人員涉性騷擾、性侵害等事件，若事證明確或經行政調查認定屬實，不乏不待司法判決確定，即果斷採取嚴懲、免職等處置，以即時</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00394CC1" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>汰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00394CC1" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>換不適任人員</w:t>
       </w:r>
       <w:r w:rsidR="00DD166C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00DD166C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>維護公務紀律與職場安全</w:t>
       </w:r>
       <w:r w:rsidR="00394CC1" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>。惟調查局</w:t>
+        <w:t>。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00394CC1" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00394CC1" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>調查局</w:t>
       </w:r>
       <w:r w:rsidR="00F307D6" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>雖稱</w:t>
       </w:r>
       <w:r w:rsidR="00226DA6" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>對</w:t>
       </w:r>
       <w:r w:rsidR="00F307D6" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>性騷擾行為採取「零容忍」之態度，但實際</w:t>
       </w:r>
@@ -4732,83 +5409,121 @@
         </w:rPr>
         <w:t>、偷拍私密影像</w:t>
       </w:r>
       <w:r w:rsidR="00394CC1" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>等重大違失，</w:t>
       </w:r>
       <w:r w:rsidR="0022209F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>卻</w:t>
       </w:r>
       <w:r w:rsidR="00394CC1" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>均無汰除機制，</w:t>
+        <w:t>均無</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00394CC1" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>汰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00394CC1" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>除機制，</w:t>
       </w:r>
       <w:r w:rsidR="00DB3860" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>顯有</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00394CC1" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>輕縱寬貸</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00DB3860" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>之虞</w:t>
       </w:r>
       <w:r w:rsidR="001F2DBB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>。調查局長期怠於</w:t>
+        <w:t>。調查局長期</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F2DBB" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>怠</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F2DBB" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>於</w:t>
       </w:r>
       <w:r w:rsidR="00A87090" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>發揮監督所屬之實效，</w:t>
       </w:r>
       <w:r w:rsidR="00F307D6" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>導</w:t>
       </w:r>
       <w:r w:rsidR="00A87090" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>致</w:t>
       </w:r>
@@ -4844,51 +5559,69 @@
         </w:rPr>
         <w:t>職員</w:t>
       </w:r>
       <w:r w:rsidR="0022209F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>侵害人民權益，</w:t>
       </w:r>
       <w:r w:rsidR="00DB3860" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>亦</w:t>
       </w:r>
       <w:r w:rsidR="0022209F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>難以根除內部權勢性騷擾之沉痾，</w:t>
+        <w:t>難以根除內部權勢性騷擾之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0022209F" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>沉痾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0022209F" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="0022209F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>確有違失。</w:t>
       </w:r>
       <w:r w:rsidR="0022209F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>該局允應針對相關案件逐案重新檢視，妥為議處，</w:t>
       </w:r>
       <w:r w:rsidR="001F2DBB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>儘速導正機關風氣</w:t>
       </w:r>
@@ -4899,103 +5632,137 @@
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DC44E7" w14:textId="7277E4D7" w:rsidR="0007634F" w:rsidRPr="00C01564" w:rsidRDefault="009F445E" w:rsidP="00B83ACB">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>參照</w:t>
       </w:r>
       <w:r w:rsidR="00361CA8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>憲法法庭</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00361CA8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>111年憲判字第9號</w:t>
-      </w:r>
+        <w:t>111年憲判字</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00361CA8" w:rsidRPr="00C01564">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>第9號</w:t>
+      </w:r>
+      <w:r w:rsidR="00361CA8" w:rsidRPr="00C01564">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>判決意旨，</w:t>
       </w:r>
       <w:r w:rsidR="00225E9F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>人事權為行政權所不可或缺之核心權力</w:t>
       </w:r>
       <w:r w:rsidR="00225E9F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。公務員之任命為人事權之起點，免職為終點，兩者俱為人事權之核心。基於行政一體及責任政治原則，機關長官就其所屬公務員應有一定之指揮監督權限，始足以遂行任務並達成行政目的。特別是就有任用資格要求之文官而言，</w:t>
       </w:r>
       <w:r w:rsidR="00225E9F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>如果用人機關對於績效不佳或有違法失職情事之不適任公務員，未確實依法汰除，勢必影響行政效能，甚至妨礙行政目的之實現</w:t>
+        <w:t>如果用人機關對於績效不佳或有違法失職情事之不適任公務員，未確實依法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00225E9F" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>汰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00225E9F" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>除，勢必影響行政效能，甚至妨礙行政目的之實現</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A43596" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>免職權顯</w:t>
       </w:r>
       <w:r w:rsidR="00F11411" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>係行政機關</w:t>
+        <w:t>係</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F11411" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>行政機關</w:t>
       </w:r>
       <w:r w:rsidR="00A43596" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>發揮指揮監督實效</w:t>
       </w:r>
       <w:r w:rsidR="00F11411" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>之重要</w:t>
       </w:r>
       <w:r w:rsidR="00E76011" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>作為，</w:t>
       </w:r>
       <w:r w:rsidR="00F11411" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -5176,55 +5943,63 @@
       </w:r>
       <w:r w:rsidR="002E7400" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>將</w:t>
       </w:r>
       <w:r w:rsidR="008978B8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>性侵害、性騷擾</w:t>
       </w:r>
       <w:r w:rsidR="002E7400" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>明列</w:t>
       </w:r>
       <w:r w:rsidR="008978B8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>1次記2大過</w:t>
+        <w:t>1次記</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2大過</w:t>
       </w:r>
       <w:r w:rsidR="008978B8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之條件</w:t>
       </w:r>
       <w:r w:rsidR="007D4437" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rStyle w:val="aff2"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="008978B8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="008D5B01" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>但</w:t>
@@ -5254,57 +6029,79 @@
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="008D5B01" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>對於所屬人員如有涉性騷擾、性侵害之重大違失行為，經機關審認符</w:t>
       </w:r>
       <w:r w:rsidR="008D5B01" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>合修正前</w:t>
       </w:r>
       <w:r w:rsidR="007545D8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公務人員</w:t>
       </w:r>
       <w:r w:rsidR="008D5B01" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>考績法第12條第3項第5款有關「言行不檢，致嚴重損害政府或公務人員聲譽，有確實證據」之要件，亦有核予</w:t>
-      </w:r>
+        <w:t>考績法第12條第3項第5款有關「言行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008D5B01" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>不</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008D5B01" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>檢，致嚴重損害政府或公務人員聲譽，有確實證據」之要件，亦有核予</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>1次記2大過</w:t>
+        <w:t>1次記</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2大過</w:t>
       </w:r>
       <w:r w:rsidR="008D5B01" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>專案考績予以免職者。</w:t>
       </w:r>
       <w:r w:rsidR="008D5B01" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>以人事總處提供之110至114年共102件免職、解聘案件觀之</w:t>
       </w:r>
       <w:r w:rsidR="009F37BF" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，其中</w:t>
       </w:r>
       <w:r w:rsidR="008D5B01" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
@@ -5364,51 +6161,67 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>事證明確或經行政調查認定屬實者，</w:t>
       </w:r>
       <w:r w:rsidR="002231B7" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>不乏不待司法判決確定，即果斷採取嚴懲、免職等處置，</w:t>
       </w:r>
       <w:r w:rsidR="00D94433" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
       <w:r w:rsidR="002231B7" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>即時汰換不適任人員</w:t>
+        <w:t>即時</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002231B7" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>汰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002231B7" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>換不適任人員</w:t>
       </w:r>
       <w:r w:rsidR="00C20596" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="00804C10" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>詳</w:t>
       </w:r>
       <w:r w:rsidR="006F2944" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如</w:t>
       </w:r>
       <w:r w:rsidR="00804C10" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
@@ -5431,57 +6244,67 @@
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28390478" w14:textId="5EFF485C" w:rsidR="00D94433" w:rsidRPr="00C01564" w:rsidRDefault="00804C10" w:rsidP="006F4FB9">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:leftChars="375" w:left="1985" w:hangingChars="253" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>行政院與所屬中央及地方各政府機關、學校公務及教育人員涉性平等事件遭</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>1次記2大過</w:t>
+        <w:t>1次記</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>2大過</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>免職、解聘情形一覽表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff7"/>
         <w:tblW w:w="4280" w:type="pct"/>
         <w:tblInd w:w="1273" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -5562,83 +6385,87 @@
                 <w:bCs w:val="0"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>核定日期</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DEF83CE" w14:textId="2AC5F95B" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="00C20596" w:rsidP="007A4FAF">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="005E06A3" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>年.月.日</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00DF5E28" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58A03E37" w14:textId="77777777" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="005E06A3" w:rsidP="007A4FAF">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -5820,51 +6647,69 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>於</w:t>
             </w:r>
             <w:r w:rsidR="008C3F4A" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>縣立○○國中任教期間，違反性別平等教育法對學生性騷擾，經該校性別平等委員會調查屬實。</w:t>
+              <w:t>縣立○○國中任教</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>違反性別平等教育法對學生性騷擾，經該校性別平等委員會調查屬實。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="34A204BC" w14:textId="77777777" w:rsidTr="00207A2A">
         <w:trPr>
           <w:trHeight w:val="1756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D8D499A" w14:textId="177610A9" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="00287786" w:rsidP="006F4FB9">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
@@ -6007,58 +6852,69 @@
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>利用職務衍生之機會對未滿14歲之未成年人發生性的行為，事證明確，嚴重影響機關聲譽，核有公務人員考績法第12條第3項第5款</w:t>
             </w:r>
             <w:r w:rsidR="0095674A" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>所定</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1次記2大過</w:t>
+              <w:t>1次記</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2大過</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>情事。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="7DE7BB34" w14:textId="77777777" w:rsidTr="00207A2A">
         <w:trPr>
           <w:trHeight w:val="1822"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="329EA435" w14:textId="2769DA65" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="00287786" w:rsidP="006F4FB9">
             <w:pPr>
               <w:pStyle w:val="3"/>
@@ -6199,60 +7055,91 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BEDD3EB" w14:textId="043E48FB" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="005E06A3" w:rsidP="00F7685E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>涉犯妨害性自主案件，言行不檢，致嚴重損害本府或公務人員聲譽，有確實證據，核有公務人員考績法第12條第3項第5款所定得為</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:t>涉犯妨害性自主案件，言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1次記2大過</w:t>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>檢，致嚴重損害本府或公務人員聲譽，有確實證據，核有公務人員考績法第12條第3項第5款所定得為</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1次記</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2大過</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>處分之情形。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="3D0DE77A" w14:textId="77777777" w:rsidTr="00207A2A">
         <w:trPr>
           <w:trHeight w:val="1576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E57FED3" w14:textId="22EC149B" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="00287786" w:rsidP="006F4FB9">
             <w:pPr>
               <w:pStyle w:val="3"/>
@@ -6386,60 +7273,91 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34124C82" w14:textId="7BC643CA" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="005E06A3" w:rsidP="00F7685E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>涉嫌妨害性自主案件，言行不檢，嚴重損害公務人員聲譽，有確實證據，核有公務人員考績法第12條第3項第5款所定</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:t>涉嫌妨害性自主案件，言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1次記2大過</w:t>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>檢，嚴重損害公務人員聲譽，有確實證據，核有公務人員考績法第12條第3項第5款所定</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1次記</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2大過</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>情事。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="06E84559" w14:textId="77777777" w:rsidTr="00207A2A">
         <w:trPr>
           <w:trHeight w:val="1830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F8E5B1F" w14:textId="55DF55D3" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="00287786" w:rsidP="006F4FB9">
             <w:pPr>
               <w:pStyle w:val="3"/>
@@ -6583,60 +7501,91 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42A31EFA" w14:textId="6EC8546E" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="005E06A3" w:rsidP="00F7685E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>涉嫌妨害性自主案件，言行不檢，致嚴重損害本府或公務人員聲譽，有確實證據，核有公務人員考績法第12條第3項第5款所定</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:t>涉嫌妨害性自主案件，言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1次記2大過</w:t>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>檢，致嚴重損害本府或公務人員聲譽，有確實證據，核有公務人員考績法第12條第3項第5款所定</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1次記</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2大過</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>情事。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="46ABD1FE" w14:textId="77777777" w:rsidTr="00207A2A">
         <w:trPr>
           <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3630516D" w14:textId="73EC5F7C" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="00287786" w:rsidP="006F4FB9">
             <w:pPr>
               <w:pStyle w:val="3"/>
@@ -6897,51 +7846,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="715B3532" w14:textId="531DB878" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="005E06A3" w:rsidP="00F7685E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>勤務中從事性交易等情，言行不檢，嚴重損害公務人員聲譽，有確實證據，核有公務人員考績法第12條</w:t>
+              <w:t>勤務中從事性交易等情，言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>檢，嚴重損害公務人員聲譽，有確實證據，核有公務人員考績法第12條</w:t>
             </w:r>
             <w:r w:rsidR="0095674A" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>所定情事</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="6A02669B" w14:textId="77777777" w:rsidTr="00207A2A">
         <w:trPr>
           <w:trHeight w:val="607"/>
@@ -7078,51 +8047,71 @@
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="171A60DB" w14:textId="77777777" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="005E06A3" w:rsidP="00F7685E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>調查認定對屬員權勢性騷擾行為屬實，造成被害人身心健康、人身安全及工作權益重大影響，言行不檢，嚴重損害政府信譽及公務人員聲譽。</w:t>
+              <w:t>調查認定對屬員權勢性騷擾行為屬實，造成被害人身心健康、人身安全及工作權益重大影響，言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>檢，嚴重損害政府信譽及公務人員聲譽。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="2BC6D49D" w14:textId="77777777" w:rsidTr="00207A2A">
         <w:trPr>
           <w:trHeight w:val="836"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BE75FFB" w14:textId="726E3B05" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="00287786" w:rsidP="006F4FB9">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
@@ -7513,60 +8502,91 @@
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37843698" w14:textId="6020A69A" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="005E06A3" w:rsidP="00F7685E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>涉嫌違反兒童及少年性剝削防制條例等案件，言行不檢，致嚴重損害政府或公務人員聲譽，有確實證據，核有公務人員考績法第12條第3項第5款所定</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:t>涉嫌違反兒童及少年性剝削防制條例等案件，言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1次記2大過</w:t>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>檢，致嚴重損害政府或公務人員聲譽，有確實證據，核有公務人員考績法第12條第3項第5款所定</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1次記</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2大過</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>情事。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="61169E58" w14:textId="77777777" w:rsidTr="00207A2A">
         <w:trPr>
           <w:trHeight w:val="1834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="552B2AF6" w14:textId="7405CE51" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="00287786" w:rsidP="006F4FB9">
             <w:pPr>
               <w:pStyle w:val="3"/>
@@ -7891,51 +8911,71 @@
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4053282D" w14:textId="2BD4724D" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="005E06A3" w:rsidP="00F7685E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>餐會期間言行不檢，經調查認定性騷擾申訴案件成立，且為權勢性騷擾，情節重大，致嚴重損害政府或公務人員聲譽，有確實證據。</w:t>
+              <w:t>餐會期間言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>檢，經調查認定性騷擾申訴案件成立，且為權勢性騷擾，情節重大，致嚴重損害政府或公務人員聲譽，有確實證據。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="3F626C3D" w14:textId="77777777" w:rsidTr="00207A2A">
         <w:trPr>
           <w:trHeight w:val="1650"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="556D696A" w14:textId="29B02EC8" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="00287786" w:rsidP="006F4FB9">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
@@ -8063,51 +9103,71 @@
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EAD09EC" w14:textId="77777777" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="005E06A3" w:rsidP="00F7685E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>違抗政府重大政令、言行不檢，對所屬員工權勢性騷擾，致嚴重損害政府信譽及聲譽，有確實證據。</w:t>
+              <w:t>違抗政府重大政令、言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>檢，對所屬員工權勢性騷擾，致嚴重損害政府信譽及聲譽，有確實證據。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="7EC3C144" w14:textId="77777777" w:rsidTr="00207A2A">
         <w:trPr>
           <w:trHeight w:val="2259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AC1CF46" w14:textId="6EF9FD4C" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="00287786" w:rsidP="006F4FB9">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
@@ -8232,51 +9292,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46993645" w14:textId="01513336" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="005E06A3" w:rsidP="00F7685E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>於女性公共廁所放置密錄設備，行為不當且經媒體報導，嚴重影響機關聲譽；且遭申訴涉性騷擾案件，經認定性騷擾事件成立，有確實證據。</w:t>
+              <w:t>於女性公共廁所</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>放置密錄設備</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，行為不當且經媒體報導，嚴重影響機關聲譽；且遭申訴涉性騷擾案件，經認定性騷擾事件成立，有確實證據。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="41167519" w14:textId="77777777" w:rsidTr="00207A2A">
         <w:trPr>
           <w:trHeight w:val="1419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47E3CC67" w14:textId="035B00E3" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="00287786" w:rsidP="006F4FB9">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="22"/>
@@ -8546,60 +9626,91 @@
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="724D6ED6" w14:textId="3DA15CA5" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="005E06A3" w:rsidP="00F7685E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>涉嫌犯妨害性隱私及不實性影像罪等案件，言行不檢，致嚴重損害政府或公務人員聲譽，有確實證據，核有公務人員考績法第12條第3項第5款所定</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:t>涉嫌犯妨害性隱私及不實性影像罪等案件，言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1次記2大過</w:t>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>檢，致嚴重損害政府或公務人員聲譽，有確實證據，核有公務人員考績法第12條第3項第5款所定</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1次記</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2大過</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>情事。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="5EFA0295" w14:textId="77777777" w:rsidTr="00207A2A">
         <w:trPr>
           <w:trHeight w:val="1846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C9B9BDD" w14:textId="64FBAF90" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="00287786" w:rsidP="006F4FB9">
             <w:pPr>
               <w:pStyle w:val="3"/>
@@ -8724,51 +9835,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6964E6E0" w14:textId="77777777" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="005E06A3" w:rsidP="00F7685E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>使用及裝設微型攝影機竊錄他人私密影像，言行不檢，致嚴重損害政府或公務人員聲譽，有確實證據，核有公務人員考績法第12條第3項第5款所定情事。</w:t>
+              <w:t>使用及裝設微型攝影機竊錄他人私密影像，言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>檢，致嚴重損害政府或公務人員聲譽，有確實證據，核有公務人員考績法第12條第3項第5款所定情事。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="591B3CF9" w14:textId="77777777" w:rsidTr="00207A2A">
         <w:trPr>
           <w:trHeight w:val="1971"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59A0AEC3" w14:textId="41C5B827" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="00287786" w:rsidP="006F4FB9">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="451" w:hangingChars="188" w:hanging="451"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
@@ -8875,95 +10006,133 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52CB3774" w14:textId="338B557A" w:rsidR="005E06A3" w:rsidRPr="00C01564" w:rsidRDefault="005E06A3" w:rsidP="00F7685E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="3"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>涉嫌妨害性隱私及不實性影像等案件，言行不檢，嚴重損害政府或公務人員聲譽，有確實證據，核有公務人員考績法第12條第3項第5款所定</w:t>
-            </w:r>
+              <w:t>涉嫌妨害性隱私及不實性影像等案件，言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>檢，嚴重損害政府或公務人員聲譽，有確實證據，核有公務人員考績法第12條第3項第5款所定</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1次記2大過</w:t>
+              <w:t>1次記</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2大過</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>情事。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="04FF0283" w14:textId="538DC476" w:rsidR="00D94433" w:rsidRPr="00C01564" w:rsidRDefault="00D94433" w:rsidP="009D5E7E">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="376" w:left="1768" w:hangingChars="188" w:hanging="489"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="76" w:name="_Hlk230937168"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>註：本表是以行政院與所屬中央及地方各機關（構</w:t>
+        <w:t>註</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：本表是以行政院與所屬中央及地方各機關（構</w:t>
       </w:r>
       <w:r w:rsidR="00C20596" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>學校</w:t>
       </w:r>
       <w:r w:rsidR="00656A31" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>公務</w:t>
       </w:r>
@@ -9042,65 +10211,73 @@
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>資料來源：本院整理自人事總處提供資料</w:t>
       </w:r>
       <w:r w:rsidR="00656A31" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F93966E" w14:textId="48F01D3B" w:rsidR="00474A15" w:rsidRPr="00C01564" w:rsidRDefault="00287786" w:rsidP="00474A15">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
       <w:r w:rsidR="00164595" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>查，</w:t>
-      </w:r>
+        <w:t>查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00164595" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00164595" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>調查局</w:t>
       </w:r>
       <w:r w:rsidR="00C51BA1" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>近年</w:t>
       </w:r>
       <w:r w:rsidR="00164595" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>對於</w:t>
       </w:r>
       <w:r w:rsidR="0036415D" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>所屬人員</w:t>
       </w:r>
@@ -9206,51 +10383,67 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>又對於明確</w:t>
       </w:r>
       <w:r w:rsidR="003A10C5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>已違反刑法妨害性自主罪章之強制猥褻</w:t>
       </w:r>
       <w:r w:rsidR="00E51755" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidR="003A10C5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>拍攝女性、兒少私密性影像等</w:t>
+        <w:t>拍攝女性、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003A10C5" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>兒少私密</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003A10C5" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>性影像等</w:t>
       </w:r>
       <w:bookmarkStart w:id="77" w:name="_Hlk230436903"/>
       <w:r w:rsidR="003A10C5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>妨害性隱私</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
       <w:r w:rsidR="003A10C5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>犯行</w:t>
       </w:r>
       <w:r w:rsidR="00CC7FBA" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，最重</w:t>
       </w:r>
       <w:r w:rsidR="00E51755" w:rsidRPr="00C01564">
@@ -9323,93 +10516,123 @@
       <w:r w:rsidR="00474A15" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00474A15" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>並無以</w:t>
       </w:r>
       <w:r w:rsidR="00116C26" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00474A15" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>大過汰除不適格人員之機制</w:t>
-      </w:r>
+        <w:t>大過</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00474A15" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>汰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00474A15" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>除不適格人員之機制</w:t>
+      </w:r>
+      <w:r w:rsidR="00474A15" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，而移送懲戒法院者，亦僅有113年之</w:t>
       </w:r>
       <w:r w:rsidR="0087768C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1位</w:t>
       </w:r>
       <w:r w:rsidR="00474A15" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查專員，惟</w:t>
       </w:r>
       <w:r w:rsidR="001336BF" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>究</w:t>
       </w:r>
       <w:r w:rsidR="00474A15" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>其移送懲戒之理由</w:t>
       </w:r>
       <w:r w:rsidR="001336BF" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，主要是</w:t>
       </w:r>
       <w:r w:rsidR="00474A15" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>藉職權介入民營公司派系紛爭，辦案偏頗、違反保密規定且未謹言慎行，逾越工作分際等，該局對於</w:t>
+        <w:t>藉職權介入民營公司派系紛爭，辦案偏頗、違反保密規定且未謹言慎行，逾越工作</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00474A15" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>分際等</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00474A15" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，該局對於</w:t>
       </w:r>
       <w:r w:rsidR="0087768C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidR="00474A15" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>員</w:t>
       </w:r>
       <w:r w:rsidR="001336BF" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>同時另案</w:t>
       </w:r>
       <w:r w:rsidR="00474A15" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>被認定性騷擾成立之違失，因已逾懲處時效未予以懲處，卻未同時移送懲戒</w:t>
       </w:r>
@@ -9848,51 +11071,105 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>於任職桃園市</w:t>
             </w:r>
             <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>調查</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>處期間，多次對女性同仁不當肢體碰觸，疑涉性騷擾。言行不檢，損害公務人員或機關聲譽，情節較重。</w:t>
+              <w:t>處</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>多次對女性同仁不當肢體碰觸，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>疑</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>涉性騷擾。言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>檢，損害公務人員或機關聲譽，情節較重。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A0655CF" w14:textId="4446E699" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
@@ -10023,51 +11300,69 @@
               </w:rPr>
               <w:t>站</w:t>
             </w:r>
             <w:r w:rsidR="00C20596" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>原任</w:t>
             </w:r>
             <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>航業調查處臺中調查站</w:t>
+              <w:t>航業調查處</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>中調查站</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>組長</w:t>
             </w:r>
             <w:r w:rsidR="00DF5E28" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
@@ -10100,59 +11395,105 @@
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>於任職</w:t>
             </w:r>
             <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>航業調查處臺中調查站</w:t>
-[...7 lines deleted...]
-              <w:t>期間，對女性同仁性騷擾，經申調小組決議性騷擾成立。有損調查人員聲譽，情節輕微。</w:t>
+              <w:t>航業調查處</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>中調查站</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>對女性同仁性騷擾，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>經申調</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>小組決議性騷擾成立。有損調查人員聲譽，情節輕微。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EBC2FF4" w14:textId="5449FFF7" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
@@ -10240,52 +11581,62 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1495" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32299B51" w14:textId="22BC2D60" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="006D4DB5">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>兩岸情勢研析處</w:t>
-            </w:r>
+              <w:t>兩岸情勢</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>研析處</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00C20596" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>原任臺北市調查處副主任</w:t>
             </w:r>
             <w:r w:rsidR="00DF5E28" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
@@ -10317,79 +11668,125 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01384A78" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="006D4DB5">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>酒後性騷擾女性同仁，言行不檢，經申調小組決議性騷擾成立，致損害公務人員聲譽。</w:t>
+              <w:t>酒後性騷擾女性同仁，言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>檢，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>經申調</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>小組決議性騷擾成立，致損害公務人員聲譽。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="678DA17A" w14:textId="185EFB41" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="004D0C54" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C01564">
-[...5 lines deleted...]
-              <w:t>1次記1大過</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1次記</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1大過</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="6ED88CBA" w14:textId="77777777" w:rsidTr="006F4FB9">
         <w:trPr>
           <w:trHeight w:val="1571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14C05F87" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="009D5E7E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
@@ -10468,51 +11865,69 @@
               </w:rPr>
               <w:t>調查</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>處</w:t>
             </w:r>
             <w:r w:rsidR="00C20596" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>原任臺中市調查處</w:t>
+              <w:t>原任</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>中市調查處</w:t>
             </w:r>
             <w:r w:rsidR="00DF5E28" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00116C26" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>○</w:t>
@@ -10545,67 +11960,121 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>於任職高雄市</w:t>
             </w:r>
             <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>調查</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>處、臺中市</w:t>
+              <w:t>處、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>中市</w:t>
             </w:r>
             <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>調查</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>處等單位期間，性騷擾女性同仁，經申調小組決議性騷擾成立。</w:t>
+              <w:t>處等單位</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>性騷擾女性同仁，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>經申調</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>小組決議性騷擾成立。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45BFEC49" w14:textId="406D95DD" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
@@ -10805,51 +12274,87 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>於任職苗栗縣</w:t>
             </w:r>
             <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>調查</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>站期間，涉性騷擾女性同仁。言行不檢，損害公務人員或機關聲譽，情節較重。</w:t>
+              <w:t>站</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>涉性騷擾女性同仁。言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>檢，損害公務人員或機關聲譽，情節較重。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A446F6D" w14:textId="75A851E8" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
@@ -11001,51 +12506,69 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>遭</w:t>
             </w:r>
             <w:r w:rsidR="00116C26" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>多</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>名女下屬檢舉，言行失檢，有損公務人員或機關聲譽，情節輕微。</w:t>
+              <w:t>名女下屬檢舉，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>言行失檢</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，有損公務人員或機關聲譽，情節輕微。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2256FF80" w14:textId="249AA9D6" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
@@ -11245,51 +12768,105 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>於任職基隆市</w:t>
             </w:r>
             <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>調查</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>站期間，對某女性同仁言行失檢。言行失檢，有損公務人員或機關聲譽，情節輕微。</w:t>
+              <w:t>站</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>對某女性同仁</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>言行失檢</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>言行失檢</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，有損公務人員或機關聲譽，情節輕微。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C369A3C" w14:textId="24D8805A" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
@@ -11490,79 +13067,125 @@
               </w:rPr>
               <w:t>多</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>名女下屬檢舉，任職桃園市</w:t>
             </w:r>
             <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>調查</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>處期間，對女性同仁不當肢體碰觸及言語冒犯，言行不檢，損害公務人員及機關聲譽。</w:t>
+              <w:t>處</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>對女性同仁不當肢體碰觸及言語冒犯，言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>檢，損害公務人員及機關聲譽。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10EC2E90" w14:textId="508B853F" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="004D0C54" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C01564">
-[...5 lines deleted...]
-              <w:t>1次記1大過</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1次記</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1大過</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="7A57DABA" w14:textId="77777777" w:rsidTr="006F4FB9">
         <w:trPr>
           <w:trHeight w:val="2035"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04F112AE" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="009D5E7E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
@@ -11710,51 +13333,105 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>前於任職桃園市</w:t>
             </w:r>
             <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>調查</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>處期間，性騷擾女性同仁，經申調小組決議性騷擾成立，言行不檢，損害公務人員聲譽，情節較重。</w:t>
+              <w:t>處</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>性騷擾女性同仁，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>經申調</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>小組決議性騷擾成立，言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>檢，損害公務人員聲譽，情節較重。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77079E7B" w14:textId="1D1923CD" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
@@ -11937,79 +13614,125 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2524C9E6" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="006D4DB5">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>前於任職總務處科長期間，觸犯刑法強制猥褻罪，違反紀律或言行不檢，致損害公務人員聲譽，有確實證據者。</w:t>
+              <w:t>前於任職總務處科長</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>觸犯刑法強制猥褻罪，違反紀律或言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>檢，致損害公務人員聲譽，有確實證據者。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F62496F" w14:textId="3D66E44F" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="004D0C54" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C01564">
-[...5 lines deleted...]
-              <w:t>1次記1大過</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1次記</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1大過</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="1EDEE333" w14:textId="77777777" w:rsidTr="006F4FB9">
         <w:trPr>
           <w:trHeight w:val="1896"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C986416" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="009D5E7E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
@@ -12149,51 +13872,69 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>前於105年在臺北市</w:t>
             </w:r>
             <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>調查</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>處服務期間，對所屬女性同仁性騷擾，經認定3件性騷擾事件成立，並建議予記過</w:t>
+              <w:t>處服務</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>對所屬女性同仁性騷擾，經認定3件性騷擾事件成立，並建議予記過</w:t>
             </w:r>
             <w:r w:rsidR="00323C52" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>次處分。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32591748" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="0073344F">
@@ -12377,51 +14118,69 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>於臺北市</w:t>
             </w:r>
             <w:r w:rsidR="00C5783B" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>調查</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>處服務期間，因辦案偏頗，並涉違反男女交往分際及辦案保密規定等行政違失。</w:t>
+              <w:t>處服務</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>因辦案偏頗，並涉違反男女交往分際及辦案保密規定等行政違失。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="593054CA" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
@@ -12573,79 +14332,143 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BC57813" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="006D4DB5">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>前任職嘉義市站副主任期間，言行不檢，情節重大，違反紀律或言行不檢，致損害公務人員聲譽，有確實證據者。</w:t>
+              <w:t>前任職嘉義市站副主任</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>檢，情節重大，違反紀律或言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>檢，致損害公務人員聲譽，有確實證據者。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="319C2068" w14:textId="641A4207" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="004D0C54" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C01564">
-[...5 lines deleted...]
-              <w:t>1次記1大過</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1次記</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1大過</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="4A3A4B70" w14:textId="77777777" w:rsidTr="00413C51">
         <w:trPr>
           <w:trHeight w:val="1752"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4513CDD4" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="009D5E7E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
@@ -12737,51 +14560,87 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="536304C3" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="006D4DB5">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>性騷擾2位女性部屬，經申調小組決議性騷擾成立，言行失檢，有損公務人員或機關聲譽，情節輕微。</w:t>
+              <w:t>性騷擾2位女性部屬，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>經申調</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>小組決議性騷擾成立，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>言行失檢</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，有損公務人員或機關聲譽，情節輕微。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18BA9D89" w14:textId="7537FEB9" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
@@ -12873,96 +14732,168 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1495" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F2CDC4C" w14:textId="3BED935B" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="006D4DB5">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>兩岸情勢研析處/</w:t>
+              <w:t>兩岸情勢</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>研析處</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="0087768C" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>姓調查專員/薦任第9職等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="370C228E" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="006D4DB5">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>性騷擾女性民眾，違反法令規定及言行不檢，經申調小組決議性騷擾成立。言行不檢，損害公務人員或機關聲譽，情節較重。</w:t>
+              <w:t>性騷擾女性民眾，違反法令規定及言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>檢，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>經申調</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>小組決議性騷擾成立。言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>檢，損害公務人員或機關聲譽，情節較重。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67967E58" w14:textId="668988ED" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
@@ -13146,79 +15077,125 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EFA7644" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="006D4DB5">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>前於資通安全處服務期間，拍攝與少女發生性行為之性影像，涉嫌觸犯兒童及少年性剝削防制條例刑責，言行不檢，致損害公務人員聲譽，有確實證據者。</w:t>
+              <w:t>前於資通安全處服務</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>拍攝與少女發生性行為之性影像，涉嫌觸犯兒童及少年性剝削防制條例刑責，言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>檢，致損害公務人員聲譽，有確實證據者。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4997EBEA" w14:textId="3D442BFE" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="004D0C54" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C01564">
-[...5 lines deleted...]
-              <w:t>1次記1大過</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1次記</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1大過</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="7E6A8B58" w14:textId="77777777" w:rsidTr="006F4FB9">
         <w:trPr>
           <w:trHeight w:val="1697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DDE5E17" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="009D5E7E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
@@ -13342,79 +15319,125 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2138147B" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="006D4DB5">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>於前任職國際事務處期間，無故攝錄他人如廁、更衣等性影像，言行不檢，致損害公務人員聲譽，有確實證據者。</w:t>
+              <w:t>於前任職國際事務處</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>無故攝錄他人如廁、更衣等性影像，言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>檢，致損害公務人員聲譽，有確實證據者。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F7674C4" w14:textId="0D04410F" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="004D0C54" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C01564">
-[...5 lines deleted...]
-              <w:t>1次記1大過</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1次記</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1大過</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="79A7E7EB" w14:textId="77777777" w:rsidTr="006F4FB9">
         <w:trPr>
           <w:trHeight w:val="1404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5870B0D1" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="009D5E7E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
@@ -13506,79 +15529,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="415455D0" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="006D4DB5">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>於超商違法竊錄少女身體隱私部位，言行不檢，損害公務人員聲譽，有確實證據者。</w:t>
+              <w:t>於超商違法竊錄少女身體隱私部位，言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>檢，損害公務人員聲譽，有確實證據者。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B6CD804" w14:textId="01CA5530" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="004D0C54" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C01564">
-[...5 lines deleted...]
-              <w:t>1次記1大過</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1次記</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1大過</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01564" w:rsidRPr="00C01564" w14:paraId="625802FD" w14:textId="77777777" w:rsidTr="00413C51">
         <w:trPr>
           <w:trHeight w:val="1623"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="397913BD" w14:textId="77777777" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="009D5E7E">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
@@ -13685,100 +15736,156 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CF72236" w14:textId="35D569B1" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="006F2944" w:rsidP="006D4DB5">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>前服務於新北市調查處期間，言行不檢，違反公務員服務法，損害公務人員聲譽，有確實證據者。</w:t>
+              <w:t>前服務於新北市調查處</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>言行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>檢，違反公務員服務法，損害公務人員聲譽，有確實證據者。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="607" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FE86ADB" w14:textId="1A9FDF83" w:rsidR="006F2944" w:rsidRPr="00C01564" w:rsidRDefault="004D0C54" w:rsidP="0073344F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C01564">
-[...5 lines deleted...]
-              <w:t>1次記1大過</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1次記</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1大過</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D3FF4D0" w14:textId="430BDBEB" w:rsidR="002C122B" w:rsidRPr="00C01564" w:rsidRDefault="002C122B" w:rsidP="00F7685E">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="417" w:left="1910" w:hangingChars="189" w:hanging="492"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>註：</w:t>
+        <w:t>註</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>部分人員於案發後有經調職，本表</w:t>
       </w:r>
       <w:r w:rsidR="00900CF1" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>單位為</w:t>
       </w:r>
@@ -13836,206 +15943,353 @@
         <w:t>調查局說明</w:t>
       </w:r>
       <w:r w:rsidR="004E07A2" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>該局對於涉犯性騷擾行為，一向採取「零容忍」態度</w:t>
       </w:r>
       <w:r w:rsidR="004E07A2" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，對於行為人，若經</w:t>
       </w:r>
       <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidR="004E07A2" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>局依調查屬實，均依情節輕重，按相關規定嚴懲。且</w:t>
+        <w:t>局依調查屬實，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E07A2" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>均依情節</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E07A2" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>輕重，按相關規定嚴懲。且</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>對於同仁違失，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004E07A2" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>均</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>以行政懲處為原則，故近10年內僅1人因涉及貪汙而</w:t>
-      </w:r>
+        <w:t>以行政</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>懲處為原則，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>故近</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>10年內僅1人因涉及貪</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>汙</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>而</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>1次記2大過</w:t>
+        <w:t>1次記</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2大過</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>免</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>職處分並移送本院審查，餘另有8人因涉及收賄、洩密、毒品遺失、貪瀆、違法兼職及涉入詐團、違規查詢、恐嚇等，而移送懲戒法院審理。</w:t>
+        <w:t>職處分並移送本院審查，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>餘另有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>8人因涉及收賄、洩密、毒品遺失、貪瀆、違法兼職及涉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>入詐團</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、違規查詢、恐嚇等，而移送懲戒法院審理。</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>該局並稱因114年11月19日公務人員考績法修</w:t>
       </w:r>
       <w:r w:rsidR="00503DC8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>正</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>施行前，「性騷擾」皆未明列相關法規之懲處基準內，故該局僅得援例依</w:t>
       </w:r>
       <w:r w:rsidR="00503DC8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>違</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C01564">
-[...5 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>失樣態予</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>申誡、記過或</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1次記1大過</w:t>
+        <w:t>1次記</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1大過</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>處分，並稱針對涉嫌強制猥褻、妨害性自主及違法拍攝女性私密影片等案，予</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1次記1大過</w:t>
+        <w:t>1次記</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1大過</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>之處分，應足達以儆效尤之效</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>而法務部於本院約詢</w:t>
-      </w:r>
+        <w:t>而法務部於本院約</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00503DC8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>時，</w:t>
       </w:r>
       <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>則表示</w:t>
       </w:r>
       <w:r w:rsidR="00503DC8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>：「</w:t>
       </w:r>
       <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>懲處上要</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1次記2大過</w:t>
+        <w:t>1次記</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2大過</w:t>
       </w:r>
       <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>才會送到部裡，</w:t>
+        <w:t>才會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>送到部裡</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="006F2944" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>未達</w:t>
       </w:r>
       <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006F2944" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>大過</w:t>
       </w:r>
       <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -14114,51 +16368,69 @@
         </w:rPr>
         <w:t>以從事司法調查及國家安全工作。</w:t>
       </w:r>
       <w:r w:rsidR="00287786" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>該局歷年調查人員養成訓練計畫及對外說明均</w:t>
       </w:r>
       <w:r w:rsidR="004E07A2" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>一再揭示</w:t>
       </w:r>
       <w:r w:rsidR="00287786" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>該局人才培育之目標，旨在養成「德智兼備」、「崇法務實」、「依法行政」，且為國家、為民眾服務之國家調查員</w:t>
+        <w:t>該局人才培育之目標，旨在養成「德智兼備」、「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00287786" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>崇法務實</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00287786" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>」、「依法行政」，且為國家、為民眾服務之國家調查員</w:t>
       </w:r>
       <w:r w:rsidR="004E07A2" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rStyle w:val="aff2"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="004E07A2" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>故對其品格與</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
@@ -14203,165 +16475,218 @@
         <w:t>自屬當然</w:t>
       </w:r>
       <w:r w:rsidR="00DE5076" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>，對其違紀失職之容忍程度，亦應較一般公務人員為低</w:t>
       </w:r>
       <w:r w:rsidR="009D5E7E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79CDE732" w14:textId="0A433452" w:rsidR="00C13B3C" w:rsidRPr="00C01564" w:rsidRDefault="00A15F8E" w:rsidP="00E271D0">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>惟調查局近年對於所屬人員涉</w:t>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>調查局近年對於所屬人員涉</w:t>
       </w:r>
       <w:r w:rsidR="008928D3" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>不法</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>性平事件之懲處，</w:t>
       </w:r>
       <w:r w:rsidR="00DE5076" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>縱使已涉犯強制猥褻、性侵害及嚴重權勢性騷擾等重大違失，</w:t>
       </w:r>
       <w:r w:rsidR="00C13B3C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>卻均無汰除機制</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C01564">
+        <w:t>卻均無</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C13B3C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>汰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C13B3C" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>除機制</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>，相較其他</w:t>
       </w:r>
       <w:r w:rsidR="008928D3" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>行政</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>機關</w:t>
       </w:r>
       <w:r w:rsidR="008928D3" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00C13B3C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>懲處與違失情節顯不相當</w:t>
       </w:r>
       <w:r w:rsidR="00C13B3C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>，流於輕縱寬貸</w:t>
-      </w:r>
+        <w:t>，流於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C13B3C" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>輕縱寬貸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D01952" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>，與該局歷來強調對所屬人員品格之要求，顯有嚴重落差</w:t>
       </w:r>
       <w:r w:rsidR="00C13B3C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47FF590F" w14:textId="77777777" w:rsidR="00503DC8" w:rsidRPr="00C01564" w:rsidRDefault="00C13B3C" w:rsidP="007D7093">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>衡諸憲法法庭111年憲判字第9號判決意旨，</w:t>
+        <w:t>衡諸憲法法庭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>111年憲判字</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>第9號判決意旨，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>行政</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>機關對於重大違失人員</w:t>
       </w:r>
       <w:r w:rsidR="00D01952" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>若無法</w:t>
@@ -14527,57 +16852,67 @@
       </w:r>
       <w:r w:rsidR="00646004" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，並將引發後續</w:t>
       </w:r>
       <w:r w:rsidR="006E3881" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>同仁</w:t>
       </w:r>
       <w:r w:rsidR="00646004" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>對組織之不信任，進而導致不敢</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00524316" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>循正式管道</w:t>
+        <w:t>循</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00524316" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>正式管道</w:t>
       </w:r>
       <w:r w:rsidR="00646004" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>申訴及延遲申訴</w:t>
       </w:r>
       <w:r w:rsidR="006E3881" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>之情況發生</w:t>
       </w:r>
       <w:r w:rsidR="00646004" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
@@ -14674,57 +17009,87 @@
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>致內部人員頻繁向外檢舉</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D8E509" w14:textId="4F80D1DF" w:rsidR="009C2D51" w:rsidRPr="00C01564" w:rsidRDefault="009C2D51" w:rsidP="008225E0">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:ind w:leftChars="351" w:left="1704"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>公務人員考績法雖於114年11月19日修正才明列性騷擾、性侵害等規定，但於修法前，公務人員如有重大違失行為，機關本得依修正前考績法規定落實懲處</w:t>
-[...5 lines deleted...]
-        <w:t>，其他行政機關、學校亦均據此執行，以落實對重大違失人員之課責，</w:t>
+        <w:t>公務人員考績法雖於114年11月19日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>修正才明列</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>性騷擾、性侵害等規定，但於修法前，公務人員如有重大違失行為，機關本得依修正前考績法規定落實懲處</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，其他行政機關、學校亦均據此執行，以落實對重大違失人員</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之課責</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00A22D81" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>調查</w:t>
       </w:r>
       <w:r w:rsidR="0051455E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>局</w:t>
       </w:r>
       <w:r w:rsidR="00503DC8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>卻</w:t>
       </w:r>
       <w:r w:rsidR="00CA7286" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -14739,86 +17104,118 @@
         </w:rPr>
         <w:t>稱</w:t>
       </w:r>
       <w:r w:rsidR="0051455E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>因</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>過往公務人員考績法未</w:t>
       </w:r>
       <w:r w:rsidR="00250ACD" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>明列</w:t>
       </w:r>
       <w:r w:rsidR="0051455E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>性騷擾等樣態於懲處基準，故</w:t>
+        <w:t>性騷擾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0051455E" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>等樣態於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0051455E" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>懲處基準，故</w:t>
       </w:r>
       <w:r w:rsidR="00A22D81" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>該局</w:t>
       </w:r>
       <w:r w:rsidR="0051455E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>過往僅得援例依</w:t>
       </w:r>
       <w:r w:rsidR="00250ACD" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>違</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0051455E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>失樣態予記過或</w:t>
-      </w:r>
+        <w:t>失樣態予</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0051455E" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>記過或</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1次記1大過</w:t>
+        <w:t>1次記</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1大過</w:t>
       </w:r>
       <w:r w:rsidR="0051455E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>處分</w:t>
       </w:r>
       <w:r w:rsidR="00CA7286" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>云云</w:t>
       </w:r>
       <w:r w:rsidR="00A22D81" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，顯</w:t>
       </w:r>
       <w:r w:rsidR="009D5E7E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -14826,116 +17223,174 @@
         </w:rPr>
         <w:t>對法規理解</w:t>
       </w:r>
       <w:r w:rsidR="00CA7286" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>有誤</w:t>
       </w:r>
       <w:r w:rsidR="00FA5322" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F257571" w14:textId="4B575B1B" w:rsidR="00E360F1" w:rsidRPr="00C01564" w:rsidRDefault="006E3881" w:rsidP="007E1B72">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:ind w:leftChars="351" w:left="1704"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C01564">
-[...5 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>銓敘部於本</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>院約</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00503DC8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>時</w:t>
       </w:r>
       <w:r w:rsidR="00E360F1" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>說明</w:t>
       </w:r>
       <w:r w:rsidR="009C2D51" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>機關如因過去誤解法律或經檢討確有輕懲包庇情形而認定原懲處處分違法</w:t>
+        <w:t>機關如因過去誤解法律或經檢討確</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>有輕懲包庇</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>情形而認定原懲處處分違法</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，依行政程序法第117條及</w:t>
       </w:r>
       <w:r w:rsidR="009D5E7E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>121條規定，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>原處分機關或其上級機關於知有撤銷原因時起2年內得依職權予以撤銷，並就尚在懲處權行使期間內之重大違失行為，核予適當之懲處處分</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>原處分機關或其上級</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>機關於知有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>撤銷原因時起2年內得依職權予以撤銷，並就尚在懲處權行使期間內之重大違失行為，核予適當之懲處處分</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。若已逾越懲處權行使期</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>間</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000B6675" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rStyle w:val="aff2"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，機關亦得以主動撤銷重</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>辦受考人違法失職年度之年終（另予</w:t>
       </w:r>
       <w:r w:rsidR="00C20596" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
@@ -14958,106 +17413,172 @@
         <w:pStyle w:val="4"/>
         <w:ind w:leftChars="351" w:left="1704"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>調查局據此</w:t>
       </w:r>
       <w:r w:rsidR="00524316" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>已</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>檢討表示，針對過往涉犯性侵害（強制猥褻</w:t>
+        <w:t>檢討表示，針對過往</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>涉犯性侵害</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>（強制猥褻</w:t>
       </w:r>
       <w:r w:rsidR="00C20596" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>犯罪等重大違反性平案件，將重新檢視相關調查過程及懲處額度有無疏漏不足之處，再提案該局考績委員會審酌是否有撤回原處分、重啟調查，或另為適法處分</w:t>
+        <w:t>犯罪等重大違反性平案件，將重新檢視相關調查過程及懲處額度有無疏漏不足之處，再提案該局考績委員會審</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>酌</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>是否有撤回原處分、重啟調查，或另為適法處分</w:t>
       </w:r>
       <w:r w:rsidR="00503DC8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>必要</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007003D4" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>爰亟待法務部</w:t>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007003D4" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>亟待法務部</w:t>
       </w:r>
       <w:r w:rsidR="00E360F1" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>督飭</w:t>
-      </w:r>
+        <w:t>督</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E360F1" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>飭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007003D4" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>調查局積極履諾，針對相關案件逐案審視衡酌，落實懲處，以根本導正組織文化及權勢騷擾之結構性問題</w:t>
+        <w:t>調查局</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007003D4" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>積極履諾，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007003D4" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>針對相關案件逐案審視衡酌，落實懲處，以根本導正組織文化及權勢騷擾之結構性問題</w:t>
       </w:r>
       <w:r w:rsidR="007003D4" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="304007B5" w14:textId="23EB372C" w:rsidR="00FA5322" w:rsidRPr="00C01564" w:rsidRDefault="006E3881" w:rsidP="00FA5322">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidR="00FA5322" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
@@ -15081,64 +17602,114 @@
         </w:rPr>
         <w:t>為憲法賦予行政權不可或缺之</w:t>
       </w:r>
       <w:r w:rsidR="00FA5322" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>核心權</w:t>
       </w:r>
       <w:r w:rsidR="000746A9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>限</w:t>
       </w:r>
       <w:r w:rsidR="00FA5322" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，近年各行政機關、學校針對所屬人員涉性騷擾、性侵害等</w:t>
       </w:r>
       <w:r w:rsidR="00745BC5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>重大違失</w:t>
+        <w:t>重大</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00745BC5" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>違</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00745BC5" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>失</w:t>
       </w:r>
       <w:r w:rsidR="00FA5322" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>事件，不乏果斷嚴懲、免職，以即時汰換不適任人員。</w:t>
+        <w:t>事件，不乏果斷嚴懲、免職，以即時</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FA5322" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>汰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA5322" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>換不適任人員。</w:t>
       </w:r>
       <w:bookmarkStart w:id="78" w:name="_Hlk231308960"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FA5322" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>惟調查局面對所屬人員涉犯強制猥褻、性侵害及嚴重性騷擾等重大違失，均無汰除機制，</w:t>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA5322" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>調查局面對所屬人員涉犯強制猥褻、性侵害及嚴重性騷擾等重大違失，均無</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FA5322" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>汰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA5322" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>除機制，</w:t>
       </w:r>
       <w:r w:rsidR="00250ACD" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該局</w:t>
       </w:r>
       <w:r w:rsidR="00745BC5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>長期疏於</w:t>
       </w:r>
       <w:r w:rsidR="00FA5322" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>發揮監督所屬之實效，致紀律鬆弛，</w:t>
       </w:r>
       <w:r w:rsidR="00745BC5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>非但未能有效遏</w:t>
       </w:r>
@@ -15148,52 +17719,60 @@
         </w:rPr>
         <w:t>阻</w:t>
       </w:r>
       <w:r w:rsidR="00745BC5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>所屬同仁</w:t>
       </w:r>
       <w:r w:rsidR="00745BC5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>侵害人民權益，亦難以根除內部權勢</w:t>
       </w:r>
       <w:r w:rsidR="0022209F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>性</w:t>
       </w:r>
       <w:r w:rsidR="00745BC5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>騷擾之沉痾</w:t>
-      </w:r>
+        <w:t>騷擾之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00745BC5" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>沉痾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FA5322" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:bookmarkEnd w:id="78"/>
       <w:r w:rsidR="00FA5322" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該局允應針對相關案件逐案</w:t>
       </w:r>
       <w:r w:rsidR="005945CF" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>重新</w:t>
       </w:r>
       <w:r w:rsidR="00FA5322" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>檢視，妥為議處，</w:t>
       </w:r>
@@ -15254,51 +17833,69 @@
         </w:rPr>
         <w:t>性騷擾案件之</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>處理過程遭遇二度傷害，性</w:t>
       </w:r>
       <w:r w:rsidR="00D654C4" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>防</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>法及性工法均</w:t>
+        <w:t>法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>及性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>均</w:t>
       </w:r>
       <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>要求</w:t>
       </w:r>
       <w:r w:rsidR="00126D53" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>處理人員</w:t>
       </w:r>
       <w:r w:rsidR="00EC2066" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>應具</w:t>
       </w:r>
@@ -15336,73 +17933,101 @@
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>以避免因權力結構不對等而影響被害人權益</w:t>
       </w:r>
       <w:r w:rsidR="001D6152" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>惟調查局對</w:t>
       </w:r>
       <w:r w:rsidR="001D6152" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>礙於權勢</w:t>
+        <w:t>礙於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001D6152" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>權勢</w:t>
       </w:r>
       <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>未提出正式申訴之性騷擾案件，僅交由該局督察處調查處理，先天即缺乏</w:t>
+        <w:t>未提出正式申訴之性騷擾案件，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>僅交由</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>該局督察處調查處理，先天即缺乏</w:t>
       </w:r>
       <w:r w:rsidR="00B96710" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>性騷擾申訴處理會</w:t>
       </w:r>
       <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>之性平專業與外部專家把關，後天亦無實質防治或環境改善建議</w:t>
       </w:r>
       <w:r w:rsidR="001D6152" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，且</w:t>
       </w:r>
@@ -15439,51 +18064,87 @@
         </w:rPr>
         <w:t>事</w:t>
       </w:r>
       <w:r w:rsidR="004164CA" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，已然形成制度性闕漏</w:t>
       </w:r>
       <w:r w:rsidR="00EC2066" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="004164CA" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>導致該局人員須不斷循外界管道檢舉，以伸張正義，除損害局譽，亦加深所屬職員於體制內之二度傷害</w:t>
+        <w:t>導致該局人員須不斷</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004164CA" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>循</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004164CA" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>外界管道檢舉，以伸張正義，除</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004164CA" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>損害局譽</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004164CA" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>，亦加深所屬職員於體制內之二度傷害</w:t>
       </w:r>
       <w:r w:rsidR="003D4395" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，確有違失</w:t>
       </w:r>
       <w:r w:rsidR="001D6152" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>該局於本案後承諾將加強人事單位與督察單位之協作，</w:t>
       </w:r>
@@ -15569,116 +18230,136 @@
         </w:rPr>
         <w:t>除需承受身心創傷</w:t>
       </w:r>
       <w:r w:rsidR="0055678E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>與</w:t>
       </w:r>
       <w:r w:rsidR="00E771E7" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>揭露案件之壓力，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>於案件調查期間，亦須再次回憶遭受性騷擾時的情境脈絡，故為</w:t>
+        <w:t>於案件調查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>亦須再次回憶遭受性騷擾時的情境脈絡，故為</w:t>
       </w:r>
       <w:r w:rsidR="0094443B" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>避免</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>受害人於處理過程遭遇二度傷害，</w:t>
       </w:r>
       <w:r w:rsidR="0055678E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>性</w:t>
       </w:r>
       <w:r w:rsidR="00D654C4" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>防</w:t>
       </w:r>
       <w:r w:rsidR="0055678E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>法及</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>性工法</w:t>
       </w:r>
       <w:r w:rsidR="0055678E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>均</w:t>
       </w:r>
       <w:r w:rsidR="00D654C4" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>對</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>處理</w:t>
       </w:r>
       <w:r w:rsidR="0030625D" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>程序</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidR="00E771E7" w:rsidRPr="00C01564">
@@ -15769,99 +18450,119 @@
         </w:rPr>
         <w:t>性騷擾</w:t>
       </w:r>
       <w:r w:rsidR="00CC559E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>具有</w:t>
       </w:r>
       <w:r w:rsidR="0055678E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>權力結構不對等與職務從屬之特殊性</w:t>
       </w:r>
       <w:r w:rsidR="00E05808" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>，性工法</w:t>
-      </w:r>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E05808" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0055678E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>特別</w:t>
       </w:r>
       <w:r w:rsidR="00E05808" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>強調無論申訴</w:t>
       </w:r>
       <w:r w:rsidR="0055678E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>與否</w:t>
       </w:r>
       <w:r w:rsidR="00E05808" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0055678E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>雇主</w:t>
       </w:r>
       <w:r w:rsidR="00E05808" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>均應採取「立即有效之糾正及補救措施」</w:t>
+        <w:t>均應採取</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E05808" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>「立即有效之糾正及補救措施」</w:t>
       </w:r>
       <w:r w:rsidR="00CC559E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，且調查</w:t>
       </w:r>
       <w:r w:rsidR="00AC3968" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>、審議之成員，</w:t>
       </w:r>
       <w:r w:rsidR="00CC559E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>應有外部專業人士</w:t>
       </w:r>
@@ -15899,109 +18600,127 @@
       </w:r>
       <w:r w:rsidR="0055678E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="0055678E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>人權保障之視角</w:t>
       </w:r>
       <w:r w:rsidR="008714E1" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D654C4" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>爰現行行政</w:t>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D654C4" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>現行行政</w:t>
       </w:r>
       <w:r w:rsidR="008714E1" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>機關於行政院之推動下，</w:t>
       </w:r>
       <w:r w:rsidR="00D654C4" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>除於程序上要求外部專家參與，</w:t>
       </w:r>
       <w:r w:rsidR="008714E1" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>亦逐步強化人事人員之調查處理能力</w:t>
       </w:r>
       <w:r w:rsidR="00CF45B9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6617F193" w14:textId="7920193B" w:rsidR="00C17350" w:rsidRPr="00C01564" w:rsidRDefault="00C17350" w:rsidP="00A21231">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>按</w:t>
       </w:r>
       <w:r w:rsidR="003766E9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>性防法第14條</w:t>
+        <w:t>性防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003766E9" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法第14條</w:t>
       </w:r>
       <w:r w:rsidR="003766E9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rStyle w:val="aff2"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidR="003766E9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、第15條</w:t>
       </w:r>
       <w:r w:rsidR="003766E9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rStyle w:val="aff2"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
@@ -16032,61 +18751,69 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>調查人員、審議或調解委員，應具備性別平等意識</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F55F874" w14:textId="1E6E711C" w:rsidR="009E0018" w:rsidRPr="00C01564" w:rsidRDefault="00C17350" w:rsidP="00C708E6">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>又對於發生於職場之性騷擾案件，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FA0B5F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>按</w:t>
       </w:r>
       <w:r w:rsidR="00FA0B5F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>性工法第13條</w:t>
+        <w:t>性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA0B5F" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>法第13條</w:t>
       </w:r>
       <w:r w:rsidR="00FA0B5F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規定</w:t>
       </w:r>
       <w:r w:rsidR="001D0620" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rStyle w:val="aff2"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="00FA0B5F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00FA0B5F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>雇主應採取適當之措施，防治性騷擾之發生</w:t>
@@ -16115,59 +18842,68 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>論是接獲被害人正式申訴</w:t>
       </w:r>
       <w:r w:rsidR="00FA0B5F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>性騷擾事件</w:t>
       </w:r>
       <w:r w:rsidR="00FA0B5F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，亦或由其他途徑知悉性騷擾情形</w:t>
       </w:r>
       <w:r w:rsidR="00FA0B5F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>，均</w:t>
-      </w:r>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FA0B5F" w:rsidRPr="00C01564">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>均</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0B5F" w:rsidRPr="00C01564">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>應採取</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FA0B5F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="00FA0B5F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>立即有效之糾正及補救措施</w:t>
       </w:r>
       <w:r w:rsidR="00FA0B5F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00FA0B5F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
@@ -16303,62 +19039,70 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>組成申訴調查小組調查事件，成員並應有具備性別意識之外部專業人士</w:t>
       </w:r>
       <w:r w:rsidR="00E17682" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rStyle w:val="aff2"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidR="00E17682" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E749874" w14:textId="68501A3C" w:rsidR="00CF45B9" w:rsidRPr="00C01564" w:rsidRDefault="0030625D" w:rsidP="009D7958">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>勞動部於</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>職場性騷擾申訴處理指導手冊</w:t>
+        <w:t>職</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>場性騷擾申訴處理指導手冊</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>建議</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>處理人員應接受進階課程如事件之處理、</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>風險評估與預防策略</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
@@ -16402,66 +19146,75 @@
       <w:r w:rsidR="006A4B44" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="006A4B44" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>規劃性騷擾防治業務人員每年應受6小時以上之進階課程</w:t>
       </w:r>
       <w:r w:rsidR="006A4B44" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="009E0018" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>人事總處</w:t>
+        <w:t>人事</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009E0018" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>總處</w:t>
       </w:r>
       <w:r w:rsidR="00EC2066" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>業</w:t>
       </w:r>
       <w:r w:rsidR="00500888" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>於</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00500888" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>人事體系中</w:t>
       </w:r>
       <w:r w:rsidR="00B96710" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>布</w:t>
       </w:r>
       <w:r w:rsidR="00500888" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>建具備</w:t>
       </w:r>
       <w:r w:rsidR="00500888" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
@@ -16500,51 +19253,67 @@
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="002F2ECB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>處理實務及機關防治責任」等</w:t>
       </w:r>
       <w:r w:rsidR="00EC2066" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>人事人員研習課程</w:t>
       </w:r>
       <w:r w:rsidR="002F2ECB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>，且</w:t>
       </w:r>
       <w:r w:rsidR="002F2ECB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>積極鼓勵人事人員參訓，</w:t>
+        <w:t>積極鼓勵人事</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002F2ECB" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>人員參訓</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002F2ECB" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00EC2066" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>至</w:t>
       </w:r>
       <w:r w:rsidR="002F2ECB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>114年訓練涵蓋率已達98.95%</w:t>
       </w:r>
       <w:r w:rsidR="002F2ECB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04898914" w14:textId="0DF5FD11" w:rsidR="001A445D" w:rsidRPr="00C01564" w:rsidRDefault="001A445D" w:rsidP="00205780">
       <w:pPr>
         <w:pStyle w:val="3"/>
@@ -16723,304 +19492,428 @@
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查局</w:t>
       </w:r>
       <w:r w:rsidR="00CC559E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>針對適用性</w:t>
       </w:r>
       <w:r w:rsidR="00D654C4" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>防</w:t>
       </w:r>
       <w:r w:rsidR="00CC559E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>法之申訴案件，依「法務部與所屬機關性騷擾防治措施申訴及處理要點」第10點之規定啟動調查，於接獲申訴7日內簽奉申處會召集人指派3人以上委員組成調查小組進行調查並作成調查報告，</w:t>
-      </w:r>
+        <w:t>法之申訴案件，依「法務部與所屬機關性騷擾防治措施申訴及處理要點」第10點之規定啟動調查，於接獲申訴7日內簽</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CC559E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>經該局申處會審議調查報告及處理建議後，移送該局所在地之地方主管機關辦理該案之性騷擾認定決議</w:t>
+        </w:rPr>
+        <w:t>奉申處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CC559E" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>會召集人指派3人以上委員組成調查小組進行調查並作成調查報告，</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC559E" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>經該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CC559E" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>局申處會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CC559E" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>審議調查報告及處理建議後，移送該局所在地之地方主管機關辦理該案之性騷擾認定決議</w:t>
       </w:r>
       <w:r w:rsidR="00CC559E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7546EF97" w14:textId="30FA2A00" w:rsidR="001A445D" w:rsidRPr="00C01564" w:rsidRDefault="00C13A0F" w:rsidP="001A445D">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該局</w:t>
       </w:r>
       <w:r w:rsidR="005F6238" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>針對適用性工法之申訴案件，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>則</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005F6238" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>依性工法第</w:t>
+        <w:t>依性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005F6238" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="005F6238" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>13條之規定通報職場性騷擾案件通報系統，同時依「法務部與所屬機關工作場所性騷擾防治措施申訴及處理要點」第6點及第10點之規定</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="005F6238" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>啟動調查及採取相關立即有效之糾正及補救措施，且於接獲申訴7日內簽奉申</w:t>
+        <w:t>啟動調查及採取相關立即有效之糾正及補救措施，且於接獲申訴7日內簽</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005F6238" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>奉申</w:t>
       </w:r>
       <w:r w:rsidR="001A445D" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>處會</w:t>
+        <w:t>處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A445D" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>會</w:t>
       </w:r>
       <w:r w:rsidR="005F6238" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>召集人指派3人以上委員</w:t>
       </w:r>
       <w:r w:rsidR="00C20596" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="005F6238" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>含外部委員</w:t>
       </w:r>
       <w:r w:rsidR="00DF5E28" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="005F6238" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>組成調查小組</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="005F6238" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>進行調查並作成調查報告，</w:t>
       </w:r>
       <w:r w:rsidR="005F6238" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>提交該局申處會審議後</w:t>
+        <w:t>提交該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005F6238" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>局申處會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005F6238" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>審議後</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="005F6238" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>認定性騷擾成立或不成立，並得作成懲處或其他處理之建議</w:t>
       </w:r>
       <w:r w:rsidR="005F6238" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="068F5243" w14:textId="344FE5F4" w:rsidR="009823EA" w:rsidRPr="00C01564" w:rsidRDefault="00640B4D" w:rsidP="001A445D">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>性騷擾案件被申訴人之行為涉及行政責任部分，均由</w:t>
+        <w:t>性騷擾案件被申訴人之行為涉及行政責任部分，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>均由</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>局督察處依據申處會之建議懲處額度，依職權簽擬懲處案，經奉准後始提報</w:t>
+        <w:t>局督察處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>依據申處會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>之建議懲處額度，依職權簽擬懲處案，經奉准後始提報</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>局考績委員會審議辦理</w:t>
       </w:r>
       <w:r w:rsidR="005F6238" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD8A6E4" w14:textId="49B956C7" w:rsidR="004170DB" w:rsidRPr="00C01564" w:rsidRDefault="001A445D" w:rsidP="004170DB">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C01564">
-[...4 lines deleted...]
-        <w:t>惟查，</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>惟查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>該局對於未提出正式申訴之性騷擾案件，因涉及風紀考核，</w:t>
       </w:r>
       <w:r w:rsidR="00C13A0F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>係</w:t>
       </w:r>
       <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>由該局督察處調查處理後</w:t>
       </w:r>
       <w:r w:rsidR="00C13A0F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>提該局考績委員會審議</w:t>
       </w:r>
       <w:r w:rsidR="005D2B6E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005D2B6E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
         </w:rPr>
-        <w:t>然僅交由督察處調查處理，先天即缺乏申處會之性平專業與外部</w:t>
+        <w:t>然僅交由</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D2B6E" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>督察處調查處理，先天即</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005D2B6E" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>缺乏申處會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D2B6E" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>之性平專業與外部</w:t>
       </w:r>
       <w:r w:rsidR="00143068" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>專家</w:t>
       </w:r>
       <w:r w:rsidR="005D2B6E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
         </w:rPr>
         <w:t>把關，後天</w:t>
       </w:r>
       <w:r w:rsidR="00126D53" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>亦</w:t>
       </w:r>
       <w:r w:rsidR="005D2B6E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
@@ -17152,138 +20045,179 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>件未</w:t>
       </w:r>
       <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>正式</w:t>
       </w:r>
       <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>提出申訴，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>爰</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>超過</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000B4792" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>成係交由該局督察處以風紀案件調查處理</w:t>
-      </w:r>
+        <w:t>成</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>係交由該局督察處以風紀案件調查處理</w:t>
+      </w:r>
+      <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005D2B6E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>而非循</w:t>
       </w:r>
       <w:r w:rsidR="005D2B6E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>法務部</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005D2B6E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>範定之性騷擾處理要點</w:t>
       </w:r>
       <w:r w:rsidR="005D2B6E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>處理</w:t>
       </w:r>
       <w:r w:rsidR="005D2B6E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D56633" w14:textId="2E1D430B" w:rsidR="004A7DD8" w:rsidRPr="00C01564" w:rsidRDefault="004170DB" w:rsidP="004A7DD8">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>而正式提出申訴之案件中，亦有案件是</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>透由各區駐區督察接獲檢舉或情資，</w:t>
+        <w:t>透由</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>各區駐區</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>督察接獲檢舉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>或情資</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="004A7DD8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查局於本院詢</w:t>
       </w:r>
       <w:r w:rsidR="00C13A0F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>問時</w:t>
       </w:r>
       <w:r w:rsidR="004A7DD8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表示</w:t>
       </w:r>
       <w:r w:rsidR="00C13A0F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
@@ -17321,55 +20255,77 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>由督察處處理等語。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A41B88" w14:textId="422C4503" w:rsidR="004A7DD8" w:rsidRPr="00C01564" w:rsidRDefault="00A22D81" w:rsidP="00705A28">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>現行</w:t>
       </w:r>
       <w:r w:rsidR="0064052B" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該局</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004A7DD8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>各區駐區督察接獲檢舉或情資，將</w:t>
+        <w:t>各區駐區</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004A7DD8" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>督察接獲檢舉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004A7DD8" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>或情資</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004A7DD8" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，將</w:t>
       </w:r>
       <w:r w:rsidR="0064052B" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>陳報</w:t>
       </w:r>
       <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>督察處調查，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>由主責之督察人員</w:t>
       </w:r>
       <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>先以訪談方式詢問當事人是否提出性騷擾申訴，當事人</w:t>
@@ -17386,51 +20342,65 @@
         </w:rPr>
         <w:t>提出性騷擾申訴，</w:t>
       </w:r>
       <w:r w:rsidR="00C13A0F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該局</w:t>
       </w:r>
       <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>督察處</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>則</w:t>
       </w:r>
       <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>將全案移送人事室循性騷擾案件處理程序辦理</w:t>
+        <w:t>將全案移送人事室</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>循</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004170DB" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>性騷擾案件處理程序辦理</w:t>
       </w:r>
       <w:r w:rsidR="004A7DD8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="005D2B6E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>若當事人不願意提出申訴，</w:t>
       </w:r>
       <w:r w:rsidR="00C13A0F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該局</w:t>
       </w:r>
       <w:r w:rsidR="0064052B" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>督察處</w:t>
       </w:r>
@@ -17757,52 +20727,61 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>督察處所提懲處建議</w:t>
       </w:r>
       <w:r w:rsidR="002839B5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>交由該局考績委員會審議</w:t>
       </w:r>
       <w:r w:rsidR="002839B5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="002839B5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>但因未經由申處會</w:t>
-      </w:r>
+        <w:t>但因未經</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002839B5" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>由申處會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A10143" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidR="002839B5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>審議</w:t>
       </w:r>
       <w:r w:rsidR="00A10143" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>程序</w:t>
       </w:r>
       <w:r w:rsidR="002839B5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
@@ -17827,82 +20806,112 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>提具專業意見</w:t>
       </w:r>
       <w:r w:rsidR="002839B5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00232144" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>更</w:t>
       </w:r>
       <w:r w:rsidR="00A10143" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>易遭致僅由內部人員審議</w:t>
+        <w:t>易</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A10143" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>遭致僅由</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A10143" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>內部人員審議</w:t>
       </w:r>
       <w:r w:rsidR="00232144" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>之非議</w:t>
       </w:r>
       <w:r w:rsidR="00A10143" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，而</w:t>
       </w:r>
       <w:r w:rsidR="002839B5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>實質上，參</w:t>
+        <w:t>實質上，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002839B5" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>參</w:t>
       </w:r>
       <w:r w:rsidR="00D5068F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
       <w:r w:rsidR="002839B5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>該局</w:t>
+        <w:t>該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002839B5" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局</w:t>
       </w:r>
       <w:r w:rsidR="00A10143" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>提供之</w:t>
       </w:r>
       <w:r w:rsidR="002839B5" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>非申訴案</w:t>
       </w:r>
       <w:r w:rsidR="00A10143" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>件</w:t>
       </w:r>
       <w:r w:rsidR="00F461DA" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之考績</w:t>
       </w:r>
@@ -17999,51 +21008,65 @@
         </w:rPr>
         <w:t>，致使案件僅有懲處</w:t>
       </w:r>
       <w:r w:rsidR="006A4B44" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，而無</w:t>
       </w:r>
       <w:r w:rsidR="00153130" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>實質</w:t>
       </w:r>
       <w:r w:rsidR="006A4B44" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>改善作為</w:t>
       </w:r>
       <w:r w:rsidR="00153130" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，難謂善盡機關防治義務</w:t>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00153130" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>難謂善盡</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00153130" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>機關防治義務</w:t>
       </w:r>
       <w:r w:rsidR="00DF5E28" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="007A4FAF" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該局性騷擾案件申訴及非申訴處理程序之差異</w:t>
       </w:r>
       <w:r w:rsidR="0050366B" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>比較，</w:t>
       </w:r>
       <w:r w:rsidR="007A4FAF" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>詳如下表3</w:t>
       </w:r>
@@ -18134,116 +21157,230 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>情形</w:t>
       </w:r>
       <w:r w:rsidR="004701B6" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD02CDE" w14:textId="77777777" w:rsidR="008B1B6F" w:rsidRPr="00C01564" w:rsidRDefault="008B1B6F" w:rsidP="008B1B6F">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>109年1月間，該局基隆市調查站即發生受害人向主任、駐區督察陳報遭性騷擾，該駐區督察卻隱匿不報一事，讓受害人感到權威壓力而出現絕望之負面情緒</w:t>
+        <w:t>109年1月間，該局基隆市調查站即發生受害人向主任、駐區督察陳報遭性騷擾，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>該駐區</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>督察卻隱匿不報一事，讓受害人感到權威壓力而出現絕望之負面情緒</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F560270" w14:textId="77777777" w:rsidR="008B1B6F" w:rsidRPr="00C01564" w:rsidRDefault="008B1B6F" w:rsidP="008B1B6F">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>主責基隆市調查站之駐區督察未經調查，即會同主管人員約同疑似行為人，以「我也不會往上報，……像這個我們檯面下處理，甚至我要交接……連留底都不會留底，……，只是說讓她（受害者）發洩一下，……不要讓她這個事情浮上檯面。」「不然你要怎樣？你不簽？」等語，要求行為人簽立訓誡書草草結案，</w:t>
+        <w:t>主責基隆市調查站之駐區督察未經調查，即會同主管人員約同疑似行為人，以「我也不會往上報，…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>像這個我們檯面下處理，甚至我要交接…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…連留底都不會留底</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>只是說讓她</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（受害者）發洩一下，…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>不要讓她這個事情浮上檯面。」「不然你要怎樣？你不簽？」等語，要求行為人簽立訓誡書草草結案，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>全案後續是經匿名人員向局長檢舉並副知外部機關而揭露</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F243793" w14:textId="4AFFC17E" w:rsidR="00B55467" w:rsidRPr="00C01564" w:rsidRDefault="0064052B" w:rsidP="00C71245">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該局對於性騷擾案件處理不周，</w:t>
       </w:r>
       <w:r w:rsidR="004D0C54" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>導</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>致該局人員須不斷循外界管道檢舉</w:t>
+        <w:t>致該局人員須不斷</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>循</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>外界管道檢舉</w:t>
       </w:r>
       <w:r w:rsidR="00C9085C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>以伸張正義，除損害局譽，亦</w:t>
+        <w:t>以伸張正義，除</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>損害局譽</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，亦</w:t>
       </w:r>
       <w:r w:rsidR="00D81BF3" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>加深</w:t>
       </w:r>
       <w:r w:rsidR="00CD268E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>所屬</w:t>
       </w:r>
       <w:r w:rsidR="00D81BF3" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>職員於體制內之二</w:t>
       </w:r>
       <w:r w:rsidR="00CD268E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>度</w:t>
       </w:r>
@@ -18646,55 +21783,63 @@
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>組成</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2048" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="314A34E7" w14:textId="0A80EFEE" w:rsidR="00BF4FFB" w:rsidRPr="00C01564" w:rsidRDefault="00BF4FFB" w:rsidP="002F7C15">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C01564">
-[...3 lines deleted...]
-              <w:t>申處會召集人指派3人以上委員組成調查小組</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>申處會</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>召集人指派3人以上委員組成調查小組</w:t>
             </w:r>
             <w:r w:rsidR="00C20596" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>含外部委員</w:t>
             </w:r>
             <w:r w:rsidR="00DF5E28" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00100233" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
@@ -18914,56 +22059,58 @@
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>性騷擾調查結果之審議</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2048" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06878579" w14:textId="6A9B34B8" w:rsidR="00F461DA" w:rsidRPr="00C01564" w:rsidRDefault="00BF4FFB" w:rsidP="002F7C15">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>申處會</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00C20596" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>含外部委員</w:t>
             </w:r>
             <w:r w:rsidR="00DF5E28" w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>建議懲處額度及</w:t>
@@ -19089,51 +22236,71 @@
           <w:p w14:paraId="0EA47326" w14:textId="3B2201BB" w:rsidR="00F461DA" w:rsidRPr="00C01564" w:rsidRDefault="00BF4FFB" w:rsidP="002F7C15">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>該局</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>督察處依據申處會之建議懲處額度，簽擬懲處案</w:t>
+              <w:t>督察處</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>依據申處會</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01564">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>之建議懲處額度，簽擬懲處案</w:t>
             </w:r>
             <w:r w:rsidRPr="00C01564">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>提報該局考績委員會審議辦理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2049" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55E22769" w14:textId="22A92BD7" w:rsidR="00F461DA" w:rsidRPr="00C01564" w:rsidRDefault="00100233" w:rsidP="00100233">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
@@ -19247,105 +22414,177 @@
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>爾後</w:t>
       </w:r>
       <w:r w:rsidR="00AC61AB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>將加強人事單位與督察單位之協作</w:t>
       </w:r>
       <w:r w:rsidR="00AC61AB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>當知悉疑涉性騷擾或性侵害事件發生後，</w:t>
+        <w:t>當知悉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>疑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>涉性騷擾或性侵害事件發生後，</w:t>
       </w:r>
       <w:r w:rsidR="007221A9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>將先</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>提交該局申處會審查，先</w:t>
-      </w:r>
+        <w:t>提交該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局申處會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>審查，先</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006B4C18" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>釐清</w:t>
-[...5 lines deleted...]
-        <w:t>是否確屬疑涉性騷擾或性侵害事件，</w:t>
+        <w:t>釐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006B4C18" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>清</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>是否確屬</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>疑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>涉性騷擾或性侵害事件，</w:t>
       </w:r>
       <w:r w:rsidR="007221A9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>積極協助被害人申訴及保全證據，並詢明被害人申訴意願</w:t>
+        <w:t>積極協助被害人申訴及保全證據，並</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>明被害人申訴意願</w:t>
       </w:r>
       <w:r w:rsidR="007221A9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，且</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不論最終被害人決意提出申訴與否，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007221A9" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>均會保障其</w:t>
+        <w:t>均會保障</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007221A9" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>其</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>權益獲充分保障</w:t>
       </w:r>
       <w:r w:rsidR="006B4C18" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，亦將</w:t>
       </w:r>
       <w:r w:rsidR="00AC61AB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>持續</w:t>
       </w:r>
       <w:r w:rsidR="006B4C18" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>落實</w:t>
       </w:r>
@@ -19355,210 +22594,288 @@
         </w:rPr>
         <w:t>行為人後續追蹤及輔導考核</w:t>
       </w:r>
       <w:r w:rsidR="00AC61AB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等語</w:t>
       </w:r>
       <w:r w:rsidR="000B4792" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00C13A0F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>因此，該局</w:t>
       </w:r>
       <w:r w:rsidR="00AC61AB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>允應積極</w:t>
+        <w:t>允應</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AC61AB" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>積極</w:t>
       </w:r>
       <w:r w:rsidR="000525ED" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>履</w:t>
       </w:r>
       <w:r w:rsidR="00AC61AB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>諾，</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006A4B44" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>逐步</w:t>
       </w:r>
       <w:r w:rsidR="00AC61AB" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>完善性騷擾案件之</w:t>
       </w:r>
       <w:r w:rsidR="006A4B44" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查處理機制，</w:t>
       </w:r>
       <w:r w:rsidR="00100233" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>避免相關「立即有效之糾正及補救措施」因申訴與否</w:t>
       </w:r>
       <w:r w:rsidR="00100233" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>有所落差，以</w:t>
       </w:r>
       <w:r w:rsidR="006A4B44" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>確實回應性</w:t>
       </w:r>
       <w:r w:rsidR="00D654C4" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>防</w:t>
       </w:r>
       <w:r w:rsidR="006A4B44" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>法及性工法所強調保障被害人權益、</w:t>
+        <w:t>法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006A4B44" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>及性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006A4B44" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>所強調保障被害人權益、</w:t>
       </w:r>
       <w:r w:rsidR="006A4B44" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>落實</w:t>
       </w:r>
       <w:r w:rsidR="006A4B44" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>性騷擾防治之意旨。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42A87E5D" w14:textId="33A1DB08" w:rsidR="00FD2166" w:rsidRPr="00C01564" w:rsidRDefault="00A10143" w:rsidP="00FD2166">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>性</w:t>
       </w:r>
       <w:r w:rsidR="00D654C4" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>防</w:t>
       </w:r>
       <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>法及性工法均要求處理人員之專業性，且於調查、審議程序亦強調外部專業意見之重要性，以避免因權力結構不對等而影響被害人權益，惟調查局對於未提出正式申訴之性騷擾案件，僅交由該局督察處調查處理，先天即缺乏申處會機制之性平專業與外部專家把關，後天亦無實質防治或環境改善建議，</w:t>
+        <w:t>法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>及性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>均要求處理人員之專業性，且於調查、審議程序亦強調外部專業意見之重要性，以避免因權力結構不對等而影響被害人權益，惟調查局對於未提出正式申訴之性騷擾案件，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>僅交由</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>該局督察處調查處理，先天即</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>缺乏申處會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>機制之性平專業與外部專家把關，後天亦無實質防治或環境改善建議，</w:t>
       </w:r>
       <w:r w:rsidR="005D6B6F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>且由各駐區督察人員逐級陳報，則衍生吃案、隱匿情</w:t>
       </w:r>
       <w:r w:rsidR="00C13A0F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事</w:t>
       </w:r>
       <w:r w:rsidR="005D6B6F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="0001567E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>已</w:t>
       </w:r>
       <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>形成制度性闕漏</w:t>
       </w:r>
       <w:r w:rsidR="005D6B6F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>該局於本案後承諾將加強人事單位與督察單位之協作，允應積極</w:t>
+        <w:t>該局於本案後承諾將加強人事單位與督察單位之協作，允應</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>積極</w:t>
       </w:r>
       <w:r w:rsidR="000525ED" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>履</w:t>
       </w:r>
       <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>諾，積極完善性騷擾案件之調查處理機制。</w:t>
+        <w:t>諾，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FD2166" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>積極完善性騷擾案件之調查處理機制。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A225174" w14:textId="77777777" w:rsidR="00DD3F53" w:rsidRPr="00C01564" w:rsidRDefault="00DD3F53" w:rsidP="00DD3F53">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="321670A8" w14:textId="793B75F4" w:rsidR="00B00461" w:rsidRPr="00C01564" w:rsidRDefault="00B00461" w:rsidP="00B00461">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="79" w:name="_Hlk231389056"/>
@@ -19642,51 +22959,69 @@
         </w:rPr>
         <w:t>是於</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>主管帶同下屬餐敘飲酒後發生，且不僅於進入調查局工作後，有長官帶頭飲酒</w:t>
       </w:r>
       <w:r w:rsidR="005D6894" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>邀集下屬或特意找女下屬飲宴，而發生性騷擾等違紀情事</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>，調查人員於訓練期間，即有發生酒後性侵害之案件</w:t>
+        <w:t>，調查人員於訓練</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>即有發生酒後性侵害之案件</w:t>
       </w:r>
       <w:r w:rsidR="00D051C2" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，無疑縱容「以應酬為名，行騷擾之實」之職場</w:t>
       </w:r>
       <w:r w:rsidR="00AC254B" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>風氣</w:t>
       </w:r>
       <w:r w:rsidR="00FC0E5E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
@@ -20053,70 +23388,128 @@
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查官於多次於地方人士等餐敘酒後，趁機對4名女同事不當肢體性騷擾。</w:t>
       </w:r>
       <w:r w:rsidR="00B505F5" w:rsidRPr="00C01564">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>員對此陳述表示「在幾次工作餐敘期間為營造氣氛及幫忙同仁擋酒，卻未審酌自身酒量淺而</w:t>
       </w:r>
       <w:r w:rsidR="00690A24" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>飲</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>酒過量，導致酒醉失態及未謹守男女分</w:t>
+        <w:t>酒過量，導致酒醉失態及未謹守男女</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>分</w:t>
       </w:r>
       <w:r w:rsidR="00690A24" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>際</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>等行為……本人於工作餐敘間為介紹同仁與地方人士及營</w:t>
+        <w:t>等行為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>本人於工作餐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>敘間為介紹</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>同仁與地方人士及營</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6509">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>造氣氛，於酒酣耳熱後未嚴守男女分際……」等語。</w:t>
+        <w:t>造氣氛，於酒酣耳熱後未嚴守男女分際…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D6509">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D6509">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>」等語。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E0AD2E" w14:textId="2D98BE72" w:rsidR="00F57DC0" w:rsidRPr="00C01564" w:rsidRDefault="00F57DC0" w:rsidP="00C71245">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>109年間</w:t>
       </w:r>
       <w:r w:rsidR="001B341F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00C13A0F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該局</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
@@ -20160,61 +23553,69 @@
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00A902BF" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事後</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>對於性騷擾情事</w:t>
       </w:r>
       <w:r w:rsidR="00A902BF" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001B341F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>亦</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>辯稱「因酒醉，對當時的情況完全不記得」等語</w:t>
+        <w:t>辯稱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「因酒醉，對當時的情況完全不記得」等語</w:t>
       </w:r>
       <w:r w:rsidR="001B341F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，幸有店家案關監</w:t>
       </w:r>
       <w:r w:rsidR="00690A24" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>視</w:t>
       </w:r>
       <w:r w:rsidR="001B341F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>錄</w:t>
       </w:r>
       <w:r w:rsidR="00690A24" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>影</w:t>
       </w:r>
@@ -20366,51 +23767,65 @@
       <w:r w:rsidR="00B505F5" w:rsidRPr="00C01564">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>組長於公務聚餐飲酒返家途中，</w:t>
       </w:r>
       <w:r w:rsidR="001B341F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>對下屬有強吻之</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>性騷擾</w:t>
       </w:r>
       <w:r w:rsidR="001B341F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>行為，經該局申調小組認定性騷擾成立。</w:t>
+        <w:t>行為，經該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B341F" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局申調小組</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B341F" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>認定性騷擾成立。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78141912" w14:textId="4EA1C4E4" w:rsidR="00C23FB4" w:rsidRPr="00C01564" w:rsidRDefault="00E1301D" w:rsidP="00C71245">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>111年底至113年間</w:t>
       </w:r>
       <w:r w:rsidR="001B341F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00C13A0F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該局</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
@@ -20524,65 +23939,129 @@
         </w:rPr>
         <w:t>用蠻多酒類</w:t>
       </w:r>
       <w:r w:rsidR="00C20596" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有混酒</w:t>
       </w:r>
       <w:r w:rsidR="00DF5E28" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，已有醉意，……」「我確實有在</w:t>
+        <w:t>，已有醉意，…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」「我確實有在</w:t>
       </w:r>
       <w:bookmarkStart w:id="80" w:name="_Hlk230797303"/>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>……</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:bookmarkEnd w:id="80"/>
-      <w:r w:rsidRPr="00C01564">
-[...3 lines deleted...]
-        <w:t>晚間，參加飯店舉辦的品酒會，我在試喝了3杯一口杯原酒，及多杯威士忌杯的威士忌後，……」</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>晚間，參加飯店舉辦的品酒會，我在試喝了3杯一口</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>杯原酒</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>及多杯威士忌</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>杯的威士忌後，…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00EF6983" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等語</w:t>
       </w:r>
       <w:r w:rsidR="00C23FB4" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16EBDF9F" w14:textId="77777777" w:rsidR="009F7F88" w:rsidRPr="00C01564" w:rsidRDefault="00EF6983" w:rsidP="001B341F">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
@@ -20606,110 +24085,155 @@
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>主管人員亦因飲酒誤事、勤前飲酒至深夜或</w:t>
       </w:r>
       <w:r w:rsidR="0098727E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>與</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>下屬涉足女陪侍之場所，</w:t>
-      </w:r>
+        <w:t>下屬涉足女陪</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>侍</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>之場所，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005748CD" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>均致外界觀感不佳</w:t>
+        <w:t>均致外界</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005748CD" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>觀感不佳</w:t>
       </w:r>
       <w:r w:rsidR="009F7F88" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB88971" w14:textId="2F0B4914" w:rsidR="009F7F88" w:rsidRPr="00C01564" w:rsidRDefault="00EF6983" w:rsidP="009F7F88">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如</w:t>
       </w:r>
       <w:r w:rsidR="00AB00A2" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>113年8月間</w:t>
       </w:r>
       <w:r w:rsidR="009F7F88" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00C13A0F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該局</w:t>
       </w:r>
       <w:r w:rsidR="00AB00A2" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>桃園市調查處機場調查站發生</w:t>
       </w:r>
       <w:r w:rsidR="00B505F5" w:rsidRPr="00C01564">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00AB00A2" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>主任於公務飲酒後，返回調查處宿舍後因不勝酒力，誤開女學員寢室門</w:t>
+        <w:t>主任於公務飲酒後，返回調查處宿舍後因不勝酒力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AB00A2" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>誤開女學員</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AB00A2" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>寢室門</w:t>
       </w:r>
       <w:r w:rsidR="009F7F88" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，致女學員受到驚嚇</w:t>
       </w:r>
       <w:r w:rsidR="00F57DC0" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479AE061" w14:textId="5EFF4D78" w:rsidR="009F7F88" w:rsidRPr="00C01564" w:rsidRDefault="00F57DC0" w:rsidP="009F7F88">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>又</w:t>
       </w:r>
       <w:r w:rsidR="0098727E" w:rsidRPr="00C01564">
@@ -20745,51 +24269,65 @@
         </w:rPr>
         <w:t>主任先於出差前與下屬於前晚喝酒至凌晨遭</w:t>
       </w:r>
       <w:r w:rsidR="00E46B3A" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>申誡1次</w:t>
       </w:r>
       <w:r w:rsidR="0098727E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>處分，113年10月</w:t>
       </w:r>
       <w:r w:rsidR="005748CD" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>隨即</w:t>
       </w:r>
       <w:r w:rsidR="0098727E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>又再度與下屬涉足女陪侍之場所唱歌飲酒等</w:t>
+        <w:t>又再度與下屬涉足女陪</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0098727E" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>侍</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0098727E" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之場所唱歌飲酒等</w:t>
       </w:r>
       <w:r w:rsidR="005748CD" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>情，身為主管人員，顯未以身作則，恪遵紀律。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D7677F" w14:textId="4246531C" w:rsidR="00C80ABA" w:rsidRPr="00C01564" w:rsidRDefault="007A5D48" w:rsidP="009F7F88">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>且</w:t>
       </w:r>
       <w:r w:rsidR="00C13A0F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該局人員</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
@@ -20811,105 +24349,125 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>112年亦發生</w:t>
       </w:r>
       <w:r w:rsidR="002D1834" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>新進受訓</w:t>
       </w:r>
       <w:r w:rsidR="0087482C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>學員於</w:t>
       </w:r>
       <w:r w:rsidR="002D1834" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>養成教育訓練</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>期間，</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C80ABA" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>因晚間餐席間</w:t>
-      </w:r>
+        <w:t>因晚間</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C80ABA" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>餐席間</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009F7F88" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00C13A0F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>該局</w:t>
       </w:r>
       <w:r w:rsidR="00C80ABA" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>開放學員飲酒，酒後</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>發生</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0087482C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>學員間</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>性侵害之案件</w:t>
+        <w:t>性侵害</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>之案件</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="290C3458" w14:textId="37183BC5" w:rsidR="0042785E" w:rsidRPr="00C01564" w:rsidRDefault="00C80ABA" w:rsidP="00FE7C70">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:leftChars="200"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>對於</w:t>
@@ -20952,64 +24510,66 @@
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>風氣</w:t>
       </w:r>
       <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="002D1834" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>局表示現行</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002D1834" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>局長均</w:t>
       </w:r>
       <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>已三令五申</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0087482C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>、多次於相關會議及訓練宣導</w:t>
       </w:r>
       <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>提醒同仁避免無謂飲宴，</w:t>
       </w:r>
       <w:r w:rsidR="002D1834" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>也要求</w:t>
       </w:r>
       <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
@@ -21066,77 +24626,100 @@
         </w:rPr>
         <w:t>必要</w:t>
       </w:r>
       <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="0087482C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>且</w:t>
       </w:r>
       <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不得過度飲酒</w:t>
       </w:r>
       <w:r w:rsidR="00EA0EA8" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>、酒後不可發生不檢言行</w:t>
+        <w:t>、酒後不可發生</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EA0EA8" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>不</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EA0EA8" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>檢言行</w:t>
       </w:r>
       <w:r w:rsidR="00B1227F" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等語</w:t>
       </w:r>
       <w:r w:rsidR="002D1834" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="0087482C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>法務部</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002D1834" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>黃謀信次長</w:t>
+        <w:t>黃謀信</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002D1834" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>次長</w:t>
       </w:r>
       <w:r w:rsidR="0087482C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>亦表示對於喝酒及應酬文化，</w:t>
       </w:r>
       <w:r w:rsidR="002D1834" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidR="0087482C" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>部認為不可鼓勵，</w:t>
       </w:r>
       <w:r w:rsidR="002D1834" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -21312,167 +24895,268 @@
       </w:r>
       <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>確實</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>監督屬員之責，</w:t>
       </w:r>
       <w:r w:rsidR="00774585" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>此為</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公務員服務法、行政院及所屬各機關公務人員平時考核要點、公務人員考績法、公務員懲戒法</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>均</w:t>
       </w:r>
       <w:r w:rsidR="00A44805" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>已釋示甚明，</w:t>
+        <w:t>已釋示甚</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A44805" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>明，</w:t>
       </w:r>
       <w:r w:rsidR="00DB6A98" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>前</w:t>
       </w:r>
       <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公務員懲戒委員會</w:t>
       </w:r>
       <w:r w:rsidR="001F2211" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rStyle w:val="aff2"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>107年度澄字第3525號判決及107年度鑑字第14284號判決</w:t>
+        <w:t>107年度澄字第3525號</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>判決及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>107</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年度</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>鑑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>字第14284號判決</w:t>
       </w:r>
       <w:r w:rsidR="00A44805" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>亦</w:t>
       </w:r>
       <w:r w:rsidR="00774585" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>已</w:t>
       </w:r>
       <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>明示，</w:t>
       </w:r>
       <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>長官對於所屬未能克盡其職責，監督所屬人員，察覺不法，防患於未然，有怠於執行職務之違失，又因疏於監督查核，有怠於督導所屬</w:t>
+        <w:t>長官對於所屬未能克盡其職責，監督所屬人員，察覺不法，防患於未然，有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>怠</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>於執行職務之違失，又因疏於監督查核，有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>怠</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>於督導所屬</w:t>
       </w:r>
       <w:r w:rsidR="00D07291" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>均有違失</w:t>
+        <w:t>均有違</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E83301" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>失</w:t>
       </w:r>
       <w:r w:rsidR="00774585" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A44805" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>爰</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00825719" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該局允應</w:t>
       </w:r>
       <w:r w:rsidR="00D051C2" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>通盤檢討，</w:t>
       </w:r>
       <w:r w:rsidR="00825719" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>針對因酒</w:t>
+        <w:t>針對</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00825719" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>因酒</w:t>
       </w:r>
       <w:r w:rsidR="00DB6A98" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>犯</w:t>
       </w:r>
       <w:r w:rsidR="00825719" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>紀與不當飲宴之涉案人員</w:t>
+        <w:t>紀</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00825719" w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>與不當飲宴之涉案人員</w:t>
       </w:r>
       <w:r w:rsidR="00A44805" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及主管，</w:t>
       </w:r>
       <w:r w:rsidR="00825719" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>從嚴處</w:t>
       </w:r>
       <w:r w:rsidR="00D051C2" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>理並落實再教育</w:t>
       </w:r>
       <w:r w:rsidR="00A44805" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，以落實行政監督之責</w:t>
       </w:r>
@@ -21484,51 +25168,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5DEAF733" w14:textId="034BE032" w:rsidR="00BD267B" w:rsidRPr="00C01564" w:rsidRDefault="00BD267B" w:rsidP="00825719">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:leftChars="200"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上，調查局多起性騷擾案件於餐敘酒後發生，部分性騷擾、強制猥褻行為是於主管帶同下屬餐敘飲</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>酒後發生，且不僅於進入調查局工作後，調查人員於訓練期間，即有發生酒後性侵害之案件，顯示調查局人員從訓練起至後續職場之文化，亟需通盤檢討，該局允應落實行政監督，方能確實整飭風紀</w:t>
+        <w:t>酒後發生，且不僅於進入調查局工作後，調查人員於訓練</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>即有發生酒後性侵害之案件，顯示調查局人員從訓練起至後續職場之文化，亟需通盤檢討，該局允應落實行政監督，方能確實整飭風紀</w:t>
       </w:r>
       <w:r w:rsidR="0042785E" w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289AF597" w14:textId="77777777" w:rsidR="009C2A8A" w:rsidRPr="00C01564" w:rsidRDefault="009C2A8A" w:rsidP="009C2A8A">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="2381" w:hanging="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0392CABA" w14:textId="1B03426E" w:rsidR="00E25849" w:rsidRPr="00C01564" w:rsidRDefault="00E25849" w:rsidP="004E05A1">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2380" w:hanging="2380"/>
@@ -21655,51 +25353,79 @@
     <w:p w14:paraId="65C21572" w14:textId="13D5A34E" w:rsidR="009C2A8A" w:rsidRPr="00C01564" w:rsidRDefault="009C2A8A" w:rsidP="009C2A8A">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查意見，函復陳訴人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD6B109" w14:textId="15D70E3D" w:rsidR="00E25849" w:rsidRPr="00C01564" w:rsidRDefault="009C2A8A" w:rsidP="009C2A8A">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>案由及調查意見(含處理辦法、調查委員姓名)，經委員會討論通過，並遮隱個人資料後，上網公布；簡報併予公布。</w:t>
+        <w:t>案由及調查意見(含處理辦法、調查委員姓名)，經委員會討論通過，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>並遮隱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>個人資料後，上網公布；簡報</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>併</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>予公布。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
     </w:p>
     <w:p w14:paraId="335297F0" w14:textId="77777777" w:rsidR="00770453" w:rsidRPr="00C01564" w:rsidRDefault="00770453" w:rsidP="00770453">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:beforeLines="50" w:before="228" w:afterLines="100" w:after="457"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
@@ -21749,61 +25475,75 @@
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>紀惠容</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="268B5817" w14:textId="4977435A" w:rsidR="00770453" w:rsidRPr="00C01564" w:rsidRDefault="009C2A8A" w:rsidP="009C2A8A">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:leftChars="1100" w:left="3742" w:rightChars="391" w:right="1330"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C01564">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:t>范巽綠</w:t>
+        <w:t>范巽</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01564">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t>綠</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABF3CA1" w14:textId="77777777" w:rsidR="00F810A3" w:rsidRPr="00C01564" w:rsidRDefault="00F810A3" w:rsidP="00770453">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F810A3" w:rsidRPr="00C01564" w:rsidSect="000F440F">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
     </w:sectPr>
@@ -21900,58 +25640,58 @@
     <wne:acd wne:argValue="AgC1az2EI2oPXzEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzUA" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzYA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzcA" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzgA" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzkA" wne:acdName="acd9" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd10" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd11" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd12" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAUA" wne:acdName="acd13" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAYA" wne:acdName="acd14" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAcA" wne:acdName="acd15" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAgA" wne:acdName="acd16" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAkA" wne:acdName="acd17" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd18" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="571E3478" w14:textId="77777777" w:rsidR="00D458BC" w:rsidRDefault="00D458BC">
+    <w:p w14:paraId="134BA657" w14:textId="77777777" w:rsidR="002F714E" w:rsidRDefault="002F714E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BE95C62" w14:textId="77777777" w:rsidR="00D458BC" w:rsidRDefault="00D458BC">
+    <w:p w14:paraId="21D21AA1" w14:textId="77777777" w:rsidR="002F714E" w:rsidRDefault="002F714E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
@@ -22048,58 +25788,58 @@
         <w:rStyle w:val="ad"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002D610B">
       <w:rPr>
         <w:rStyle w:val="ad"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="13291D00" w14:textId="77777777" w:rsidR="00AD3C84" w:rsidRDefault="00AD3C84">
     <w:pPr>
       <w:framePr w:wrap="auto" w:hAnchor="text" w:y="-955"/>
       <w:ind w:left="640" w:right="360" w:firstLine="448"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76B3BEC0" w14:textId="77777777" w:rsidR="00D458BC" w:rsidRDefault="00D458BC">
+    <w:p w14:paraId="7A9AFC60" w14:textId="77777777" w:rsidR="002F714E" w:rsidRDefault="002F714E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5230A1C6" w14:textId="77777777" w:rsidR="00D458BC" w:rsidRDefault="00D458BC">
+    <w:p w14:paraId="37DB2ABD" w14:textId="77777777" w:rsidR="002F714E" w:rsidRDefault="002F714E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5CD4CE74" w14:textId="6AFC8C93" w:rsidR="00254522" w:rsidRPr="00254522" w:rsidRDefault="00254522" w:rsidP="00C71245">
       <w:pPr>
         <w:pStyle w:val="aff0"/>
         <w:ind w:left="141" w:hangingChars="64" w:hanging="141"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff2"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002610CA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -22148,58 +25888,65 @@
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="002610CA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，法務部</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>配合</w:t>
       </w:r>
       <w:r w:rsidRPr="00254522">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>性防法、</w:t>
       </w:r>
       <w:r w:rsidRPr="00254522">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00254522">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>性工</w:t>
       </w:r>
       <w:r w:rsidR="004D0AEA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>法</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>113年3月8日</w:t>
       </w:r>
       <w:r w:rsidR="002610CA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大幅修正</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="002610CA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>修訂其處理要點</w:t>
       </w:r>
       <w:r>
@@ -22249,173 +25996,255 @@
       </w:r>
       <w:r w:rsidR="005D6B6F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="007D4437">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日或累計達</w:t>
       </w:r>
       <w:r w:rsidR="005D6B6F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="007D4437">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日，應予</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D0C54">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>1次記2大過</w:t>
+        <w:t>1次記</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D0C54">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2大過</w:t>
       </w:r>
       <w:r w:rsidRPr="007D4437">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>者外，非有具體事證，足認有下列情形之一者，不得為</w:t>
-      </w:r>
+        <w:t>者外，非有具體事證，足認有下列情形之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007D4437">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007D4437">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者，不得為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D0C54">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>1次記2大過</w:t>
+        <w:t>1次記</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D0C54">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2大過</w:t>
       </w:r>
       <w:r w:rsidRPr="007D4437">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>處分：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>……</w:t>
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007D4437">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>七、對他人為性侵害，經有關機關或依法組成之相關委員會查證屬實。但經檢察官提起公訴者，應予</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D0C54">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>1次記2大過</w:t>
+        <w:t>1次記</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D0C54">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2大過</w:t>
       </w:r>
       <w:r w:rsidRPr="007D4437">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>處分。八、對他人為性騷擾或跟蹤騷擾，使其遭受身心不法侵害，情節重大，致受害人重大身心創傷或死亡。」</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="64F44BFC" w14:textId="6F287352" w:rsidR="00474A15" w:rsidRPr="00E51755" w:rsidRDefault="00474A15" w:rsidP="00C71245">
       <w:pPr>
         <w:pStyle w:val="aff0"/>
         <w:ind w:leftChars="1" w:left="142" w:hangingChars="63" w:hanging="139"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff2"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C71245">
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>詳可參照本院</w:t>
+        <w:t>詳可參照</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>本院</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26FA1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
-        <w:t>114司調17</w:t>
+        <w:t>114</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A26FA1">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>司調17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>號調查報告，調查</w:t>
+        <w:t>號</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>調查報告，調查</w:t>
       </w:r>
       <w:r w:rsidR="001336BF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>意見</w:t>
       </w:r>
       <w:r w:rsidR="001336BF" w:rsidRPr="001336BF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>請調查局</w:t>
       </w:r>
       <w:r w:rsidR="001336BF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>應就</w:t>
       </w:r>
       <w:r w:rsidR="0087768C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidR="001336BF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>員</w:t>
       </w:r>
       <w:r w:rsidR="001336BF" w:rsidRPr="001336BF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>對B女性騷擾成立之違失事實，移送懲戒法院併案審理。</w:t>
+        <w:t>對B女性騷擾成立之違失事實，移送懲戒法院</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001336BF" w:rsidRPr="001336BF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>併</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001336BF" w:rsidRPr="001336BF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>案審理。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="1A1FE926" w14:textId="5B118556" w:rsidR="004E07A2" w:rsidRDefault="004E07A2" w:rsidP="006F4FB9">
       <w:pPr>
         <w:pStyle w:val="aff0"/>
         <w:ind w:left="284" w:hangingChars="129" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff2"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C71245">
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A4FAF">
         <w:rPr>
@@ -22475,80 +26304,105 @@
         <w:t>按</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2A7F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公務人員考績法第12條第4項規定</w:t>
       </w:r>
       <w:r w:rsidR="00B567DA" w:rsidRPr="003C2A7F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2A7F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公務人員之違失行為，</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2A7F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>經主管機關或授權之所屬機關認屬</w:t>
+        <w:t>經主管機關或授權之所屬機關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C2A7F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>認屬</w:t>
       </w:r>
       <w:r w:rsidR="004D0C54">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1次記2大過</w:t>
+        <w:t>1次記</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D0C54">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2大過</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2A7F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>者，懲處權行使期間為</w:t>
       </w:r>
       <w:r w:rsidR="00323C52">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2A7F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>年；屬記</w:t>
-      </w:r>
+        <w:t>年；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C2A7F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>屬記</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00323C52">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2A7F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>大過者，懲處權行使期間為</w:t>
       </w:r>
       <w:r w:rsidR="00323C52">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2A7F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
@@ -22619,51 +26473,65 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff2"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C71245">
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003766E9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>性防法第14條規定：「性騷擾事件被害人除可依相關法律請求協助外，得依下列規定提出申訴：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>……。</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="003766E9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>前</w:t>
       </w:r>
       <w:r w:rsidR="00EC2066">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="003766E9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>項申訴得以書面或言詞，依下列規定提出：一、申訴時行為人有所屬政府機關（構）、部隊、學校：向該政府機關（構）、部隊、學校提出。」</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="397C218C" w14:textId="1E2960C3" w:rsidR="003766E9" w:rsidRPr="003766E9" w:rsidRDefault="003766E9" w:rsidP="00505A6A">
       <w:pPr>
         <w:pStyle w:val="aff0"/>
@@ -22879,378 +26747,608 @@
         </w:rPr>
         <w:t>第6條規定：「性騷擾事件之調查人員、審議或調解委員，應具備性別平等意識。」</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="52C36BC7" w14:textId="0E88BA31" w:rsidR="001D0620" w:rsidRPr="001D0620" w:rsidRDefault="001D0620" w:rsidP="00505A6A">
       <w:pPr>
         <w:pStyle w:val="aff0"/>
         <w:ind w:left="141" w:hangingChars="64" w:hanging="141"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff2"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C71245">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001D0620">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>性工法第13條規定：「雇主應採取適當之措施，防治性騷擾之發生，並依下列規定辦理：一、僱用受僱者</w:t>
+        <w:t>性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D0620">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第13條規定：「雇主應採取適當之措施，防治性騷擾之發生，並依下列規定辦理：一、僱用受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D0620">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D0620">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者</w:t>
       </w:r>
       <w:r w:rsidR="00EC2066">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="001D0620">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>人以上未達</w:t>
       </w:r>
       <w:r w:rsidR="00EC2066">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="001D0620">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>人者，應訂定申訴管道，並在工作場所公開揭示。二、僱用受僱者</w:t>
+        <w:t>人者，應訂定申訴管道，並在工作場所公開揭示。二、僱用受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D0620">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D0620">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者</w:t>
       </w:r>
       <w:r w:rsidR="00EC2066">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="001D0620">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>人以上者，應訂定性騷擾防治措施、申訴及懲戒規範，並在工作場所公開揭示。雇主於知悉性騷擾之情形時，應採取下列立即有效之糾正及補救措施；被害人及行為人分屬不同事業單位，且具共同作業或業務往來關係者，該行為人之雇主，亦同：一、雇主因接獲被害人申訴而知悉性騷擾之情形時：（一）採行避免申訴人受性騷擾情形再度發生之措施。（二）對申訴人提供或轉介諮詢、醫療或心理諮商、社會福利資源及其他必要之服務。（三）對性騷擾事件進行調查。（四）對行為人為適當之懲戒或處理。二、雇主非因前款情形而知悉性騷擾事件時：（一）就相關事實進行必要之釐清。（二）依被害人意願，協助其提起申訴。（三）適度調整工作內容或工作場所。（四）依被害人意願，提供或轉介諮詢、醫療或心理諮商處理、社會福利資源及其他必要之服務。雇主對於性騷擾事件之查證，應秉持客觀、公正、專業原則，並給予當事人充分陳述意見及答辯機會，有詢問當事人之必要時，應避免重複詢問；其內部依規定應設有申訴處理單位者，其人員應有具備性別意識之專業人士。」</w:t>
+        <w:t>人以上者，應訂定性騷擾防治措施、申訴及懲戒規範，並在工作場所公開揭示。雇主於知悉性騷擾之情形時，應採取下列立即有效之糾正及補救措施；被害人及行為人分屬不同事業單位，且具共同作業或業務往來關係者，該行為人之雇主，亦同：一、雇主因接獲被害人申訴而知悉性騷擾之情形時：（一）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D0620">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D0620">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>行避免申訴人受性騷擾情形再度發生之措施。（二）對申訴人提供或轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D0620">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D0620">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>諮詢、醫療或心理諮商、社會福利資源及其他必要之服務。（三）對性騷擾事件進行調查。（四）對行為人為適當之懲戒或處理。二、雇主非因前款情形而知悉性騷擾事件時：（一）就相關事實進行必要之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D0620">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>釐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D0620">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>清。（二）依被害人意願，協助其提起申訴。（三）適度調整工作內容或工作場所。（四）依被害人意願，提供或轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D0620">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D0620">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>諮詢、醫療或心理諮商處理、社會福利資源及其他必要之服務。雇主對於性騷擾事件之查證，應秉持客觀、公正、專業原則，並給予當事人充分陳述意見及答辯機會，有詢問當事人之必要時，應避免重複詢問；其內部依規定應設有申訴處理單位者，其人員應有具備性別意識之專業人士。」</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="7141D40E" w14:textId="6DE7B78A" w:rsidR="003C2A7F" w:rsidRPr="003C2A7F" w:rsidRDefault="003C2A7F" w:rsidP="00505A6A">
       <w:pPr>
         <w:pStyle w:val="aff0"/>
         <w:ind w:left="141" w:hangingChars="64" w:hanging="141"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff2"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C71245">
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF224E" w:rsidRPr="00C71245">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>防治準則</w:t>
       </w:r>
       <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>第3條規定：「僱用受僱者</w:t>
+        <w:t>第3條規定：「僱用受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者</w:t>
       </w:r>
       <w:r w:rsidR="004831B0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>人以上之雇主，除依前條規定辦理外，應依本準則規定，訂定性騷擾防治措施、申訴及懲戒規範，並公開揭示之。前項規範之內容，應包括下列事項：一、實施防治性騷擾之教育訓練。二、性騷擾事件之申訴、調查及處理程序，並指定人員或單位負責。三、以保密方式處理申訴，並使申訴人免於遭受任何報復或其他不利之待遇。四、對調查屬實行為人之懲戒或處理方式。</w:t>
       </w:r>
       <w:r w:rsidR="00B96710">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>……</w:t>
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B96710">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>。」第9條規定：「僱用受僱者</w:t>
+        <w:t>。」第9條規定：「僱用受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者</w:t>
       </w:r>
       <w:r w:rsidR="004831B0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>人以上之雇主，依第</w:t>
       </w:r>
       <w:r w:rsidR="004831B0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>條第</w:t>
       </w:r>
       <w:r w:rsidR="004831B0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>項第</w:t>
       </w:r>
       <w:r w:rsidR="004831B0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>款規定，應對下列人員，實施防治性騷擾之教育訓練：一、針對受僱者，應使其接受工作場所性騷擾防治之教育訓練。二、針對擔任主管職務者、參與性騷擾申訴事件之處理、調查及決議人員，每年定期舉辦相關教育訓練。前項教育訓練，應對下列對象優先實施：一、雇主依第</w:t>
+        <w:t>款規定，應對下列人員，實施防治性騷擾之教育訓練：一、針對受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者，應使其接受工作場所性騷擾防治之教育訓練。二、針對擔任主管職務者、參與性騷擾申訴事件之處理、調查及決議人員，每年定期舉辦相關教育訓練。前項教育訓練，應對下列對象優先實施：一、雇主依第</w:t>
       </w:r>
       <w:r w:rsidR="004831B0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>條第</w:t>
       </w:r>
       <w:r w:rsidR="004831B0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>項第</w:t>
       </w:r>
       <w:r w:rsidR="004831B0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>款指定之人員或單位成員。……。」第13條規定：「雇主接獲申訴後，應秉持客觀、公正、專業之原則進行調查，調查過程應保護當事人之隱私及其他人格法益。僱用受僱者</w:t>
+        <w:t>款指定之人員或單位成員。…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。」第13條規定：「雇主接獲申訴後，應秉持客觀、公正、專業之原則進行調查，調查過程應保護當事人之隱私及其他人格法益。僱用受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者</w:t>
       </w:r>
       <w:r w:rsidR="004831B0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>百人以上之雇主，於處理性騷擾申訴時，除應依前條規定設申訴處理單位外，並應組成申訴調查小組調查之；其成員應有具備性別意識之外部專業人士。」</w:t>
+        <w:t>百</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B96710" w:rsidRPr="00B96710">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>人以上之雇主，於處理性騷擾申訴時，除應依前條規定設申訴處理單位外，並應組成申訴調查小組調查之；其成員應有具備性別意識之外部專業人士。」</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="27436905" w14:textId="3ACD3FE7" w:rsidR="00E17682" w:rsidRDefault="00E17682" w:rsidP="004831B0">
       <w:pPr>
         <w:pStyle w:val="aff0"/>
         <w:ind w:left="141" w:hangingChars="64" w:hanging="141"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff2"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="004701B6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>防治準則第13條第2項</w:t>
       </w:r>
       <w:r w:rsidR="00503DC8">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>：「僱用受僱者</w:t>
+        <w:t>：「僱用受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者</w:t>
       </w:r>
       <w:r w:rsidR="004831B0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>百人以上之雇主，於處理性騷擾申訴時，除應依前條規定設申訴處理單位外，並應組成申訴調查小組調查之；其成員應有具備性別意識之外部專業人士。」</w:t>
+        <w:t>百</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>人以上之雇主，於處理性騷擾申訴時，除應依前條規定設申訴處理單位外，並應組成申訴調查小組調查之；其成員應有具備性別意識之外部專業人士。」</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="19EF92BE" w14:textId="77777777" w:rsidR="000B4792" w:rsidRPr="007348F6" w:rsidRDefault="000B4792" w:rsidP="000B4792">
       <w:pPr>
         <w:pStyle w:val="aff0"/>
         <w:ind w:left="141" w:hangingChars="64" w:hanging="141"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff2"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C71245">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>此為</w:t>
       </w:r>
       <w:r w:rsidRPr="00C028A9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>法務部因應性工法與性防法112年8月16日大幅修正</w:t>
+        <w:t>法務部</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C028A9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>因應性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C028A9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>與性防法112年8月16日大幅修正</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>而訂定，並自</w:t>
       </w:r>
       <w:r w:rsidRPr="007348F6">
         <w:t>113年6月4日</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>後施行，</w:t>
       </w:r>
       <w:r w:rsidRPr="007348F6">
         <w:t>前該局依據</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="007348F6">
         <w:t>法務部與所屬各機關性騷擾防治申訴調查及懲處處理要點</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="007348F6">
-        <w:t>規定辦理，成立申訴調查小組（包括2名外聘委員），受理性騷擾申訴案件，且於接獲申訴7日內簽奉申調小組召集人指派3人以上委員組成專案小組（女性委員不低於</w:t>
+        <w:t>規定辦理，成立申訴調查小組（包括2名外聘委員），受理性騷擾申訴案件，且於接獲申訴7日內簽</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007348F6">
+        <w:t>奉申調</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007348F6">
+        <w:t>小組召集人指派3人以上委員組成專案小組（女性委員不低於</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2分之1</w:t>
       </w:r>
       <w:r w:rsidRPr="007348F6">
-        <w:t>，舊法並未規定調查小組成員須有外部委員），調查結束後作成調查報告，提申調小組審議，</w:t>
+        <w:t>，舊法並未規定調查小組成員須有外部委員），調查結束後作成調查報告，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007348F6">
+        <w:t>提申調小組</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007348F6">
+        <w:t>審議，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>復依</w:t>
       </w:r>
       <w:r w:rsidRPr="007348F6">
         <w:t>審議結果</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>再交由督察處辦理懲處事宜</w:t>
       </w:r>
       <w:r w:rsidRPr="007348F6">
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p w14:paraId="02C70AA4" w14:textId="665AA3F5" w:rsidR="001F2211" w:rsidRDefault="001F2211">
       <w:pPr>
         <w:pStyle w:val="aff0"/>
@@ -26253,59 +30351,59 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="25"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:mirrorMargins/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="0"/>
   <w:drawingGridHorizontalSpacing w:val="170"/>
   <w:drawingGridVerticalSpacing w:val="457"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -26325,50 +30423,51 @@
     <w:rsid w:val="000043F4"/>
     <w:rsid w:val="00004428"/>
     <w:rsid w:val="000049CF"/>
     <w:rsid w:val="00005751"/>
     <w:rsid w:val="000063CD"/>
     <w:rsid w:val="00006961"/>
     <w:rsid w:val="00007BF4"/>
     <w:rsid w:val="00010296"/>
     <w:rsid w:val="00010D1E"/>
     <w:rsid w:val="000112BF"/>
     <w:rsid w:val="00012233"/>
     <w:rsid w:val="00012A86"/>
     <w:rsid w:val="00013517"/>
     <w:rsid w:val="000147B7"/>
     <w:rsid w:val="0001567E"/>
     <w:rsid w:val="00015FFA"/>
     <w:rsid w:val="00016770"/>
     <w:rsid w:val="00017318"/>
     <w:rsid w:val="00017484"/>
     <w:rsid w:val="00017675"/>
     <w:rsid w:val="00017D6B"/>
     <w:rsid w:val="00020615"/>
     <w:rsid w:val="000211E8"/>
     <w:rsid w:val="00021F33"/>
     <w:rsid w:val="000229AD"/>
+    <w:rsid w:val="0002320D"/>
     <w:rsid w:val="000246F7"/>
     <w:rsid w:val="00024A98"/>
     <w:rsid w:val="00024FA1"/>
     <w:rsid w:val="0002787F"/>
     <w:rsid w:val="00030CCA"/>
     <w:rsid w:val="000310CB"/>
     <w:rsid w:val="0003114D"/>
     <w:rsid w:val="0003168E"/>
     <w:rsid w:val="000320BA"/>
     <w:rsid w:val="00032FA3"/>
     <w:rsid w:val="000331AA"/>
     <w:rsid w:val="00033A1A"/>
     <w:rsid w:val="00036D76"/>
     <w:rsid w:val="00037967"/>
     <w:rsid w:val="00037D15"/>
     <w:rsid w:val="000424A7"/>
     <w:rsid w:val="000425C4"/>
     <w:rsid w:val="000429C7"/>
     <w:rsid w:val="00042A3C"/>
     <w:rsid w:val="00044C4B"/>
     <w:rsid w:val="000463F1"/>
     <w:rsid w:val="00050258"/>
     <w:rsid w:val="000525ED"/>
     <w:rsid w:val="00053D75"/>
     <w:rsid w:val="0005423B"/>
@@ -26790,50 +30889,51 @@
     <w:rsid w:val="002D54AA"/>
     <w:rsid w:val="002D5C16"/>
     <w:rsid w:val="002D5DA3"/>
     <w:rsid w:val="002D610B"/>
     <w:rsid w:val="002D6128"/>
     <w:rsid w:val="002D6509"/>
     <w:rsid w:val="002D6B82"/>
     <w:rsid w:val="002D7245"/>
     <w:rsid w:val="002E08BB"/>
     <w:rsid w:val="002E10C8"/>
     <w:rsid w:val="002E3839"/>
     <w:rsid w:val="002E3CD4"/>
     <w:rsid w:val="002E544B"/>
     <w:rsid w:val="002E6061"/>
     <w:rsid w:val="002E69D9"/>
     <w:rsid w:val="002E7400"/>
     <w:rsid w:val="002F1247"/>
     <w:rsid w:val="002F151F"/>
     <w:rsid w:val="002F2476"/>
     <w:rsid w:val="002F2ECB"/>
     <w:rsid w:val="002F3012"/>
     <w:rsid w:val="002F3DFF"/>
     <w:rsid w:val="002F5E05"/>
     <w:rsid w:val="002F64D8"/>
     <w:rsid w:val="002F6FA2"/>
+    <w:rsid w:val="002F714E"/>
     <w:rsid w:val="002F73E3"/>
     <w:rsid w:val="002F77E7"/>
     <w:rsid w:val="002F78F2"/>
     <w:rsid w:val="002F7AF9"/>
     <w:rsid w:val="002F7C15"/>
     <w:rsid w:val="00304001"/>
     <w:rsid w:val="003059E8"/>
     <w:rsid w:val="0030625D"/>
     <w:rsid w:val="00306264"/>
     <w:rsid w:val="003068D3"/>
     <w:rsid w:val="00307852"/>
     <w:rsid w:val="00307A76"/>
     <w:rsid w:val="00307CF4"/>
     <w:rsid w:val="003117F6"/>
     <w:rsid w:val="00311F50"/>
     <w:rsid w:val="0031455E"/>
     <w:rsid w:val="00315A16"/>
     <w:rsid w:val="00315A7F"/>
     <w:rsid w:val="00315AB5"/>
     <w:rsid w:val="00315DB6"/>
     <w:rsid w:val="0031629C"/>
     <w:rsid w:val="00317053"/>
     <w:rsid w:val="0032109C"/>
     <w:rsid w:val="003220E1"/>
     <w:rsid w:val="00322B45"/>
@@ -27464,50 +31564,51 @@
     <w:rsid w:val="006D5177"/>
     <w:rsid w:val="006D6721"/>
     <w:rsid w:val="006D688B"/>
     <w:rsid w:val="006E048A"/>
     <w:rsid w:val="006E15E0"/>
     <w:rsid w:val="006E1D39"/>
     <w:rsid w:val="006E2EF1"/>
     <w:rsid w:val="006E3881"/>
     <w:rsid w:val="006E3FCD"/>
     <w:rsid w:val="006E5D5F"/>
     <w:rsid w:val="006E5EF0"/>
     <w:rsid w:val="006E678B"/>
     <w:rsid w:val="006E6BD4"/>
     <w:rsid w:val="006E7FE8"/>
     <w:rsid w:val="006F1A9C"/>
     <w:rsid w:val="006F2944"/>
     <w:rsid w:val="006F3117"/>
     <w:rsid w:val="006F3563"/>
     <w:rsid w:val="006F3981"/>
     <w:rsid w:val="006F42B9"/>
     <w:rsid w:val="006F4FB9"/>
     <w:rsid w:val="006F5C25"/>
     <w:rsid w:val="006F6103"/>
     <w:rsid w:val="006F685C"/>
     <w:rsid w:val="006F76A3"/>
+    <w:rsid w:val="006F7A52"/>
     <w:rsid w:val="00700113"/>
     <w:rsid w:val="007003D4"/>
     <w:rsid w:val="0070182D"/>
     <w:rsid w:val="00701F79"/>
     <w:rsid w:val="007027CC"/>
     <w:rsid w:val="00702A6E"/>
     <w:rsid w:val="00702EA1"/>
     <w:rsid w:val="00704C69"/>
     <w:rsid w:val="00704E00"/>
     <w:rsid w:val="0070551B"/>
     <w:rsid w:val="00706048"/>
     <w:rsid w:val="00707EC1"/>
     <w:rsid w:val="00710A72"/>
     <w:rsid w:val="00711D61"/>
     <w:rsid w:val="00711E36"/>
     <w:rsid w:val="007130F6"/>
     <w:rsid w:val="007133DA"/>
     <w:rsid w:val="00713998"/>
     <w:rsid w:val="00715322"/>
     <w:rsid w:val="0071577C"/>
     <w:rsid w:val="007157CC"/>
     <w:rsid w:val="007167F5"/>
     <w:rsid w:val="007209E7"/>
     <w:rsid w:val="00721F7E"/>
     <w:rsid w:val="00722145"/>
@@ -27948,50 +32049,51 @@
     <w:rsid w:val="009F5247"/>
     <w:rsid w:val="009F682A"/>
     <w:rsid w:val="009F72BE"/>
     <w:rsid w:val="009F7950"/>
     <w:rsid w:val="009F7F88"/>
     <w:rsid w:val="00A01BD3"/>
     <w:rsid w:val="00A022BE"/>
     <w:rsid w:val="00A024D6"/>
     <w:rsid w:val="00A0291B"/>
     <w:rsid w:val="00A02F90"/>
     <w:rsid w:val="00A030A5"/>
     <w:rsid w:val="00A037C2"/>
     <w:rsid w:val="00A04CA6"/>
     <w:rsid w:val="00A04DC9"/>
     <w:rsid w:val="00A058B2"/>
     <w:rsid w:val="00A06248"/>
     <w:rsid w:val="00A06802"/>
     <w:rsid w:val="00A069F7"/>
     <w:rsid w:val="00A070CB"/>
     <w:rsid w:val="00A07881"/>
     <w:rsid w:val="00A07B4B"/>
     <w:rsid w:val="00A10143"/>
     <w:rsid w:val="00A11AB5"/>
     <w:rsid w:val="00A12A78"/>
     <w:rsid w:val="00A12DAD"/>
+    <w:rsid w:val="00A13273"/>
     <w:rsid w:val="00A14B15"/>
     <w:rsid w:val="00A1597D"/>
     <w:rsid w:val="00A15F8E"/>
     <w:rsid w:val="00A16ACD"/>
     <w:rsid w:val="00A17B17"/>
     <w:rsid w:val="00A200EA"/>
     <w:rsid w:val="00A20619"/>
     <w:rsid w:val="00A22D81"/>
     <w:rsid w:val="00A23F5B"/>
     <w:rsid w:val="00A24052"/>
     <w:rsid w:val="00A24C95"/>
     <w:rsid w:val="00A2599A"/>
     <w:rsid w:val="00A26094"/>
     <w:rsid w:val="00A2656F"/>
     <w:rsid w:val="00A26FA1"/>
     <w:rsid w:val="00A2759E"/>
     <w:rsid w:val="00A301BF"/>
     <w:rsid w:val="00A302B2"/>
     <w:rsid w:val="00A307D5"/>
     <w:rsid w:val="00A310A4"/>
     <w:rsid w:val="00A31288"/>
     <w:rsid w:val="00A324C1"/>
     <w:rsid w:val="00A32B81"/>
     <w:rsid w:val="00A32E95"/>
     <w:rsid w:val="00A331B4"/>