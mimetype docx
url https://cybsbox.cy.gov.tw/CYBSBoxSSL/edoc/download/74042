--- v0 (2026-05-21)
+++ v1 (2026-10-15)
@@ -1905,101 +1905,133 @@
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7195DE54" w14:textId="77777777" w:rsidR="00DD1476" w:rsidRPr="009F0CA3" w:rsidRDefault="00DD1476" w:rsidP="00DD1476">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>訪談時，有參與畢業旅行的老師對於許多細節皆稱忘記或毫無印象，特別是小型學校，沒有多少師生(一台車)參加，就教育現場而言，除非教師是純旅遊不管事，否則要如此遺忘或沒有印象也是有違常理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D7F25F1" w14:textId="77777777" w:rsidR="00DD1476" w:rsidRPr="009F0CA3" w:rsidRDefault="00DD1476" w:rsidP="00DD1476">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>檢舉函中提到老師與學生說話時會摟肩，太多肢體接觸，讓孩子不舒服，這部分也都不知道學校是如何處理，訪談中K師是堅決否認有此行為，加上疑似被行為人未出席接受訪談，故這部分無法有事實認定。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31DF57E8" w14:textId="77777777" w:rsidR="00DD1476" w:rsidRPr="009F0CA3" w:rsidRDefault="00DD1476" w:rsidP="00DD1476">
+    <w:p w14:paraId="31DF57E8" w14:textId="62DA914F" w:rsidR="00DD1476" w:rsidRPr="009F0CA3" w:rsidRDefault="00DD1476" w:rsidP="00DD1476">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>K師的確有違背學生拍攝影片之意願且未刪除檔案並製作成影片撥放，迄今仍未見影片，故未知影片是否有刪除爭議部分或還有其他有疑義影像。再者，學生有明確向老師說等一下、有人洗澡等字句，但K師仍進入，以上皆造成學生不舒服感覺及冒犯學生之情節</w:t>
+        <w:t>K師的確有違背學生拍攝影片之意願且未刪除檔案並製作成影片</w:t>
+      </w:r>
+      <w:r w:rsidR="007B70C3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>播放</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0CA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>，迄今仍未見影片，故未知影片是否有刪除爭議部分或還有其他有疑義影像。再者，學生有明確向老師說等一下、有人洗澡等字句，但K師仍進入，以上皆造成學生不舒服感覺及冒犯學生之情節</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603C3273" w14:textId="77777777" w:rsidR="00DD1476" w:rsidRPr="009F0CA3" w:rsidRDefault="00DD1476" w:rsidP="00DD1476">
+    <w:p w14:paraId="603C3273" w14:textId="47FEDC00" w:rsidR="00DD1476" w:rsidRPr="009F0CA3" w:rsidRDefault="00DD1476" w:rsidP="00DD1476">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>經訪談當事人及相關人，審酌訪談內容及各項證據資料後，由會議討論一致認定：</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>在缺少疑似被行為人訪談及無法檢視影片前提下，僅能</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>就K師進入寢室部分認定。K師執意進入女學生寢室數次，同時有一次是持攝影器材進入並進行拍攝，且製成影片。此舉冒犯學生，造成學生不舒服之樣態，若非有老師撥放影片，恰好被甲生及乙生看見提出反映，整件事曝光，否則甲生及乙生是無法得知影片事後有否刪除或繼續留存製成影片。</w:t>
+        <w:t>就K師進入寢室部分認定。K師執意進入女學生寢室數次，同時有一次是持攝影器材進入並進行拍攝，且製成影片。此舉冒犯學生，造成學生不舒服之樣態，若非有老師</w:t>
+      </w:r>
+      <w:r w:rsidR="007B70C3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>播放</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0CA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>影片，恰好被甲生及乙生看見提出反映，整件事曝光，否則甲生及乙生是無法得知影片事後有否刪除或繼續留存製成影片。</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>K師這不受歡迎之行為是嚴重影響學生人格尊嚴、生活及學習。很明顯觸犯性平法第2條第4款所稱性騷擾，所以校安通報序號2568641號案：「K師對甲生及乙生性騷擾成立，但情節輕微。</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00685773" w14:textId="77777777" w:rsidR="00DD1476" w:rsidRPr="009F0CA3" w:rsidRDefault="00DD1476" w:rsidP="00DD1476">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -4589,51 +4621,51 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>規定</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>辦理，導致受訪者未經告知議程、難以準備陳述意見，顯受突襲，已損其程序上利益</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B15299F" w14:textId="77777777" w:rsidR="00DD1476" w:rsidRPr="009F0CA3" w:rsidRDefault="00DD1476" w:rsidP="00DD1476">
+    <w:p w14:paraId="2B15299F" w14:textId="2C9FC33E" w:rsidR="00DD1476" w:rsidRPr="009F0CA3" w:rsidRDefault="00DD1476" w:rsidP="00DD1476">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>此外，臺南市教育局調查認定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>A主任</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、B師均有本職教學工作相關違失，諸如：</w:t>
       </w:r>
@@ -4688,51 +4720,69 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>況且本院詢據龍崎國小教師數人證稱：「(B師)工作上沒有特殊狀況，工作表現沒有異常」、「(B師)在上音樂課的時候都很正常，但我後來有聽學校說她情緒失控，但我就我們班級的觀察，覺得她沒有這個情況，她對學生的指導也很正常。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>A主任</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>是個把學生的事情擺第一位的教師，有時候有事情找她，她都說她先處理學生的事。</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>這兩人在我看來都是非常認真負責的老師，不知道為什麼會搞成這樣……(B師)她在上課時我也在旁改作業，如果她有失控我會知道，但我重頭到尾我都沒有這個印象</w:t>
+        <w:t>這兩人在我看來都是非常認真負責的老師，不知道為什麼會搞成這樣……(B師)她在上課時我也在旁改作業，如果她有失控我會知道，但我</w:t>
+      </w:r>
+      <w:r w:rsidR="007B70C3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>從頭</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0CA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>到尾我都沒有這個印象</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」、「</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A主任</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0CA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>及B師的教學都沒有問題，B師的音樂專長沒有問題</w:t>
       </w:r>
@@ -5263,164 +5313,126 @@
       <w:r w:rsidR="00DA7528" w:rsidRPr="00507376">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>致</w:t>
       </w:r>
       <w:r w:rsidR="00AA5945" w:rsidRPr="00507376">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>與考核辦法第6條、第8條規定未合</w:t>
       </w:r>
       <w:r w:rsidR="00BD1392" w:rsidRPr="00507376">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00AA5945" w:rsidRPr="00507376">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>核龍崎國小以及臺南市教育局違法失當情節甚明，均應依憲法第97條第1項及監察法第24條之規定提案糾正，移送教育部督飭所屬確實檢討改善見復。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6080CC5B" w14:textId="25427653" w:rsidR="00286B1B" w:rsidRPr="00507376" w:rsidRDefault="00286B1B" w:rsidP="008A288A">
+    <w:p w14:paraId="6080CC5B" w14:textId="77777777" w:rsidR="00286B1B" w:rsidRPr="00507376" w:rsidRDefault="00286B1B" w:rsidP="008A288A">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:beforeLines="150" w:before="685" w:after="0"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc524895649"/>
       <w:bookmarkStart w:id="46" w:name="_Toc524896195"/>
       <w:bookmarkStart w:id="47" w:name="_Toc524896225"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="00507376">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>提案委員：</w:t>
       </w:r>
-      <w:r w:rsidR="003305A6">
-[...12 lines deleted...]
-    <w:p w14:paraId="482CA868" w14:textId="4E293EDC" w:rsidR="00286B1B" w:rsidRPr="003305A6" w:rsidRDefault="003305A6" w:rsidP="00286B1B">
+    </w:p>
+    <w:p w14:paraId="482CA868" w14:textId="77777777" w:rsidR="00286B1B" w:rsidRDefault="00286B1B" w:rsidP="00286B1B">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:beforeLines="50" w:before="228" w:after="0"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="40"/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5798EEF8" w14:textId="77777777" w:rsidR="00AA7790" w:rsidRPr="00507376" w:rsidRDefault="00AA7790" w:rsidP="00286B1B">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:spacing w:beforeLines="50" w:before="228" w:after="0"/>
+        <w:ind w:leftChars="1100" w:left="3742"/>
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　　　　　</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="675BE159" w14:textId="77777777" w:rsidR="00DA7528" w:rsidRPr="00507376" w:rsidRDefault="00DA7528" w:rsidP="00DA7528">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:spacing w:beforeLines="50" w:before="228" w:after="0" w:line="300" w:lineRule="exact"/>
+        <w:ind w:leftChars="1100" w:left="3742"/>
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="40"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="31AE36C1" w14:textId="3D1DCE02" w:rsidR="00451E78" w:rsidRPr="00507376" w:rsidRDefault="00286B1B" w:rsidP="00DA7528">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31AE36C1" w14:textId="0AA63A0D" w:rsidR="00451E78" w:rsidRPr="00507376" w:rsidRDefault="00286B1B" w:rsidP="00DA7528">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00507376">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>中</w:t>
       </w:r>
       <w:r w:rsidR="00A231D3" w:rsidRPr="00507376">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00507376">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
@@ -5454,77 +5466,63 @@
           <w:bCs/>
         </w:rPr>
         <w:t>國　1</w:t>
       </w:r>
       <w:r w:rsidR="008056BC" w:rsidRPr="00507376">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00A85E59" w:rsidRPr="00507376">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00507376">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">　年　</w:t>
       </w:r>
-      <w:r w:rsidR="003305A6">
+      <w:r w:rsidR="00A85E59" w:rsidRPr="00507376">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00507376">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">　月</w:t>
-[...13 lines deleted...]
-        <w:t>日</w:t>
+        <w:t xml:space="preserve">　月　　　日</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:sectPr w:rsidR="00451E78" w:rsidRPr="00507376" w:rsidSect="00931A10">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0071">
       <wne:acd wne:acdName="acd10"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0072">
       <wne:acd wne:acdName="acd11"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0073">
@@ -5607,70 +5605,69 @@
     <wne:acd wne:argValue="AgC1az2EI2oPXzEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzUA" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzYA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzcA" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzgA" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzkA" wne:acdName="acd9" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd10" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd11" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd12" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAUA" wne:acdName="acd13" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAYA" wne:acdName="acd14" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAcA" wne:acdName="acd15" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAgA" wne:acdName="acd16" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAkA" wne:acdName="acd17" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd18" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33058200" w14:textId="77777777" w:rsidR="00CB299E" w:rsidRDefault="00CB299E">
+    <w:p w14:paraId="283AA8E2" w14:textId="77777777" w:rsidR="002865F6" w:rsidRDefault="002865F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73192AC5" w14:textId="77777777" w:rsidR="00CB299E" w:rsidRDefault="00CB299E">
+    <w:p w14:paraId="25C85978" w14:textId="77777777" w:rsidR="002865F6" w:rsidRDefault="002865F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
-    <w:altName w:val="DFKai-SB"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -5755,58 +5752,58 @@
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6B00E073" w14:textId="77777777" w:rsidR="00080040" w:rsidRDefault="00080040">
     <w:pPr>
       <w:framePr w:wrap="auto" w:hAnchor="text" w:y="-955"/>
       <w:ind w:left="640" w:right="360" w:firstLine="448"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4616F351" w14:textId="77777777" w:rsidR="00CB299E" w:rsidRDefault="00CB299E">
+    <w:p w14:paraId="4FEE77F3" w14:textId="77777777" w:rsidR="002865F6" w:rsidRDefault="002865F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E4FFFF1" w14:textId="77777777" w:rsidR="00CB299E" w:rsidRDefault="00CB299E">
+    <w:p w14:paraId="68C8C9AB" w14:textId="77777777" w:rsidR="002865F6" w:rsidRDefault="002865F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6D275B15" w14:textId="77777777" w:rsidR="00AF711D" w:rsidRPr="00BE486F" w:rsidRDefault="00AF711D" w:rsidP="00AF711D">
       <w:pPr>
         <w:pStyle w:val="afb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afd"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>相關文號：(1)臺南市政府114年10月3日府教人(一)字第1141377207號函(申請展延回復)、同年11月3日府教人(一)字第1141507325號函(申請展延回復)、同年11月13日府教人(一)字第1141468906號(密)函、同年12月11日</w:t>
       </w:r>
@@ -6148,92 +6145,92 @@
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>條增訂違反上開義務之處罰，</w:t>
       </w:r>
       <w:r w:rsidRPr="009D7862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>期杜絕教育人員隱匿校園性侵害、性騷擾或性霸凌事件之發生</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4F1F8867" w14:textId="77777777" w:rsidR="00DD1476" w:rsidRPr="00BD05C8" w:rsidRDefault="00DD1476" w:rsidP="00DD1476">
+    <w:p w14:paraId="4F1F8867" w14:textId="06F9A000" w:rsidR="00DD1476" w:rsidRPr="00BD05C8" w:rsidRDefault="00DD1476" w:rsidP="00DD1476">
       <w:pPr>
         <w:pStyle w:val="afb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afd"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>臺南市教育局之分工原則：(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="008C7AAC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>課程發展科：教師教學</w:t>
       </w:r>
       <w:r w:rsidRPr="008C7AAC">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="008C7AAC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>含班級經營</w:t>
       </w:r>
       <w:r w:rsidRPr="008C7AAC">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008C7AAC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，、研習運作、教師評審委員會、校事會議。</w:t>
+        <w:t>、研習運作、教師評審委員會、校事會議。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="008C7AAC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>特幼教育科：附設幼兒園運作。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(3)</w:t>
       </w:r>
       <w:r w:rsidRPr="008C7AAC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>秘書室：公文書保密、職場不法侵害。</w:t>
       </w:r>
@@ -7568,50 +7565,51 @@
     <w:rsid w:val="0003114D"/>
     <w:rsid w:val="00036D76"/>
     <w:rsid w:val="00050778"/>
     <w:rsid w:val="000512D1"/>
     <w:rsid w:val="000558D0"/>
     <w:rsid w:val="00055D55"/>
     <w:rsid w:val="00057F32"/>
     <w:rsid w:val="00057F34"/>
     <w:rsid w:val="00062A25"/>
     <w:rsid w:val="00070847"/>
     <w:rsid w:val="00073CB5"/>
     <w:rsid w:val="0007425C"/>
     <w:rsid w:val="00077553"/>
     <w:rsid w:val="00080040"/>
     <w:rsid w:val="00082527"/>
     <w:rsid w:val="000851A2"/>
     <w:rsid w:val="000856E8"/>
     <w:rsid w:val="0009352E"/>
     <w:rsid w:val="00096B96"/>
     <w:rsid w:val="00097136"/>
     <w:rsid w:val="000A2F3F"/>
     <w:rsid w:val="000B0B4A"/>
     <w:rsid w:val="000B279A"/>
     <w:rsid w:val="000B61D2"/>
     <w:rsid w:val="000B70A7"/>
+    <w:rsid w:val="000C3104"/>
     <w:rsid w:val="000C495F"/>
     <w:rsid w:val="000E39DD"/>
     <w:rsid w:val="000E57CB"/>
     <w:rsid w:val="000E6431"/>
     <w:rsid w:val="000F0D35"/>
     <w:rsid w:val="000F21A5"/>
     <w:rsid w:val="00102B9F"/>
     <w:rsid w:val="00112637"/>
     <w:rsid w:val="0011352A"/>
     <w:rsid w:val="0012001E"/>
     <w:rsid w:val="00126A55"/>
     <w:rsid w:val="00127971"/>
     <w:rsid w:val="00133AA2"/>
     <w:rsid w:val="00133F08"/>
     <w:rsid w:val="001345E6"/>
     <w:rsid w:val="001378B0"/>
     <w:rsid w:val="00142E00"/>
     <w:rsid w:val="00147B83"/>
     <w:rsid w:val="00152793"/>
     <w:rsid w:val="001545A9"/>
     <w:rsid w:val="001549B6"/>
     <w:rsid w:val="001604FD"/>
     <w:rsid w:val="0016130D"/>
     <w:rsid w:val="0016156A"/>
     <w:rsid w:val="001637C7"/>
@@ -7640,79 +7638,79 @@
     <w:rsid w:val="00205649"/>
     <w:rsid w:val="00212E88"/>
     <w:rsid w:val="00213C9C"/>
     <w:rsid w:val="0022009E"/>
     <w:rsid w:val="00222DE2"/>
     <w:rsid w:val="0022425C"/>
     <w:rsid w:val="002246DE"/>
     <w:rsid w:val="00225592"/>
     <w:rsid w:val="0022714A"/>
     <w:rsid w:val="0023008B"/>
     <w:rsid w:val="00231BA2"/>
     <w:rsid w:val="00236107"/>
     <w:rsid w:val="002421B5"/>
     <w:rsid w:val="002440A7"/>
     <w:rsid w:val="0025106C"/>
     <w:rsid w:val="00252BC4"/>
     <w:rsid w:val="00254014"/>
     <w:rsid w:val="00255C74"/>
     <w:rsid w:val="0026504D"/>
     <w:rsid w:val="00273A2F"/>
     <w:rsid w:val="00280986"/>
     <w:rsid w:val="00281ECE"/>
     <w:rsid w:val="002831C7"/>
     <w:rsid w:val="002840C6"/>
     <w:rsid w:val="00285F4E"/>
+    <w:rsid w:val="002865F6"/>
     <w:rsid w:val="00286B1B"/>
     <w:rsid w:val="00293BC3"/>
     <w:rsid w:val="00295174"/>
     <w:rsid w:val="00296172"/>
     <w:rsid w:val="00296B92"/>
     <w:rsid w:val="002A2C22"/>
     <w:rsid w:val="002B02EB"/>
     <w:rsid w:val="002B309E"/>
     <w:rsid w:val="002B658A"/>
     <w:rsid w:val="002C0602"/>
     <w:rsid w:val="002D01ED"/>
     <w:rsid w:val="002D5C16"/>
     <w:rsid w:val="002D63FF"/>
-    <w:rsid w:val="002E17E7"/>
     <w:rsid w:val="002E53B4"/>
     <w:rsid w:val="002F3DFF"/>
+    <w:rsid w:val="002F4D0F"/>
     <w:rsid w:val="002F5E05"/>
     <w:rsid w:val="00301EE0"/>
     <w:rsid w:val="003040C2"/>
     <w:rsid w:val="0031377B"/>
     <w:rsid w:val="00317053"/>
     <w:rsid w:val="0032109C"/>
     <w:rsid w:val="003225F4"/>
     <w:rsid w:val="00322B45"/>
     <w:rsid w:val="00323809"/>
     <w:rsid w:val="00323D41"/>
     <w:rsid w:val="00325414"/>
     <w:rsid w:val="003302F1"/>
-    <w:rsid w:val="003305A6"/>
     <w:rsid w:val="0033500C"/>
     <w:rsid w:val="00342C4D"/>
     <w:rsid w:val="0034470E"/>
     <w:rsid w:val="00346B73"/>
     <w:rsid w:val="0035007B"/>
     <w:rsid w:val="00352DB0"/>
     <w:rsid w:val="00364BC0"/>
     <w:rsid w:val="00371833"/>
     <w:rsid w:val="00371ED3"/>
     <w:rsid w:val="0037728A"/>
     <w:rsid w:val="00380B7D"/>
     <w:rsid w:val="00381A99"/>
     <w:rsid w:val="003829C2"/>
     <w:rsid w:val="00384724"/>
     <w:rsid w:val="003919B7"/>
     <w:rsid w:val="00391D57"/>
     <w:rsid w:val="00392292"/>
     <w:rsid w:val="00392BFE"/>
     <w:rsid w:val="00394BEF"/>
     <w:rsid w:val="00396EC5"/>
     <w:rsid w:val="003A0C11"/>
     <w:rsid w:val="003A4270"/>
     <w:rsid w:val="003A484D"/>
     <w:rsid w:val="003A5B7B"/>
     <w:rsid w:val="003A7A58"/>
@@ -7748,95 +7746,95 @@
     <w:rsid w:val="004430C5"/>
     <w:rsid w:val="0044346F"/>
     <w:rsid w:val="004449F2"/>
     <w:rsid w:val="00451E78"/>
     <w:rsid w:val="004547D5"/>
     <w:rsid w:val="00455441"/>
     <w:rsid w:val="0046162A"/>
     <w:rsid w:val="00463E54"/>
     <w:rsid w:val="0046520A"/>
     <w:rsid w:val="004672AB"/>
     <w:rsid w:val="004714FE"/>
     <w:rsid w:val="004831E3"/>
     <w:rsid w:val="00485CDE"/>
     <w:rsid w:val="00492FE4"/>
     <w:rsid w:val="0049341C"/>
     <w:rsid w:val="00495053"/>
     <w:rsid w:val="004A1F59"/>
     <w:rsid w:val="004A29BE"/>
     <w:rsid w:val="004A3225"/>
     <w:rsid w:val="004A33EE"/>
     <w:rsid w:val="004A3AA8"/>
     <w:rsid w:val="004B0BA2"/>
     <w:rsid w:val="004B13C7"/>
     <w:rsid w:val="004B778F"/>
     <w:rsid w:val="004C5DD4"/>
+    <w:rsid w:val="004C66BB"/>
     <w:rsid w:val="004D141F"/>
     <w:rsid w:val="004D6310"/>
     <w:rsid w:val="004E0062"/>
     <w:rsid w:val="004E05A1"/>
     <w:rsid w:val="004E17C3"/>
     <w:rsid w:val="004E3209"/>
     <w:rsid w:val="004E3FC2"/>
     <w:rsid w:val="004F0E6A"/>
     <w:rsid w:val="004F5E57"/>
     <w:rsid w:val="004F6710"/>
     <w:rsid w:val="00502849"/>
     <w:rsid w:val="00504334"/>
     <w:rsid w:val="00506DFE"/>
     <w:rsid w:val="00507376"/>
     <w:rsid w:val="005104D7"/>
     <w:rsid w:val="00510B9E"/>
     <w:rsid w:val="00516AD6"/>
-    <w:rsid w:val="00523C73"/>
     <w:rsid w:val="00525181"/>
     <w:rsid w:val="00531D2C"/>
     <w:rsid w:val="005362AE"/>
     <w:rsid w:val="00536BC2"/>
     <w:rsid w:val="005425E1"/>
     <w:rsid w:val="005427C5"/>
     <w:rsid w:val="00542CF6"/>
     <w:rsid w:val="00546CB0"/>
     <w:rsid w:val="00550CB1"/>
     <w:rsid w:val="00553C03"/>
     <w:rsid w:val="00563692"/>
     <w:rsid w:val="00571349"/>
     <w:rsid w:val="0057793E"/>
     <w:rsid w:val="005908B8"/>
     <w:rsid w:val="00592E07"/>
     <w:rsid w:val="0059512E"/>
     <w:rsid w:val="005A39BE"/>
     <w:rsid w:val="005A6DD2"/>
     <w:rsid w:val="005B20D0"/>
     <w:rsid w:val="005C145B"/>
     <w:rsid w:val="005C385D"/>
     <w:rsid w:val="005D3B20"/>
+    <w:rsid w:val="005D580E"/>
     <w:rsid w:val="005E39F9"/>
     <w:rsid w:val="005E5C68"/>
     <w:rsid w:val="005E65C0"/>
     <w:rsid w:val="005F0390"/>
-    <w:rsid w:val="005F2E6D"/>
     <w:rsid w:val="0060474B"/>
     <w:rsid w:val="00612023"/>
     <w:rsid w:val="00614190"/>
     <w:rsid w:val="00622A99"/>
     <w:rsid w:val="00622E67"/>
     <w:rsid w:val="00626EDC"/>
     <w:rsid w:val="00630F18"/>
     <w:rsid w:val="006470EC"/>
     <w:rsid w:val="0065130C"/>
     <w:rsid w:val="0065598E"/>
     <w:rsid w:val="00655AF2"/>
     <w:rsid w:val="006568BE"/>
     <w:rsid w:val="0066025D"/>
     <w:rsid w:val="006611BB"/>
     <w:rsid w:val="00663364"/>
     <w:rsid w:val="00666FC0"/>
     <w:rsid w:val="006773EC"/>
     <w:rsid w:val="00680504"/>
     <w:rsid w:val="00681CD9"/>
     <w:rsid w:val="0068350B"/>
     <w:rsid w:val="00683E30"/>
     <w:rsid w:val="00687024"/>
     <w:rsid w:val="00696415"/>
     <w:rsid w:val="006A1025"/>
     <w:rsid w:val="006A7330"/>
@@ -7852,61 +7850,63 @@
     <w:rsid w:val="007260FA"/>
     <w:rsid w:val="00726182"/>
     <w:rsid w:val="00732329"/>
     <w:rsid w:val="007337CA"/>
     <w:rsid w:val="00734CE4"/>
     <w:rsid w:val="00735123"/>
     <w:rsid w:val="00741837"/>
     <w:rsid w:val="007421E5"/>
     <w:rsid w:val="007453E6"/>
     <w:rsid w:val="0075243E"/>
     <w:rsid w:val="007666F5"/>
     <w:rsid w:val="0077309D"/>
     <w:rsid w:val="00775C85"/>
     <w:rsid w:val="007774EE"/>
     <w:rsid w:val="00781822"/>
     <w:rsid w:val="00783F21"/>
     <w:rsid w:val="00787159"/>
     <w:rsid w:val="0079047C"/>
     <w:rsid w:val="00791668"/>
     <w:rsid w:val="00791AA1"/>
     <w:rsid w:val="007934D9"/>
     <w:rsid w:val="007936CE"/>
     <w:rsid w:val="007A3793"/>
     <w:rsid w:val="007B3F8E"/>
     <w:rsid w:val="007B5033"/>
+    <w:rsid w:val="007B70C3"/>
     <w:rsid w:val="007C1BA2"/>
     <w:rsid w:val="007D20E9"/>
     <w:rsid w:val="007D7881"/>
     <w:rsid w:val="007D7E3A"/>
     <w:rsid w:val="007E0E10"/>
     <w:rsid w:val="007E4768"/>
     <w:rsid w:val="007E5BDD"/>
     <w:rsid w:val="007E777B"/>
     <w:rsid w:val="007F2070"/>
     <w:rsid w:val="008053F5"/>
     <w:rsid w:val="008056BC"/>
+    <w:rsid w:val="008075ED"/>
     <w:rsid w:val="00810198"/>
     <w:rsid w:val="00813110"/>
     <w:rsid w:val="00815DA8"/>
     <w:rsid w:val="00816BE6"/>
     <w:rsid w:val="0082194D"/>
     <w:rsid w:val="00826EF5"/>
     <w:rsid w:val="00831693"/>
     <w:rsid w:val="00832FAF"/>
     <w:rsid w:val="00840104"/>
     <w:rsid w:val="00841FC5"/>
     <w:rsid w:val="00845709"/>
     <w:rsid w:val="008576BD"/>
     <w:rsid w:val="00860463"/>
     <w:rsid w:val="008634FC"/>
     <w:rsid w:val="00872386"/>
     <w:rsid w:val="008733DA"/>
     <w:rsid w:val="008832B5"/>
     <w:rsid w:val="008850E4"/>
     <w:rsid w:val="008A12F5"/>
     <w:rsid w:val="008A288A"/>
     <w:rsid w:val="008A3F79"/>
     <w:rsid w:val="008A50AA"/>
     <w:rsid w:val="008B1587"/>
     <w:rsid w:val="008B189F"/>
     <w:rsid w:val="008B1B01"/>
@@ -8041,134 +8041,135 @@
     <w:rsid w:val="00C17341"/>
     <w:rsid w:val="00C24EEF"/>
     <w:rsid w:val="00C25CF6"/>
     <w:rsid w:val="00C26C36"/>
     <w:rsid w:val="00C32768"/>
     <w:rsid w:val="00C34D19"/>
     <w:rsid w:val="00C431DF"/>
     <w:rsid w:val="00C456BD"/>
     <w:rsid w:val="00C47F1F"/>
     <w:rsid w:val="00C530DC"/>
     <w:rsid w:val="00C5350D"/>
     <w:rsid w:val="00C6123C"/>
     <w:rsid w:val="00C7084D"/>
     <w:rsid w:val="00C7315E"/>
     <w:rsid w:val="00C75895"/>
     <w:rsid w:val="00C83C9F"/>
     <w:rsid w:val="00C857F4"/>
     <w:rsid w:val="00C86866"/>
     <w:rsid w:val="00C942A5"/>
     <w:rsid w:val="00C94840"/>
     <w:rsid w:val="00CA1DF9"/>
     <w:rsid w:val="00CA6AC8"/>
     <w:rsid w:val="00CB027F"/>
     <w:rsid w:val="00CB0600"/>
     <w:rsid w:val="00CB0EC1"/>
-    <w:rsid w:val="00CB299E"/>
     <w:rsid w:val="00CB539A"/>
     <w:rsid w:val="00CC6297"/>
     <w:rsid w:val="00CC7690"/>
     <w:rsid w:val="00CD1986"/>
     <w:rsid w:val="00CD2709"/>
     <w:rsid w:val="00CD4E35"/>
     <w:rsid w:val="00CE4D5C"/>
     <w:rsid w:val="00CF05DA"/>
     <w:rsid w:val="00CF06E8"/>
     <w:rsid w:val="00CF58EB"/>
     <w:rsid w:val="00CF6C47"/>
     <w:rsid w:val="00D0106E"/>
     <w:rsid w:val="00D06383"/>
     <w:rsid w:val="00D20E85"/>
     <w:rsid w:val="00D21ACD"/>
     <w:rsid w:val="00D24615"/>
     <w:rsid w:val="00D27557"/>
     <w:rsid w:val="00D3023B"/>
     <w:rsid w:val="00D36043"/>
     <w:rsid w:val="00D37842"/>
     <w:rsid w:val="00D42DC2"/>
     <w:rsid w:val="00D43833"/>
     <w:rsid w:val="00D51DE8"/>
     <w:rsid w:val="00D5263E"/>
     <w:rsid w:val="00D537E1"/>
     <w:rsid w:val="00D55BB2"/>
     <w:rsid w:val="00D6091A"/>
     <w:rsid w:val="00D65EC0"/>
     <w:rsid w:val="00D6695F"/>
     <w:rsid w:val="00D75644"/>
     <w:rsid w:val="00D81656"/>
     <w:rsid w:val="00D83D87"/>
     <w:rsid w:val="00D866E3"/>
     <w:rsid w:val="00D86A30"/>
     <w:rsid w:val="00D92B6B"/>
     <w:rsid w:val="00D97CB4"/>
     <w:rsid w:val="00D97DD4"/>
     <w:rsid w:val="00DA5A8A"/>
     <w:rsid w:val="00DA6FD1"/>
     <w:rsid w:val="00DA7528"/>
     <w:rsid w:val="00DB01A7"/>
     <w:rsid w:val="00DB0AA0"/>
     <w:rsid w:val="00DB26CD"/>
     <w:rsid w:val="00DB3135"/>
     <w:rsid w:val="00DB441C"/>
     <w:rsid w:val="00DB44AF"/>
     <w:rsid w:val="00DC127D"/>
     <w:rsid w:val="00DC1F58"/>
     <w:rsid w:val="00DC28D1"/>
     <w:rsid w:val="00DC339B"/>
+    <w:rsid w:val="00DC3E06"/>
     <w:rsid w:val="00DC5D40"/>
     <w:rsid w:val="00DD1476"/>
     <w:rsid w:val="00DD30E9"/>
     <w:rsid w:val="00DD4F47"/>
     <w:rsid w:val="00DD7FBB"/>
     <w:rsid w:val="00DE0B9F"/>
     <w:rsid w:val="00DE4238"/>
     <w:rsid w:val="00DE42B9"/>
     <w:rsid w:val="00DE4F8A"/>
     <w:rsid w:val="00DE657F"/>
     <w:rsid w:val="00DF1218"/>
     <w:rsid w:val="00DF1F13"/>
     <w:rsid w:val="00DF6462"/>
     <w:rsid w:val="00DF651D"/>
     <w:rsid w:val="00E02FA0"/>
     <w:rsid w:val="00E036DC"/>
     <w:rsid w:val="00E10454"/>
     <w:rsid w:val="00E112E5"/>
     <w:rsid w:val="00E21CC7"/>
     <w:rsid w:val="00E2360E"/>
     <w:rsid w:val="00E24D9E"/>
     <w:rsid w:val="00E25849"/>
     <w:rsid w:val="00E30BEA"/>
     <w:rsid w:val="00E3197E"/>
     <w:rsid w:val="00E325AA"/>
     <w:rsid w:val="00E342F8"/>
     <w:rsid w:val="00E351ED"/>
     <w:rsid w:val="00E6034B"/>
     <w:rsid w:val="00E6549E"/>
     <w:rsid w:val="00E65EDE"/>
     <w:rsid w:val="00E70F81"/>
     <w:rsid w:val="00E77055"/>
     <w:rsid w:val="00E77460"/>
+    <w:rsid w:val="00E83882"/>
     <w:rsid w:val="00E83ABC"/>
     <w:rsid w:val="00E844F2"/>
     <w:rsid w:val="00E922CE"/>
     <w:rsid w:val="00E92FCB"/>
     <w:rsid w:val="00E94200"/>
     <w:rsid w:val="00E957FB"/>
     <w:rsid w:val="00EA147F"/>
     <w:rsid w:val="00EB0798"/>
     <w:rsid w:val="00EB2B95"/>
     <w:rsid w:val="00EB638E"/>
     <w:rsid w:val="00ED03AB"/>
     <w:rsid w:val="00ED0CAC"/>
     <w:rsid w:val="00ED1CD4"/>
     <w:rsid w:val="00ED1D2B"/>
     <w:rsid w:val="00ED5A8D"/>
     <w:rsid w:val="00ED64B5"/>
     <w:rsid w:val="00ED6B54"/>
     <w:rsid w:val="00ED782C"/>
     <w:rsid w:val="00EE7CCA"/>
     <w:rsid w:val="00EF201E"/>
     <w:rsid w:val="00F16A14"/>
     <w:rsid w:val="00F231DC"/>
     <w:rsid w:val="00F2725F"/>
     <w:rsid w:val="00F362D7"/>
     <w:rsid w:val="00F37D7B"/>
@@ -10189,52 +10190,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB48CB48-1ECE-4F5A-8EE5-075F79C7A47B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>C030調查報告格式體例(橫式).dot</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>2416</Words>
-  <Characters>13773</Characters>
+  <Words>2414</Words>
+  <Characters>13763</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>114</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>cy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16157</CharactersWithSpaces>
+  <CharactersWithSpaces>16145</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>糾正案文</dc:title>
   <dc:creator>廖青惠</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>