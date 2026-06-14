--- v0 (2026-04-26)
+++ v1 (2026-06-14)
@@ -18822,88 +18822,106 @@
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>種類之遺體金屬碎屑與彈道軌跡等核心物證滅失殆盡，造成家屬對調查結果嚴重之不信任。為記取本案未解剖遺體且草率火化，因而付出龐大司法與社會成本之慘痛教訓，國防部與法務部允宜</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>研</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>議通令所屬，未來遇有軍中非自然死亡案件，</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>議通令所屬，未來遇有軍中非自然死亡案件</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66ED2">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00412F88" w:rsidRPr="00A66ED2">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>應妥</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00412F88" w:rsidRPr="00F64080">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00412F88" w:rsidRPr="00A66ED2">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>採</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004B7787">
-[...5 lines deleted...]
-        <w:t>「原則解剖，暫不火化」之防線機制。且於解剖程序前充分與家屬溝通，並妥善保全遺體，以確保證據得以完整留存，藉由現代法醫病理之科學解剖，讓證據說話，方能從根本杜絕家</w:t>
+      <w:r w:rsidRPr="00A66ED2">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>「原則</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B7787">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>解剖，暫不火化」之防線機制。且於解剖程序前充分與家屬溝通，並妥善保全遺體，以確保證據得以完整留存，藉由現代法醫病理之科學解剖，讓證據說話，方能從根本杜絕家</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>屬質疑與外界爭議，真正落實軍人人權與司法正義之最基本保障：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
-    <w:p w14:paraId="10F95C5D" w14:textId="58CB90D0" w:rsidR="008C0989" w:rsidRPr="004B7787" w:rsidRDefault="008C0989" w:rsidP="008C0989">
+    <w:p w14:paraId="10F95C5D" w14:textId="1A096554" w:rsidR="008C0989" w:rsidRPr="004B7787" w:rsidRDefault="008C0989" w:rsidP="008C0989">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="72" w:name="_Toc226993090"/>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>槍擊事件</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
@@ -18952,58 +18970,70 @@
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>翌</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>（10</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>日經軍事檢察官</w:t>
+        <w:t>日經軍事檢察</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776771">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>官</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6408A" w:rsidRPr="00776771">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>張</w:t>
       </w:r>
       <w:r w:rsidR="00F07637">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>劉○○</w:t>
+        <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>少校</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>與法醫</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="00D16A73">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -20096,70 +20126,79 @@
         <w:t>槍枝</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>種類之遺體金屬碎屑與彈道軌跡等核心物證滅失殆盡，造成家屬對調查結果嚴重之不信任。為記取本案未解剖遺體且草率火化，因而付出龐大司法與社會成本之慘痛教訓，國防部與法務部允宜</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>研</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>議通令所屬，未來遇有軍中非自然死亡案件，</w:t>
       </w:r>
-      <w:r w:rsidR="002E3C36" w:rsidRPr="00F64080">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="002E3C36" w:rsidRPr="00A66ED2">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>應妥</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="002E3C36" w:rsidRPr="00F64080">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="002E3C36" w:rsidRPr="00A66ED2">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>採</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004B7787">
-[...4 lines deleted...]
-        <w:t>「原則解剖，暫不火化」之防線機制。且於解剖程序前充分與家屬溝通並妥善保全遺體，以確保證據得以完整留存，藉由現代法醫病理之科學解剖</w:t>
+      <w:r w:rsidRPr="00A66ED2">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>「原則解剖，暫不火化」之防線機制。且</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B7787">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於解剖程序前充分與家屬溝通並妥善保全遺體，以確保證據得以完整留存，藉由現代法醫病理之科學解剖</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>，讓證據說話，方能從根本杜絕家屬質疑與外界爭議，真正落實軍人人權與司法正義之最基本保障。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:p w14:paraId="49E67BF3" w14:textId="77777777" w:rsidR="008C0989" w:rsidRPr="004B7787" w:rsidRDefault="008C0989" w:rsidP="008C0989">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="76" w:name="_Toc226993094"/>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
@@ -25309,58 +25348,58 @@
     <wne:acd wne:argValue="AgC1az2EI2oPXzEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzUA" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzYA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzcA" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzgA" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzkA" wne:acdName="acd9" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd10" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd11" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd12" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAUA" wne:acdName="acd13" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAYA" wne:acdName="acd14" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAcA" wne:acdName="acd15" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAgA" wne:acdName="acd16" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAkA" wne:acdName="acd17" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd18" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3955C2B2" w14:textId="77777777" w:rsidR="009D5C0E" w:rsidRDefault="009D5C0E">
+    <w:p w14:paraId="79D7DEEE" w14:textId="77777777" w:rsidR="00BE3D41" w:rsidRDefault="00BE3D41">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="671D7B7C" w14:textId="77777777" w:rsidR="009D5C0E" w:rsidRDefault="009D5C0E">
+    <w:p w14:paraId="5F7F0692" w14:textId="77777777" w:rsidR="00BE3D41" w:rsidRDefault="00BE3D41">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:altName w:val="DF Kai Shu"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -25449,58 +25488,58 @@
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ab"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6B637AFF" w14:textId="77777777" w:rsidR="0068347B" w:rsidRDefault="0068347B">
     <w:pPr>
       <w:framePr w:wrap="auto" w:hAnchor="text" w:y="-955"/>
       <w:ind w:left="640" w:right="360" w:firstLine="448"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="598388F4" w14:textId="77777777" w:rsidR="009D5C0E" w:rsidRDefault="009D5C0E">
+    <w:p w14:paraId="15DBFB93" w14:textId="77777777" w:rsidR="00BE3D41" w:rsidRDefault="00BE3D41">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="304B2A06" w14:textId="77777777" w:rsidR="009D5C0E" w:rsidRDefault="009D5C0E">
+    <w:p w14:paraId="78A2698D" w14:textId="77777777" w:rsidR="00BE3D41" w:rsidRDefault="00BE3D41">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7CB31344" w14:textId="77777777" w:rsidR="005A1E52" w:rsidRPr="004B7787" w:rsidRDefault="005A1E52" w:rsidP="005A1E52">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -25532,67 +25571,51 @@
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本院99年3月29日(99</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>院</w:t>
-[...15 lines deleted...]
-        <w:t>第0990800228號</w:t>
+        <w:t>院台調壹字第0990800228號</w:t>
       </w:r>
       <w:r w:rsidR="007F19EA" w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>函</w:t>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="47D113DF" w14:textId="77777777" w:rsidR="00E56077" w:rsidRPr="004B7787" w:rsidRDefault="00E56077" w:rsidP="00E56077">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -25623,67 +25646,51 @@
     <w:p w14:paraId="3AF42063" w14:textId="77777777" w:rsidR="00E56077" w:rsidRPr="004B7787" w:rsidRDefault="00E56077" w:rsidP="00E56077">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B7787">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>刑事局114年12月30日刑</w:t>
-[...15 lines deleted...]
-        <w:t>識字第1146166743號函。</w:t>
+        <w:t>刑事局114年12月30日刑鑑識字第1146166743號函。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="081F43FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58C275BC"/>
     <w:lvl w:ilvl="0" w:tplc="74685D60">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="附圖%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="695" w:hanging="695"/>
       </w:pPr>
       <w:rPr>
@@ -28496,51 +28503,50 @@
     <w:rsid w:val="00083594"/>
     <w:rsid w:val="000840DA"/>
     <w:rsid w:val="000851A2"/>
     <w:rsid w:val="00087DF2"/>
     <w:rsid w:val="0009162C"/>
     <w:rsid w:val="0009298D"/>
     <w:rsid w:val="0009352E"/>
     <w:rsid w:val="00094191"/>
     <w:rsid w:val="00096B96"/>
     <w:rsid w:val="000A2F3F"/>
     <w:rsid w:val="000A6632"/>
     <w:rsid w:val="000B0328"/>
     <w:rsid w:val="000B0B4A"/>
     <w:rsid w:val="000B279A"/>
     <w:rsid w:val="000B3A65"/>
     <w:rsid w:val="000B5E1A"/>
     <w:rsid w:val="000B61D2"/>
     <w:rsid w:val="000B70A7"/>
     <w:rsid w:val="000B73DD"/>
     <w:rsid w:val="000C094C"/>
     <w:rsid w:val="000C11C5"/>
     <w:rsid w:val="000C22DF"/>
     <w:rsid w:val="000C33FA"/>
     <w:rsid w:val="000C4941"/>
     <w:rsid w:val="000C495F"/>
-    <w:rsid w:val="000D1CAF"/>
     <w:rsid w:val="000D35A5"/>
     <w:rsid w:val="000D4754"/>
     <w:rsid w:val="000D5B9A"/>
     <w:rsid w:val="000D6437"/>
     <w:rsid w:val="000D66D9"/>
     <w:rsid w:val="000D6EA4"/>
     <w:rsid w:val="000D7B18"/>
     <w:rsid w:val="000E25CE"/>
     <w:rsid w:val="000E3739"/>
     <w:rsid w:val="000E3B36"/>
     <w:rsid w:val="000E5A18"/>
     <w:rsid w:val="000E6431"/>
     <w:rsid w:val="000E7C79"/>
     <w:rsid w:val="000E7FE0"/>
     <w:rsid w:val="000F006A"/>
     <w:rsid w:val="000F21A5"/>
     <w:rsid w:val="000F4648"/>
     <w:rsid w:val="00100329"/>
     <w:rsid w:val="00100DFC"/>
     <w:rsid w:val="00102B9F"/>
     <w:rsid w:val="00104775"/>
     <w:rsid w:val="00107A57"/>
     <w:rsid w:val="001108F0"/>
     <w:rsid w:val="00111E83"/>
     <w:rsid w:val="00112637"/>
@@ -28821,50 +28827,51 @@
     <w:rsid w:val="003C49D9"/>
     <w:rsid w:val="003C5FE2"/>
     <w:rsid w:val="003D05FB"/>
     <w:rsid w:val="003D0FA1"/>
     <w:rsid w:val="003D169B"/>
     <w:rsid w:val="003D1B16"/>
     <w:rsid w:val="003D1F20"/>
     <w:rsid w:val="003D45BF"/>
     <w:rsid w:val="003D508A"/>
     <w:rsid w:val="003D537F"/>
     <w:rsid w:val="003D6D68"/>
     <w:rsid w:val="003D77F4"/>
     <w:rsid w:val="003D7B75"/>
     <w:rsid w:val="003D7FA4"/>
     <w:rsid w:val="003E0208"/>
     <w:rsid w:val="003E2EC5"/>
     <w:rsid w:val="003E4B57"/>
     <w:rsid w:val="003E5143"/>
     <w:rsid w:val="003E73A2"/>
     <w:rsid w:val="003E7FF4"/>
     <w:rsid w:val="003F044E"/>
     <w:rsid w:val="003F0B1D"/>
     <w:rsid w:val="003F27E1"/>
     <w:rsid w:val="003F3B6A"/>
     <w:rsid w:val="003F437A"/>
+    <w:rsid w:val="003F46E4"/>
     <w:rsid w:val="003F5C2B"/>
     <w:rsid w:val="003F7602"/>
     <w:rsid w:val="003F7C07"/>
     <w:rsid w:val="00402240"/>
     <w:rsid w:val="004023E9"/>
     <w:rsid w:val="0040454A"/>
     <w:rsid w:val="00404D7C"/>
     <w:rsid w:val="00404DC1"/>
     <w:rsid w:val="00407183"/>
     <w:rsid w:val="0040781E"/>
     <w:rsid w:val="00412F88"/>
     <w:rsid w:val="0041376D"/>
     <w:rsid w:val="00413F83"/>
     <w:rsid w:val="00414226"/>
     <w:rsid w:val="0041490C"/>
     <w:rsid w:val="00415F08"/>
     <w:rsid w:val="00416191"/>
     <w:rsid w:val="00416721"/>
     <w:rsid w:val="00416EBD"/>
     <w:rsid w:val="00421538"/>
     <w:rsid w:val="00421EF0"/>
     <w:rsid w:val="004221A4"/>
     <w:rsid w:val="004224FA"/>
     <w:rsid w:val="00423D07"/>
     <w:rsid w:val="004241CA"/>
@@ -28925,50 +28932,51 @@
     <w:rsid w:val="004B2A89"/>
     <w:rsid w:val="004B2B84"/>
     <w:rsid w:val="004B49DC"/>
     <w:rsid w:val="004B5902"/>
     <w:rsid w:val="004B7787"/>
     <w:rsid w:val="004B778F"/>
     <w:rsid w:val="004C01A7"/>
     <w:rsid w:val="004C01ED"/>
     <w:rsid w:val="004C0609"/>
     <w:rsid w:val="004C134D"/>
     <w:rsid w:val="004C162E"/>
     <w:rsid w:val="004C494B"/>
     <w:rsid w:val="004C498A"/>
     <w:rsid w:val="004C54D2"/>
     <w:rsid w:val="004C5F62"/>
     <w:rsid w:val="004C632B"/>
     <w:rsid w:val="004C639F"/>
     <w:rsid w:val="004C7BF4"/>
     <w:rsid w:val="004C7EB2"/>
     <w:rsid w:val="004D0132"/>
     <w:rsid w:val="004D084B"/>
     <w:rsid w:val="004D09CD"/>
     <w:rsid w:val="004D141F"/>
     <w:rsid w:val="004D2742"/>
     <w:rsid w:val="004D318E"/>
+    <w:rsid w:val="004D33EC"/>
     <w:rsid w:val="004D38E1"/>
     <w:rsid w:val="004D4820"/>
     <w:rsid w:val="004D6310"/>
     <w:rsid w:val="004D6692"/>
     <w:rsid w:val="004D70E5"/>
     <w:rsid w:val="004E0062"/>
     <w:rsid w:val="004E0139"/>
     <w:rsid w:val="004E05A1"/>
     <w:rsid w:val="004E125B"/>
     <w:rsid w:val="004E7F21"/>
     <w:rsid w:val="004F0B74"/>
     <w:rsid w:val="004F472A"/>
     <w:rsid w:val="004F54D3"/>
     <w:rsid w:val="004F5E57"/>
     <w:rsid w:val="004F6710"/>
     <w:rsid w:val="004F7DB2"/>
     <w:rsid w:val="00500C3E"/>
     <w:rsid w:val="00502849"/>
     <w:rsid w:val="00503E53"/>
     <w:rsid w:val="00504334"/>
     <w:rsid w:val="0050498D"/>
     <w:rsid w:val="00504F2A"/>
     <w:rsid w:val="00505BF4"/>
     <w:rsid w:val="00506E89"/>
     <w:rsid w:val="005104D7"/>
@@ -28987,51 +28995,50 @@
     <w:rsid w:val="00536045"/>
     <w:rsid w:val="00536BC2"/>
     <w:rsid w:val="00537063"/>
     <w:rsid w:val="005411AF"/>
     <w:rsid w:val="0054168A"/>
     <w:rsid w:val="005425E1"/>
     <w:rsid w:val="005427C5"/>
     <w:rsid w:val="00542CF6"/>
     <w:rsid w:val="00545692"/>
     <w:rsid w:val="005471AA"/>
     <w:rsid w:val="0055012A"/>
     <w:rsid w:val="005506FF"/>
     <w:rsid w:val="00550DAC"/>
     <w:rsid w:val="005510A3"/>
     <w:rsid w:val="00553283"/>
     <w:rsid w:val="00553C03"/>
     <w:rsid w:val="005548E7"/>
     <w:rsid w:val="0056068E"/>
     <w:rsid w:val="00560989"/>
     <w:rsid w:val="00560C30"/>
     <w:rsid w:val="00560CC3"/>
     <w:rsid w:val="00560DDA"/>
     <w:rsid w:val="0056114E"/>
     <w:rsid w:val="005613B2"/>
     <w:rsid w:val="00563692"/>
-    <w:rsid w:val="00566BA6"/>
     <w:rsid w:val="00570699"/>
     <w:rsid w:val="00570F1A"/>
     <w:rsid w:val="00571679"/>
     <w:rsid w:val="00572794"/>
     <w:rsid w:val="00572E86"/>
     <w:rsid w:val="00573B82"/>
     <w:rsid w:val="00574E01"/>
     <w:rsid w:val="00577169"/>
     <w:rsid w:val="00577AE9"/>
     <w:rsid w:val="00580A5B"/>
     <w:rsid w:val="00583681"/>
     <w:rsid w:val="00584235"/>
     <w:rsid w:val="005844E7"/>
     <w:rsid w:val="00586175"/>
     <w:rsid w:val="00587013"/>
     <w:rsid w:val="005908B8"/>
     <w:rsid w:val="00591BE4"/>
     <w:rsid w:val="0059512E"/>
     <w:rsid w:val="00596C3E"/>
     <w:rsid w:val="00597452"/>
     <w:rsid w:val="005A0D8E"/>
     <w:rsid w:val="005A1CA0"/>
     <w:rsid w:val="005A1E52"/>
     <w:rsid w:val="005A21EF"/>
     <w:rsid w:val="005A3028"/>
@@ -29209,50 +29216,51 @@
     <w:rsid w:val="00734CE4"/>
     <w:rsid w:val="00735123"/>
     <w:rsid w:val="00736375"/>
     <w:rsid w:val="00740FB6"/>
     <w:rsid w:val="007416BE"/>
     <w:rsid w:val="00741837"/>
     <w:rsid w:val="0074425B"/>
     <w:rsid w:val="007453E6"/>
     <w:rsid w:val="00746511"/>
     <w:rsid w:val="00746530"/>
     <w:rsid w:val="00746B99"/>
     <w:rsid w:val="007500FD"/>
     <w:rsid w:val="0075096A"/>
     <w:rsid w:val="00752954"/>
     <w:rsid w:val="00754789"/>
     <w:rsid w:val="00755F40"/>
     <w:rsid w:val="00760EC8"/>
     <w:rsid w:val="00762B7A"/>
     <w:rsid w:val="00764EDC"/>
     <w:rsid w:val="00770453"/>
     <w:rsid w:val="007706BE"/>
     <w:rsid w:val="00771642"/>
     <w:rsid w:val="0077309D"/>
     <w:rsid w:val="007750CE"/>
     <w:rsid w:val="007760E7"/>
+    <w:rsid w:val="00776771"/>
     <w:rsid w:val="00776800"/>
     <w:rsid w:val="007769F3"/>
     <w:rsid w:val="007774EE"/>
     <w:rsid w:val="00777D63"/>
     <w:rsid w:val="00780D2E"/>
     <w:rsid w:val="00781822"/>
     <w:rsid w:val="00782D56"/>
     <w:rsid w:val="00783F21"/>
     <w:rsid w:val="00786AE0"/>
     <w:rsid w:val="00787159"/>
     <w:rsid w:val="00790048"/>
     <w:rsid w:val="0079043A"/>
     <w:rsid w:val="00791668"/>
     <w:rsid w:val="00791AA1"/>
     <w:rsid w:val="00791F9D"/>
     <w:rsid w:val="00793B71"/>
     <w:rsid w:val="00796BE5"/>
     <w:rsid w:val="007A1740"/>
     <w:rsid w:val="007A3793"/>
     <w:rsid w:val="007A5C36"/>
     <w:rsid w:val="007A5F42"/>
     <w:rsid w:val="007A790D"/>
     <w:rsid w:val="007B00E5"/>
     <w:rsid w:val="007B0585"/>
     <w:rsid w:val="007C1B42"/>
@@ -29267,51 +29275,50 @@
     <w:rsid w:val="007D2C2D"/>
     <w:rsid w:val="007D363D"/>
     <w:rsid w:val="007D3E80"/>
     <w:rsid w:val="007D3FFD"/>
     <w:rsid w:val="007D6B16"/>
     <w:rsid w:val="007D7881"/>
     <w:rsid w:val="007D7D39"/>
     <w:rsid w:val="007D7E3A"/>
     <w:rsid w:val="007E08EF"/>
     <w:rsid w:val="007E0E10"/>
     <w:rsid w:val="007E1F1C"/>
     <w:rsid w:val="007E21A3"/>
     <w:rsid w:val="007E2B44"/>
     <w:rsid w:val="007E3527"/>
     <w:rsid w:val="007E4768"/>
     <w:rsid w:val="007E5BF0"/>
     <w:rsid w:val="007E7269"/>
     <w:rsid w:val="007E777B"/>
     <w:rsid w:val="007F19EA"/>
     <w:rsid w:val="007F2070"/>
     <w:rsid w:val="007F2222"/>
     <w:rsid w:val="007F63C1"/>
     <w:rsid w:val="00800294"/>
     <w:rsid w:val="008028EA"/>
     <w:rsid w:val="008053F5"/>
-    <w:rsid w:val="00806256"/>
     <w:rsid w:val="0080643B"/>
     <w:rsid w:val="00806DDC"/>
     <w:rsid w:val="00807AF7"/>
     <w:rsid w:val="00810198"/>
     <w:rsid w:val="00815668"/>
     <w:rsid w:val="00815DA8"/>
     <w:rsid w:val="0081633C"/>
     <w:rsid w:val="00817EB1"/>
     <w:rsid w:val="0082194D"/>
     <w:rsid w:val="008221F9"/>
     <w:rsid w:val="00823D19"/>
     <w:rsid w:val="008256AE"/>
     <w:rsid w:val="00826EF5"/>
     <w:rsid w:val="00830930"/>
     <w:rsid w:val="00831693"/>
     <w:rsid w:val="008321EA"/>
     <w:rsid w:val="0083366F"/>
     <w:rsid w:val="00835084"/>
     <w:rsid w:val="008351D0"/>
     <w:rsid w:val="0083582F"/>
     <w:rsid w:val="00836ECA"/>
     <w:rsid w:val="00837574"/>
     <w:rsid w:val="00837F34"/>
     <w:rsid w:val="00840104"/>
     <w:rsid w:val="00840C1F"/>
@@ -29370,66 +29377,67 @@
     <w:rsid w:val="008B1B01"/>
     <w:rsid w:val="008B3BCD"/>
     <w:rsid w:val="008B6DF8"/>
     <w:rsid w:val="008B74D0"/>
     <w:rsid w:val="008C0989"/>
     <w:rsid w:val="008C106C"/>
     <w:rsid w:val="008C10F1"/>
     <w:rsid w:val="008C1926"/>
     <w:rsid w:val="008C19F3"/>
     <w:rsid w:val="008C1E99"/>
     <w:rsid w:val="008C4133"/>
     <w:rsid w:val="008C7B0C"/>
     <w:rsid w:val="008D377D"/>
     <w:rsid w:val="008D4C8D"/>
     <w:rsid w:val="008D54FC"/>
     <w:rsid w:val="008E0085"/>
     <w:rsid w:val="008E28CE"/>
     <w:rsid w:val="008E2AA6"/>
     <w:rsid w:val="008E2FF9"/>
     <w:rsid w:val="008E311B"/>
     <w:rsid w:val="008E3F9D"/>
     <w:rsid w:val="008E67B3"/>
     <w:rsid w:val="008E758C"/>
     <w:rsid w:val="008E7A36"/>
     <w:rsid w:val="008F0011"/>
+    <w:rsid w:val="008F2144"/>
     <w:rsid w:val="008F28F5"/>
     <w:rsid w:val="008F46E7"/>
     <w:rsid w:val="008F5B84"/>
     <w:rsid w:val="008F6323"/>
     <w:rsid w:val="008F64CA"/>
     <w:rsid w:val="008F6F0B"/>
     <w:rsid w:val="008F7E4B"/>
-    <w:rsid w:val="009022E8"/>
     <w:rsid w:val="00907BA7"/>
     <w:rsid w:val="0091064E"/>
     <w:rsid w:val="00910A4A"/>
     <w:rsid w:val="00911FC5"/>
     <w:rsid w:val="00912746"/>
     <w:rsid w:val="00913C82"/>
     <w:rsid w:val="0092521F"/>
     <w:rsid w:val="0092657F"/>
+    <w:rsid w:val="00927991"/>
     <w:rsid w:val="0093000C"/>
     <w:rsid w:val="00931438"/>
     <w:rsid w:val="00931A10"/>
     <w:rsid w:val="00933305"/>
     <w:rsid w:val="0093345B"/>
     <w:rsid w:val="00934621"/>
     <w:rsid w:val="009349A3"/>
     <w:rsid w:val="00934CAF"/>
     <w:rsid w:val="00935C9C"/>
     <w:rsid w:val="0093677E"/>
     <w:rsid w:val="0094002B"/>
     <w:rsid w:val="00941932"/>
     <w:rsid w:val="00942452"/>
     <w:rsid w:val="00942D03"/>
     <w:rsid w:val="00943AA0"/>
     <w:rsid w:val="00946252"/>
     <w:rsid w:val="00946642"/>
     <w:rsid w:val="009472F7"/>
     <w:rsid w:val="00947967"/>
     <w:rsid w:val="009531F5"/>
     <w:rsid w:val="00953F6A"/>
     <w:rsid w:val="00955201"/>
     <w:rsid w:val="00955E08"/>
     <w:rsid w:val="00956028"/>
     <w:rsid w:val="00957346"/>
@@ -29463,51 +29471,50 @@
     <w:rsid w:val="00994E26"/>
     <w:rsid w:val="00995508"/>
     <w:rsid w:val="00997985"/>
     <w:rsid w:val="009A1DE2"/>
     <w:rsid w:val="009A3F47"/>
     <w:rsid w:val="009A4227"/>
     <w:rsid w:val="009A47B6"/>
     <w:rsid w:val="009B0046"/>
     <w:rsid w:val="009B5EB0"/>
     <w:rsid w:val="009B61F5"/>
     <w:rsid w:val="009B6819"/>
     <w:rsid w:val="009B7D6B"/>
     <w:rsid w:val="009C0113"/>
     <w:rsid w:val="009C0679"/>
     <w:rsid w:val="009C1440"/>
     <w:rsid w:val="009C1F3F"/>
     <w:rsid w:val="009C2107"/>
     <w:rsid w:val="009C45E0"/>
     <w:rsid w:val="009C5D9E"/>
     <w:rsid w:val="009C6615"/>
     <w:rsid w:val="009C7BDF"/>
     <w:rsid w:val="009D079D"/>
     <w:rsid w:val="009D2C3E"/>
     <w:rsid w:val="009D3AC2"/>
     <w:rsid w:val="009D4EC3"/>
-    <w:rsid w:val="009D5C0E"/>
     <w:rsid w:val="009E0625"/>
     <w:rsid w:val="009E1573"/>
     <w:rsid w:val="009E2721"/>
     <w:rsid w:val="009E3034"/>
     <w:rsid w:val="009E549F"/>
     <w:rsid w:val="009E7CA2"/>
     <w:rsid w:val="009F090E"/>
     <w:rsid w:val="009F0E0F"/>
     <w:rsid w:val="009F28A8"/>
     <w:rsid w:val="009F2C86"/>
     <w:rsid w:val="009F3A66"/>
     <w:rsid w:val="009F3ADB"/>
     <w:rsid w:val="009F473E"/>
     <w:rsid w:val="009F5247"/>
     <w:rsid w:val="009F682A"/>
     <w:rsid w:val="00A00607"/>
     <w:rsid w:val="00A022BE"/>
     <w:rsid w:val="00A022C8"/>
     <w:rsid w:val="00A03DE4"/>
     <w:rsid w:val="00A04D12"/>
     <w:rsid w:val="00A04D73"/>
     <w:rsid w:val="00A04EA2"/>
     <w:rsid w:val="00A06547"/>
     <w:rsid w:val="00A07B4B"/>
     <w:rsid w:val="00A10A4F"/>
@@ -29529,50 +29536,51 @@
     <w:rsid w:val="00A34616"/>
     <w:rsid w:val="00A3484E"/>
     <w:rsid w:val="00A356D3"/>
     <w:rsid w:val="00A365F7"/>
     <w:rsid w:val="00A36ADA"/>
     <w:rsid w:val="00A36BE8"/>
     <w:rsid w:val="00A37C4D"/>
     <w:rsid w:val="00A4123B"/>
     <w:rsid w:val="00A414B7"/>
     <w:rsid w:val="00A41F41"/>
     <w:rsid w:val="00A438D8"/>
     <w:rsid w:val="00A444EB"/>
     <w:rsid w:val="00A44E61"/>
     <w:rsid w:val="00A4581F"/>
     <w:rsid w:val="00A473F5"/>
     <w:rsid w:val="00A50962"/>
     <w:rsid w:val="00A51F9D"/>
     <w:rsid w:val="00A52691"/>
     <w:rsid w:val="00A533EA"/>
     <w:rsid w:val="00A5416A"/>
     <w:rsid w:val="00A549C0"/>
     <w:rsid w:val="00A639F4"/>
     <w:rsid w:val="00A654B8"/>
     <w:rsid w:val="00A65864"/>
     <w:rsid w:val="00A65FAE"/>
+    <w:rsid w:val="00A66ED2"/>
     <w:rsid w:val="00A67DEE"/>
     <w:rsid w:val="00A72817"/>
     <w:rsid w:val="00A73064"/>
     <w:rsid w:val="00A763E6"/>
     <w:rsid w:val="00A81A32"/>
     <w:rsid w:val="00A823B4"/>
     <w:rsid w:val="00A835BD"/>
     <w:rsid w:val="00A8472A"/>
     <w:rsid w:val="00A90CC9"/>
     <w:rsid w:val="00A90EAB"/>
     <w:rsid w:val="00A914ED"/>
     <w:rsid w:val="00A94DA7"/>
     <w:rsid w:val="00A9759A"/>
     <w:rsid w:val="00A97B15"/>
     <w:rsid w:val="00AA206D"/>
     <w:rsid w:val="00AA37DD"/>
     <w:rsid w:val="00AA42D5"/>
     <w:rsid w:val="00AA7F57"/>
     <w:rsid w:val="00AB06B3"/>
     <w:rsid w:val="00AB1712"/>
     <w:rsid w:val="00AB2A5C"/>
     <w:rsid w:val="00AB2FAB"/>
     <w:rsid w:val="00AB5C14"/>
     <w:rsid w:val="00AC1EE7"/>
     <w:rsid w:val="00AC333F"/>
@@ -29585,50 +29593,51 @@
     <w:rsid w:val="00AE52AC"/>
     <w:rsid w:val="00AE52BF"/>
     <w:rsid w:val="00AE684E"/>
     <w:rsid w:val="00AF1181"/>
     <w:rsid w:val="00AF2F79"/>
     <w:rsid w:val="00AF427B"/>
     <w:rsid w:val="00AF4653"/>
     <w:rsid w:val="00AF6463"/>
     <w:rsid w:val="00AF7DB7"/>
     <w:rsid w:val="00B00562"/>
     <w:rsid w:val="00B01E3E"/>
     <w:rsid w:val="00B043C2"/>
     <w:rsid w:val="00B072CE"/>
     <w:rsid w:val="00B075D6"/>
     <w:rsid w:val="00B10D02"/>
     <w:rsid w:val="00B12B9F"/>
     <w:rsid w:val="00B155AB"/>
     <w:rsid w:val="00B16E8F"/>
     <w:rsid w:val="00B201E2"/>
     <w:rsid w:val="00B20FCF"/>
     <w:rsid w:val="00B22CBD"/>
     <w:rsid w:val="00B23A00"/>
     <w:rsid w:val="00B23EF1"/>
     <w:rsid w:val="00B25133"/>
     <w:rsid w:val="00B26B80"/>
+    <w:rsid w:val="00B311F9"/>
     <w:rsid w:val="00B33324"/>
     <w:rsid w:val="00B36564"/>
     <w:rsid w:val="00B372D6"/>
     <w:rsid w:val="00B4094E"/>
     <w:rsid w:val="00B4227C"/>
     <w:rsid w:val="00B43C20"/>
     <w:rsid w:val="00B43CF3"/>
     <w:rsid w:val="00B443E4"/>
     <w:rsid w:val="00B5300C"/>
     <w:rsid w:val="00B53906"/>
     <w:rsid w:val="00B5484D"/>
     <w:rsid w:val="00B563EA"/>
     <w:rsid w:val="00B56CDF"/>
     <w:rsid w:val="00B57742"/>
     <w:rsid w:val="00B60E51"/>
     <w:rsid w:val="00B624CE"/>
     <w:rsid w:val="00B63A54"/>
     <w:rsid w:val="00B64B77"/>
     <w:rsid w:val="00B65D78"/>
     <w:rsid w:val="00B7140A"/>
     <w:rsid w:val="00B72501"/>
     <w:rsid w:val="00B746E5"/>
     <w:rsid w:val="00B7653A"/>
     <w:rsid w:val="00B779A0"/>
     <w:rsid w:val="00B77D18"/>
@@ -29650,65 +29659,67 @@
     <w:rsid w:val="00BA57AE"/>
     <w:rsid w:val="00BA627D"/>
     <w:rsid w:val="00BA6BD4"/>
     <w:rsid w:val="00BA6C7A"/>
     <w:rsid w:val="00BA746D"/>
     <w:rsid w:val="00BB17D1"/>
     <w:rsid w:val="00BB3752"/>
     <w:rsid w:val="00BB3F1F"/>
     <w:rsid w:val="00BB6688"/>
     <w:rsid w:val="00BB7308"/>
     <w:rsid w:val="00BB730F"/>
     <w:rsid w:val="00BC0E3D"/>
     <w:rsid w:val="00BC26D4"/>
     <w:rsid w:val="00BC3EE0"/>
     <w:rsid w:val="00BC4C66"/>
     <w:rsid w:val="00BC567B"/>
     <w:rsid w:val="00BC688E"/>
     <w:rsid w:val="00BD0573"/>
     <w:rsid w:val="00BD1BCB"/>
     <w:rsid w:val="00BD43BD"/>
     <w:rsid w:val="00BD7BA7"/>
     <w:rsid w:val="00BE0C80"/>
     <w:rsid w:val="00BE17CF"/>
     <w:rsid w:val="00BE23F0"/>
     <w:rsid w:val="00BE39CB"/>
+    <w:rsid w:val="00BE3D41"/>
     <w:rsid w:val="00BE434D"/>
     <w:rsid w:val="00BE619F"/>
     <w:rsid w:val="00BE70EE"/>
     <w:rsid w:val="00BF0F0B"/>
     <w:rsid w:val="00BF1083"/>
     <w:rsid w:val="00BF1176"/>
     <w:rsid w:val="00BF2A42"/>
     <w:rsid w:val="00BF4F00"/>
     <w:rsid w:val="00BF57B2"/>
     <w:rsid w:val="00C00CCC"/>
     <w:rsid w:val="00C01931"/>
     <w:rsid w:val="00C03D8C"/>
     <w:rsid w:val="00C055EC"/>
     <w:rsid w:val="00C06A8E"/>
     <w:rsid w:val="00C10DC9"/>
+    <w:rsid w:val="00C12BAB"/>
     <w:rsid w:val="00C12FB3"/>
     <w:rsid w:val="00C13DB9"/>
     <w:rsid w:val="00C13F0D"/>
     <w:rsid w:val="00C140F5"/>
     <w:rsid w:val="00C17341"/>
     <w:rsid w:val="00C17B16"/>
     <w:rsid w:val="00C2248C"/>
     <w:rsid w:val="00C22500"/>
     <w:rsid w:val="00C22D3E"/>
     <w:rsid w:val="00C23B50"/>
     <w:rsid w:val="00C24EEF"/>
     <w:rsid w:val="00C24F7F"/>
     <w:rsid w:val="00C24FE8"/>
     <w:rsid w:val="00C25829"/>
     <w:rsid w:val="00C25CF6"/>
     <w:rsid w:val="00C26C36"/>
     <w:rsid w:val="00C26E65"/>
     <w:rsid w:val="00C302E0"/>
     <w:rsid w:val="00C318A3"/>
     <w:rsid w:val="00C3220A"/>
     <w:rsid w:val="00C32768"/>
     <w:rsid w:val="00C341F9"/>
     <w:rsid w:val="00C3462B"/>
     <w:rsid w:val="00C35AC1"/>
     <w:rsid w:val="00C4037E"/>
@@ -29738,51 +29749,50 @@
     <w:rsid w:val="00C741C3"/>
     <w:rsid w:val="00C74F87"/>
     <w:rsid w:val="00C75895"/>
     <w:rsid w:val="00C75999"/>
     <w:rsid w:val="00C76460"/>
     <w:rsid w:val="00C7763F"/>
     <w:rsid w:val="00C83C9F"/>
     <w:rsid w:val="00C865E2"/>
     <w:rsid w:val="00C868F2"/>
     <w:rsid w:val="00C90985"/>
     <w:rsid w:val="00C909DE"/>
     <w:rsid w:val="00C91827"/>
     <w:rsid w:val="00C91B8A"/>
     <w:rsid w:val="00C94519"/>
     <w:rsid w:val="00C94840"/>
     <w:rsid w:val="00C96786"/>
     <w:rsid w:val="00CA1F32"/>
     <w:rsid w:val="00CA329D"/>
     <w:rsid w:val="00CA4EE3"/>
     <w:rsid w:val="00CA5405"/>
     <w:rsid w:val="00CA57A3"/>
     <w:rsid w:val="00CA5C55"/>
     <w:rsid w:val="00CA7E1A"/>
     <w:rsid w:val="00CB027F"/>
     <w:rsid w:val="00CB3C68"/>
-    <w:rsid w:val="00CB459B"/>
     <w:rsid w:val="00CC0EBB"/>
     <w:rsid w:val="00CC19D7"/>
     <w:rsid w:val="00CC2A3C"/>
     <w:rsid w:val="00CC4B99"/>
     <w:rsid w:val="00CC6297"/>
     <w:rsid w:val="00CC7690"/>
     <w:rsid w:val="00CC7DD0"/>
     <w:rsid w:val="00CD1986"/>
     <w:rsid w:val="00CD1EDE"/>
     <w:rsid w:val="00CD54BF"/>
     <w:rsid w:val="00CD5C00"/>
     <w:rsid w:val="00CD667A"/>
     <w:rsid w:val="00CD6CD7"/>
     <w:rsid w:val="00CE19A8"/>
     <w:rsid w:val="00CE4D5C"/>
     <w:rsid w:val="00CF05DA"/>
     <w:rsid w:val="00CF194A"/>
     <w:rsid w:val="00CF58EB"/>
     <w:rsid w:val="00CF6FEC"/>
     <w:rsid w:val="00CF7769"/>
     <w:rsid w:val="00CF7B9C"/>
     <w:rsid w:val="00D0106E"/>
     <w:rsid w:val="00D0108B"/>
     <w:rsid w:val="00D0271F"/>
     <w:rsid w:val="00D06383"/>
@@ -29908,54 +29918,56 @@
     <w:rsid w:val="00E21E39"/>
     <w:rsid w:val="00E22DE8"/>
     <w:rsid w:val="00E24D9E"/>
     <w:rsid w:val="00E25849"/>
     <w:rsid w:val="00E260F0"/>
     <w:rsid w:val="00E3197E"/>
     <w:rsid w:val="00E31E82"/>
     <w:rsid w:val="00E342F8"/>
     <w:rsid w:val="00E34BE2"/>
     <w:rsid w:val="00E351ED"/>
     <w:rsid w:val="00E35637"/>
     <w:rsid w:val="00E36F60"/>
     <w:rsid w:val="00E36F8C"/>
     <w:rsid w:val="00E41F20"/>
     <w:rsid w:val="00E42B19"/>
     <w:rsid w:val="00E4415E"/>
     <w:rsid w:val="00E449AF"/>
     <w:rsid w:val="00E4706E"/>
     <w:rsid w:val="00E51751"/>
     <w:rsid w:val="00E51765"/>
     <w:rsid w:val="00E5502E"/>
     <w:rsid w:val="00E5580E"/>
     <w:rsid w:val="00E56077"/>
     <w:rsid w:val="00E6034B"/>
     <w:rsid w:val="00E625BA"/>
+    <w:rsid w:val="00E6408A"/>
     <w:rsid w:val="00E640E8"/>
     <w:rsid w:val="00E64920"/>
     <w:rsid w:val="00E64E38"/>
     <w:rsid w:val="00E6549E"/>
+    <w:rsid w:val="00E65910"/>
     <w:rsid w:val="00E65EDE"/>
     <w:rsid w:val="00E70F81"/>
     <w:rsid w:val="00E70FAA"/>
     <w:rsid w:val="00E727BA"/>
     <w:rsid w:val="00E72863"/>
     <w:rsid w:val="00E74383"/>
     <w:rsid w:val="00E7495E"/>
     <w:rsid w:val="00E75D7B"/>
     <w:rsid w:val="00E77055"/>
     <w:rsid w:val="00E77460"/>
     <w:rsid w:val="00E8270B"/>
     <w:rsid w:val="00E83ABC"/>
     <w:rsid w:val="00E844F2"/>
     <w:rsid w:val="00E84D18"/>
     <w:rsid w:val="00E84F21"/>
     <w:rsid w:val="00E87F88"/>
     <w:rsid w:val="00E90AD0"/>
     <w:rsid w:val="00E92FCB"/>
     <w:rsid w:val="00E94FA6"/>
     <w:rsid w:val="00E95AFD"/>
     <w:rsid w:val="00EA147F"/>
     <w:rsid w:val="00EA3270"/>
     <w:rsid w:val="00EA4A27"/>
     <w:rsid w:val="00EA4FA6"/>
     <w:rsid w:val="00EA7CD6"/>
@@ -30018,98 +30030,98 @@
     <w:rsid w:val="00F26525"/>
     <w:rsid w:val="00F34D6B"/>
     <w:rsid w:val="00F362D7"/>
     <w:rsid w:val="00F37D7B"/>
     <w:rsid w:val="00F40F28"/>
     <w:rsid w:val="00F4205E"/>
     <w:rsid w:val="00F43E84"/>
     <w:rsid w:val="00F44177"/>
     <w:rsid w:val="00F4428F"/>
     <w:rsid w:val="00F456C4"/>
     <w:rsid w:val="00F45CCD"/>
     <w:rsid w:val="00F50335"/>
     <w:rsid w:val="00F506F8"/>
     <w:rsid w:val="00F52B71"/>
     <w:rsid w:val="00F5314C"/>
     <w:rsid w:val="00F54839"/>
     <w:rsid w:val="00F55715"/>
     <w:rsid w:val="00F56295"/>
     <w:rsid w:val="00F5688C"/>
     <w:rsid w:val="00F577A8"/>
     <w:rsid w:val="00F60048"/>
     <w:rsid w:val="00F60EDC"/>
     <w:rsid w:val="00F61249"/>
     <w:rsid w:val="00F6233B"/>
     <w:rsid w:val="00F635DD"/>
-    <w:rsid w:val="00F64080"/>
     <w:rsid w:val="00F6627B"/>
     <w:rsid w:val="00F664C9"/>
     <w:rsid w:val="00F70B73"/>
     <w:rsid w:val="00F7336E"/>
     <w:rsid w:val="00F734F2"/>
     <w:rsid w:val="00F75052"/>
     <w:rsid w:val="00F755D4"/>
     <w:rsid w:val="00F76F84"/>
     <w:rsid w:val="00F77443"/>
     <w:rsid w:val="00F8011F"/>
     <w:rsid w:val="00F804D3"/>
     <w:rsid w:val="00F80501"/>
     <w:rsid w:val="00F816CB"/>
     <w:rsid w:val="00F81CD2"/>
     <w:rsid w:val="00F82641"/>
     <w:rsid w:val="00F830AE"/>
     <w:rsid w:val="00F84339"/>
     <w:rsid w:val="00F87482"/>
     <w:rsid w:val="00F90B88"/>
     <w:rsid w:val="00F90F18"/>
     <w:rsid w:val="00F92E24"/>
     <w:rsid w:val="00F937E4"/>
     <w:rsid w:val="00F951C1"/>
     <w:rsid w:val="00F95EE7"/>
     <w:rsid w:val="00F96B02"/>
     <w:rsid w:val="00F9716F"/>
     <w:rsid w:val="00F97710"/>
     <w:rsid w:val="00FA1040"/>
     <w:rsid w:val="00FA39E6"/>
     <w:rsid w:val="00FA3A83"/>
     <w:rsid w:val="00FA5021"/>
     <w:rsid w:val="00FA7BC9"/>
     <w:rsid w:val="00FA7F7D"/>
     <w:rsid w:val="00FB033D"/>
     <w:rsid w:val="00FB07FE"/>
     <w:rsid w:val="00FB378E"/>
     <w:rsid w:val="00FB37F1"/>
     <w:rsid w:val="00FB3B87"/>
     <w:rsid w:val="00FB47C0"/>
     <w:rsid w:val="00FB489B"/>
     <w:rsid w:val="00FB501B"/>
     <w:rsid w:val="00FB581F"/>
     <w:rsid w:val="00FB719A"/>
     <w:rsid w:val="00FB7770"/>
     <w:rsid w:val="00FB7E2F"/>
     <w:rsid w:val="00FC0A9E"/>
     <w:rsid w:val="00FC18FC"/>
+    <w:rsid w:val="00FC19E7"/>
     <w:rsid w:val="00FC363B"/>
     <w:rsid w:val="00FC3C30"/>
     <w:rsid w:val="00FC4902"/>
     <w:rsid w:val="00FC79BF"/>
     <w:rsid w:val="00FD179B"/>
     <w:rsid w:val="00FD3038"/>
     <w:rsid w:val="00FD3B91"/>
     <w:rsid w:val="00FD3CCD"/>
     <w:rsid w:val="00FD46EE"/>
     <w:rsid w:val="00FD576B"/>
     <w:rsid w:val="00FD579E"/>
     <w:rsid w:val="00FD6845"/>
     <w:rsid w:val="00FE3A0E"/>
     <w:rsid w:val="00FE4516"/>
     <w:rsid w:val="00FE473B"/>
     <w:rsid w:val="00FE54AE"/>
     <w:rsid w:val="00FE64C8"/>
     <w:rsid w:val="00FE66A9"/>
     <w:rsid w:val="00FF6E78"/>
     <w:rsid w:val="00FF76EA"/>
     <w:rsid w:val="00FF7F21"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -33239,51 +33251,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85949C7E-8844-4BBD-91EC-6C1DE0CFA35B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>53</Pages>
   <Words>4551</Words>
   <Characters>25941</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>216</Lines>
   <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>30432</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>