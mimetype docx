--- v0 (2026-04-16)
+++ v1 (2026-06-10)
@@ -72,81 +72,103 @@
         </w:rPr>
         <w:t>案　　　由：</w:t>
       </w:r>
       <w:r w:rsidR="00A41A57">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>財政部國有財產署</w:t>
       </w:r>
       <w:r w:rsidR="00A41A57" w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>處理國有非公用土地出租案件時，未具體審查申請人是否為真正且持續之實際使用者，</w:t>
       </w:r>
       <w:r w:rsidR="00375642">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>縱屬</w:t>
       </w:r>
       <w:r w:rsidR="00A41A57" w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>82年7月21日以後</w:t>
+        <w:t>82年7月21日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A41A57" w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以後</w:t>
       </w:r>
       <w:r w:rsidR="00375642">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>始</w:t>
       </w:r>
       <w:r w:rsidR="00A41A57" w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>繼受取得地上物者，</w:t>
+        <w:t>繼受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A41A57" w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>取得地上物者，</w:t>
       </w:r>
       <w:r w:rsidR="00D709F8">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>仍</w:t>
       </w:r>
       <w:r w:rsidR="001E0787">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>容許</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A41A57" w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>換約續租，並</w:t>
+        <w:t>換約續租</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A41A57" w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，並</w:t>
       </w:r>
       <w:r w:rsidR="001E0787">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>據</w:t>
       </w:r>
       <w:r w:rsidR="00A41A57" w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以申請讓售</w:t>
       </w:r>
       <w:r w:rsidR="00D709F8">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，形同得透過交易取得承租及承購資格</w:t>
       </w:r>
       <w:r w:rsidR="00A41A57" w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，規避公開程序，</w:t>
       </w:r>
@@ -172,56 +194,65 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「先占、再租、後買」</w:t>
       </w:r>
       <w:r w:rsidR="00D709F8">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
       <w:r w:rsidR="00A41A57" w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不合理現象，影響國有財產處分之正當性與公平性，核有未當</w:t>
       </w:r>
       <w:r w:rsidR="00503B58" w:rsidRPr="00E40A31">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00503B58" w:rsidRPr="00E40A31">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>爰依法提案糾正</w:t>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00503B58" w:rsidRPr="00E40A31">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>依法提案糾正</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40A31">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D687994" w14:textId="77777777" w:rsidR="00E25849" w:rsidRPr="000F7797" w:rsidRDefault="00DB3135" w:rsidP="00DE42B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc524892370"/>
       <w:bookmarkStart w:id="1" w:name="_Toc524895640"/>
       <w:bookmarkStart w:id="2" w:name="_Toc524896186"/>
       <w:bookmarkStart w:id="3" w:name="_Toc524896216"/>
       <w:bookmarkStart w:id="4" w:name="_Toc524902722"/>
       <w:bookmarkStart w:id="5" w:name="_Toc525066141"/>
       <w:bookmarkStart w:id="6" w:name="_Toc525070831"/>
       <w:bookmarkStart w:id="7" w:name="_Toc525938371"/>
       <w:bookmarkStart w:id="8" w:name="_Toc525939219"/>
       <w:bookmarkStart w:id="9" w:name="_Toc525939724"/>
       <w:bookmarkStart w:id="10" w:name="_Toc529218258"/>
       <w:bookmarkStart w:id="11" w:name="_Toc529222681"/>
       <w:bookmarkStart w:id="12" w:name="_Toc529223103"/>
@@ -285,236 +316,581 @@
       <w:bookmarkStart w:id="30" w:name="_Toc4473323"/>
       <w:bookmarkStart w:id="31" w:name="_Toc69556890"/>
       <w:bookmarkStart w:id="32" w:name="_Toc69556939"/>
       <w:bookmarkStart w:id="33" w:name="_Toc69609813"/>
       <w:bookmarkStart w:id="34" w:name="_Toc70241809"/>
       <w:bookmarkStart w:id="35" w:name="_Toc525070834"/>
       <w:bookmarkStart w:id="36" w:name="_Toc525938374"/>
       <w:bookmarkStart w:id="37" w:name="_Toc525939222"/>
       <w:bookmarkStart w:id="38" w:name="_Toc525939727"/>
       <w:bookmarkStart w:id="39" w:name="_Toc525066144"/>
       <w:bookmarkStart w:id="40" w:name="_Toc524892372"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>本案緣於審計部民國（下同）112年度中央政府總決算審核報告指出，財政部國有財產署（下稱國產署）疑未考量國有土地整體開發利用效益，率將遭占用或出租部分辦理分割，並就分割後其餘土地辦理出售，影響國有土地可利用價值等情。國有土地租售制度，係政府活化國家資產與維護公共利益之重要機制，惟相關案件之申購基礎及審查程序屢遭審計部質疑，引發外界對於審查程序是否周延、是否符合法定要求之疑慮。基此，113年10月9日本院財政及經濟委員會第6屆第51次會議決議，推派調查。</w:t>
+        <w:t>本案緣於審計部民國（下同）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年度中央政府總決算審核報告指出，財政部國有財產署（下稱國產署）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>疑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>未考量國有土地整體開發利用效益，率將遭占用或出租部分辦理分割，並就分割後其餘土地辦理出售，影響國有土地可利用價值等情。國有土地租售制度，係政府活化國家資產與維護公共利益之重要機制，惟相關案件之申購基礎及審查程序屢遭審計部質疑，引發外界對於審查程序是否周延、是否符合法定要求之疑慮。基此，113年10月9日本院財政及經濟委員會第6屆第51次會議決議，推派調查。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171ACCD2" w14:textId="52F319AD" w:rsidR="00D400D4" w:rsidRDefault="00D400D4" w:rsidP="00C92B1F">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:left="680" w:firstLine="680"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>本案於113年11月18日邀請審計部到院簡報查核經過，嗣向國產署調閱相關卷證，114年5月5日前往現場實地履勘，114年7月29日詢問國產署相關業務主管人員，115年1月23日諮詢專家學者，115年1月30日再次詢問國產署相關業務主管人員，並經國產署115年3月13日補充說明到院</w:t>
+        <w:t>本案於113年11月18日邀請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>審計部到院</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>簡報查核經過，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>向國產署調閱相關卷證，114年5月5日前往現場實地履</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>勘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，114年7月29日詢問國產署相關業務主管人員，115年1月23日諮詢專家學者，115年1月30日再次詢問國產署相關業務主管人員，並經國產署115年3月13日補充說明到院</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="007D3122">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>經調查發現，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>國產署</w:t>
       </w:r>
       <w:r w:rsidRPr="007D3122">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>涉有違失，應予糾正促其注意改善</w:t>
-      </w:r>
+        <w:t>涉有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007D3122">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>違失，應予糾正促其注意改善</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3122">
+        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>。茲臚列事實與理由如下</w:t>
+        <w:t>。茲</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007D3122">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>臚</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007D3122">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>列事實與理由如下</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A5D1ED" w14:textId="136C7436" w:rsidR="00306946" w:rsidRPr="00375642" w:rsidRDefault="00375642" w:rsidP="00132127">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:beforeLines="50" w:before="228"/>
         <w:ind w:left="340"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc524895646"/>
       <w:bookmarkStart w:id="42" w:name="_Toc524896192"/>
       <w:bookmarkStart w:id="43" w:name="_Toc524896222"/>
       <w:bookmarkStart w:id="44" w:name="_Toc524902729"/>
       <w:bookmarkStart w:id="45" w:name="_Toc525066145"/>
       <w:bookmarkStart w:id="46" w:name="_Toc525070836"/>
       <w:bookmarkStart w:id="47" w:name="_Toc525938376"/>
       <w:bookmarkStart w:id="48" w:name="_Toc525939224"/>
       <w:bookmarkStart w:id="49" w:name="_Toc525939729"/>
       <w:bookmarkStart w:id="50" w:name="_Toc529218269"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="00375642">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>國有非公用不動產之出租，以公開標租為原則，但於82年7月21日前已實際使用者，始得逕予出租。然依國產署現行作業，縱屬82年7月21日以後始繼受取得地上物者，仍可申請換約續租，並得以「已有租賃關係」為由，依國有財產法第49條第1項規定，申請讓售所租用之基地，顯已背離原欲保障早期且長期使用者得優先承租及承購之立法本旨。此舉無異容許開發商或投機者透過收購地上物，即可換約續租，並優先讓售，規避公開標租及標售等程序，進而藉由後續如畸零地合併申購等措施，謀取利益。該等運作模式使承租權淪為市場交易標的，形成「先占、再租、後買」之不合理現象，導致國有土地遭細碎分割、畸零不整，並</w:t>
+        <w:t>國有非公用不動產之出租，以公開標租為原則，但於82年7月21日前已實際使用者，始得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00375642">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00375642">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>予出租。然依國產署現行作業，縱屬82年7月21日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00375642">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>以後始繼受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00375642">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>取得地上物者，仍可申請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00375642">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>換約續租</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00375642">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>，並得以「已有租賃關係」為由，依國有財產法第49條第1項規定，申請讓售所租用之基地，顯已背離原欲保障早期且長期使用者得優先承租及承購之立法本旨。此舉無異容許開發商或投機者透過收購地上物，即可</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00375642">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>換約續租</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00375642">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>，並優先讓售，規避公開標租及標售等程序，進而藉由後續如</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00375642">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>畸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00375642">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>零地合併申購等措施，謀取利益。該等運作模式使承租權淪為市場交易標的，形成「先占、再租、後買」之不合理現象，導致國有土地遭細碎分割、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00375642">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>畸零不</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00375642">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>整，並</w:t>
       </w:r>
       <w:r w:rsidRPr="00375642">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>使特定人士得逐步蠶食國有土地，影響國有財產使用、收益及處分之正當性與公平性，核有未當</w:t>
       </w:r>
       <w:r w:rsidR="00306946" w:rsidRPr="00375642">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E42E87" w14:textId="77777777" w:rsidR="00D400D4" w:rsidRPr="00D400D4" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>按國有財產法第1條規定：「國有財產之取得、保管、使用、收益及處分，依本法之規定；本法未規定者，適用其他法律。」第4條規定：「（第1項）國有財產區分為公用財產與非公用財產兩類。</w:t>
       </w:r>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>……</w:t>
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>（第3項）非公用財產，係指公用財產以外可供收益或處分之一切國有財產。」第12條規定：「非公用財產以財政部國有財產局（現已改制為國產署）為管理機關，承財政部之命，直接管理之。」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D9F1B3" w14:textId="77777777" w:rsidR="00D400D4" w:rsidRPr="00D400D4" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>次按國有財產法第42條第1項規定：「非公用財產類不動產之出租，得以標租方式辦理。但合於左列各款規定之一者，得逕予出租︰一、原有租賃期限屆滿，未逾6個月者。二、民國82年7月21日前已實際使用，並願繳清歷年使用補償金者。三、依法得讓售者。」第49條第1項規定：「非公用財產類之不動產，其已有租賃關係者，得讓售與直接使用人。」同條第3項規定：「非公用財產類之不動產，其經地方政府認定應與鄰接土地合併建築使用者，得讓售與有合併使用必要之</w:t>
+        <w:t>次按國有財產法第42條第1項規定：「非公用財產類不動產之出租，得以標租方式辦理。但合於左列各款規定之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>者，得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>予出租</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>︰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>一、原有租賃期限屆滿，未逾6個月者。二、民國82年7月21日前已實際使用，並願繳清歷年使用補償金者。三、依法得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>讓售者</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>。」第49條第1項規定：「非公用財產類之不動產，其已有租賃關係者，得讓售與直接使用人。」同條第3項規定：「非公用財產類之不動產，其經地方政府認定應與鄰接土地合併建築使用者，得讓售與有合併使用必要之</w:t>
       </w:r>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>鄰地所有權人。」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="081A1A40" w14:textId="77777777" w:rsidR="00D400D4" w:rsidRPr="00D400D4" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>是以，國有非公用土地之租售自應依上開法令辦理，國產署負有審核之責，以確保國家財產不受損失。行政院、財政部及該署分別訂定國有非公用不動產出租管理辦法、出租之國有非公用不動產得予讓售範圍準則、國有非公用不動產租賃作業程序、國有非公用不動產讓售作業程序、土地所有權人申購合併使用鄰接國有非公用土地案件處理要點等相關配套規範，作為實務操作準據。</w:t>
+        <w:t>是</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>，國有非公用土地之租售自應依上開法令辦理，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>國產署負有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>審核之責，以確保國家財產不受損失。行政院、財政部及該署分別訂定國有非公用不動產出租管理辦法、出租之國有非公用不動產</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>得予讓售</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>範圍準則、國有非公用不動產租賃作業程序、國有非公用不動產讓售作業程序、土地所有權人申購合併使用鄰接國有非公用土地案件處理要點等相關配套規範，作為實務操作</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>準</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>據。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6DC1E5" w14:textId="1613EFF2" w:rsidR="00D400D4" w:rsidRPr="00D400D4" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>據審計部抽查臺北市</w:t>
       </w:r>
       <w:r w:rsidR="00B83E97">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>○○</w:t>
@@ -567,138 +943,386 @@
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>區</w:t>
       </w:r>
       <w:r w:rsidR="00B83E97">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>段等三處國有土地之租售處理過程顯示，該等土地並未透過公開招標方式辦理出租，而係由現使用人申請逕予出租，繼而以「已有租賃關係」為由申請讓售。嗣後，申購人再以已辦竣所有權移轉登記之土地為基礎，持憑地方政府核發之公私有畸零（裡）地合併使用證明書，申請讓售相鄰之剩餘國有土地（相關處理過程詳見後附表及附圖1至3）。</w:t>
+        <w:t>段等三處國有土地之租售處理過程顯示，該等土地並未透過公開招標方式辦理出租，而係由現使用人申請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>予出租，繼而以「已有租賃關係」為由申請讓售。嗣後，申購人再以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>已辦竣所有權</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>移轉登記之土地為基礎，持憑地方政府核發之公私有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>畸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>零（裡）地合併使用證明書，申請讓售相鄰之剩餘國有土地（相關處理過程詳見後附表及附圖1至3）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49B45452" w14:textId="77777777" w:rsidR="00D400D4" w:rsidRPr="00D400D4" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>上開三處案例之後雖因審計部對於出售過程有所質疑，國產署業已將相關申購案件予以註銷，未再續行辦理讓售。然從整體制度運作觀察，此種情形導致原本完整之國有土地細碎分割，形成畸零不整。</w:t>
+        <w:t>上開三處案例之後雖因審計部對於出售過程有所質疑，國產署業已將相關申購案件予以註銷，未再續行辦理讓售。然從整體制度運作觀察，此種情形導致原本完整之國有土地細碎分割，形成</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>畸零不</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>整。</w:t>
       </w:r>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>致使特定人士得藉由「畸零地合併申購」方式，逐步以小吃大，蠶食國有土地，引發外界質疑其等毋須競標即可取得國有土地，損及國產權益等不當觀感。甚至有</w:t>
-      </w:r>
+        <w:t>致使特定</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>部分申請讓售國有土地者，並非原承租人，而係讓渡取得地上建物後，向國產署申請換約續租，再由繼受取得租賃關係者依國有財產法第49條第1項規定申請承購，此等短期內移轉承租權，且迅行申請承購之情形，不啻提供第三人藉由買賣地上物規避標租程序之可乘之機，進而取得直接承租及後續讓售之權利。</w:t>
+        <w:t>人士得藉由</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>畸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>零地合併申購」方式，逐步以小吃大，蠶食國有土地，引發外界質疑其等毋須競標即可取得國有土地，損及國產權益等不當觀感。甚至有</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>部分申請讓售國有土地者，並非原承租人，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>而係讓渡</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>取得地上建物後，向國產署申請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>換約續租</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>再由繼受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>取得租賃關係者依國有財產法第49條第1項規定申請承購，此等短期內移轉承租權，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>且迅行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>申請承購之情形，不啻提供第三人藉由買賣地上物規避標租程序之可乘之機，進而取得直接承租及後續讓售之權利。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26139772" w14:textId="09CF568A" w:rsidR="00D400D4" w:rsidRPr="00D400D4" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>國產署雖稱，</w:t>
       </w:r>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>國有非公用土地以國土保育、公用優先、促進地利為原則，依國有財產法等相關規定辦理管理、處分及收益事宜。該署代表國家行使私經濟行為，除法律禁止或須保留公用等情形外，得配合都市計畫及區域計畫等規定，以出租、出售（含讓售及標售）、設定地上權、委託經營等多元方式釋出供民間開發利用。其目的在促進土地有效利用及經濟發展，可避免土地閒置，創造商機並帶動就業市場活絡，開發後亦可增裕政府稅收。且國有財產法自58年1月27日公布施行以來，均規定一定時間以前已有使用事實者，實際使用人得申請承租國有非公用不動產，以及國有非公用不動產有租賃關係者，承租人得申請承購。上述三處國有土地租售案件，悉依受理當時法令審辦，作業尚無違失云云。該署並就逕予出租</w:t>
+        <w:t>國有非公用土地以國土保育、公用優先、促進地利為原則，依國有財產法等相關規定辦理管理、處分及收益事宜。該署代表國家行使私經濟行為，除法律禁止或須保留公用等情形外，得配合都市計畫及區域計畫等規定，以出租、出售（含讓售及標售）、設定地上權、委託經營等多元方式釋出供民間開發利用。其目的在促進土地有效利用及經濟發展，可避免土地閒置，創造商機並帶動就業市場活絡，開發後亦可增</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>裕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>政府稅收。且國有財產法自58年1月27日公布施行以來，均規定一定時間以前已有使用事實者，實際使用人得申請承租國有非公用不動產，以及國有非公用不動產有租賃關係者，承租人得申請承購。上述三處國有土地租售案件，悉依受理當時</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>法令審辦</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>，作業尚無違失云云。該署並就</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>予出租</w:t>
       </w:r>
       <w:r w:rsidR="00AF7243">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>讓售資格等認定標準說明如下：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A5B918" w14:textId="77777777" w:rsidR="00D400D4" w:rsidRPr="00293083" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00293083">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>有關國有財產法第42條第1項第2款規定，國有非公用不動產於82年7月21日前已實際使用，並願繳清歷年使用補償金者，得逕予出租部分：</w:t>
+        <w:t>有關國有財產法第42條第1項第2款規定，國有非公用不動產於82年7月21日前已實際使用，並願繳清歷年使用補償金者，得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>予出租部分：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68BAAEE6" w14:textId="4497D094" w:rsidR="00D400D4" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00427658">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該款規定係於89年間立法院審查國</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有財</w:t>
       </w:r>
       <w:r w:rsidRPr="00427658">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>產法部分條文修正草案</w:t>
       </w:r>
       <w:r>
@@ -845,236 +1469,458 @@
         </w:rPr>
         <w:t>82年7月21日（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>即</w:t>
       </w:r>
       <w:r w:rsidRPr="00427658">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>行政院訂頒公有土地經營及處理原則</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之日</w:t>
       </w:r>
       <w:r w:rsidRPr="00427658">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>）前已實際使用，並願繳清歷年使用補償金者，得逕予出租，</w:t>
+        <w:t>）前已實際使用，並願繳清歷年使用補償金者，得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427658">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427658">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>予出租，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>並</w:t>
       </w:r>
       <w:r w:rsidRPr="00427658">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>刪除「其使用之始為善意」文字</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>以避免實務認定困擾。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD49DF2" w14:textId="77777777" w:rsidR="00D400D4" w:rsidRPr="00293083" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00293083">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>按國有非公用不動產出租管理辦法第17條規定：「依本法第42條第1項各款規定逕予出租之對象如下：</w:t>
-      </w:r>
+        <w:t>按國有非公用不動產出租管理辦法第17條規定：「依本法第42條第1項各款規定</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00293083">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>予出租之對象如下：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>……</w:t>
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00293083">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00293083">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>二、第2款為現使用人。但地上有非國有建築</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>改良物時</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，屬已辦理建物所有權第一次登記者，為建物登記謄本記載之所有權人；屬未辦理建物所有權第一次登記者，為該改良物出資之原始建造人、繼受該改良物之繼承人、買受人及受贈人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>……</w:t>
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00293083">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-        <w:t>。」是以，依國有財產法第42條第1項第2款規定逕予出租之對象，包含現使用人、建築改良物所有權人、建築改良物出資之原始建造人、繼受該改良物之繼承人、買受人及受贈人。</w:t>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。」是</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，依國有財產法第42條第1項第2款規定</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>予出租之對象，包含現使用人、建築改良物所有權人、建築改良物出資之原始建造人、繼受該改良物之繼承人、買受人及受贈人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63BC386F" w14:textId="77777777" w:rsidR="00D400D4" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>「現使用人」係指申租當時為國有非公用不動產之使用人，且於82年7月21日前已實際使用至今，或繼受他人於82年7月21日前實際使用至今（係參照民法第947條第1項規定，占有之繼承人或受讓人，得就自己之占有或將自己之占有與其前占有人之占有合併，而為主張）。國有土地地上物之現使用人係承受他人權利者，申租人應依國有非公用不動產租賃作業程序第10點第2項規定檢附相關繼受證</w:t>
+        <w:t>「現使用人」</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>係指申租</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>當時為國有非公用不動產之使用人，且於82年7月21日前已實際使用至今，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>或繼受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>他人於82年7月21日前實際使用至今（係參照民法第947條第1項規定，占有之繼承人或受讓人，得就自己之占有或將自己之占有與其前占有人之占有合併，而為主張）。國有土地地上物之現使用人係承受他人權利者，申租人應依國有非公用不動產租賃作業程序第10點第2項規定檢附相關繼受證</w:t>
       </w:r>
       <w:r w:rsidRPr="0083796F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>明文件。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46CDED44" w14:textId="77777777" w:rsidR="00D400D4" w:rsidRPr="00293083" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00293083">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>目前國有出租基地約11.08萬戶，曾辦竣過戶換約者約1.19萬戶，占10.74%（尚不包含申租當時即係繼受他人權利之情形）。倘因出租對象條件限縮而須終止租賃關係，因地上建物所有權或事實上處分權多已移轉，難以回復為原建物所有權人或事實上處分權人所有，勢將導致須以排除占用方式處理，恐面臨沉重輿論壓力及難以承受之管理困境。</w:t>
+        <w:t>目前國有出租基地約11.08萬戶，曾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>辦竣過戶換約者</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>約1.19萬戶，占10.74%（尚不包含申租當時即係繼受他人權利之情形）。倘因出租對象條件</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>限縮而須</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>終止租賃關係，因地上建物所有權或事實上處分權多已移轉，難以回復為原建物所有權人或事實上處分權人所有，勢將導致須以排除占用方式處理，恐面臨沉重輿論壓力及難以承受之管理困境。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6514159B" w14:textId="77777777" w:rsidR="00D400D4" w:rsidRPr="00576D08" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="0083796F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該署認為，依國有財產法第42條第1項第2款規定</w:t>
       </w:r>
       <w:r w:rsidRPr="0083796F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>辦理國有非公用不動產出租，係以地上物於82年7月21日前已存在並實際持續使用至今，且無其他反證資料者，以該地上物之現使用人、建築改良物所有權人、建築改良物出資之原始建造人、繼受該改良物之繼承人、買受人及受贈人為出租對象，亦即地上物繼受人得為出租之對象。</w:t>
+        <w:t>辦理國有非公用不動產出租，係以地上物於82年7月21日前已存在並實際持續使用至今，且無其他反證資料者，以該地上物之現使用人、建築改良物所有權人、建築改良物出資之原始建造人、繼受該改良物之繼承人、買受人及受贈人為出租對象，亦即</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0083796F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>地上物繼受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0083796F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>人得為出租之對象。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8DB539" w14:textId="77777777" w:rsidR="00D400D4" w:rsidRPr="00293083" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00293083">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有關國有財產法第49條第1項規定，已有租賃關係之國有非公用不動產，得讓售與直接使用人部分：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6E2459" w14:textId="77777777" w:rsidR="00D400D4" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>依該條文58年1月27日公布施行之立法說明略以，不動產已放租者，如予標售，實務上不無困難，故規定得讓售與直接使用之承租人，予以優先承購之權利，以利迅速處理，減少糾紛。</w:t>
+        <w:t>依該條文58年1月27日公布施行之立法說明略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，不動產已放租者，如予標售，實務上不無困難，故規定得讓售與直接使用之承租人，予以優先承購之權利，以利迅速處理，減少糾紛。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75753F99" w14:textId="77777777" w:rsidR="00D400D4" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為防止承租人將地上房屋轉讓予他人未辦理過戶換約，仍以承租人身分申購出租基地，造成房地權屬不一之情形，行政院於89年11月15日修正國有財產法施行細則第53條，明定直接使用人為現使用國有非公用不動產，並與國產署或所屬分支機構訂立租約之承租人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E15C58C" w14:textId="77777777" w:rsidR="00D400D4" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>如原承租人將其私有建築改良物所有權移轉予他人並完成換約，現承租人得依國有財產法第49條第1項規定申購租用基地，各分署受理後，依行政院訂定出租之國有非公用不動產得予讓售範圍準則等規定審核辦理。</w:t>
+        <w:t>如原承租人將其私有建築改良物所有權移轉予他人並完成換約，現承租人得依國有財產法第49條第1項規定申購租用基地，各分署受理後，依行政院訂定出租之國有非公用不動產</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>得予讓售</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>範圍準則等規定審核辦理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1448542B" w14:textId="77777777" w:rsidR="00D400D4" w:rsidRPr="00417F44" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>該署認為，國有基地上之私有建物為民眾私有財產，民眾基於建物所有權人或事實上處分權人之地位，自得處分其私有財產，又地上建物移轉原因多樣，除一般買賣外，尚有親屬間買賣、贈與及法院拍賣等情形，倘限制地上建物於82年7月21日以後移轉者不得承租或轉讓租賃權，將連帶影響民眾處分私有財產之權益，恐引發民怨及陳</w:t>
-      </w:r>
+        <w:t>該署認為，國有基地上之私有建物為民眾私有財產，民眾基於建物所有權人或事實上處分權人之地位，自得處分其私有財產，又地上建物移轉原因</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
+        <w:t>多樣，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>除一般買賣外，尚有親屬間買賣、贈與及法院拍賣等情形，倘限制地上建物於82年7月21日以後移轉者不得承租或轉讓租賃權，將連帶影響民眾處分私有財產之權益，恐引發民怨及陳</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>情。又該等地上建物多已建築完成逾30年，民眾對於國有非公用土地已形成相當程度之社會情感、生活或經濟依賴，如未能取得合法使用權，一概以排除占用方式予以拆遷，反有礙社會經濟，並易引發民眾陳抗，且恐與落實保障適足居住權之意旨未盡相符。</w:t>
+        <w:t>情。又該等地上建物多已建築完成逾30年，民眾對於國有非公用土地已形成相當程度之社會情感、生活或經濟依賴，如未能取得合法使用權，一概以排除占用方式予以拆遷，反有礙社會經濟，並易引發民眾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>陳抗，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>且恐與落實保障適足居住權之意旨未盡相符。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D1B3F6" w14:textId="77777777" w:rsidR="00D400D4" w:rsidRPr="00D400D4" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D400D4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>惟查：</w:t>
+        <w:t>惟查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D400D4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F1C300" w14:textId="77777777" w:rsidR="00D400D4" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB0315">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>國有財產法第41條第1項第2款</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規定，</w:t>
       </w:r>
       <w:r w:rsidRPr="00152D7E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>係基於歷史使用事實所設之例外</w:t>
       </w:r>
       <w:r>
@@ -1164,51 +2010,65 @@
         </w:rPr>
         <w:t>門牌、水電、稅籍</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>或</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0315">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>航照圖等</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>資料作為主要判斷依據</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0315">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，至於申請人是否確為長期且真正之使用主體，則未予審究，僅須為申請時之</w:t>
+        <w:t>，至於申請人是否確為長期且真正之使用主體，則未</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB0315">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>予審</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB0315">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>究，僅須為申請時之</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>現</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0315">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>使用人即為已足（參照國有非公用不動產出租管理辦法第17條第2款規定，包含地上建築改良物所有權人、原始建造人、繼受該建築改良物之繼承人、買受人及受贈人等）。此種認定方式顯然重「物」輕「人」，已背離保障早期且長期使用者優先承租權之立法本旨。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD2C0A5" w14:textId="1C3E81D5" w:rsidR="00D400D4" w:rsidRPr="00293083" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00293083">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>次查行政機關執行法律，應恪守依法行政原則，包含法律優位及法律保留，</w:t>
       </w:r>
       <w:r w:rsidRPr="00132127">
@@ -1259,63 +2119,105 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>各類繼受人，並據以作為審查依據，致使國有財產法原欲限制特定使用者之例外規定，在行政實務上被擴張適用，已實質影響法律</w:t>
       </w:r>
       <w:r w:rsidRPr="00293083">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>要件之判斷標準，恐有牴觸母法意旨之虞，亦與依法行政原則未盡相符。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19357E7E" w14:textId="3CA47F6C" w:rsidR="00D400D4" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>再查，</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0315">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>依國產署現行作業，縱使82年7月21日以後才繼受取得地上物者，仍可申請換約續租，並得以「已有租賃關係」為由，依國有財產法第49條第1項規定，申請讓售所租用之基地。然而，原承租人既已移轉其建築改良物，繼受人是否符合「82年7月21日前已實際使用」之要件，而為國有財產法第42條第1項但書所欲保障之對象，並非無疑。</w:t>
+        <w:t>依國產署現行作業，縱使82年7月21日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB0315">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以後才繼受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB0315">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>取得地上物者，仍可申請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB0315">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>換約續租</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB0315">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，並得以「已有租賃關係」為由，依國有財產法第49條第1項規定，申請讓售所租用之基地。然而，原承租人既已移轉其建築改良物，繼受人是否符合「82年7月21日前已實際使用」之要件，而為國有財產法第42條第1項但書所欲保障之對象，並非無疑。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>又按</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0315">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>土地法第104條後段規定，房屋出賣時，基地所有權人有依同樣條件優先購買之權，以促進房屋與基地所有權之合一，避免權利分離造成後續管理爭議。惟國產署</w:t>
+        <w:t>土地法第104條後段規定，房屋出賣時，基地所有權人有依同樣條件優先購買之權，以促進房屋與基地所有權之合一，避免權利分離造成後續管理爭議。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB0315">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB0315">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>國產署</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>對於</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0315">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>承租人轉讓地上物</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0315">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>情形</w:t>
       </w:r>
@@ -1378,351 +2280,529 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>弱化對國有土地</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之管理權能與</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0315">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主導權限。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="344267B0" w14:textId="5D5CC50F" w:rsidR="00D400D4" w:rsidRPr="00293083" w:rsidRDefault="00D400D4" w:rsidP="00D400D4">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00293083">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>況且若任令繼受人得逕行申租或申購，無異形同第三人得以買受地上物方式直接取得承租權，除與立法目的不符，更形同係規範本身提供誘因，容任特定行為得以反覆發生，致使開發商或投機者得藉由收購建物，直接取得國有土地承租及承購權，進而追求後續國有地讓售利益（如畸零地合併申購等）。從相關實務案件顯示，承租人取得租約後，短期內即將租約讓渡，承租權已淪為交易標的，形成「先占、再租、後買」之不合理現象。此種制度性缺漏</w:t>
+        <w:t>況且若</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>任令繼受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>人得逕行申租或申購，無異形同第三人得以買受地上物方式直接取得承租權，除與立法目的不符，更</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>形同係規範</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>本身提供誘因，容任特定行為得以反覆發生，致使開發商或投機</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者得藉由</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>收購建物，直接取得國有土地承租及承購權，進而追求後續國有地讓售利益（如</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>畸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00293083">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>零地合併申購等）。從相關實務案件顯示，承租人取得租約後，短期內即將租約讓渡，承租權已淪為交易標的，形成「先占、再租、後買」之不合理現象。此種制度性缺漏</w:t>
       </w:r>
       <w:r w:rsidRPr="00293083">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>不僅削弱國家財產管理之公平性與正當性，更助長投機炒作，侵害國庫權益，亟待檢討改進。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F190853" w14:textId="349E3F22" w:rsidR="005812D7" w:rsidRPr="00A41A57" w:rsidRDefault="00D400D4" w:rsidP="00625112">
+    <w:p w14:paraId="1F190853" w14:textId="349E3F22" w:rsidR="005812D7" w:rsidRPr="00266AFC" w:rsidRDefault="00D400D4" w:rsidP="00625112">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A41A57">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>綜上所述，國產署於處理國有非公用土地出租案件時，偏重以地上建物是否於法定期限前存在作為認定使用事實之依據，而未具體審查申請人是否為真正且持續之實際使用者。此種重「物」輕「人」之認定方式，已背離保障早期使用者優先承租權之立法本旨。另依國產署現行作業，縱使82年7月21日以後</w:t>
+        <w:t>綜上所述，國產署於處理國有非公用土地出租案件時，偏重以地上建物是否於法定期限前存在作為認定使用事實之依據，而未具體審查申請人是否為真正且持續之實際使用者。此種重「物」輕「人」之認定方式，已背離保障早期使用者優先承租權之立法本旨。另依國產署現行作業，縱使82年7月21日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A41A57">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>以後</w:t>
       </w:r>
       <w:r w:rsidR="00D66C23">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>始</w:t>
       </w:r>
       <w:r w:rsidRPr="00A41A57">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>繼受取得地上物者，仍可申請換約續租，並得以「已有租賃關係」為由，依國有財產法第49條第1項規定，申請讓售所租用之基地。此舉無異容許開發商或投機者透過收購地上物，即可換約續租，並優先讓售，規避公開標租及標售等程序，進而藉由後續如畸零地合併申購等措施，謀取利益。該等運作模式使承租權淪為市場交易標的，形成「先占、再租、後買」之不合理現象，導致國有土地遭細碎分割、畸零不整，並</w:t>
+        <w:t>繼受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A41A57">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>取得地上物者，仍可申請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A41A57">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>換約續租</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A41A57">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>，並得以「已有租賃關係」為由，依國有財產法第49條第1項規定，申請讓售所租用之基地。此舉無異容許開發商或投機者透過收購地上物，即可</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A41A57">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>換約續租</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A41A57">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>，並優先讓售，規避公開標租及標售等程序，進而藉由後續如</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A41A57">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>畸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A41A57">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>零地合併申購等措施，謀取利益。該等運作模式使承租權淪為市場交易標的，形成「先占、再租、後買」之不合理現象，導致國有土地遭細碎分割、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A41A57">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>畸零不</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A41A57">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>整，並</w:t>
       </w:r>
       <w:r w:rsidRPr="00A41A57">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>使特定人士得逐步蠶食國有土地，影響國有財產使用、收益及處分之正當性與公平性，核有未當</w:t>
       </w:r>
       <w:r w:rsidR="005B3624" w:rsidRPr="00A41A57">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000C5EB9" w:rsidRPr="00A41A57">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>爰依監察法第24條規定提案</w:t>
-      </w:r>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000C5EB9" w:rsidRPr="00A41A57">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>依監察法第24條規定提案</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5EB9" w:rsidRPr="00A41A57">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t>糾正，移送</w:t>
       </w:r>
       <w:r w:rsidR="00A41A57">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>財政</w:t>
       </w:r>
       <w:r w:rsidR="00306946" w:rsidRPr="00A41A57">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>部</w:t>
       </w:r>
       <w:r w:rsidR="00A41A57">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>督</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000C5EB9" w:rsidRPr="00A41A57">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>飭</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A41A57">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>所屬</w:t>
       </w:r>
       <w:r w:rsidR="000C5EB9" w:rsidRPr="00A41A57">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>確實檢討改善見復。</w:t>
-      </w:r>
+        <w:t>確實檢討改善</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000C5EB9" w:rsidRPr="00A41A57">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>見復。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="0EFBEF27" w14:textId="7935C137" w:rsidR="00113D18" w:rsidRPr="00BD0B4A" w:rsidRDefault="00113D18" w:rsidP="00BD0B4A">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7279276C" w14:textId="77777777" w:rsidR="00266AFC" w:rsidRPr="00A41A57" w:rsidRDefault="00266AFC" w:rsidP="00890602">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1021"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
-          <w:bCs/>
-[...4 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65E7486B" w14:textId="1BFC7ABC" w:rsidR="00266AFC" w:rsidRDefault="00266AFC" w:rsidP="00266AFC">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:leftChars="100" w:left="340" w:firstLineChars="500" w:firstLine="1701"/>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc524895649"/>
       <w:bookmarkStart w:id="52" w:name="_Toc524896195"/>
       <w:bookmarkStart w:id="53" w:name="_Toc524896225"/>
-      <w:bookmarkStart w:id="54" w:name="_Toc524902730"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
-      <w:r w:rsidRPr="00FF6357">
-[...7 lines deleted...]
-          <w:sz w:val="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>提案委員：</w:t>
       </w:r>
-      <w:r w:rsidR="00B83E97">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00BA1C3D">
         <w:t>施錦芳</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72125487" w14:textId="3A1FA4DA" w:rsidR="00BD0B4A" w:rsidRPr="00B83E97" w:rsidRDefault="00B83E97" w:rsidP="00B83E97">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="74D212E0" w14:textId="77777777" w:rsidR="00266AFC" w:rsidRDefault="00266AFC" w:rsidP="00266AFC">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="2381" w:hanging="2381"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A2B0BB1" w14:textId="77777777" w:rsidR="00266AFC" w:rsidRDefault="00266AFC" w:rsidP="00266AFC">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:leftChars="100" w:left="340" w:firstLineChars="1000" w:firstLine="3402"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA1C3D">
         <w:t>林盛豐</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3D9151" w14:textId="1FDF51B9" w:rsidR="00860553" w:rsidRPr="00B83E97" w:rsidRDefault="00B83E97" w:rsidP="00B83E97">
-[...22 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="206C69EF" w14:textId="77777777" w:rsidR="00266AFC" w:rsidRDefault="00266AFC" w:rsidP="00266AFC">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:leftChars="100" w:left="340" w:firstLineChars="400" w:firstLine="1361"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A28A720" w14:textId="77777777" w:rsidR="00266AFC" w:rsidRDefault="00266AFC" w:rsidP="00266AFC">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:leftChars="100" w:left="340" w:firstLineChars="1000" w:firstLine="3402"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA1C3D">
         <w:t>蔡崇義</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459ED1C6" w14:textId="77777777" w:rsidR="00B83E97" w:rsidRDefault="00B83E97" w:rsidP="00A41A57">
+    <w:p w14:paraId="6DD285C0" w14:textId="77777777" w:rsidR="00266AFC" w:rsidRDefault="00266AFC" w:rsidP="00266AFC">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:leftChars="100" w:left="340" w:firstLineChars="1000" w:firstLine="3402"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4061F935" w14:textId="77777777" w:rsidR="00266AFC" w:rsidRDefault="00266AFC" w:rsidP="00266AFC">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+        </w:tabs>
+        <w:ind w:left="340" w:hangingChars="100" w:hanging="340"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A233CF" w14:textId="77777777" w:rsidR="00266AFC" w:rsidRDefault="00266AFC" w:rsidP="00266AFC">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+        </w:tabs>
+        <w:ind w:left="340" w:hangingChars="100" w:hanging="340"/>
+        <w:jc w:val="distribute"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>中華民國115年4月8日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA257DE" w14:textId="77777777" w:rsidR="00266AFC" w:rsidRDefault="00266AFC" w:rsidP="00A41A57">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:sectPr w:rsidR="00B83E97" w:rsidSect="00931A10">
+        <w:sectPr w:rsidR="00266AFC" w:rsidSect="00931A10">
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E80027D" w14:textId="77777777" w:rsidR="00A41A57" w:rsidRDefault="00A41A57" w:rsidP="00A41A57">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附表、</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00246FEF">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>國產署暨所屬</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>受</w:t>
       </w:r>
       <w:r w:rsidRPr="00246FEF">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>理國有非公用土地相關租售案例</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
@@ -2053,58 +3133,60 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>及基本資料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4335" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AB2AF23" w14:textId="21AE0D4D" w:rsidR="00A41A57" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="260" w:hangingChars="100" w:hanging="260"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>˙</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>國產署先後於40年、91年及94年間，接管臺北市</w:t>
             </w:r>
             <w:r w:rsidR="00B83E97">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>區</w:t>
             </w:r>
             <w:r w:rsidR="00B83E97">
@@ -2117,134 +3199,149 @@
             </w:r>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
             <w:r w:rsidR="009C6913">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>小段原547、原559-2及559-1</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>註1</w:t>
+              <w:t>註</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>地號等3筆土地</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43F5AF3A" w14:textId="77777777" w:rsidR="00A41A57" w:rsidRPr="00246FEF" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="260" w:hangingChars="100" w:hanging="260"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>˙</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>總面積約1,678平方公尺，使用分區為「第三種住宅區」。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="435011EC" w14:textId="03DAF579" w:rsidR="00A41A57" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="260" w:hangingChars="100" w:hanging="260"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>˙</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00FA1843">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>國產署於44年10月12日接管臺北市</w:t>
             </w:r>
             <w:r w:rsidR="009C6913">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA1843">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>區</w:t>
             </w:r>
             <w:r w:rsidR="009C6913">
@@ -2280,94 +3377,98 @@
               <w:t>小段原553-2及原553-3地號等2筆土地</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71CC5A01" w14:textId="77777777" w:rsidR="00A41A57" w:rsidRPr="00246FEF" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="260" w:hangingChars="100" w:hanging="260"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>˙</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00FA1843">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>總面積約265平方公尺，使用分區為「第三種商業區」。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47A5DF4F" w14:textId="51EF1DA4" w:rsidR="00A41A57" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="260" w:hangingChars="100" w:hanging="260"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>˙</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C47E75">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>國產署於89年12月29日接管臺北市</w:t>
             </w:r>
             <w:r w:rsidR="009C6913">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidRPr="00C47E75">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>區</w:t>
             </w:r>
             <w:r w:rsidR="009C6913">
@@ -2403,58 +3504,60 @@
               <w:t>小段原599地號土地</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4174B8C9" w14:textId="77777777" w:rsidR="00A41A57" w:rsidRPr="00246FEF" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="260" w:hangingChars="100" w:hanging="260"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>˙</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C47E75">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>面積約282平方公尺，使用分區為「第三之二種住宅區」。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A41A57" w14:paraId="5A4CF40F" w14:textId="77777777" w:rsidTr="007E4E95">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30395A93" w14:textId="77777777" w:rsidR="00A41A57" w:rsidRPr="00246FEF" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
@@ -2472,156 +3575,164 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>土地分割</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4335" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23547B7E" w14:textId="77777777" w:rsidR="00A41A57" w:rsidRPr="00B929A6" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="260" w:hangingChars="100" w:hanging="260"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>˙</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>原559-2地號土地歷經分割與合併，形成559-2、559-4至559-10，以及559-12至559-21地號等18筆土地，合計面積506平方公尺。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B124C30" w14:textId="77777777" w:rsidR="00A41A57" w:rsidRPr="00246FEF" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="260" w:hangingChars="100" w:hanging="260"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>˙</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>547地號土地陸續分割為547及547-1至547-6地號等7筆土地，合計面積54平方公尺。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0801CF38" w14:textId="77777777" w:rsidR="00A41A57" w:rsidRPr="00FA1843" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="260" w:hangingChars="100" w:hanging="260"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>˙</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00FA1843">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>原553-2地號土地陸續分割為553-2、553-4、553-6、553-8及553-9地號等5筆土地，合計面積187平方公尺。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48773B89" w14:textId="77777777" w:rsidR="00A41A57" w:rsidRPr="00246FEF" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="260" w:hangingChars="100" w:hanging="260"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>˙</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00FA1843">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>原553-3地號土地陸續分割為553-3、553-5及553-7地號等3筆土地，合計面積78平方公尺。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2133C658" w14:textId="77777777" w:rsidR="00A41A57" w:rsidRPr="00246FEF" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2736,152 +3847,158 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>北區分署於94至95年間，針對分割後之559-10、559-13、547-1、559-7、547-2、559-6、547-3地號等7筆土地，分別與下列3人簽訂租賃契約：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5658120F" w14:textId="53C24E26" w:rsidR="00A41A57" w:rsidRPr="00B929A6" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="260" w:hangingChars="100" w:hanging="260"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>˙</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>林</w:t>
             </w:r>
             <w:r w:rsidR="009C6913">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>：559-10地號，面積39平方公尺。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BB9B786" w14:textId="6F98F34C" w:rsidR="00A41A57" w:rsidRPr="00B929A6" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="260" w:hangingChars="100" w:hanging="260"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>˙</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>尤</w:t>
             </w:r>
             <w:r w:rsidR="009C6913">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>：559-13、547-1地號，合計面積71平方公尺</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EC23CA2" w14:textId="6FB6ABB0" w:rsidR="00A41A57" w:rsidRPr="00246FEF" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="260" w:hangingChars="100" w:hanging="260"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>˙</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>魏</w:t>
             </w:r>
             <w:r w:rsidR="009C6913">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>：559-7、547-2、559-6、547-3地號，合計面積65平方公尺。</w:t>
             </w:r>
           </w:p>
@@ -3127,51 +4244,69 @@
               <w:t>等3人，於95</w:t>
             </w:r>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>至96年間</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>申請承購租用之土地，並於97年間辦竣所有權移轉登記。</w:t>
+              <w:t>申請承購租用之土地，並於97</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B929A6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>年間辦竣所有權</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B929A6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>移轉登記。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="634B6852" w14:textId="31ACEB1A" w:rsidR="00A41A57" w:rsidRPr="00246FEF" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3180,51 +4315,69 @@
               <w:t>陳</w:t>
             </w:r>
             <w:r w:rsidR="009C6913">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA1843">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>於99至100年間，申請承</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA1843">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>購租用之553-6地號（553-7地號土地因無力負擔而放棄承購），並於101年1月間辦竣所有權移轉登記。</w:t>
+              <w:t>購租用之553-6地號（553-7地號土地因無力負擔而放棄承購），並於101年1月</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FA1843">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>間辦竣</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FA1843">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>所有權移轉登記。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EEE0EC5" w14:textId="39E63A30" w:rsidR="00A41A57" w:rsidRPr="00246FEF" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3233,92 +4386,121 @@
               <w:t>蕭</w:t>
             </w:r>
             <w:r w:rsidR="009C6913">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidRPr="00C47E75">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>於98至99年間，申請承</w:t>
             </w:r>
             <w:r w:rsidRPr="00C47E75">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>購租用之土地，並於99年5月辦竣所有權移轉登記，移轉面積為64平方公尺</w:t>
+              <w:t>購租用之土地，並於</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C47E75">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>99年5月辦竣所有權</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C47E75">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>移轉登記，移轉面積為64平方公尺</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A41A57" w14:paraId="04133482" w14:textId="77777777" w:rsidTr="007E4E95">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EB76A00" w14:textId="77777777" w:rsidR="00A41A57" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>畸零地合併申購</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>畸</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>零地合併申購</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D6A8CFE" w14:textId="77777777" w:rsidR="00A41A57" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-國有財產法</w:t>
             </w:r>
           </w:p>
@@ -3363,67 +4545,95 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>魏</w:t>
             </w:r>
             <w:r w:rsidR="009C6913">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>於110年間，以上述已辦竣所有權移轉登記之559-13、559-7、559-6、547-1、547-2、547-3地號等6筆土地（合計面積136平方公尺）為基礎，</w:t>
+              <w:t>於110年間，以上述</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B929A6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>已辦竣所有權</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B929A6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>移轉登記之559-13、559-7、559-6、547-1、547-2、547-3地號等6筆土地（合計面積136平方公尺）為基礎，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>藉由</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>畸零地合併使用，向北區分署申請承購鄰近之547、547-4、547-5、559-15、559-16、559-17及559-21地號等7筆國有土地</w:t>
+              <w:t>畸</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B929A6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>零地合併使用，向北區分署申請承購鄰近之547、547-4、547-5、559-15、559-16、559-17及559-21地號等7筆國有土地</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（面積合計129平方公尺）</w:t>
             </w:r>
             <w:r w:rsidRPr="00B929A6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6909EDB4" w14:textId="20E4F186" w:rsidR="00A41A57" w:rsidRPr="00246FEF" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
@@ -3438,83 +4648,111 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1843">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>553-6地號土地移轉予陳</w:t>
             </w:r>
             <w:r w:rsidR="009C6913">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA1843">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>後，迭經買賣移轉，於110年1月由</w:t>
+              <w:t>後，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FA1843">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>迭經買賣</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FA1843">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>移轉，於110年1月由</w:t>
             </w:r>
             <w:r w:rsidR="009C6913">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA1843">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>建設股份有限公司取得所有權。該公司隨即以553-6地號土地（面積24平方公尺）為基礎，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>藉由</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FA1843">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>畸零地合併使用，向北區分署申請承購鄰近之553-2至553-5及553-7至553-9地號等7筆國有土地（合計面積241平方公尺）</w:t>
+              <w:t>畸</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FA1843">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>零地合併使用，向北區分署申請承購鄰近之553-2至553-5及553-7至553-9地號等7筆國有土地（合計面積241平方公尺）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CF0FC7E" w14:textId="3B7D40ED" w:rsidR="00A41A57" w:rsidRPr="00246FEF" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -3563,98 +4801,118 @@
             </w:r>
             <w:r w:rsidR="009C6913">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidRPr="00C47E75">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>隨即以該土地為基礎，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>藉由</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C47E75">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>畸零地合併使用，向北區分署申請承購599-4、599-5及599-6地號等3筆國有土地（面積合計78平方公尺）</w:t>
+              <w:t>畸</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C47E75">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>零地合併使用，向北區分署申請承購599-4、599-5及599-6地號等3筆國有土地（面積合計78平方公尺）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A41A57" w14:paraId="14359BDD" w14:textId="77777777" w:rsidTr="007E4E95">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FD224AF" w14:textId="77777777" w:rsidR="00A41A57" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>國產署估定價格</w:t>
+              <w:t>國產署估定</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>價格</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4335" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BD63606" w14:textId="77777777" w:rsidR="00A41A57" w:rsidRPr="00B929A6" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3877,159 +5135,241 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="632B9A52" w14:textId="77777777" w:rsidR="00A41A57" w:rsidRPr="00246FEF" w:rsidRDefault="00A41A57" w:rsidP="007E4E95">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C47E75">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>審計部對於出售過程提出質疑，迭經退請查明後，認為國產署未確實檢討釐清，於113年3月1日提出查核意見，要求財政部妥為處理</w:t>
+              <w:t>審計部對於出售過程提出質疑，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C47E75">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>迭經退</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C47E75">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>請查明後，認為國產署未確實檢討</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C47E75">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>釐</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C47E75">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>清，於113年3月1日提出查核意見，要求財政部妥為處理</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24607C67" w14:textId="466492AB" w:rsidR="00A41A57" w:rsidRDefault="00A41A57" w:rsidP="00A41A57">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="650" w:hangingChars="250" w:hanging="650"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>註1：臺北市</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C6913">
+        <w:t>註</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>○○</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>1：臺北市</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6913">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>區</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C6913">
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>○○</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>區</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6913">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>段</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C6913">
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>○</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>段</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6913">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>小段</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C47E75">
+        <w:t>○</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>559-1地號土地由北區分署於97年1月辦理標售，同年1月31日標脫，並於97年3月3日辦竣所有權移轉登記（當時面積1,073平方公尺，99年3月與559-3地號合併後，現登記面積為1,118平方公尺）。</w:t>
+        <w:t>小段</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C47E75">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>559-1地號土地由北區分署於97年1月辦理標售，同年1月31日標脫，並於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C47E75">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>97年3月3日辦竣所有權</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C47E75">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>移轉登記（當時面積1,073平方公尺，99年3月與559-3地號合併後，現登記面積為1,118平方公尺）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F33E1A" w14:textId="2491320B" w:rsidR="00A41A57" w:rsidRPr="00A41A57" w:rsidRDefault="00A41A57" w:rsidP="00A41A57">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1843">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>資料來源：本院依審計部及國產署提供資料整理製作。</w:t>
+        <w:t>資料來源：本院依</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA1843">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>審計部及國產</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA1843">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>署提供資料整理製作。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248A0217" w14:textId="77777777" w:rsidR="00A41A57" w:rsidRDefault="00A41A57" w:rsidP="004C0ED6">
       <w:pPr>
         <w:pStyle w:val="af1"/>
         <w:kinsoku/>
         <w:autoSpaceDE w:val="0"/>
         <w:ind w:left="1191" w:hangingChars="350" w:hanging="1191"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A41A57" w:rsidSect="00A41A57">
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C93B52B" w14:textId="17B09078" w:rsidR="004C0ED6" w:rsidRDefault="009C6913" w:rsidP="00A41A57">
       <w:pPr>
         <w:pStyle w:val="af1"/>
         <w:kinsoku/>
@@ -4666,58 +6006,58 @@
     <wne:acd wne:argValue="AgC1az2EI2oPXzEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzUA" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzYA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzcA" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzgA" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzkA" wne:acdName="acd9" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd10" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd11" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd12" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAUA" wne:acdName="acd13" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAYA" wne:acdName="acd14" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAcA" wne:acdName="acd15" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAgA" wne:acdName="acd16" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAkA" wne:acdName="acd17" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd18" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="661998C6" w14:textId="77777777" w:rsidR="007751EF" w:rsidRDefault="007751EF">
+    <w:p w14:paraId="029D6901" w14:textId="77777777" w:rsidR="003A2F36" w:rsidRDefault="003A2F36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4331DA25" w14:textId="77777777" w:rsidR="007751EF" w:rsidRDefault="007751EF">
+    <w:p w14:paraId="71CE53EA" w14:textId="77777777" w:rsidR="003A2F36" w:rsidRDefault="003A2F36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
@@ -4812,58 +6152,58 @@
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>29</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7A5DCBD0" w14:textId="77777777" w:rsidR="00C92B1F" w:rsidRDefault="00C92B1F">
     <w:pPr>
       <w:framePr w:wrap="auto" w:hAnchor="text" w:y="-955"/>
       <w:ind w:left="640" w:right="360" w:firstLine="448"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E3BD8A6" w14:textId="77777777" w:rsidR="007751EF" w:rsidRDefault="007751EF">
+    <w:p w14:paraId="6604E37F" w14:textId="77777777" w:rsidR="003A2F36" w:rsidRDefault="003A2F36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ABCA339" w14:textId="77777777" w:rsidR="007751EF" w:rsidRDefault="007751EF">
+    <w:p w14:paraId="48F282EF" w14:textId="77777777" w:rsidR="003A2F36" w:rsidRDefault="003A2F36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8F74EB82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="361"/>
         </w:tabs>
         <w:ind w:leftChars="200" w:left="361" w:hangingChars="200" w:hanging="360"/>
@@ -6763,55 +8103,56 @@
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1693803183">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1259408811">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1301838497">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="633100975">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="619143841">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1604267301">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="116"/>
   <w:displayBackgroundShape/>
   <w:mirrorMargins/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="0"/>
   <w:drawingGridHorizontalSpacing w:val="170"/>
   <w:drawingGridVerticalSpacing w:val="457"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-width-relative:margin;mso-height-relative:margin" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
@@ -6829,130 +8170,135 @@
   <w:rsids>
     <w:rsidRoot w:val="00A302B2"/>
     <w:rsid w:val="00006961"/>
     <w:rsid w:val="000112BF"/>
     <w:rsid w:val="00012233"/>
     <w:rsid w:val="00017309"/>
     <w:rsid w:val="00017318"/>
     <w:rsid w:val="000246F7"/>
     <w:rsid w:val="0003114D"/>
     <w:rsid w:val="00036D76"/>
     <w:rsid w:val="00043392"/>
     <w:rsid w:val="00050778"/>
     <w:rsid w:val="000512D1"/>
     <w:rsid w:val="00057F32"/>
     <w:rsid w:val="00057F34"/>
     <w:rsid w:val="000623B6"/>
     <w:rsid w:val="00062A25"/>
     <w:rsid w:val="00064384"/>
     <w:rsid w:val="000664D9"/>
     <w:rsid w:val="00073CB5"/>
     <w:rsid w:val="0007425C"/>
     <w:rsid w:val="00077553"/>
     <w:rsid w:val="00080040"/>
     <w:rsid w:val="000810AB"/>
     <w:rsid w:val="000851A2"/>
+    <w:rsid w:val="000857D2"/>
     <w:rsid w:val="0009352E"/>
     <w:rsid w:val="00096B96"/>
     <w:rsid w:val="00097136"/>
     <w:rsid w:val="000A2F3F"/>
     <w:rsid w:val="000A5913"/>
     <w:rsid w:val="000B0B4A"/>
     <w:rsid w:val="000B279A"/>
     <w:rsid w:val="000B61D2"/>
     <w:rsid w:val="000B70A7"/>
     <w:rsid w:val="000C495F"/>
     <w:rsid w:val="000C5EB8"/>
     <w:rsid w:val="000C5EB9"/>
     <w:rsid w:val="000E0363"/>
     <w:rsid w:val="000E173E"/>
     <w:rsid w:val="000E6431"/>
     <w:rsid w:val="000F0D35"/>
     <w:rsid w:val="000F21A5"/>
     <w:rsid w:val="000F692D"/>
     <w:rsid w:val="000F7797"/>
     <w:rsid w:val="00102B9F"/>
     <w:rsid w:val="00112637"/>
     <w:rsid w:val="00113D18"/>
     <w:rsid w:val="0012001E"/>
     <w:rsid w:val="001229C1"/>
     <w:rsid w:val="00126A55"/>
     <w:rsid w:val="00127900"/>
     <w:rsid w:val="00132127"/>
+    <w:rsid w:val="001336F2"/>
     <w:rsid w:val="00133F08"/>
     <w:rsid w:val="001345E6"/>
     <w:rsid w:val="001378B0"/>
     <w:rsid w:val="00140FCA"/>
     <w:rsid w:val="00142E00"/>
     <w:rsid w:val="00147019"/>
     <w:rsid w:val="00151564"/>
     <w:rsid w:val="00152793"/>
     <w:rsid w:val="001542E3"/>
     <w:rsid w:val="001545A9"/>
     <w:rsid w:val="001553C3"/>
     <w:rsid w:val="001637C7"/>
     <w:rsid w:val="0016480E"/>
     <w:rsid w:val="00172A7D"/>
     <w:rsid w:val="00174297"/>
     <w:rsid w:val="001817B3"/>
     <w:rsid w:val="00183014"/>
     <w:rsid w:val="001959C2"/>
     <w:rsid w:val="001A7968"/>
     <w:rsid w:val="001B3483"/>
     <w:rsid w:val="001B3C1E"/>
     <w:rsid w:val="001B4494"/>
     <w:rsid w:val="001B776F"/>
     <w:rsid w:val="001C0D8B"/>
     <w:rsid w:val="001C0DA8"/>
     <w:rsid w:val="001D2175"/>
+    <w:rsid w:val="001D66DE"/>
     <w:rsid w:val="001E0787"/>
     <w:rsid w:val="001E0D8A"/>
     <w:rsid w:val="001E67BA"/>
     <w:rsid w:val="001E74C2"/>
     <w:rsid w:val="001F2844"/>
     <w:rsid w:val="001F5A48"/>
     <w:rsid w:val="001F6260"/>
     <w:rsid w:val="00200007"/>
     <w:rsid w:val="002030A5"/>
     <w:rsid w:val="00203131"/>
     <w:rsid w:val="00210150"/>
     <w:rsid w:val="00212E88"/>
     <w:rsid w:val="00213C9C"/>
     <w:rsid w:val="00216F77"/>
     <w:rsid w:val="0022009E"/>
     <w:rsid w:val="002227DC"/>
     <w:rsid w:val="0022425C"/>
     <w:rsid w:val="002246DE"/>
     <w:rsid w:val="00233625"/>
     <w:rsid w:val="00233EF5"/>
     <w:rsid w:val="002421B5"/>
     <w:rsid w:val="0025106C"/>
     <w:rsid w:val="00252BC4"/>
     <w:rsid w:val="00254014"/>
     <w:rsid w:val="00260FD2"/>
     <w:rsid w:val="002643DA"/>
     <w:rsid w:val="0026504D"/>
+    <w:rsid w:val="00266AFC"/>
+    <w:rsid w:val="00270B67"/>
     <w:rsid w:val="00273A2F"/>
     <w:rsid w:val="002803D9"/>
     <w:rsid w:val="00280986"/>
     <w:rsid w:val="00281ECE"/>
     <w:rsid w:val="002831C7"/>
     <w:rsid w:val="0028334C"/>
     <w:rsid w:val="002840C6"/>
     <w:rsid w:val="00286B1B"/>
     <w:rsid w:val="002877CA"/>
     <w:rsid w:val="00294D55"/>
     <w:rsid w:val="00295174"/>
     <w:rsid w:val="00296017"/>
     <w:rsid w:val="00296172"/>
     <w:rsid w:val="00296B92"/>
     <w:rsid w:val="00297FB0"/>
     <w:rsid w:val="002A2C22"/>
     <w:rsid w:val="002A67D7"/>
     <w:rsid w:val="002B02EB"/>
     <w:rsid w:val="002B0E9B"/>
     <w:rsid w:val="002C0602"/>
     <w:rsid w:val="002D073E"/>
     <w:rsid w:val="002D5C16"/>
     <w:rsid w:val="002E69E7"/>
     <w:rsid w:val="002F3DFF"/>
     <w:rsid w:val="002F5E05"/>
@@ -6961,126 +8307,129 @@
     <w:rsid w:val="0032109C"/>
     <w:rsid w:val="00322B45"/>
     <w:rsid w:val="003231E8"/>
     <w:rsid w:val="00323809"/>
     <w:rsid w:val="00323D41"/>
     <w:rsid w:val="00325414"/>
     <w:rsid w:val="003302F1"/>
     <w:rsid w:val="0034470E"/>
     <w:rsid w:val="00346DAE"/>
     <w:rsid w:val="00350ED0"/>
     <w:rsid w:val="00352DB0"/>
     <w:rsid w:val="003572F0"/>
     <w:rsid w:val="00371833"/>
     <w:rsid w:val="00371ED3"/>
     <w:rsid w:val="00375642"/>
     <w:rsid w:val="0037728A"/>
     <w:rsid w:val="00380B7D"/>
     <w:rsid w:val="0038106B"/>
     <w:rsid w:val="00381A99"/>
     <w:rsid w:val="003829C2"/>
     <w:rsid w:val="00384724"/>
     <w:rsid w:val="003919B7"/>
     <w:rsid w:val="00391D57"/>
     <w:rsid w:val="00392292"/>
     <w:rsid w:val="00397C5B"/>
+    <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A5B7B"/>
     <w:rsid w:val="003B1017"/>
     <w:rsid w:val="003B3C07"/>
     <w:rsid w:val="003B4C4F"/>
     <w:rsid w:val="003B6775"/>
     <w:rsid w:val="003C5FE2"/>
     <w:rsid w:val="003D05FB"/>
     <w:rsid w:val="003D1B16"/>
     <w:rsid w:val="003D45BF"/>
     <w:rsid w:val="003D508A"/>
     <w:rsid w:val="003D537F"/>
     <w:rsid w:val="003D7B75"/>
     <w:rsid w:val="003E0208"/>
     <w:rsid w:val="003E4B57"/>
     <w:rsid w:val="003F27E1"/>
     <w:rsid w:val="003F437A"/>
     <w:rsid w:val="003F5C2B"/>
     <w:rsid w:val="004023E9"/>
     <w:rsid w:val="00403C66"/>
     <w:rsid w:val="00413549"/>
     <w:rsid w:val="00413F83"/>
     <w:rsid w:val="0041490C"/>
     <w:rsid w:val="00416191"/>
     <w:rsid w:val="00416721"/>
     <w:rsid w:val="00421EF0"/>
     <w:rsid w:val="004224FA"/>
     <w:rsid w:val="00423D07"/>
     <w:rsid w:val="004255DB"/>
     <w:rsid w:val="0044135F"/>
     <w:rsid w:val="0044346F"/>
+    <w:rsid w:val="004464E8"/>
     <w:rsid w:val="00450B85"/>
     <w:rsid w:val="0045119F"/>
     <w:rsid w:val="0046520A"/>
     <w:rsid w:val="004672AB"/>
     <w:rsid w:val="004714FE"/>
     <w:rsid w:val="00483111"/>
     <w:rsid w:val="00485CDE"/>
     <w:rsid w:val="004913FE"/>
     <w:rsid w:val="00495053"/>
     <w:rsid w:val="004A1F59"/>
     <w:rsid w:val="004A29BE"/>
     <w:rsid w:val="004A3225"/>
     <w:rsid w:val="004A33EE"/>
     <w:rsid w:val="004A3AA8"/>
     <w:rsid w:val="004B13C7"/>
     <w:rsid w:val="004B778F"/>
     <w:rsid w:val="004C0ED6"/>
     <w:rsid w:val="004C5721"/>
     <w:rsid w:val="004C5DD4"/>
     <w:rsid w:val="004C736C"/>
     <w:rsid w:val="004D141F"/>
     <w:rsid w:val="004D58DC"/>
     <w:rsid w:val="004D6310"/>
     <w:rsid w:val="004E0062"/>
     <w:rsid w:val="004E05A1"/>
     <w:rsid w:val="004F5E57"/>
     <w:rsid w:val="004F6710"/>
     <w:rsid w:val="00502849"/>
     <w:rsid w:val="00503B58"/>
     <w:rsid w:val="00504334"/>
     <w:rsid w:val="005104D7"/>
     <w:rsid w:val="00510B9E"/>
     <w:rsid w:val="00531D2C"/>
     <w:rsid w:val="00536BC2"/>
     <w:rsid w:val="00536D65"/>
     <w:rsid w:val="005425E1"/>
     <w:rsid w:val="005427C5"/>
     <w:rsid w:val="00542CF6"/>
     <w:rsid w:val="00543EEF"/>
     <w:rsid w:val="00553C03"/>
     <w:rsid w:val="00563692"/>
     <w:rsid w:val="005642F0"/>
     <w:rsid w:val="0056753A"/>
     <w:rsid w:val="00571349"/>
     <w:rsid w:val="00575AD2"/>
     <w:rsid w:val="005812D7"/>
+    <w:rsid w:val="0058763B"/>
     <w:rsid w:val="005908B8"/>
     <w:rsid w:val="0059512E"/>
     <w:rsid w:val="005A21E4"/>
     <w:rsid w:val="005A6DD2"/>
     <w:rsid w:val="005B3624"/>
     <w:rsid w:val="005C385D"/>
     <w:rsid w:val="005D3B20"/>
     <w:rsid w:val="005E5C68"/>
     <w:rsid w:val="005E65C0"/>
     <w:rsid w:val="005F0390"/>
     <w:rsid w:val="00612023"/>
     <w:rsid w:val="006128D2"/>
     <w:rsid w:val="00612AE9"/>
     <w:rsid w:val="00614190"/>
     <w:rsid w:val="00622A99"/>
     <w:rsid w:val="00622E67"/>
     <w:rsid w:val="00626EDC"/>
     <w:rsid w:val="00632CD9"/>
     <w:rsid w:val="006470EC"/>
     <w:rsid w:val="0065598E"/>
     <w:rsid w:val="00655AF2"/>
     <w:rsid w:val="00655ED6"/>
     <w:rsid w:val="006568BE"/>
     <w:rsid w:val="0066025D"/>
     <w:rsid w:val="006743FF"/>
@@ -7101,88 +8450,90 @@
     <w:rsid w:val="006F3563"/>
     <w:rsid w:val="006F3C0E"/>
     <w:rsid w:val="006F42B9"/>
     <w:rsid w:val="006F6103"/>
     <w:rsid w:val="00704E00"/>
     <w:rsid w:val="007209E7"/>
     <w:rsid w:val="00726182"/>
     <w:rsid w:val="00730564"/>
     <w:rsid w:val="00732329"/>
     <w:rsid w:val="007337CA"/>
     <w:rsid w:val="00734CE4"/>
     <w:rsid w:val="00735123"/>
     <w:rsid w:val="00741837"/>
     <w:rsid w:val="007453E6"/>
     <w:rsid w:val="0075243E"/>
     <w:rsid w:val="007666F5"/>
     <w:rsid w:val="0077309D"/>
     <w:rsid w:val="00774C16"/>
     <w:rsid w:val="007751EF"/>
     <w:rsid w:val="007774EE"/>
     <w:rsid w:val="00781822"/>
     <w:rsid w:val="00783F21"/>
     <w:rsid w:val="00787159"/>
     <w:rsid w:val="00791668"/>
     <w:rsid w:val="00791AA1"/>
+    <w:rsid w:val="007A1430"/>
     <w:rsid w:val="007A3793"/>
     <w:rsid w:val="007B415C"/>
     <w:rsid w:val="007C1BA2"/>
     <w:rsid w:val="007D20E9"/>
     <w:rsid w:val="007D3122"/>
     <w:rsid w:val="007D7881"/>
     <w:rsid w:val="007D7E3A"/>
     <w:rsid w:val="007E0E10"/>
     <w:rsid w:val="007E19FB"/>
     <w:rsid w:val="007E4768"/>
     <w:rsid w:val="007E4A1E"/>
     <w:rsid w:val="007E5BDD"/>
     <w:rsid w:val="007E6EF5"/>
     <w:rsid w:val="007E777B"/>
     <w:rsid w:val="007F17E6"/>
     <w:rsid w:val="007F2070"/>
     <w:rsid w:val="007F281F"/>
     <w:rsid w:val="008053F5"/>
     <w:rsid w:val="00810198"/>
     <w:rsid w:val="00815DA8"/>
     <w:rsid w:val="0082194D"/>
     <w:rsid w:val="00826EF5"/>
     <w:rsid w:val="00831693"/>
     <w:rsid w:val="00840104"/>
     <w:rsid w:val="00840CA5"/>
     <w:rsid w:val="00841FC5"/>
     <w:rsid w:val="00845709"/>
     <w:rsid w:val="00854CB3"/>
     <w:rsid w:val="008570C0"/>
     <w:rsid w:val="008576BD"/>
     <w:rsid w:val="00857C8A"/>
     <w:rsid w:val="00860463"/>
     <w:rsid w:val="00860553"/>
     <w:rsid w:val="00861F03"/>
     <w:rsid w:val="008733DA"/>
     <w:rsid w:val="00877FE9"/>
     <w:rsid w:val="008805DA"/>
     <w:rsid w:val="008850E4"/>
+    <w:rsid w:val="00890602"/>
     <w:rsid w:val="008A12F5"/>
     <w:rsid w:val="008B1587"/>
     <w:rsid w:val="008B1B01"/>
     <w:rsid w:val="008B3BCD"/>
     <w:rsid w:val="008B4841"/>
     <w:rsid w:val="008B6DF8"/>
     <w:rsid w:val="008C106C"/>
     <w:rsid w:val="008C10F1"/>
     <w:rsid w:val="008C1E99"/>
     <w:rsid w:val="008C4EF9"/>
     <w:rsid w:val="008D4820"/>
     <w:rsid w:val="008E0085"/>
     <w:rsid w:val="008E1885"/>
     <w:rsid w:val="008E2AA6"/>
     <w:rsid w:val="008E311B"/>
     <w:rsid w:val="008F46E7"/>
     <w:rsid w:val="008F6F0B"/>
     <w:rsid w:val="00907BA7"/>
     <w:rsid w:val="0091064E"/>
     <w:rsid w:val="00911FC5"/>
     <w:rsid w:val="0091630E"/>
     <w:rsid w:val="00922059"/>
     <w:rsid w:val="00931A10"/>
     <w:rsid w:val="00947967"/>
     <w:rsid w:val="00961713"/>
@@ -7205,91 +8556,95 @@
     <w:rsid w:val="009D2C3E"/>
     <w:rsid w:val="009E0625"/>
     <w:rsid w:val="009E3034"/>
     <w:rsid w:val="009E549F"/>
     <w:rsid w:val="009E796F"/>
     <w:rsid w:val="009F28A8"/>
     <w:rsid w:val="009F2B95"/>
     <w:rsid w:val="009F473E"/>
     <w:rsid w:val="009F682A"/>
     <w:rsid w:val="00A022BE"/>
     <w:rsid w:val="00A231D3"/>
     <w:rsid w:val="00A24C95"/>
     <w:rsid w:val="00A26094"/>
     <w:rsid w:val="00A301BF"/>
     <w:rsid w:val="00A302B2"/>
     <w:rsid w:val="00A331B4"/>
     <w:rsid w:val="00A3484E"/>
     <w:rsid w:val="00A36ADA"/>
     <w:rsid w:val="00A40E0C"/>
     <w:rsid w:val="00A41A57"/>
     <w:rsid w:val="00A438D8"/>
     <w:rsid w:val="00A473F5"/>
     <w:rsid w:val="00A51F9D"/>
     <w:rsid w:val="00A5416A"/>
     <w:rsid w:val="00A639F4"/>
+    <w:rsid w:val="00A805F1"/>
     <w:rsid w:val="00A81A32"/>
     <w:rsid w:val="00A835BD"/>
     <w:rsid w:val="00A900F8"/>
     <w:rsid w:val="00A97B15"/>
     <w:rsid w:val="00AA2E25"/>
     <w:rsid w:val="00AA42D5"/>
     <w:rsid w:val="00AB2FAB"/>
     <w:rsid w:val="00AB5C14"/>
     <w:rsid w:val="00AC1EE7"/>
     <w:rsid w:val="00AC333F"/>
     <w:rsid w:val="00AC585C"/>
     <w:rsid w:val="00AD1925"/>
     <w:rsid w:val="00AD3C6C"/>
     <w:rsid w:val="00AE067D"/>
+    <w:rsid w:val="00AE7BE5"/>
     <w:rsid w:val="00AF0C86"/>
     <w:rsid w:val="00AF0F4A"/>
     <w:rsid w:val="00AF1181"/>
     <w:rsid w:val="00AF2F79"/>
     <w:rsid w:val="00AF4653"/>
     <w:rsid w:val="00AF7243"/>
     <w:rsid w:val="00AF7DB7"/>
     <w:rsid w:val="00B269D9"/>
     <w:rsid w:val="00B423A0"/>
     <w:rsid w:val="00B443E4"/>
     <w:rsid w:val="00B563EA"/>
     <w:rsid w:val="00B60E51"/>
     <w:rsid w:val="00B63A54"/>
     <w:rsid w:val="00B6691D"/>
     <w:rsid w:val="00B77D18"/>
     <w:rsid w:val="00B80594"/>
     <w:rsid w:val="00B8313A"/>
     <w:rsid w:val="00B83C6B"/>
     <w:rsid w:val="00B83E97"/>
     <w:rsid w:val="00B93503"/>
     <w:rsid w:val="00BA31E8"/>
     <w:rsid w:val="00BA55E0"/>
     <w:rsid w:val="00BA6BD4"/>
     <w:rsid w:val="00BB3752"/>
     <w:rsid w:val="00BB6688"/>
+    <w:rsid w:val="00BC16BB"/>
     <w:rsid w:val="00BC1A87"/>
     <w:rsid w:val="00BC26D4"/>
+    <w:rsid w:val="00BC4A1C"/>
     <w:rsid w:val="00BC64F2"/>
     <w:rsid w:val="00BD0B4A"/>
     <w:rsid w:val="00BD7D5D"/>
     <w:rsid w:val="00BE6241"/>
     <w:rsid w:val="00BF1DDA"/>
     <w:rsid w:val="00BF2A42"/>
     <w:rsid w:val="00BF5CC7"/>
     <w:rsid w:val="00C03D8C"/>
     <w:rsid w:val="00C055EC"/>
     <w:rsid w:val="00C10DC9"/>
     <w:rsid w:val="00C12E7D"/>
     <w:rsid w:val="00C12FB3"/>
     <w:rsid w:val="00C16985"/>
     <w:rsid w:val="00C17341"/>
     <w:rsid w:val="00C24EEF"/>
     <w:rsid w:val="00C25CF6"/>
     <w:rsid w:val="00C26C36"/>
     <w:rsid w:val="00C32768"/>
     <w:rsid w:val="00C431DF"/>
     <w:rsid w:val="00C456BD"/>
     <w:rsid w:val="00C50899"/>
     <w:rsid w:val="00C530DC"/>
     <w:rsid w:val="00C5350D"/>
     <w:rsid w:val="00C6123C"/>
     <w:rsid w:val="00C7084D"/>
@@ -7355,50 +8710,51 @@
     <w:rsid w:val="00DE0B9F"/>
     <w:rsid w:val="00DE3315"/>
     <w:rsid w:val="00DE4238"/>
     <w:rsid w:val="00DE42B9"/>
     <w:rsid w:val="00DE657F"/>
     <w:rsid w:val="00DF1218"/>
     <w:rsid w:val="00DF6462"/>
     <w:rsid w:val="00E02FA0"/>
     <w:rsid w:val="00E036DC"/>
     <w:rsid w:val="00E10454"/>
     <w:rsid w:val="00E112E5"/>
     <w:rsid w:val="00E11ED5"/>
     <w:rsid w:val="00E14EA0"/>
     <w:rsid w:val="00E21CC7"/>
     <w:rsid w:val="00E23F70"/>
     <w:rsid w:val="00E24D9E"/>
     <w:rsid w:val="00E2567F"/>
     <w:rsid w:val="00E25849"/>
     <w:rsid w:val="00E30BEA"/>
     <w:rsid w:val="00E3197E"/>
     <w:rsid w:val="00E342F8"/>
     <w:rsid w:val="00E351ED"/>
     <w:rsid w:val="00E3783A"/>
     <w:rsid w:val="00E40A31"/>
     <w:rsid w:val="00E6034B"/>
+    <w:rsid w:val="00E64D5F"/>
     <w:rsid w:val="00E6549E"/>
     <w:rsid w:val="00E65EDE"/>
     <w:rsid w:val="00E70F81"/>
     <w:rsid w:val="00E77055"/>
     <w:rsid w:val="00E77460"/>
     <w:rsid w:val="00E83ABC"/>
     <w:rsid w:val="00E844F2"/>
     <w:rsid w:val="00E8603D"/>
     <w:rsid w:val="00E92FCB"/>
     <w:rsid w:val="00E92FFA"/>
     <w:rsid w:val="00E935AC"/>
     <w:rsid w:val="00EA147F"/>
     <w:rsid w:val="00EA4D5F"/>
     <w:rsid w:val="00EB6D58"/>
     <w:rsid w:val="00EC3B19"/>
     <w:rsid w:val="00ED03AB"/>
     <w:rsid w:val="00ED0CAC"/>
     <w:rsid w:val="00ED1239"/>
     <w:rsid w:val="00ED1CD4"/>
     <w:rsid w:val="00ED1D2B"/>
     <w:rsid w:val="00ED64B5"/>
     <w:rsid w:val="00EE7CCA"/>
     <w:rsid w:val="00EF4A8D"/>
     <w:rsid w:val="00F03F96"/>
     <w:rsid w:val="00F16A14"/>
@@ -9451,55 +10807,55 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E23A08D-B14D-44D2-BC56-16A11A4D4E5D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>C030調查報告格式體例(橫式)</Template>
+  <Template>C030調查報告格式體例(橫式).dot</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>1152</Words>
-  <Characters>6568</Characters>
+  <Words>1154</Words>
+  <Characters>6582</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>cy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7705</CharactersWithSpaces>
+  <CharactersWithSpaces>7721</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>糾正案文</dc:title>
   <dc:creator>黃冠豪</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>