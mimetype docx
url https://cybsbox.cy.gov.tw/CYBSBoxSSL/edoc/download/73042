--- v0 (2026-03-28)
+++ v1 (2026-09-10)
@@ -100,57 +100,67 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>被糾正機關</w:t>
       </w:r>
       <w:r w:rsidR="004671C7" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>臺中市政府</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>中市政府</w:t>
       </w:r>
       <w:r w:rsidR="004671C7" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E91AA1" w14:textId="0584EEBC" w:rsidR="00563692" w:rsidRPr="00D1696B" w:rsidRDefault="00E25849" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:kinsoku w:val="0"/>
         <w:ind w:left="2694" w:hanging="2694"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -203,411 +213,806 @@
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>據悉，前臺中市公共運輸及捷運工程處（下稱</w:t>
-      </w:r>
+        <w:t>據悉，前</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市公共運輸及捷運工程處（下稱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>臺中公捷處</w:t>
-      </w:r>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>中公捷處</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
+        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>）處長張應當涉嫌長期性騷擾女性員工。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>臺中市</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市</w:t>
       </w:r>
       <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>政府</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>交通局</w:t>
       </w:r>
       <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>（下稱</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>臺中交通局</w:t>
-      </w:r>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>中交通局</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>於性騷擾事件調查過程中，竟讓</w:t>
       </w:r>
       <w:r w:rsidR="0055608A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>被害人</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>於該局內公共空間排隊等候訪談，甚至有相關訪談紀錄外包給廠商打字，僅圖便宜行事，實有造成其等二度傷害之虞，顯未審慎顧及被害人之感受及隱私保護；另該局人事室於</w:t>
-      </w:r>
+        <w:t>於該局內公共空間排隊等候訪談，甚至有相關訪談紀錄外包給廠商打字，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>僅圖便宜行事</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，實有造成其等二度傷害之虞，顯未審慎顧及被害人之感受及隱私保護；另該局人事室於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0055608A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>被害人</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>甲女於普通傷病假（下稱</w:t>
-      </w:r>
+        <w:t>甲女於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>普通傷病假（下稱</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>病假</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>）用罄惟仍有休養需求之際，卻未進一步衡酌性騷擾事件對甲女造成之創傷</w:t>
-      </w:r>
+        <w:t>）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>用罄惟仍</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>有休養需求之際，卻未進一步衡酌性騷擾事件</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>對甲女造成</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之創傷</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>積極協助其評估依勞工請假規則以事假充抵或申請</w:t>
       </w:r>
       <w:r w:rsidR="00BD3CC4" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>留職停薪(下稱</w:t>
-      </w:r>
+        <w:t>留職停薪(下</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BD3CC4" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>稱</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3CC4" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>留停</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BD3CC4" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之可行性，</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>其支持作為流於最低限度，難謂切合</w:t>
       </w:r>
       <w:r w:rsidR="0055608A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>性別平等工作法(下稱</w:t>
+        <w:t>性別平等工作法(下</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0055608A" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>稱</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>性工法</w:t>
+        <w:t>性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>法</w:t>
       </w:r>
       <w:r w:rsidR="0055608A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第13條第2項所定「立即有效之糾正及補救措施」之</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>意旨</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>。又勞動部業依性工法第13條第5項規定，整合各地方主管機關提供工作場所性騷擾被害人運用之相關資源並公布於該部網站，</w:t>
-      </w:r>
+        <w:t>。又勞動</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...2 lines deleted...]
-        <w:t>該表亦公布於臺中</w:t>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>部業依性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>法第13條第5項規定，整合各地方主管機關提供工作場所性騷擾被害人運用之相關資源並公布於該部網站，</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該表亦公布於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中</w:t>
       </w:r>
       <w:r w:rsidR="0055608A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>市政府</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>勞工局</w:t>
       </w:r>
       <w:r w:rsidR="0055608A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>（下稱</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0055608A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>臺中勞工局</w:t>
-      </w:r>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0055608A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>中勞工局</w:t>
+      </w:r>
+      <w:r w:rsidR="0055608A" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>網站</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，內容適符本案被害人需求。</w:t>
-      </w:r>
+        <w:t>，內容</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>適符本</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>案被害人需求。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>詎臺中市政府卻未於本案中妥為運用，僅以LINE</w:t>
+        <w:t>詎臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府卻未於本案中妥為運用，僅以LINE</w:t>
       </w:r>
       <w:r w:rsidR="00BD3CC4" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>通訊軟體（下稱</w:t>
       </w:r>
       <w:r w:rsidR="00BD3CC4" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>LINE</w:t>
       </w:r>
       <w:r w:rsidR="00BD3CC4" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>傳送一般性服務資訊，無異捨近求遠，使既有資源未能有效傳遞、媒介及發揮作用，任令被害人僅能自力救濟尋求創</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>傷輔導與法律扶助資源，使中央補助機制形同虛設，難認已落實性工法第13條第2項、第5項保障被害人之意旨，以上作為皆核有不當及怠失。另按臺中交通局性騷擾防治措施、申訴及懲戒(處)要點第10條第6項規定：「機關接獲申訴時，如屬性別平等工作法規範之性騷擾事件，應通知臺中市政府勞工局。」依職權臺中勞工局負有後續整合、協調與督導之責。惟查，該局未積極統籌臺中市政府及所屬機關現有資源並適時提供予性騷擾被害人，致糾正及補救措施未能即時銜接。</w:t>
+        <w:t>傷輔導與法律扶助資源，使中央補助機制形同虛設，難認已</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>落實性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>第13條第2項、第5項保障被害人之意旨，以上</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>作為皆核有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>不當及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>怠</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>失。另按</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通局性騷擾防治措施、申訴及懲戒(處)要點第10條第6項規定：「機關接獲申訴時，如屬性別平等工作法規範之性騷擾事件，應通知</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府勞工局。」依職權</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>勞工局負有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>後續整合、協調與督導之責。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>惟查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，該局未積極統籌</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府及所屬機關現有資源並適時提供予性騷擾被害人，致糾正及補救措施未能即時銜接。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>以上各節，均核有嚴重怠失，爰依法提案糾正。</w:t>
+        <w:t>以上各節，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>均核有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>嚴重</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>怠</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>失，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F0B81" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>依法提案糾正。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45897292" w14:textId="77777777" w:rsidR="001F0B81" w:rsidRPr="00D1696B" w:rsidRDefault="00E25849" w:rsidP="001F0B81">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:kinsoku w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="_Toc524895641"/>
       <w:bookmarkStart w:id="64" w:name="_Toc524896187"/>
       <w:bookmarkStart w:id="65" w:name="_Toc524896217"/>
       <w:bookmarkStart w:id="66" w:name="_Toc525066142"/>
       <w:bookmarkStart w:id="67" w:name="_Toc4316182"/>
       <w:bookmarkStart w:id="68" w:name="_Toc4473323"/>
       <w:bookmarkStart w:id="69" w:name="_Toc69556890"/>
       <w:bookmarkStart w:id="70" w:name="_Toc69556939"/>
       <w:bookmarkStart w:id="71" w:name="_Toc69609813"/>
       <w:bookmarkStart w:id="72" w:name="_Toc70241809"/>
       <w:bookmarkStart w:id="73" w:name="_Toc524892371"/>
       <w:bookmarkStart w:id="74" w:name="_Toc524895642"/>
       <w:bookmarkStart w:id="75" w:name="_Toc524896188"/>
       <w:bookmarkStart w:id="76" w:name="_Toc524896218"/>
       <w:bookmarkStart w:id="77" w:name="_Toc524902724"/>
@@ -684,127 +1089,402 @@
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
     </w:p>
     <w:p w14:paraId="25874BCF" w14:textId="027EA5FD" w:rsidR="001F0B81" w:rsidRPr="00D1696B" w:rsidRDefault="001F0B81" w:rsidP="001F0B81">
       <w:pPr>
         <w:ind w:leftChars="208" w:left="708" w:firstLineChars="200" w:firstLine="680"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>有關前臺中公捷處處長張應當涉嫌長期性騷擾女性員工等情，案經向臺中市政府、公務人員保障暨培訓委員會調取相關案卷審閱，並於民國（下同）114年10月8日詢問</w:t>
+        <w:t>有關前</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>公捷處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>處長張應當涉嫌長期性騷擾女性員工等情，案經向</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府、公務人員保障暨培訓委員會調取相關案卷審閱，並於民國（下同）114年10月8日詢問</w:t>
       </w:r>
       <w:r w:rsidR="0055608A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>前</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D1696B">
-[...4 lines deleted...]
-        <w:t>臺中公捷處處長張應當、10月16日詢問臺中交通局局長葉昭甫、10月20日詢問被害人乙女、11月3日詢問被害人甲女、11月18日詢問證人壬女，</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>公捷處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>處長張應當、10月16日詢問</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>局</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>局長葉昭甫、10月20日詢問被害人乙女、11月3日詢問</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>被害人甲女</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、11月18日詢問</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>證人壬女</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00BD3CC4" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>另並洽請案內被害人丙女、丁女、申女針對張應當於本院詢問時之爭執事項表示意見獲復，</w:t>
-[...6 lines deleted...]
-        <w:t>嗣再於12月15日詢問臺中交通局人事室主任董明修、臺中勞工局科長曾傳銘。經</w:t>
+        <w:t>另並洽請案內</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BD3CC4" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>被害人丙女</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BD3CC4" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、丁女、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BD3CC4" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>申女針對</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BD3CC4" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>張應當於本院詢問時之爭執事項表示意見</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BD3CC4" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>獲復，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>再於12月15日詢問</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通局人事室主任董明修、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中勞工局科長曾傳銘。經</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>調查</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>後發現，臺中市政府</w:t>
+        <w:t>後發現，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府</w:t>
       </w:r>
       <w:r w:rsidR="00712F29" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>對性騷擾被害人之保障</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>核有嚴重怠失，應予糾正促其注意改善。茲臚列事實與理由如下：</w:t>
+        <w:t>核有嚴重</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>怠</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>失，應予糾正促其注意改善。茲</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臚</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>列事實與理由如下：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664188DC" w14:textId="150F3BA2" w:rsidR="00F76C5E" w:rsidRPr="00D1696B" w:rsidRDefault="00712F29" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1696B">
-[...5 lines deleted...]
-        <w:t>臺中交通局</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通局</w:t>
       </w:r>
       <w:r w:rsidR="00EA6AF1" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>於性騷擾事件</w:t>
       </w:r>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>調查過程</w:t>
       </w:r>
       <w:r w:rsidR="00EA6AF1" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -898,135 +1578,179 @@
         <w:t>其等</w:t>
       </w:r>
       <w:r w:rsidR="00EA6AF1" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>身分曝光之必要措施</w:t>
       </w:r>
       <w:r w:rsidR="007461EF" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="007461EF" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>專業性及敏感度均</w:t>
-      </w:r>
+        <w:t>專業性及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007461EF" w:rsidRPr="00D1696B">
         <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>敏感度均</w:t>
+      </w:r>
+      <w:r w:rsidR="007461EF" w:rsidRPr="00D1696B">
+        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>顯有</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007461EF" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>不足</w:t>
       </w:r>
       <w:r w:rsidR="007461EF" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5799737C" w14:textId="4ED9448D" w:rsidR="005C62ED" w:rsidRPr="00D1696B" w:rsidRDefault="00722B51" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1696B">
-[...4 lines deleted...]
-        <w:t>按性工法第13條第2項規定，雇主於知悉性騷擾之情</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>按性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>法第13條第2項規定，雇主於知悉性騷擾之情</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>形時，應對性騷擾事件進行調查；復</w:t>
+        <w:t>形時，應對性騷擾事件進行調查；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>復</w:t>
       </w:r>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>按工作場所性騷擾防制措施準則第</w:t>
+        <w:t>按工作</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>場所性騷擾防制措施準則第</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>10條第1款、第12條第1項</w:t>
       </w:r>
       <w:r w:rsidR="008C2881" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、第13條第1項</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，及</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>臺中交通局性騷擾防治措施、申訴及懲戒(處)要點</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通局性騷擾防治措施、申訴及懲戒(處)要點</w:t>
       </w:r>
       <w:r w:rsidR="000E1B6D" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>第11點</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -1052,65 +1776,76 @@
       </w:r>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>參與處理、調查及決議等相關人員，應保護當事人與受邀協助調查之個人隱私，及其他人格法益</w:t>
       </w:r>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>；對其姓名或其他足以辨識身分之資料，除有調查之必要或基於公共安全之考量者外，應予保密。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1514E578" w14:textId="44CBE349" w:rsidR="005C62ED" w:rsidRPr="00D1696B" w:rsidRDefault="00C951D7" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>惟查，</w:t>
       </w:r>
       <w:r w:rsidR="00712F29" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>臺中交通局</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00712F29" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>中交通局</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>性騷擾事件調查過程中，各</w:t>
       </w:r>
       <w:r w:rsidR="009F49DE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>該被害人</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
@@ -1145,58 +1880,74 @@
         <w:t>甚至</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>於局內公共空間排隊等候</w:t>
       </w:r>
       <w:r w:rsidR="009B5F12" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>訪談</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，此有</w:t>
+        <w:t>，此</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>有</w:t>
       </w:r>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>甲女於本院詢問時表示：「除了我另外向交通局要求之外，其他同仁</w:t>
+        <w:t>甲女於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>本院詢問時表示：「除了我另外向交通局要求之外，其他同仁</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>（指遭張應當性騷擾之</w:t>
       </w:r>
       <w:r w:rsidR="009F49DE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>被害人</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -1217,109 +1968,170 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「同仁在調查過程中是在局內的會議室外排隊等候開會，被其他經過的人問『你在這裡幹嘛』</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>……</w:t>
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00722B51" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>乙女</w:t>
       </w:r>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>亦稱：「……我們集體申訴後，性平委員會有想找我們去開會，地點是在</w:t>
+        <w:t>亦稱：「…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>我們集體申訴後，性平委員會有想找我們去開會，地點是在</w:t>
       </w:r>
       <w:r w:rsidR="00722B51" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>（交通）</w:t>
       </w:r>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>局裡面，</w:t>
       </w:r>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>沒有特別被保護的感覺</w:t>
-      </w:r>
+        <w:t>沒有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>特別</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>被保護的感覺</w:t>
+      </w:r>
+      <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。」</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>等語可稽，</w:t>
+        <w:t>等語可</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>稽</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>顯</w:t>
       </w:r>
       <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>示該府並未</w:t>
       </w:r>
       <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>審慎顧及當事人之感受及隱私保護</w:t>
       </w:r>
       <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1363,235 +2175,316 @@
       </w:r>
       <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>人</w:t>
       </w:r>
       <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>身分曝光之必要措施</w:t>
       </w:r>
       <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>，僅圖便宜行事</w:t>
-      </w:r>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>僅圖便宜行事</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
+        <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>實有造成</w:t>
       </w:r>
       <w:r w:rsidR="009F49DE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>其等</w:t>
       </w:r>
       <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>二度傷害之虞。</w:t>
       </w:r>
       <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>上述作為反映臺中交通局</w:t>
+        <w:t>上述作為反映</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>中交通局</w:t>
       </w:r>
       <w:r w:rsidR="009F49DE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>就</w:t>
       </w:r>
       <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>性騷擾事件調查之專業性及敏感度均</w:t>
+        <w:t>性騷擾事件調查之專業性及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>敏感度均</w:t>
       </w:r>
       <w:r w:rsidR="007461EF" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>顯有</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>不足</w:t>
       </w:r>
       <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，與保障當事人隱私之</w:t>
       </w:r>
       <w:r w:rsidR="00015549" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>規定</w:t>
       </w:r>
       <w:r w:rsidR="000A4DB6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>意旨未盡相符，亟待檢討改善</w:t>
       </w:r>
       <w:r w:rsidR="005C62ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC7DBAA" w14:textId="6FE59A2A" w:rsidR="00722934" w:rsidRPr="00D1696B" w:rsidRDefault="00712F29" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1696B">
-[...6 lines deleted...]
-        <w:t>臺中交通局</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通局</w:t>
       </w:r>
       <w:r w:rsidR="004763E0" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>未積極協助並告知甲女</w:t>
+        <w:t>未積極協助並告知</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004763E0" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>甲女</w:t>
       </w:r>
       <w:r w:rsidR="007B5931" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>得</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004763E0" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>依勞工請假規則以事假充抵</w:t>
       </w:r>
       <w:r w:rsidR="009B5C47" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>病假</w:t>
       </w:r>
       <w:r w:rsidR="004763E0" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>、申請</w:t>
+        <w:t>、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004763E0" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>申請</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>留停</w:t>
       </w:r>
       <w:r w:rsidR="004763E0" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>等措施之可行性，僅消</w:t>
+        <w:t>等</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004763E0" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>措施之可行性，僅消</w:t>
       </w:r>
       <w:r w:rsidR="004763E0" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>極適用</w:t>
       </w:r>
       <w:r w:rsidR="007B5931" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>該規則</w:t>
       </w:r>
       <w:r w:rsidR="008454F9" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
@@ -1602,428 +2495,651 @@
       <w:r w:rsidR="004763E0" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>病假上限規定</w:t>
       </w:r>
       <w:r w:rsidR="007B5931" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="008454F9" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>即要求甲女復職，</w:t>
+        <w:t>即</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008454F9" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>要求甲女復職</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008454F9" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="004763E0" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>難謂切合「立即有效之糾正及補救措施」意旨：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6D8D0F" w14:textId="1D26EDCC" w:rsidR="002001BE" w:rsidRPr="00D1696B" w:rsidRDefault="007D7268" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1696B">
-[...4 lines deleted...]
-        <w:t>甲女於113年</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>甲女於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>113年</w:t>
       </w:r>
       <w:bookmarkStart w:id="104" w:name="_Hlk224743990"/>
       <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:bookmarkEnd w:id="104"/>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>日性騷擾事件發生時，係任職於臺中公捷處，擔任</w:t>
+        <w:t>日性騷擾事件發生時，係任職於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>公捷處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，擔任</w:t>
       </w:r>
       <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>等業務之人員，</w:t>
       </w:r>
       <w:r w:rsidR="00430FFC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>依臺中市政府及所屬機關學校約用人員及業務助理管理要點第10條，</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>依</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00430FFC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>復按勞工請假規則第4條第1項規定：「勞工因普通傷害、疾病或生理原因必須治療或休養者，得在左列規定範圍內請普通傷病假：一、未住院者，1年內合計不得超過30日……。」同</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00430FFC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府及所屬機關學校約用人員及業務助理管理要點第10條，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>應適用勞動基準法及相關規定，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>合先敘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>明。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00430FFC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>復按勞工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00430FFC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>請假規則第4條第1項規定：「勞工因普通傷害、疾病或生理原因必須治療或休養者，得在左列規定範圍內請普通傷病假：一、未住院者，1年內合計不得超過30日…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00430FFC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00430FFC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。」同</w:t>
       </w:r>
       <w:r w:rsidR="00A84F38" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>規則</w:t>
       </w:r>
       <w:r w:rsidR="00430FFC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>第5條規定：「勞工普通傷病假超過前條第1項規定之期限，經以事假或特別休假抵充後仍未痊癒者，得予留職停薪。但留職停薪期間以1年為限」。</w:t>
+        <w:t>第5條規定：「勞工普通傷病假超過前條第1項規定之期限，經以事假或特別休假</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00430FFC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>抵充後仍</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00430FFC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>未痊癒者，得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00430FFC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>予留</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00430FFC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>職停薪。但留職停薪期間以1年為限」。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B486CF0" w14:textId="330981E8" w:rsidR="00722934" w:rsidRPr="00D1696B" w:rsidRDefault="00430FFC" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>經查，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007D7268" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>甲女</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>113年</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日提出性騷擾申訴後，即請休假及病假休養。</w:t>
+      </w:r>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>原簽准於</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>同年</w:t>
+      </w:r>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日歸建</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通局</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○○</w:t>
+      </w:r>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD645F" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日經醫師</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD645F" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>開立</w:t>
+      </w:r>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>「創傷後壓力症候群；建議休息3個月，並持續門診治療」</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD645F" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之診斷證明，</w:t>
+      </w:r>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為調養身心</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>續行</w:t>
+      </w:r>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>請</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>病</w:t>
+      </w:r>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>假至同年</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日止。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>於113年</w:t>
       </w:r>
       <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D1696B">
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D1696B">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>原簽准於</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>日復職時，調任至</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>月</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通局所屬</w:t>
       </w:r>
       <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>○</w:t>
+        <w:t>○○○</w:t>
       </w:r>
       <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>日歸建臺中交通局</w:t>
-[...6 lines deleted...]
-        <w:t>○○○</w:t>
+        <w:t>服務</w:t>
+      </w:r>
+      <w:r w:rsidR="00413722" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，其</w:t>
       </w:r>
       <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>職務調動及請假情形</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>於</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>詳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00722934" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>日經醫師</w:t>
-[...139 lines deleted...]
-        <w:t>職務調動及請假情形詳如下表：</w:t>
+        <w:t>如下表：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="23"/>
         <w:tblW w:w="4175" w:type="pct"/>
         <w:tblInd w:w="1413" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2550"/>
         <w:gridCol w:w="3234"/>
         <w:gridCol w:w="1592"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D1696B" w:rsidRPr="00D1696B" w14:paraId="4322E94F" w14:textId="77777777" w:rsidTr="005C3BA6">
         <w:trPr>
           <w:trHeight w:val="331"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2091,59 +3207,61 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C02667F" w14:textId="7A9636F0" w:rsidR="00E11F61" w:rsidRPr="00D1696B" w:rsidRDefault="00E11F61" w:rsidP="00E11F61">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D1696B">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>假別</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D1696B" w:rsidRPr="00D1696B" w14:paraId="1CBCF009" w14:textId="77777777" w:rsidTr="005C3BA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1729" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D5D4701" w14:textId="3032D0F1" w:rsidR="00E11F61" w:rsidRPr="00D1696B" w:rsidRDefault="00E11F61" w:rsidP="00E11F61">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -2158,58 +3276,69 @@
               <w:t>113年○月○日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2192" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E79B9E4" w14:textId="49BA7362" w:rsidR="00E11F61" w:rsidRPr="00D1696B" w:rsidRDefault="00E11F61" w:rsidP="00E11F61">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D1696B">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>甲女遭性騷擾</w:t>
+              <w:t>甲女遭</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1696B">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>性騷擾</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EDD5970" w14:textId="77777777" w:rsidR="00E11F61" w:rsidRPr="00D1696B" w:rsidRDefault="00E11F61" w:rsidP="00E11F61">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2562,51 +3691,71 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2192" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1AE87805" w14:textId="61B9B0F7" w:rsidR="00E11F61" w:rsidRPr="00D1696B" w:rsidRDefault="00E11F61" w:rsidP="00E11F61">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1696B">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>自公捷處調回交通局○○○，並繼續請病假</w:t>
+              <w:t>自</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1696B">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>公捷處</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1696B">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>調回交通局○○○，並繼續請病假</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63510AB1" w14:textId="77777777" w:rsidR="00E11F61" w:rsidRPr="00D1696B" w:rsidRDefault="00E11F61" w:rsidP="00E11F61">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2813,151 +3962,252 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2192" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6FAD0194" w14:textId="1A969D09" w:rsidR="00E11F61" w:rsidRPr="00D1696B" w:rsidRDefault="00E11F61" w:rsidP="00E11F61">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1696B">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>自臺中交通局離職，並至臺中市政府○○局任職</w:t>
+              <w:t>自</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1696B">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1696B">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>中交通局離職，並至</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1696B">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1696B">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>中市政府○○局任職</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5B228C8A" w14:textId="77777777" w:rsidR="00E11F61" w:rsidRPr="00D1696B" w:rsidRDefault="00E11F61" w:rsidP="00E11F61">
             <w:pPr>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C1EDBA1" w14:textId="03A3DDE9" w:rsidR="00722934" w:rsidRPr="00D1696B" w:rsidRDefault="00BD645F" w:rsidP="00DC1AAC">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:leftChars="500" w:left="1701"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>資料來源：臺中交通局人事室提供，本院整理。</w:t>
+        <w:t>資料來源：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>中交通局人事室提供，本院整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F030EEF" w14:textId="56AA29C0" w:rsidR="005A4C6A" w:rsidRPr="00D1696B" w:rsidRDefault="00430FFC" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>本院詢據</w:t>
+        <w:t>本院</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>詢據</w:t>
       </w:r>
       <w:r w:rsidR="00274602" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>甲女</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00413722" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>表示：「事件申訴後</w:t>
       </w:r>
       <w:r w:rsidR="00274602" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00413722" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>113年9月23日從公捷處歸建回</w:t>
+        <w:t>113年9月23日從</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00413722" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>公捷處歸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00413722" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>建回</w:t>
       </w:r>
       <w:r w:rsidR="00274602" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>（交通）</w:t>
       </w:r>
       <w:r w:rsidR="00413722" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>局，交通局人事室請我先把事病假休完，我將病、事假請完後，在簽署調查紀錄時，人事室同仁希望我11月份可以回到（交通）局上班。……但因我無法於交通局本部上班，故之後協調我到</w:t>
+        <w:t>局，交通局人事室請我先把事病假休完，我將病、事假請完後，在簽署調查紀錄時，人事室同仁希望我11月份可以回到（交通）局上班。…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00413722" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00413722" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>但因我無法於交通局本部上班，故之後協調我到</w:t>
       </w:r>
       <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○○</w:t>
       </w:r>
       <w:r w:rsidR="00413722" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。」並</w:t>
       </w:r>
       <w:r w:rsidR="00A84F38" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>謂</w:t>
       </w:r>
       <w:r w:rsidR="00413722" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -3015,264 +4265,568 @@
       </w:r>
       <w:r w:rsidR="00413722" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>沒有人跟我說我因為心理創傷可以繼續請假</w:t>
       </w:r>
       <w:r w:rsidR="00413722" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>（此時我已經有先提出身心科的證明我需要休養）。」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27771E27" w14:textId="38069F1C" w:rsidR="005A4C6A" w:rsidRPr="00D1696B" w:rsidRDefault="005A4C6A" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1696B">
-[...4 lines deleted...]
-        <w:t>嗣本院就甲女</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>本院</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>就甲女</w:t>
       </w:r>
       <w:r w:rsidR="00B045B1" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>實際</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>請假</w:t>
       </w:r>
       <w:r w:rsidR="00B045B1" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>過程</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>詢問臺中交通局人事室略以：</w:t>
+        <w:t>詢問</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通局人事室略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0844A321" w14:textId="62DB63A3" w:rsidR="005A4C6A" w:rsidRPr="00D1696B" w:rsidRDefault="005A4C6A" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1696B">
-[...5 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>甲女當時</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>請病假，我們有請她去看身心科取得證明，盡量幫她請長假。她要回來時也有詢問是否需調單位，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>她說想去</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○○</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，我們就讓她在復職時去</w:t>
       </w:r>
       <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○○</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C32DDBD" w14:textId="3A28D386" w:rsidR="005A4C6A" w:rsidRPr="00D1696B" w:rsidRDefault="005A4C6A" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1696B">
-[...4 lines deleted...]
-        <w:t>（問：甲女想繼續請假時，曾否向其表示「要嘛回來工作、要嘛離職」？）因甲女不想回來上班，但需要理由，當時拜託公捷處詢問能否請醫生開診斷證明，不清楚甲女為何會反映假不夠。</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>問：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>甲女想</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>繼續請假時，曾否向其表示「要嘛回來工作、要嘛離職」？）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>因甲女不想</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>回來上班，但需要理由，當時拜託</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>公捷處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>詢問能否請醫生開診斷證明，不</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>清楚甲女</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為何會反映假不夠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567170B4" w14:textId="77777777" w:rsidR="005A4C6A" w:rsidRPr="00D1696B" w:rsidRDefault="005A4C6A" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1696B">
-[...4 lines deleted...]
-        <w:t>（問：甲女表示人事室未告知得申請延長病假？）</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>問：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>甲女表示</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>人事室未告知得申請延長病假？）</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>因延長病假人事室只有管理公務員可以依規定申請，勞動基準法人員仍須依照勞動基準法病假規定請</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F53D7D" w14:textId="39A3DE40" w:rsidR="005A4C6A" w:rsidRPr="00D1696B" w:rsidRDefault="005A4C6A" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1696B">
-[...4 lines deleted...]
-        <w:t>（問：是否建議甲女離職？）</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>問：是否</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>建議甲女離職</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>？）</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>沒有，只有依她的需求協助調整職務</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B9AEDAC" w14:textId="7384105E" w:rsidR="00CC6D22" w:rsidRPr="00D1696B" w:rsidRDefault="00274602" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CC6D22" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>詢據證人壬女就臺中交通局人事室在處理本案之證詞表示</w:t>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CC6D22" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>據證人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CC6D22" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>壬女就臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CC6D22" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通局人事室在處理本案之證詞表示</w:t>
       </w:r>
       <w:r w:rsidR="00130AEC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：「</w:t>
       </w:r>
       <w:r w:rsidR="00CC6D22" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>心理諮商部分，他們就是提供很制式的連結，不夠積極，後來甲女是自己去找身心科。</w:t>
+        <w:t>心理諮商部分，他們就是提供</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CC6D22" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>很</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CC6D22" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>制式的連結，不夠積極，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CC6D22" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>後來甲女是</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CC6D22" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>自己去找身心科。</w:t>
       </w:r>
       <w:r w:rsidR="00712F29" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>……</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00712F29" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00CC6D22" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>另甲女那段時間沒辦法來上班，所以先請自己的休假，人事跟她說要回來工作，不然就得走人；後來她調到</w:t>
+        <w:t>另甲女那</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CC6D22" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>段時間沒辦法來上班，所以先請自己的休假，人事跟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CC6D22" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>她說要回來</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CC6D22" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>工作，不然就得走人；後來她調到</w:t>
       </w:r>
       <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>○○○</w:t>
       </w:r>
       <w:r w:rsidR="00CC6D22" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，但人事也要求她在期限內報到，不然就無法繼續工作。我覺得交通局在處理這件事上可以有其他更好的方式，而不是要求被害人趕快回到工作崗位上</w:t>
       </w:r>
       <w:r w:rsidR="00796EE5" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
@@ -3282,129 +4836,177 @@
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00130AEC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3C5BEB" w14:textId="1F4DACFB" w:rsidR="00722934" w:rsidRPr="00D1696B" w:rsidRDefault="00274602" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>經查，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D1696B">
-[...8 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>甲女身分</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>屬勞動基準法人員，惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>中交通局人事室未</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B95F0A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>協助甲女評估</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>依</w:t>
       </w:r>
       <w:r w:rsidR="00B95F0A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>勞工請假</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>規則第5條於病假用罄後，以事假或特別休假充抵</w:t>
       </w:r>
       <w:r w:rsidR="00B95F0A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>或</w:t>
       </w:r>
       <w:r w:rsidR="00AD1294" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>申請</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D1696B">
-[...7 lines deleted...]
-        <w:t>留停之可能</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>留停之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>可能</w:t>
       </w:r>
       <w:r w:rsidR="0054748F" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>於本院詢問時亦稱</w:t>
       </w:r>
       <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="00B045B1" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -3505,54 +5107,70 @@
         </w:rPr>
         <w:t>、掌握</w:t>
       </w:r>
       <w:r w:rsidR="0054748F" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>不足</w:t>
       </w:r>
       <w:r w:rsidR="008454F9" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。又該局人事室</w:t>
       </w:r>
       <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>既已協助甲女就醫並開立</w:t>
-      </w:r>
+        <w:t>既已</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>協助甲女就醫</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>並開立</w:t>
+      </w:r>
+      <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>創傷後</w:t>
       </w:r>
       <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>壓力症候群；建議休息</w:t>
       </w:r>
       <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3</w:t>
@@ -3570,479 +5188,735 @@
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>卻未</w:t>
       </w:r>
       <w:r w:rsidR="00562908" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>進一步</w:t>
       </w:r>
       <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>衡酌性騷擾事件對甲女造成之創傷</w:t>
-      </w:r>
+        <w:t>衡酌性騷擾事件</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>對甲女造成</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>之創傷</w:t>
+      </w:r>
+      <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00796EE5" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>提供延長休假之評估建議，</w:t>
       </w:r>
       <w:r w:rsidR="00562908" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>其</w:t>
       </w:r>
       <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>支持作為流於最低限度</w:t>
       </w:r>
       <w:r w:rsidR="008454F9" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>；縱</w:t>
-      </w:r>
+        <w:t>；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008454F9" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>縱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>否認曾</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005E5CFD" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
       <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>甲女</w:t>
       </w:r>
       <w:r w:rsidR="005E5CFD" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>傳達</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B95F0A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「要嘛回來工作、要嘛離職」</w:t>
       </w:r>
       <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>等語，惟於病假</w:t>
       </w:r>
       <w:r w:rsidR="00562908" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>用罄</w:t>
       </w:r>
       <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>後，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005E5CFD" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>甲女</w:t>
       </w:r>
       <w:r w:rsidR="00B95F0A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>實際上除</w:t>
+        <w:t>實際上</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B95F0A" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>除</w:t>
       </w:r>
       <w:r w:rsidR="005E5CFD" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>復</w:t>
       </w:r>
       <w:r w:rsidR="00B95F0A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>職外，</w:t>
       </w:r>
       <w:r w:rsidR="00476FDE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>亦</w:t>
       </w:r>
       <w:r w:rsidR="00B95F0A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>無其他可行選擇</w:t>
       </w:r>
       <w:r w:rsidR="00854902" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="008454F9" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>綜上，臺中交通局</w:t>
+        <w:t>綜上，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008454F9" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008454F9" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通局</w:t>
       </w:r>
       <w:r w:rsidR="00562908" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>未積極協助甲女依診斷證明</w:t>
+        <w:t>未積極</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00562908" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>協助甲女依</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00562908" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>診斷證明</w:t>
       </w:r>
       <w:r w:rsidR="00056935" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>休</w:t>
       </w:r>
       <w:r w:rsidR="00562908" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>養之可行性</w:t>
       </w:r>
       <w:r w:rsidR="00562908" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00562908" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>僅消極適用勞工請假規則第4條病假上限規定，</w:t>
       </w:r>
       <w:r w:rsidR="00C42B32" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>難謂切合</w:t>
-      </w:r>
+        <w:t>難謂</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C42B32" w:rsidRPr="00D1696B">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>切合</w:t>
+      </w:r>
+      <w:r w:rsidR="00C42B32" w:rsidRPr="00D1696B">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>性工法第13條第2項所定「立即有效之糾正及補救措施」之</w:t>
-      </w:r>
+        <w:t>性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C42B32" w:rsidRPr="00D1696B">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>第13條第2項所定「立即有效之糾正及補救措施」之</w:t>
+      </w:r>
+      <w:r w:rsidR="00C42B32" w:rsidRPr="00D1696B">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>意旨</w:t>
       </w:r>
       <w:r w:rsidR="007B6422" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00C42B32" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>容有</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>臻積極周延</w:t>
+        <w:t>臻</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>積極周延</w:t>
       </w:r>
       <w:r w:rsidR="00C42B32" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之處</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB41A79" w14:textId="565ED575" w:rsidR="00722934" w:rsidRPr="00D1696B" w:rsidRDefault="00712F29" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1696B">
-[...6 lines deleted...]
-        <w:t>臺中交通局</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通局</w:t>
       </w:r>
       <w:r w:rsidR="00AF4611" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>未</w:t>
       </w:r>
       <w:r w:rsidR="00EC073C" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>積極</w:t>
       </w:r>
       <w:r w:rsidR="00866BAC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>提供及轉介</w:t>
-      </w:r>
+        <w:t>提供及轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00866BAC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EC073C" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>既有之</w:t>
       </w:r>
       <w:r w:rsidR="00866BAC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>心理諮商資源予性騷擾被害人，</w:t>
       </w:r>
       <w:r w:rsidR="00EC073C" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>亦未建置心理諮商費用補助之具體規範，怠於落實性工法第13條第2項保障被害人之意旨</w:t>
+        <w:t>亦未建置心理諮商費用補助之具體規範，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EC073C" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>怠</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EC073C" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EC073C" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>落實性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EC073C" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>第13條第2項保障被害人之意旨</w:t>
       </w:r>
       <w:r w:rsidR="00AF4611" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13DE760F" w14:textId="08ADA9BC" w:rsidR="00722934" w:rsidRPr="00D1696B" w:rsidRDefault="006F4E68" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1696B">
-[...4 lines deleted...]
-        <w:t>按性工法第13條第2項規定，雇主於知悉性騷擾情形</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>按性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>法第13條第2項規定，雇主於知悉性騷擾情形</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>時，應</w:t>
       </w:r>
       <w:r w:rsidR="00CE7DCC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>對申訴人提供或轉介諮詢、醫療或心理諮商、社會福利資源及其他必要之服務</w:t>
+        <w:t>對申訴人提供或轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE7DCC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE7DCC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>諮詢、醫療或心理諮商、社會福利資源及其他必要之服務</w:t>
       </w:r>
       <w:r w:rsidR="00DC4F97" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>復依工作場所性騷擾防治措施準則第6條第4項規定，僱用受僱者500人以上之雇主，因申訴人或被害人之請求，應提供至少2次之心理諮商協助。上揭規定旨在使被害人於遭受性騷擾後，得在安全、被尊重且自主之情</w:t>
+        <w:t>復依工作場所性騷擾防治措施準則第6條第4項規定，僱用受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>者500人以上之雇主，因申訴人或被害人之請求，應提供至少2次之心理諮商協助。上揭規定旨在使被害人於遭受性騷擾後，得在安全、被尊重且自主之情</w:t>
       </w:r>
       <w:r w:rsidR="00CE7DCC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>況</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>下，即時獲得與其實際需求相符之</w:t>
       </w:r>
       <w:r w:rsidR="00D35061" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>資源</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，以避免二次傷害，並回復職場工作之安全及尊嚴。是以，</w:t>
-[...9 lines deleted...]
-        <w:t>性工法第13條第2項所稱之「提供或轉介」</w:t>
+        <w:t>，以避免二次傷害，並回復職場工作之安全及尊嚴。是</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>第13條第2項所稱之「提供或轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00CE7DCC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>應非僅止於形式上轉知一般性資源，而係要求雇主</w:t>
       </w:r>
       <w:r w:rsidR="009A5D44" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
@@ -4102,94 +5976,135 @@
         </w:rPr>
         <w:t>福利</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>資源，方符保障被害人權益之立法本旨</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00DC4F97" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>又按性工法第13條第5項規定，地方主管機關</w:t>
+        <w:t>又</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DC4F97" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>按性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DC4F97" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>法第13條第5項規定，地方主管機關</w:t>
       </w:r>
       <w:r w:rsidR="00B800C7" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>亦</w:t>
       </w:r>
       <w:r w:rsidR="00DC4F97" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>應規劃整合相關資源，提供或轉介被害人運用。</w:t>
+        <w:t>應規劃整合相關資源，提供或轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DC4F97" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DC4F97" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>被害人運用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37902E31" w14:textId="22EBAFDB" w:rsidR="00E85126" w:rsidRPr="00D1696B" w:rsidRDefault="00F21D17" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案</w:t>
       </w:r>
       <w:r w:rsidR="00E37281" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>據</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D1696B">
-[...4 lines deleted...]
-        <w:t>臺中</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中</w:t>
       </w:r>
       <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>交通局人事室</w:t>
       </w:r>
       <w:r w:rsidR="00E37281" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>說</w:t>
       </w:r>
       <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>明，業依113年9月12日該局</w:t>
       </w:r>
       <w:r w:rsidR="00BD3CC4" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
@@ -4213,84 +6128,333 @@
         </w:rPr>
         <w:t>下稱</w:t>
       </w:r>
       <w:r w:rsidR="00BD3CC4" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>性騷擾申處會</w:t>
       </w:r>
       <w:r w:rsidR="00BD3CC4" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>決議，請公捷處人事室主動關心甲女身心狀況，並協助轉介甲女於113年9月15日及9月22日至心理諮商所為個別心理諮商治療。就乙、丙、丁、戊女部分，亦由公捷處人事室主動關心申訴人身心狀況，協助轉介諮商；其等均無提出心理諮商或醫療扶助使用紀錄。</w:t>
+        <w:t>決議，請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>公捷處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>人事室主動</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>關心甲女身心</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>狀況，並協助轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>介甲女</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於113年9月15日及9月22日至心理諮商所為個別心理諮商治療。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>就乙</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、丙、丁、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>戊女部分</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，亦由</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>公捷處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>人事室主動關心申訴人身心狀況，協助轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>諮商；其</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>等均無提出</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E85126" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>心理諮商或醫療扶助使用紀錄。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCEBAD6" w14:textId="4B04F037" w:rsidR="002C0148" w:rsidRPr="00D1696B" w:rsidRDefault="002C0148" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>惟據甲女陳述，「諮商方面，市政府的員工協助方案僅提供前3次免費，後續的諮商需要自費。」壬女亦證述：「心理諮商部分，他們就是提供很制式的連結，不夠積極，後來甲女是自己去找身心科。</w:t>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>據甲女</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>陳述，「諮商方面，市政府的員工協助方案僅提供前3次免費，後續的諮商需要自費。」</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>壬女亦</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>證述：「心理諮商部分，他們就是提供</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>很</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>制式的連結，不夠積極，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>後來甲女是</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>自己去找身心科。</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>又據臺中交通局人事室於性騷擾事件後傳送予甲女之LINE訊息截圖</w:t>
-      </w:r>
+        <w:t>又據</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通局人事室於性騷擾事件後傳送</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>予甲女</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之LINE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>訊息截圖</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00310DD3" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>（如下圖）</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidR="00B800C7" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -4299,51 +6463,105 @@
         </w:rPr>
         <w:t>室</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>提供</w:t>
       </w:r>
       <w:r w:rsidR="007E48D7" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>內容包含：(1)簡式健康表；(2)臺中市政府員工協助方案之諮詢專線及線上預約網址；及(3)臺中市政府多元化</w:t>
+        <w:t>內容包含：(1)簡式健康表；(2)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府員工協助方案之諮詢專線</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及線上預約</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>網址；及(3)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府多元化</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>服務資源一覽表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE854A2" w14:textId="22A98034" w:rsidR="002C0148" w:rsidRPr="00D1696B" w:rsidRDefault="00883485" w:rsidP="00883485">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -4387,87 +6605,116 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="324EBA73" w14:textId="56354303" w:rsidR="00883485" w:rsidRPr="00D1696B" w:rsidRDefault="00883485" w:rsidP="00A43BFD">
       <w:pPr>
         <w:ind w:leftChars="583" w:left="1983" w:rightChars="224" w:right="762"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>資料來源：</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>臺中交通局人事室</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>中交通局人事室</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ADBB653" w14:textId="530147F4" w:rsidR="005823C0" w:rsidRPr="00D1696B" w:rsidRDefault="00377AAB" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1696B">
-[...4 lines deleted...]
-        <w:t>惟查，</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>惟查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00B800C7" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DC4F97" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>臺中市政府多元化服務資源一覽表</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DC4F97" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府多元化服務資源一覽表</w:t>
       </w:r>
       <w:r w:rsidR="00B800C7" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00631BAF" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(下稱</w:t>
       </w:r>
       <w:r w:rsidR="00631BAF" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>資源一覽表</w:t>
       </w:r>
       <w:r w:rsidR="00631BAF" w:rsidRPr="00D1696B">
@@ -4653,67 +6900,78 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>且直接獲悉所需資</w:t>
       </w:r>
       <w:r w:rsidR="00EC073C" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>訊</w:t>
       </w:r>
       <w:r w:rsidR="005823C0" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="005823C0" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>顯</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007E48D7" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>非</w:t>
       </w:r>
       <w:r w:rsidR="005823C0" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>性工法第13條第2項所</w:t>
+        <w:t>性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005823C0" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>法第13條第2項所</w:t>
       </w:r>
       <w:r w:rsidR="007E48D7" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>要求</w:t>
       </w:r>
       <w:r w:rsidR="005823C0" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidR="0087177A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -4726,71 +6984,93 @@
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA29C1C" w14:textId="413C1443" w:rsidR="00F17C59" w:rsidRPr="00D1696B" w:rsidRDefault="00377AAB" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>又</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>勞動部</w:t>
+        <w:t>勞動</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>部</w:t>
       </w:r>
       <w:r w:rsidR="00F556CC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>業</w:t>
       </w:r>
       <w:r w:rsidR="00563309" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>依性工法</w:t>
+        <w:t>依性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00563309" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>法</w:t>
       </w:r>
       <w:r w:rsidR="00F556CC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>第13條第5項規定</w:t>
       </w:r>
       <w:r w:rsidR="00F556CC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00F556CC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
@@ -4824,179 +7104,263 @@
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，其中</w:t>
       </w:r>
       <w:r w:rsidR="00DC4F97" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>即包含</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>「臺中市政府提供工作場所性騷擾被害人之相關資源」（附表二）</w:t>
+        <w:t>「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府提供工作場所性騷擾被害人之相關資源」（附表二）</w:t>
       </w:r>
       <w:r w:rsidR="00DC4F97" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D437EA" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>彙整</w:t>
       </w:r>
       <w:r w:rsidR="00992A60" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>專</w:t>
       </w:r>
       <w:r w:rsidR="00D437EA" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>供「</w:t>
+        <w:t>供</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D437EA" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>工作場所性騷擾被害人</w:t>
       </w:r>
       <w:r w:rsidR="00D437EA" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>」之</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>法律、心理諮商及社會福利等資源</w:t>
       </w:r>
       <w:r w:rsidR="00D300DE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>；該表亦公布於臺中勞工局網站</w:t>
-      </w:r>
+        <w:t>；該表亦公布於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D300DE" w:rsidRPr="00D1696B">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D300DE" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>中勞工局網站</w:t>
+      </w:r>
+      <w:r w:rsidR="00D300DE" w:rsidRPr="00D1696B">
+        <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="00D300DE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>內容適符本案被害人需求</w:t>
+        <w:t>內容</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>適符本</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>案被害人需求</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D437EA" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>詎</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>臺中市政府卻未於本案中</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>中市政府卻未於本案中</w:t>
       </w:r>
       <w:r w:rsidR="00992A60" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>妥為運用</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，僅以LINE傳送前揭</w:t>
       </w:r>
       <w:r w:rsidR="00866BAC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
@@ -5019,304 +7383,397 @@
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，無異捨近求遠，使既有資源未能有效傳遞、媒介及發揮作用</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A01EFAD" w14:textId="77777777" w:rsidR="005E1D0C" w:rsidRPr="00D1696B" w:rsidRDefault="00B800C7" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>復</w:t>
       </w:r>
       <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>參諸臺北市</w:t>
+        <w:t>參諸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺北市</w:t>
       </w:r>
       <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、新北市</w:t>
       </w:r>
       <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>及桃園市</w:t>
       </w:r>
       <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>等地方自治團體，均已依性工法第13條第5項之規定及勞動部各年度補助地方政府辦理工作場所性騷擾防治業務計畫，明確編列並公告「補助工作場所性騷擾案件心理諮商費用」相關措施，內容詳敘補助對象及申請資格、申請流程及應備書件、金額、審查標準</w:t>
+        <w:t>等地方自治團體，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>均已依性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>法第13條第5項之規定及勞動部各年度補助地方政府辦理工作場所性騷擾防治業務計畫，明確編列並公告「補助工作場所性騷擾案件心理諮商費用」相關措施，內容詳敘補助對象及申請資格、申請流程及應備書件、金額、審查標準</w:t>
       </w:r>
       <w:r w:rsidR="003459FE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>及作業程序等具體規範</w:t>
       </w:r>
       <w:r w:rsidR="005731ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
       <w:r w:rsidR="005731ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>惟臺</w:t>
-      </w:r>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005731ED" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>中市政府</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D20808" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>提供</w:t>
       </w:r>
       <w:r w:rsidR="003459FE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>甲女等</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D20808" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>性騷擾被害人之</w:t>
       </w:r>
       <w:r w:rsidR="00631BAF" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>資源</w:t>
       </w:r>
       <w:r w:rsidR="00D20808" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>一覽表雖臚列該府補助工作場所性騷擾被害人心理諮商費用（心理諮商補助申請額度為每次上限2,000元，每案最多補助6次），申請要件、</w:t>
+        <w:t>一覽表雖</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D20808" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>臚</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D20808" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>列該府補助工作場所性騷擾被害人心理諮商費用（心理諮商補助申請額度為每次上限2,000元，每案最多補助6次），申請要件、</w:t>
       </w:r>
       <w:r w:rsidR="00D20808" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>程序、審查方式及承辦窗口卻付之闕如，</w:t>
       </w:r>
       <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>迄未見有與前開各縣市相當之作為</w:t>
       </w:r>
       <w:r w:rsidR="003459FE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003459FE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>致</w:t>
       </w:r>
       <w:r w:rsidR="005731ED" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>甲女</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>即以為「諮商方面市</w:t>
       </w:r>
       <w:r w:rsidR="00822725" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>政</w:t>
       </w:r>
       <w:r w:rsidR="00377AAB" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>府僅提供前3次免費，後續的諮商需要自費」</w:t>
       </w:r>
       <w:r w:rsidR="009C6966" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D20808" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>足徵該府</w:t>
-      </w:r>
+        <w:t>足徵該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D20808" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>府</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007666F2" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>怠</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00794E34" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>於落</w:t>
+        <w:t>於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00794E34" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>落</w:t>
       </w:r>
       <w:r w:rsidR="007666F2" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>實性工法第13條第2項</w:t>
+        <w:t>實性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007666F2" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>第13條第2項</w:t>
       </w:r>
       <w:r w:rsidR="003459FE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>保障被害人之</w:t>
       </w:r>
       <w:r w:rsidR="00794E34" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>意旨</w:t>
       </w:r>
       <w:r w:rsidR="00D20808" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
@@ -5337,95 +7794,117 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>中央補助機制形同虛設</w:t>
       </w:r>
       <w:r w:rsidR="00F17C59" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB08F8B" w14:textId="366B9862" w:rsidR="00553153" w:rsidRPr="00D1696B" w:rsidRDefault="00712F29" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1696B">
-[...6 lines deleted...]
-        <w:t>臺中交通局</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通局</w:t>
       </w:r>
       <w:r w:rsidR="006C6723" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>未向</w:t>
       </w:r>
       <w:r w:rsidR="004B7BD8" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案被害人</w:t>
       </w:r>
       <w:r w:rsidR="006C6723" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>告知</w:t>
       </w:r>
       <w:r w:rsidR="004B7BD8" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>或轉介</w:t>
-      </w:r>
+        <w:t>或轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004B7BD8" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006C6723" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>可運用之法律扶助資源</w:t>
       </w:r>
       <w:r w:rsidR="004B7BD8" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="005E1D0C" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -5574,58 +8053,126 @@
         <w:t>資源部分，依113年1月19日修正施行之性別平等工作法律扶助辦法</w:t>
       </w:r>
       <w:r w:rsidR="001C077B" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="001C077B" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>第2條第1項規定：「地方主管機關為辦理本法第37條第1項所定提供法律諮詢或扶助業務，得按年提出實施計畫報中央主管機關，經審核通過後發給補助；其補助條件、基準、審核及核銷作業等事項，由中央主管機關公告之。」</w:t>
       </w:r>
       <w:r w:rsidR="001C077B" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>勞動部據此自113年起逐年訂定「補助地方政府性別平等工作法律扶助計畫」，使受僱者或求職者因雇主違反性工法之規定，或遭受性騷擾，而向地方主管機關申訴，或向法院提出訴訟時，可獲得必要之法律諮詢或扶助</w:t>
-      </w:r>
+        <w:t>勞動部據此自113年起逐年訂定「補助地方政府性別平等工作法律扶助計畫」，使受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001C077B" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t>。復依「臺中市政府114年性別平等工作法律扶助實施計畫經費概算表」所示，該府業編列相關項目如下表：</w:t>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C077B" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>者或求職者因雇主</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001C077B" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>違反性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C077B" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之規定，或遭受性騷擾，而向地方主管機關申訴，或向法院提出訴訟時，可獲得必要之法律諮詢或扶助</w:t>
+      </w:r>
+      <w:r w:rsidR="001C077B" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。復依「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001C077B" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C077B" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府114年性別平等工作法律扶助實施計畫經費概算表」所示，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001C077B" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該府業編列</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C077B" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>相關項目如下表：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="33"/>
         <w:tblW w:w="4179" w:type="pct"/>
         <w:tblInd w:w="1413" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3839"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D1696B" w:rsidRPr="00D1696B" w14:paraId="06CF64E6" w14:textId="77777777" w:rsidTr="005C3BA6">
         <w:trPr>
           <w:trHeight w:val="520"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -5885,267 +8432,605 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D179EC1" w14:textId="5BC30EC4" w:rsidR="001C077B" w:rsidRPr="00D1696B" w:rsidRDefault="001C077B" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>資料來源：臺中勞工局</w:t>
+        <w:t>資料來源：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>中勞工局</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B1A268" w14:textId="42EE8F8B" w:rsidR="00722934" w:rsidRPr="00D1696B" w:rsidRDefault="00465A80" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>惟就本案法律諮商及扶助資源實際應用情況，雖據臺中交通局人事室說明，除請公捷處人事室支持協助甲女報警處理，另均主動協助申訴人運用市府員工協助方案免費法律扶助管道，提供該府法制局之法律扶助及諮詢資源、臺中市各區法律諮詢服務處等，並請公捷處人事單位主動關懷轉介，</w:t>
+        <w:t>惟就本案法律諮商及扶助資源實際應用情況，雖據</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通局人事室說明，除請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>公捷處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>人事室支持</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>協助甲女報警</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>處理，另均主動協助申訴人運用市府員工協助方案免費法律扶助管道，提供該府法制局之法律扶助及諮詢資源、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市各區法律諮詢服務處等，並請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>公捷處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>人事單位主動關懷轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00553153" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>而</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>乙、丙、丁、戊女</w:t>
+        <w:t>乙、丙、丁、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>戊女</w:t>
       </w:r>
       <w:r w:rsidR="00553153" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>均</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>無提出法律扶助使用紀錄等語。</w:t>
+        <w:t>無</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>提出法律扶助使用紀錄等語。</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D1696B">
-[...7 lines deleted...]
-        <w:t>惟查，甲女於113年</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>惟查，甲女</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>於113年</w:t>
       </w:r>
       <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>日遭張應當肢體性騷擾後，隨即於當日晚間自行偕同其先生前往警局報案，嗣於同年月</w:t>
+        <w:t>日遭張應當肢體性騷擾後，隨即於當日晚間自行偕同其先生前往警局報案，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>於同年月</w:t>
       </w:r>
       <w:r w:rsidR="00EE4751" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>日向</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A13B2E" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>臺</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D1696B">
-[...24 lines deleted...]
-        <w:t>壬女亦證述：「法律諮詢部分也是我離職去當律師後，請我的老闆提供她們協助，因為她們都不知道該怎麼做」、「甲女後來即因經濟上考量，沒有找律師，故司法程序進行中沒有律師協助</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>中交通局提出性騷擾申訴，顯非該府所稱「由</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>公捷處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>人事單位支持協助申訴人報警處理</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。」復</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>依甲女於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>本院詢問時，表示事發迄今其仍須自己花錢找律師，請教律師等，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>壬女亦</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>證述：「法律諮詢部分也是我離職去當律師後，請我的老闆提供她們協助，因為她們都不知道該怎麼做」、「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>甲女後來</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>即因經濟上考量，沒有找律師，故司法程序進行中沒有律師協助</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="265AF9E8" w14:textId="1931A775" w:rsidR="00F07096" w:rsidRPr="00D1696B" w:rsidRDefault="00631BAF" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>綜合前揭事證可知，</w:t>
-[...8 lines deleted...]
-        <w:t>臺中市政府及所屬機關並未向</w:t>
+        <w:t>綜合</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>前揭事證</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>可知，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府及所屬機關並未向</w:t>
       </w:r>
       <w:r w:rsidR="004B7BD8" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案被害人</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>具體告知可運用之法律扶助資源、申請方式及程序，亦未見主動說明、書面通知或明確轉介作為，僅</w:t>
-      </w:r>
+        <w:t>具體告知可運用之法律扶助資源、申請方式及程序，亦未見主動說明、書面通知或明確轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>作為，僅</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D743AE" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>囑由臺中公捷處人事室</w:t>
+        <w:t>囑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D743AE" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>由</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D743AE" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D743AE" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D743AE" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>公捷處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D743AE" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>人事室</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>以LINE轉傳前揭資源一覽表予被害人，致法律</w:t>
       </w:r>
       <w:r w:rsidR="00A17A6E" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>扶助</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -6174,61 +9059,95 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>同樣徒具形式</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00465A80" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>於此情形下，所稱「當事人未提出法律扶助使用紀錄」實係倒因為果。尤有甚者，</w:t>
-      </w:r>
+        <w:t>於此情形下，所稱「當事人未提出法律扶助使用紀錄」</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00465A80" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>實係倒因為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00465A80" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>果。尤有甚者，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0088049F" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>臺中市政府</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0088049F" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>中市政府</w:t>
       </w:r>
       <w:r w:rsidR="00A17A6E" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>業</w:t>
       </w:r>
       <w:r w:rsidR="00465A80" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>已依法編列遭性騷擾及涉訟之法律諮詢、扶助等專項預算，</w:t>
       </w:r>
       <w:r w:rsidR="00A17A6E" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
@@ -6236,79 +9155,113 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
       <w:r w:rsidR="005E1D0C" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>本案被</w:t>
       </w:r>
       <w:r w:rsidR="00465A80" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>害人卻毫無所悉，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A17A6E" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>凸顯</w:t>
+        <w:t>凸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A17A6E" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>顯</w:t>
       </w:r>
       <w:r w:rsidR="00553153" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>權責</w:t>
       </w:r>
       <w:r w:rsidR="00465A80" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>機關對自身所轄性平工作相關法規及業務掌握匱乏</w:t>
+        <w:t>機關對自身</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00465A80" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>所轄性平</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00465A80" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>工作相關法規及業務掌握匱乏</w:t>
       </w:r>
       <w:r w:rsidR="00465A80" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，致無法充分履行雇主</w:t>
       </w:r>
       <w:r w:rsidR="00A17A6E" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>依</w:t>
       </w:r>
       <w:r w:rsidR="00465A80" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -6369,72 +9322,120 @@
         </w:rPr>
         <w:t>衍生之法律與經濟負擔，殊屬不當</w:t>
       </w:r>
       <w:r w:rsidR="00465A80" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEC0A4A" w14:textId="58097835" w:rsidR="005C3BA6" w:rsidRPr="00D1696B" w:rsidRDefault="00641DE2" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>末按臺中交通局性騷擾防治措施、申訴及懲戒(處)要點第10條第6項規定：「機關接獲申訴時，如屬性別平等工作法規範之性騷擾事件，應通知臺中市政府勞工局</w:t>
+        <w:t>末按</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通局性騷擾防治措施、申訴及懲戒(處)要點第10條第6項規定：「機關接獲申訴時，如屬性別平等工作法規範之性騷擾事件，應通知</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府勞工局</w:t>
       </w:r>
       <w:r w:rsidR="00A355B1" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00A355B1" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>旨在確保地方主管機關對性騷擾事件之即時掌握，並依職權負後續整合、協調與督導之責。臺中</w:t>
+        <w:t>旨在確保地方主管機關對性騷擾事件之即時掌握，並依職權負後續整合、協調與督導之責。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A355B1" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A355B1" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中</w:t>
       </w:r>
       <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>市</w:t>
       </w:r>
       <w:r w:rsidR="00A355B1" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>勞工局</w:t>
       </w:r>
       <w:r w:rsidR="00DD76FF" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>於接獲</w:t>
       </w:r>
       <w:r w:rsidR="00F728FD" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -6446,58 +9447,122 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>通報後，應</w:t>
       </w:r>
       <w:r w:rsidR="0084241E" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>積極追蹤、監督後續調查</w:t>
       </w:r>
       <w:r w:rsidR="00F728FD" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>與</w:t>
       </w:r>
       <w:r w:rsidR="0084241E" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>糾正及補救措施之執行情形，並視個案提供必要之協助。惟查，本案中未見臺中勞工局就甲女因身心創傷所致請假休養需求</w:t>
-      </w:r>
+        <w:t>糾正及補救措施之執行情形，並視個案提供必要之協助。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0084241E" w:rsidRPr="00D1696B">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>惟查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0084241E" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，本案中未見</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0084241E" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0084241E" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中勞工局</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0084241E" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>就甲女因</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0084241E" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>身心創傷所致請假休養需求</w:t>
+      </w:r>
+      <w:r w:rsidR="0084241E" w:rsidRPr="00D1696B">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>提供具體說明或協調作為；另對於中央及地方既有之心理諮商補助、法律扶助等資源，亦未積極統籌、橫向整合臺中市政府及所屬機關現有資源並</w:t>
+        <w:t>提供具體說明或協調作為；另對於中央及地方既有之心理諮商補助、法律扶助等資源，亦未積極統籌、橫向整合</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0084241E" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0084241E" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府及所屬機關現有資源並</w:t>
       </w:r>
       <w:r w:rsidR="0025036A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>適時</w:t>
       </w:r>
       <w:r w:rsidR="0084241E" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>提供予性騷擾被害人，致糾正及補救措施未能即時銜接，通報制度未發揮應有功能</w:t>
       </w:r>
       <w:r w:rsidR="0025036A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00B21C1E" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -6576,171 +9641,446 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>綜上</w:t>
       </w:r>
       <w:r w:rsidR="005C3BA6" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>所述</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00712F29" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>臺中交通局</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00712F29" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中交通局</w:t>
       </w:r>
       <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>於本案性騷擾事件調查過程中，竟讓</w:t>
       </w:r>
       <w:r w:rsidR="0055608A" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>被害人</w:t>
       </w:r>
       <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>於該局內公共空間排隊等候訪談，甚至有相關訪談紀錄外包給廠商打字，僅圖便宜行事，實有造成其等二度傷害之虞，顯未審慎顧及被害人之感受及隱私保護；另</w:t>
+        <w:t>於該局內公共空間排隊等候訪談，甚至有相關訪談紀錄外包給廠商打字，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>僅圖便宜行事</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，實有造成其等二度傷害之虞，顯未審慎顧及被害人之感受及隱私保護；另</w:t>
       </w:r>
       <w:r w:rsidR="001F4701" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>該局</w:t>
       </w:r>
       <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>人事室於甲女於病假用罄惟仍有休養需求之際，卻未進一步衡酌性騷擾事件對甲女造成之創傷</w:t>
-      </w:r>
+        <w:t>人事室</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於甲女於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>病假</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>用罄惟仍</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>有休養需求之際，卻未進一步衡酌性騷擾事件</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>對甲女造成</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之創傷</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>積極協助其評估依勞工請假規則以事假充抵或申請留停之可行性，</w:t>
-      </w:r>
+        <w:t>積極協助其評估依勞工請假規則以事假充抵或申請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>留停之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>可行性，</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>其支持作為流於最低限度，難謂切合</w:t>
-      </w:r>
+        <w:t>其支持作為流於最低限度，難謂</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>性工法第13條第2項所定「立即有效之糾正及補救措施」之</w:t>
+        <w:t>切合</w:t>
       </w:r>
       <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>第13條第2項所定「立即有效之糾正及補救措施」之</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>意旨</w:t>
       </w:r>
       <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>。又臺中市政府未於本案中妥為</w:t>
+        <w:t>。又</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府未於本案中妥為</w:t>
       </w:r>
       <w:r w:rsidR="001F4701" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>提供、運用既有資源</w:t>
       </w:r>
       <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，任令被害人僅能自力救濟尋求創傷輔導與法律扶助資源，使中央補助機制形同虛設，難認已落實性工法第13條第2項、第5項保障被害人之意旨，以上作為皆核有不當及怠失。另臺中勞工局未積極統籌臺中市政府及所屬機關現有資源並適時提供予性騷擾被害人，致糾正及補救措施未能即時銜接。</w:t>
+        <w:t>，任令被害人僅能自力救濟尋求創傷輔導與法律扶助資源，使中央補助機制形同虛設，難認已</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>落實性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>第13條第2項、第5項保障被害人之意旨，以上</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>作為皆核有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>不當及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>怠</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>失。另</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中勞工局未積極統籌</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE6EDC" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府及所屬機關現有資源並適時提供予性騷擾被害人，致糾正及補救措施未能即時銜接。</w:t>
       </w:r>
       <w:r w:rsidR="001F4701" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>以上各節，均核有嚴重怠失，允應徹底檢討改進，爰依憲法第97條第1項及監察法第24條之規定提案糾正，移送臺中市政府督同所屬確實檢討改善見復</w:t>
+        <w:t>以上各節，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F4701" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>均核有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F4701" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>嚴重</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F4701" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>怠</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F4701" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>失，允應徹底檢討改進，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F4701" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F4701" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>依憲法第97條第1項及監察法第24條之規定提案糾正，移送</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F4701" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F4701" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府督同所屬確實檢討改善</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F4701" w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>見復</w:t>
       </w:r>
       <w:r w:rsidR="00A17A6E" w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5D5F2C26" w14:textId="77777777" w:rsidR="001F4701" w:rsidRPr="00D1696B" w:rsidRDefault="001F4701" w:rsidP="005C3BA6">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="680"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BB48DCC" w14:textId="64CC4BF3" w:rsidR="00E25849" w:rsidRPr="00D1696B" w:rsidRDefault="005C3BA6" w:rsidP="005F44F8">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="228" w:afterLines="100" w:after="457"/>
         <w:ind w:leftChars="917" w:left="3741" w:hangingChars="140" w:hanging="622"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
@@ -6858,56 +10198,65 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6365240" cy="8356600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00D1696B">
-[...4 lines deleted...]
-        <w:t>臺中市政府多元化服務資源一覽表</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府多元化服務資源一覽表</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422EF0D4" w14:textId="1FC72E3D" w:rsidR="009E6B21" w:rsidRPr="00D1696B" w:rsidRDefault="009E6B21" w:rsidP="00A12FC1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2219D46C" wp14:editId="0B3BAC4B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-427990</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6431915" cy="9035415"/>
@@ -7586,51 +10935,71 @@
                       <a:ext cx="6235065" cy="3512820"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>資料來源：臺中交通局人事室</w:t>
+        <w:t>資料來源：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>中交通局人事室</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EED5E66" w14:textId="17EEF8A3" w:rsidR="00F76339" w:rsidRPr="00D1696B" w:rsidRDefault="0057737F" w:rsidP="009E6B21">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F76339" w:rsidRPr="00D1696B" w:rsidSect="00B87217">
           <w:footerReference w:type="default" r:id="rId21"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="993" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="478D9852" w14:textId="6E3DBCD7" w:rsidR="0057737F" w:rsidRPr="00D1696B" w:rsidRDefault="00F76339" w:rsidP="00F76339">
       <w:pPr>
@@ -7680,108 +11049,320 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="9108830" cy="5745205"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00D1696B">
-[...4 lines deleted...]
-        <w:t>臺中市政府提供工作場所性騷擾被害人之相關資源</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1696B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>中市政府提供工作場所性騷擾被害人之相關資源</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D01616" w14:textId="7852BD9E" w:rsidR="00F76339" w:rsidRPr="00D1696B" w:rsidRDefault="00F76339" w:rsidP="00F76339">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BE6C23" w14:textId="0E088D98" w:rsidR="00F76339" w:rsidRPr="00D1696B" w:rsidRDefault="00F76339" w:rsidP="00F76339">
+    <w:p w14:paraId="3027969E" w14:textId="2CA43174" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3209E8E9" wp14:editId="41390E35">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-635</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="9443054" cy="3613150"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="圖片 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="圖片 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId23">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="17710" t="17752" r="20778" b="40398"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="9451397" cy="3616342"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54353DFB" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A24C95D" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="697D226D" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F10C814" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9DDAC1" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072BC620" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38843114" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5230DDC5" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4596C79F" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E24415" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B4BC79" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12EA2242" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E3051E2" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A073819" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="571A2DD2" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A81EF7" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37197F5E" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C22DAC" w14:textId="77777777" w:rsidR="001B42D6" w:rsidRDefault="001B42D6" w:rsidP="00F76339">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64BE6C23" w14:textId="225F046A" w:rsidR="00F76339" w:rsidRPr="00D1696B" w:rsidRDefault="00F76339" w:rsidP="00F76339">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1696B">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="237089F1" wp14:editId="6163B232">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-252730</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>27549</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="9186203" cy="4611512"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="22" name="圖片 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="9186203" cy="4611512"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -8015,58 +11596,58 @@
     <wne:acd wne:argValue="AgC1az2EI2oPXzEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzUA" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzYA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzcA" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzgA" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzkA" wne:acdName="acd9" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd10" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd11" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd12" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAUA" wne:acdName="acd13" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAYA" wne:acdName="acd14" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAcA" wne:acdName="acd15" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAgA" wne:acdName="acd16" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAkA" wne:acdName="acd17" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd18" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60C4659F" w14:textId="77777777" w:rsidR="002533D7" w:rsidRDefault="002533D7">
+    <w:p w14:paraId="4F3A76E6" w14:textId="77777777" w:rsidR="005519C8" w:rsidRDefault="005519C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="405B9AEB" w14:textId="77777777" w:rsidR="002533D7" w:rsidRDefault="002533D7">
+    <w:p w14:paraId="6A4B5C5E" w14:textId="77777777" w:rsidR="005519C8" w:rsidRDefault="005519C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
@@ -8168,84 +11749,92 @@
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>41</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0E347CBA" w14:textId="77777777" w:rsidR="00845CB4" w:rsidRDefault="00845CB4">
     <w:pPr>
       <w:framePr w:wrap="auto" w:hAnchor="text" w:y="-955"/>
       <w:ind w:left="640" w:right="360" w:firstLine="448"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04723F32" w14:textId="77777777" w:rsidR="002533D7" w:rsidRDefault="002533D7">
+    <w:p w14:paraId="5195E63B" w14:textId="77777777" w:rsidR="005519C8" w:rsidRDefault="005519C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="473CD1A8" w14:textId="77777777" w:rsidR="002533D7" w:rsidRDefault="002533D7">
+    <w:p w14:paraId="7DAFD2BF" w14:textId="77777777" w:rsidR="005519C8" w:rsidRDefault="005519C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3744E82D" w14:textId="77777777" w:rsidR="005C3BA6" w:rsidRPr="00D300DE" w:rsidRDefault="005C3BA6" w:rsidP="005C3BA6">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D300DE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>臺中勞工局網站</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D300DE">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>中勞工局網站</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00D26B8C">
           <w:rPr>
             <w:rStyle w:val="ae"/>
           </w:rPr>
           <w:t>https://www.labor.taichung.gov.tw/1087760/1087764/1087772/2629586</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2C52FEF1" w14:textId="74F5D399" w:rsidR="000E1B6D" w:rsidRPr="00B54C6E" w:rsidRDefault="000E1B6D" w:rsidP="00FF6F40">
@@ -8257,100 +11846,206 @@
       </w:pPr>
       <w:r w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依</w:t>
       </w:r>
       <w:r w:rsidR="0006559A" w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>改制前</w:t>
       </w:r>
       <w:r w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0006559A" w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>臺中公捷處</w:t>
-      </w:r>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0006559A" w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>中</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0006559A" w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公捷處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>性騷擾防治申訴及懲處作業要點第7條第3項規定，性騷擾事件之行為人為該處首長者，如屬性工法規範之性騷擾事件，應向上級機關、所屬主管機關或監督機關提出申訴。本案行為人為臺中公捷處處長，爰申訴案件應由臺中交通局依該局規定</w:t>
+        <w:t>性騷擾防治申訴及懲處作業要點第7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>條第3項規定，性騷擾事件之行為人為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>該處首長者</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，如屬性工法規範之性騷擾事件，應向上級機關、所屬主管機關或監督機關提出申訴。本案行為人為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>中</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公捷處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>處長，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>申訴案件應由</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>中交通局依該局規定</w:t>
       </w:r>
       <w:r w:rsidR="0006559A" w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>進行</w:t>
       </w:r>
       <w:r w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="551DEC6C" w14:textId="756AA1CA" w:rsidR="00F556CC" w:rsidRPr="00B54C6E" w:rsidRDefault="00F556CC" w:rsidP="001D05B1">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:ind w:left="141" w:hangingChars="64" w:hanging="141"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00FF6F40">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>地方主管機關應規劃整合相關資源，提供或轉介被害人運用，並協助雇主辦理第</w:t>
+        <w:t>地方主管機關應規劃整合相關資源，提供或轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>被害人運用，並協助雇主辦理第</w:t>
       </w:r>
       <w:r w:rsidR="00B800C7" w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>項各款之措施；中央主管機關得視地方主管機關實際財務狀況，予以補助。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="4695E298" w14:textId="16CDC9B5" w:rsidR="00377AAB" w:rsidRPr="00B54C6E" w:rsidRDefault="00377AAB" w:rsidP="001D05B1">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:ind w:left="141" w:hangingChars="64" w:hanging="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
@@ -8383,107 +12078,123 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="38E217B2" w14:textId="0AF70883" w:rsidR="00D300DE" w:rsidRPr="00D300DE" w:rsidRDefault="00D300DE" w:rsidP="001D05B1">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D300DE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>臺中勞工局網站</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D300DE">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>中勞工局網站</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="00D26B8C">
           <w:rPr>
             <w:rStyle w:val="ae"/>
           </w:rPr>
           <w:t>https://www.labor.taichung.gov.tw/1087760/1087764/1087772/2629586</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="5481B1C7" w14:textId="6FBFDA06" w:rsidR="00377AAB" w:rsidRPr="00B54C6E" w:rsidRDefault="00377AAB" w:rsidP="001D05B1">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:wordWrap w:val="0"/>
         <w:ind w:left="141" w:hangingChars="64" w:hanging="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00FF6F40">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>114年度臺北市政府勞動局辦理補助工作場所性騷擾案件心理諮商費用計畫，</w:t>
+        <w:t>114</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年度臺北市政府勞動局辦理補助工作場所性騷擾案件心理諮商費用計畫，</w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00B54C6E">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:rFonts w:hAnsi="標楷體"/>
           </w:rPr>
           <w:t>https://reurl.cc/R9MD1x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="789E7107" w14:textId="2E1C1E01" w:rsidR="00377AAB" w:rsidRPr="00B54C6E" w:rsidRDefault="00377AAB" w:rsidP="001D05B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
@@ -8537,51 +12248,65 @@
         <w:pStyle w:val="afc"/>
         <w:wordWrap w:val="0"/>
         <w:ind w:left="141" w:hangingChars="64" w:hanging="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00FF6F40">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>桃園市政府115年度補助工作場所性騷擾心理諮商費用計畫，</w:t>
+        <w:t>桃園市政府</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>115</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B54C6E">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年度補助工作場所性騷擾心理諮商費用計畫，</w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00B54C6E">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:rFonts w:hAnsi="標楷體"/>
           </w:rPr>
           <w:t>https://lhrb.tycg.gov.tw/News_Content.aspx?n=4887&amp;s=1257676</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B54C6E">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="5101AF89" w14:textId="77777777" w:rsidR="001C077B" w:rsidRPr="00B54C6E" w:rsidRDefault="001C077B" w:rsidP="009C6966">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -9731,50 +13456,51 @@
   <w:num w:numId="8" w16cid:durableId="1378235968">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1317106673">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="229195594">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="597912751">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:mirrorMargins/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="0"/>
   <w:drawingGridHorizontalSpacing w:val="170"/>
   <w:drawingGridVerticalSpacing w:val="457"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -10026,50 +13752,51 @@
     <w:rsid w:val="00186E64"/>
     <w:rsid w:val="00187A83"/>
     <w:rsid w:val="001907E3"/>
     <w:rsid w:val="0019206D"/>
     <w:rsid w:val="001947CB"/>
     <w:rsid w:val="00194CFE"/>
     <w:rsid w:val="001959C2"/>
     <w:rsid w:val="00195C13"/>
     <w:rsid w:val="001969EA"/>
     <w:rsid w:val="001A16B3"/>
     <w:rsid w:val="001A1D39"/>
     <w:rsid w:val="001A47B5"/>
     <w:rsid w:val="001A4C69"/>
     <w:rsid w:val="001A51E3"/>
     <w:rsid w:val="001A7072"/>
     <w:rsid w:val="001A7365"/>
     <w:rsid w:val="001A751A"/>
     <w:rsid w:val="001A7968"/>
     <w:rsid w:val="001B02A1"/>
     <w:rsid w:val="001B0795"/>
     <w:rsid w:val="001B0884"/>
     <w:rsid w:val="001B1A7E"/>
     <w:rsid w:val="001B2E98"/>
     <w:rsid w:val="001B3483"/>
     <w:rsid w:val="001B3C1E"/>
+    <w:rsid w:val="001B42D6"/>
     <w:rsid w:val="001B4494"/>
     <w:rsid w:val="001B4FCB"/>
     <w:rsid w:val="001C077B"/>
     <w:rsid w:val="001C0D8B"/>
     <w:rsid w:val="001C0DA8"/>
     <w:rsid w:val="001C228C"/>
     <w:rsid w:val="001C3C02"/>
     <w:rsid w:val="001C3E3F"/>
     <w:rsid w:val="001C4731"/>
     <w:rsid w:val="001C48CF"/>
     <w:rsid w:val="001C565F"/>
     <w:rsid w:val="001C5CC1"/>
     <w:rsid w:val="001C677D"/>
     <w:rsid w:val="001C7386"/>
     <w:rsid w:val="001D05B1"/>
     <w:rsid w:val="001D0AAD"/>
     <w:rsid w:val="001D140A"/>
     <w:rsid w:val="001D1EF6"/>
     <w:rsid w:val="001D28B8"/>
     <w:rsid w:val="001D3B4C"/>
     <w:rsid w:val="001D4592"/>
     <w:rsid w:val="001D4601"/>
     <w:rsid w:val="001D469B"/>
     <w:rsid w:val="001D4AD7"/>
     <w:rsid w:val="001D4EA2"/>
@@ -10591,50 +14318,51 @@
     <w:rsid w:val="005213DE"/>
     <w:rsid w:val="00522482"/>
     <w:rsid w:val="00524CD6"/>
     <w:rsid w:val="00526477"/>
     <w:rsid w:val="00527A94"/>
     <w:rsid w:val="0053088B"/>
     <w:rsid w:val="005314A2"/>
     <w:rsid w:val="00532F5F"/>
     <w:rsid w:val="0053319B"/>
     <w:rsid w:val="005335F8"/>
     <w:rsid w:val="00534600"/>
     <w:rsid w:val="00536BC2"/>
     <w:rsid w:val="0054056A"/>
     <w:rsid w:val="005405C6"/>
     <w:rsid w:val="00540CFB"/>
     <w:rsid w:val="00540F3E"/>
     <w:rsid w:val="005425E1"/>
     <w:rsid w:val="005427C5"/>
     <w:rsid w:val="00542CF6"/>
     <w:rsid w:val="005433D1"/>
     <w:rsid w:val="00544D99"/>
     <w:rsid w:val="00544F6A"/>
     <w:rsid w:val="00546E5D"/>
     <w:rsid w:val="0054748F"/>
     <w:rsid w:val="00550F96"/>
+    <w:rsid w:val="005519C8"/>
     <w:rsid w:val="00552D85"/>
     <w:rsid w:val="00553153"/>
     <w:rsid w:val="00553C03"/>
     <w:rsid w:val="00555133"/>
     <w:rsid w:val="0055608A"/>
     <w:rsid w:val="00556494"/>
     <w:rsid w:val="0055716A"/>
     <w:rsid w:val="005579AC"/>
     <w:rsid w:val="00557BD4"/>
     <w:rsid w:val="00560259"/>
     <w:rsid w:val="005608E7"/>
     <w:rsid w:val="00560DDA"/>
     <w:rsid w:val="00560EBC"/>
     <w:rsid w:val="00560EC3"/>
     <w:rsid w:val="0056171B"/>
     <w:rsid w:val="00562742"/>
     <w:rsid w:val="00562908"/>
     <w:rsid w:val="00563309"/>
     <w:rsid w:val="00563692"/>
     <w:rsid w:val="00564BBF"/>
     <w:rsid w:val="00565D78"/>
     <w:rsid w:val="00567024"/>
     <w:rsid w:val="00571679"/>
     <w:rsid w:val="00572794"/>
     <w:rsid w:val="00572D47"/>
@@ -11233,50 +14961,51 @@
     <w:rsid w:val="009267C9"/>
     <w:rsid w:val="00927798"/>
     <w:rsid w:val="00927A34"/>
     <w:rsid w:val="00927CA3"/>
     <w:rsid w:val="00927F71"/>
     <w:rsid w:val="00931A10"/>
     <w:rsid w:val="00931D37"/>
     <w:rsid w:val="00932815"/>
     <w:rsid w:val="00933710"/>
     <w:rsid w:val="00933E8B"/>
     <w:rsid w:val="00936BBD"/>
     <w:rsid w:val="00936DFA"/>
     <w:rsid w:val="00937ACF"/>
     <w:rsid w:val="00937FE0"/>
     <w:rsid w:val="00940B88"/>
     <w:rsid w:val="0094273B"/>
     <w:rsid w:val="00942773"/>
     <w:rsid w:val="00945134"/>
     <w:rsid w:val="0094664D"/>
     <w:rsid w:val="00947744"/>
     <w:rsid w:val="00947780"/>
     <w:rsid w:val="00947967"/>
     <w:rsid w:val="0095078C"/>
     <w:rsid w:val="00951C39"/>
     <w:rsid w:val="00952534"/>
+    <w:rsid w:val="00952A08"/>
     <w:rsid w:val="00953140"/>
     <w:rsid w:val="009547D7"/>
     <w:rsid w:val="00955201"/>
     <w:rsid w:val="009560E1"/>
     <w:rsid w:val="00960E05"/>
     <w:rsid w:val="00961D44"/>
     <w:rsid w:val="0096256E"/>
     <w:rsid w:val="00964D05"/>
     <w:rsid w:val="00964D9D"/>
     <w:rsid w:val="00965200"/>
     <w:rsid w:val="00966759"/>
     <w:rsid w:val="009668B3"/>
     <w:rsid w:val="00970433"/>
     <w:rsid w:val="0097082D"/>
     <w:rsid w:val="00971471"/>
     <w:rsid w:val="0097374F"/>
     <w:rsid w:val="0097514A"/>
     <w:rsid w:val="00977C6D"/>
     <w:rsid w:val="00977D97"/>
     <w:rsid w:val="009845B6"/>
     <w:rsid w:val="009847A8"/>
     <w:rsid w:val="009849C2"/>
     <w:rsid w:val="00984D24"/>
     <w:rsid w:val="00984D7F"/>
     <w:rsid w:val="009858EB"/>
@@ -11421,50 +15150,51 @@
     <w:rsid w:val="00A800EB"/>
     <w:rsid w:val="00A81A32"/>
     <w:rsid w:val="00A81D60"/>
     <w:rsid w:val="00A835BD"/>
     <w:rsid w:val="00A83C46"/>
     <w:rsid w:val="00A84014"/>
     <w:rsid w:val="00A84F38"/>
     <w:rsid w:val="00A84FE5"/>
     <w:rsid w:val="00A86B36"/>
     <w:rsid w:val="00A86BEB"/>
     <w:rsid w:val="00A86CF9"/>
     <w:rsid w:val="00A9183C"/>
     <w:rsid w:val="00A92BFA"/>
     <w:rsid w:val="00A96F59"/>
     <w:rsid w:val="00A97B15"/>
     <w:rsid w:val="00AA06A6"/>
     <w:rsid w:val="00AA0FE8"/>
     <w:rsid w:val="00AA24FD"/>
     <w:rsid w:val="00AA2BF1"/>
     <w:rsid w:val="00AA3482"/>
     <w:rsid w:val="00AA3A29"/>
     <w:rsid w:val="00AA42D5"/>
     <w:rsid w:val="00AA4AA1"/>
     <w:rsid w:val="00AA4FF9"/>
     <w:rsid w:val="00AA77FB"/>
+    <w:rsid w:val="00AB1A51"/>
     <w:rsid w:val="00AB25E2"/>
     <w:rsid w:val="00AB2FAB"/>
     <w:rsid w:val="00AB3365"/>
     <w:rsid w:val="00AB43D8"/>
     <w:rsid w:val="00AB5C14"/>
     <w:rsid w:val="00AC1EE7"/>
     <w:rsid w:val="00AC2815"/>
     <w:rsid w:val="00AC2830"/>
     <w:rsid w:val="00AC333F"/>
     <w:rsid w:val="00AC35E4"/>
     <w:rsid w:val="00AC3AAA"/>
     <w:rsid w:val="00AC4272"/>
     <w:rsid w:val="00AC4DDE"/>
     <w:rsid w:val="00AC5268"/>
     <w:rsid w:val="00AC56BF"/>
     <w:rsid w:val="00AC585C"/>
     <w:rsid w:val="00AC6978"/>
     <w:rsid w:val="00AC69FF"/>
     <w:rsid w:val="00AD0A7D"/>
     <w:rsid w:val="00AD0F6D"/>
     <w:rsid w:val="00AD1294"/>
     <w:rsid w:val="00AD1658"/>
     <w:rsid w:val="00AD1925"/>
     <w:rsid w:val="00AD37E8"/>
     <w:rsid w:val="00AD3C32"/>
@@ -14560,51 +18290,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2119790506">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labor.taichung.gov.tw/1087760/1087764/1087772/2629586" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mol.gov.tw/1607/28162/28166/28268/28272/76064/post" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labor.taichung.gov.tw/1087760/1087764/1087772/2629586" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lhrb.tycg.gov.tw/News_Content.aspx?n=4887&amp;s=1257676" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilabor.ntpc.gov.tw/page/subsidy-for-psychological-counseling-of-sexual-harassment-in-workplace" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reurl.cc/R9MD1x" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -14870,55 +18600,55 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9888E2E6-153F-4DD0-954E-9124F13481B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>6015</Characters>
+  <Pages>27</Pages>
+  <Words>1058</Words>
+  <Characters>6032</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7056</CharactersWithSpaces>
+  <CharactersWithSpaces>7076</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>