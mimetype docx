--- v0 (2025-10-19)
+++ v1 (2026-04-26)
@@ -3,69 +3,69 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:background w:color="FFFFFF" w:themeColor="background1"/>
   <w:body>
-    <w:p w:rsidR="00D75644" w:rsidRPr="00992664" w:rsidRDefault="00D20D26" w:rsidP="00F37D7B">
+    <w:p w14:paraId="62FD84D2" w14:textId="77777777" w:rsidR="00D75644" w:rsidRPr="00992664" w:rsidRDefault="00D20D26" w:rsidP="00F37D7B">
       <w:pPr>
         <w:pStyle w:val="af2"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>調查報告</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E25849" w:rsidRPr="00C52CBA" w:rsidRDefault="00E25849" w:rsidP="004E05A1">
+    <w:p w14:paraId="32DD4C9C" w14:textId="77777777" w:rsidR="00E25849" w:rsidRPr="00C52CBA" w:rsidRDefault="00E25849" w:rsidP="004E05A1">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2380" w:hanging="2380"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc524892368"/>
       <w:bookmarkStart w:id="1" w:name="_Toc524895638"/>
       <w:bookmarkStart w:id="2" w:name="_Toc524896184"/>
       <w:bookmarkStart w:id="3" w:name="_Toc524896214"/>
       <w:bookmarkStart w:id="4" w:name="_Toc524902720"/>
       <w:bookmarkStart w:id="5" w:name="_Toc525066139"/>
       <w:bookmarkStart w:id="6" w:name="_Toc525070829"/>
       <w:bookmarkStart w:id="7" w:name="_Toc525938369"/>
       <w:bookmarkStart w:id="8" w:name="_Toc525939217"/>
       <w:bookmarkStart w:id="9" w:name="_Toc525939722"/>
       <w:bookmarkStart w:id="10" w:name="_Toc422834150"/>
       <w:bookmarkStart w:id="11" w:name="_Toc421794865"/>
       <w:bookmarkStart w:id="12" w:name="_Toc529218256"/>
       <w:bookmarkStart w:id="13" w:name="_Toc529222679"/>
       <w:bookmarkStart w:id="14" w:name="_Toc529223101"/>
       <w:bookmarkStart w:id="15" w:name="_Toc529223852"/>
       <w:bookmarkStart w:id="16" w:name="_Toc529228248"/>
       <w:bookmarkStart w:id="17" w:name="_Toc2400384"/>
       <w:bookmarkStart w:id="18" w:name="_Toc4316179"/>
       <w:bookmarkStart w:id="19" w:name="_Toc4473320"/>
       <w:bookmarkStart w:id="20" w:name="_Toc69556887"/>
@@ -115,61 +115,75 @@
       </w:r>
       <w:r w:rsidR="008D6A03" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="000F1B5A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>現行大專</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000F1B5A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>校院退學制</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000F1B5A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>之主要目的為「確保學位之授予具備一定之水準」，然實證研究指出「學業退學制」存在不公平、手段與目的未合、部分退學學生之總GPA仍高於在學學生，甚疑因不合理制度導致部分學生輕生或放棄學業。目前有大學陸續廢除「學業退學制」，顯示其潛藏問題待解，究主管機關有無全盤調查瞭解或積極化解爭議，有深入瞭解之必要案</w:t>
+        <w:t>之主要目的為「確保學位之授予具備一定之水準」，然實證研究指出「學業退學制」存在不公平、手段與目的未合、部分退學學生之總GPA仍高於在學學生，甚</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000F1B5A" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>疑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000F1B5A" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>因不合理制度導致部分學生輕生或放棄學業。目前有大學陸續廢除「學業退學制」，顯示其潛藏問題待解，究主管機關有無全盤調查瞭解或積極化解爭議，有深入瞭解之必要案</w:t>
       </w:r>
       <w:r w:rsidR="008D6A03" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w:rsidR="00E25849" w:rsidRPr="00C52CBA" w:rsidRDefault="00E25849" w:rsidP="004E05A1">
+    <w:p w14:paraId="6ED0D66F" w14:textId="77777777" w:rsidR="00E25849" w:rsidRPr="00C52CBA" w:rsidRDefault="00E25849" w:rsidP="004E05A1">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2380" w:hanging="2380"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc524895646"/>
       <w:bookmarkStart w:id="27" w:name="_Toc524896192"/>
       <w:bookmarkStart w:id="28" w:name="_Toc524896222"/>
       <w:bookmarkStart w:id="29" w:name="_Toc524902729"/>
       <w:bookmarkStart w:id="30" w:name="_Toc525066145"/>
       <w:bookmarkStart w:id="31" w:name="_Toc525070836"/>
       <w:bookmarkStart w:id="32" w:name="_Toc525938376"/>
       <w:bookmarkStart w:id="33" w:name="_Toc525939224"/>
       <w:bookmarkStart w:id="34" w:name="_Toc525939729"/>
       <w:bookmarkStart w:id="35" w:name="_Toc529218269"/>
       <w:bookmarkStart w:id="36" w:name="_Toc529222686"/>
       <w:bookmarkStart w:id="37" w:name="_Toc529223108"/>
       <w:bookmarkStart w:id="38" w:name="_Toc529223859"/>
       <w:bookmarkStart w:id="39" w:name="_Toc529228262"/>
       <w:bookmarkStart w:id="40" w:name="_Toc2400392"/>
       <w:bookmarkStart w:id="41" w:name="_Toc4316186"/>
       <w:bookmarkStart w:id="42" w:name="_Toc4473327"/>
       <w:bookmarkStart w:id="43" w:name="_Toc69556894"/>
       <w:bookmarkStart w:id="44" w:name="_Toc69556943"/>
       <w:bookmarkStart w:id="45" w:name="_Toc69609817"/>
       <w:bookmarkStart w:id="46" w:name="_Toc70241813"/>
@@ -187,51 +201,51 @@
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w:rsidR="00073CB5" w:rsidRPr="00C52CBA" w:rsidRDefault="000478D1" w:rsidP="00C43B0D">
+    <w:p w14:paraId="5CBF5164" w14:textId="77777777" w:rsidR="00073CB5" w:rsidRPr="00C52CBA" w:rsidRDefault="000478D1" w:rsidP="00C43B0D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:leftChars="101" w:left="1025"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc183696243"/>
       <w:bookmarkStart w:id="52" w:name="_Toc524902730"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>大專校院學業退學制</w:t>
       </w:r>
       <w:r w:rsidR="00032841" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>過去</w:t>
       </w:r>
       <w:r w:rsidR="00DB53B8" w:rsidRPr="00C52CBA">
         <w:rPr>
@@ -851,134 +865,144 @@
         <w:t>23.1%</w:t>
       </w:r>
       <w:r w:rsidR="00B96C74" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00BB0CAF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>高達</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B96C74" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>7成</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B96C74" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>成餘未能返校，且其實際狀況及具體流向不明等情，</w:t>
+        <w:t>餘未能返校，且其實際狀況及具體流向不明等情，</w:t>
       </w:r>
       <w:r w:rsidR="002B0DA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidR="00EC7BD4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>屢遭外界質疑未掌握學生因遭學校退學而輕生之案例，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007C14FC" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>均</w:t>
       </w:r>
       <w:r w:rsidR="00760385" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>未</w:t>
       </w:r>
+      <w:r w:rsidR="00A61DBD" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>見</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00A61DBD" w:rsidRPr="00C52CBA">
+      <w:r w:rsidR="0089416C" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>見</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0089416C" w:rsidRPr="00C52CBA">
+        <w:t>積極</w:t>
+      </w:r>
+      <w:r w:rsidR="00565062" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>積極</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00565062" w:rsidRPr="00C52CBA">
+        <w:t>追蹤或</w:t>
+      </w:r>
+      <w:r w:rsidR="00760385" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>追蹤或</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00760385" w:rsidRPr="00C52CBA">
+        <w:t>調查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D459D5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>調查</w:t>
-      </w:r>
+        <w:t>釐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D459D5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>釐清</w:t>
+        <w:t>清</w:t>
       </w:r>
       <w:r w:rsidR="00E71429" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00DA650D" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>實不利於</w:t>
       </w:r>
       <w:r w:rsidR="00462679" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>提供</w:t>
@@ -1042,201 +1066,254 @@
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>整體</w:t>
       </w:r>
       <w:r w:rsidR="006C27BC" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>配套措施</w:t>
       </w:r>
       <w:r w:rsidR="00B04C1D" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>有待</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E335E7" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>賡續</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B04C1D" w:rsidRPr="00C52CBA">
+        <w:t>賡</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E335E7" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>檢討，以維學生權益</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC71FD" w:rsidRPr="00C52CBA">
+        <w:t>續</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04C1D" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>檢討，以維學生權益</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC71FD" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>及學習品質</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidR="006F1610" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00073CB5" w:rsidRPr="00C52CBA" w:rsidRDefault="006B1D5B" w:rsidP="00DE4238">
+    <w:p w14:paraId="32A246EA" w14:textId="77777777" w:rsidR="00073CB5" w:rsidRPr="00C52CBA" w:rsidRDefault="006B1D5B" w:rsidP="00DE4238">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>按</w:t>
       </w:r>
       <w:r w:rsidR="00A30B07" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>司法院釋字第380號</w:t>
       </w:r>
       <w:r w:rsidR="006C50C3" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>解釋略</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006C50C3" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A30B07" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，憲法第11條</w:t>
       </w:r>
       <w:r w:rsidR="003A7F38" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>規定略以，</w:t>
+        <w:t>規定略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003A7F38" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003A7F38" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00A30B07" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>人民有言論、講學、著作及出版之自由。係對學術自由之制度性保障；就大學教育而言，應包含研究自由、教學自由及學習自由等事項</w:t>
       </w:r>
       <w:r w:rsidR="00971321" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001A3E03" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>復按</w:t>
       </w:r>
       <w:r w:rsidR="004661B7" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大學</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004661B7" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>法第28條第1項規定</w:t>
       </w:r>
       <w:r w:rsidR="005407CF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>略以，大學學生修讀本校或</w:t>
+        <w:t>略</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005407CF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>他</w:t>
-[...6 lines deleted...]
-        <w:t>校輔</w:t>
+        <w:t>以</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005407CF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>系、雙主修、學程、跨校選修課程、保留入學資格、轉學、轉系（組）所、轉學程、休學、</w:t>
-      </w:r>
+        <w:t>，大學學生修讀本校或</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005407CF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>他</w:t>
+      </w:r>
+      <w:r w:rsidR="005407CF" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>校輔系</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005407CF" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、雙主修、學程、跨校選修課程、保留入學資格、轉學、轉系（組）所、轉學程、休學、</w:t>
+      </w:r>
+      <w:r w:rsidR="005407CF" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>退學</w:t>
       </w:r>
       <w:r w:rsidR="005407CF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>、開除學籍、成績考核、學分抵免與暑期修課、國外學歷之採認、服兵役與出國有關學籍處理、雙重學籍及其他與學籍有關事項，</w:t>
+        <w:t>、開除學籍、成績考核、學分抵免與暑期修課、國外學歷之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005407CF" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005407CF" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>認、服兵役與出國有關學籍處理、雙重學籍及其他與學籍有關事項，</w:t>
       </w:r>
       <w:r w:rsidR="005407CF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>由大學列入學則，報教育部備查</w:t>
       </w:r>
       <w:r w:rsidR="005407CF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F24D47" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>準</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F24D47" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -1270,51 +1347,51 @@
       <w:r w:rsidR="00F57447" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，由學校本於權責納入學則等教務章則規範，並經校級會議師生代表討論通過，以維持學術品質，確保學位之授予具備一定之水準，基於憲法保障大學自治之權限，</w:t>
       </w:r>
       <w:r w:rsidR="00D33B3F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>予</w:t>
       </w:r>
       <w:r w:rsidR="00F57447" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>尊重學校有關學業退學制度之規定</w:t>
       </w:r>
       <w:r w:rsidR="00D2640B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002639B7" w:rsidRPr="00C52CBA" w:rsidRDefault="002639B7" w:rsidP="00DE4238">
+    <w:p w14:paraId="168753D4" w14:textId="77777777" w:rsidR="002639B7" w:rsidRPr="00C52CBA" w:rsidRDefault="002639B7" w:rsidP="00DE4238">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>復按</w:t>
       </w:r>
       <w:r w:rsidR="00C71FA5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>司法</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C71FA5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>院釋字第</w:t>
       </w:r>
       <w:r w:rsidR="00BB23E6" w:rsidRPr="00C52CBA">
         <w:t>563</w:t>
@@ -1395,67 +1472,81 @@
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>惟大學於合理範圍內仍享有自主權</w:t>
       </w:r>
       <w:r w:rsidR="00E71344" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E71344" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>大學對學生所為退學之處分行為，關係學生權益甚鉅，</w:t>
-      </w:r>
+        <w:t>大學對學生所為退學之處分行為，關係學生權益甚</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>鉅</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>有關章則之訂定及執行自應遵守正當程序，其內容並應合理妥適</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，乃屬當然。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA1262" w:rsidRPr="00C52CBA" w:rsidRDefault="00502B33" w:rsidP="00AA6A84">
+    <w:p w14:paraId="60A7B72B" w14:textId="77777777" w:rsidR="00AA1262" w:rsidRPr="00C52CBA" w:rsidRDefault="00502B33" w:rsidP="00AA6A84">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>針對</w:t>
       </w:r>
       <w:r w:rsidR="00FA53E8" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大專校院學業退學制</w:t>
       </w:r>
       <w:r w:rsidR="007263EE" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
@@ -1524,311 +1615,337 @@
         </w:rPr>
         <w:t>略</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A442A3" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A442A3" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00F431FC" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>學生有左列情形之一者，</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>學生有左列情形之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F431FC" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>：</w:t>
-[...57 lines deleted...]
-        <w:t>…</w:t>
+        <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00B42352" w:rsidRPr="00C52CBA">
-[...45 lines deleted...]
-      <w:r w:rsidR="005F727A" w:rsidRPr="00C52CBA">
+      <w:r w:rsidR="00F431FC" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>惟</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F6016" w:rsidRPr="00C52CBA">
+        <w:t>者，</w:t>
+      </w:r>
+      <w:r w:rsidR="00F431FC" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>應予退學</w:t>
+      </w:r>
+      <w:r w:rsidR="00F431FC" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>復</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00296266" w:rsidRPr="00C52CBA">
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00980671" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>一、入學或轉學資格經審核不合者。二、逾期未註冊或休學逾期未復學者。三、操行成績不及格者。</w:t>
+      </w:r>
+      <w:r w:rsidR="00980671" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>四、修業期限屆滿，仍未修足所屬系</w:t>
+      </w:r>
+      <w:r w:rsidR="00C808AF" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00980671" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>所</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4FE2" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00980671" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>規定應修科目與學分者。五、符合各大學自訂之退學標準者。六、自動申請退學者。七、其他依本規則規定應予退學者</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4853" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E4853" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B42352" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00193973" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>對此，教育部稱</w:t>
+      </w:r>
+      <w:r w:rsidR="001153F1" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>後續由學校按大學法第28條針對大學之學則事項等相關規定、回歸大學自主辦理</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2699" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00792A51" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00792A51" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>相關制度依法涉及大學自治部分，本院予以尊重。</w:t>
+      </w:r>
+      <w:r w:rsidR="005F727A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>經</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00296266" w:rsidRPr="00C52CBA">
+        <w:t>惟</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6016" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>詢</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="005F727A" w:rsidRPr="00C52CBA">
+        <w:t>復</w:t>
+      </w:r>
+      <w:r w:rsidR="00296266" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>教育部</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C214CA" w:rsidRPr="00C52CBA">
+        <w:t>經</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00296266" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>指出</w:t>
-      </w:r>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005F727A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E03E3B" w:rsidRPr="00C52CBA">
+        <w:t>教育部</w:t>
+      </w:r>
+      <w:r w:rsidR="00C214CA" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>該</w:t>
+        <w:t>指出</w:t>
       </w:r>
       <w:r w:rsidR="005F727A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>部</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003B6956" w:rsidRPr="00C52CBA">
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E03E3B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>並</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>該</w:t>
+      </w:r>
       <w:r w:rsidR="005F727A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>無相關</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="005F727A" w:rsidRPr="00C52CBA">
+        <w:t>部</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6956" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>函釋暨指</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>並</w:t>
+      </w:r>
       <w:r w:rsidR="005F727A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>導原則</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E570D0" w:rsidRPr="00C52CBA">
+        <w:t>無</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005F727A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>及糾正學校相關案例</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C3591B" w:rsidRPr="00C52CBA">
+        <w:t>相關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005F727A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>等情</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C78D2" w:rsidRPr="00C52CBA">
+        <w:t>函釋暨指導</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005F727A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
+        <w:t>原則</w:t>
+      </w:r>
+      <w:r w:rsidR="00E570D0" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>及糾正學校相關案例</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3591B" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>等情</w:t>
+      </w:r>
+      <w:r w:rsidR="009C78D2" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F977CF" w:rsidRPr="00C52CBA" w:rsidRDefault="001C7B59" w:rsidP="001244A8">
+    <w:p w14:paraId="1D2ACD95" w14:textId="77777777" w:rsidR="00F977CF" w:rsidRPr="00C52CBA" w:rsidRDefault="001C7B59" w:rsidP="001244A8">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>對於</w:t>
       </w:r>
       <w:r w:rsidR="00E97165" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學生遭</w:t>
       </w:r>
       <w:r w:rsidR="00F977CF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學業退學後</w:t>
       </w:r>
       <w:r w:rsidR="007E19F5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -2159,51 +2276,51 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>相關</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F977CF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>統計情形</w:t>
       </w:r>
       <w:r w:rsidR="00673AE5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及分析</w:t>
       </w:r>
       <w:r w:rsidR="00F977CF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>說明如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F977CF" w:rsidRPr="00C52CBA" w:rsidRDefault="00F977CF" w:rsidP="00E150C5">
+    <w:p w14:paraId="0E1D8242" w14:textId="5C72541C" w:rsidR="00F977CF" w:rsidRPr="00C52CBA" w:rsidRDefault="00F977CF" w:rsidP="00E150C5">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:t>111</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學年為例，各大專校院因「成績不佳或曠課時數過多」處於退學狀態之學生計</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:t>8,739</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -2256,101 +2373,108 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>重返校園人數為</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1,906</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>人或占</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>23.1%</w:t>
       </w:r>
+      <w:r w:rsidR="0017097A">
+        <w:rPr>
+          <w:rStyle w:val="aff"/>
+          <w:b/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>未重返校園者計</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6,344</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>人或占</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>76.9</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E0AAC" w:rsidRPr="00C52CBA" w:rsidRDefault="00F977CF" w:rsidP="00BB24ED">
+    <w:p w14:paraId="1D1AC923" w14:textId="77777777" w:rsidR="007E0AAC" w:rsidRPr="00C52CBA" w:rsidRDefault="00F977CF" w:rsidP="00BB24ED">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>承上，私立學校學生重返校園比率為</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:t>24.0%</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，略高於</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>公立學校</w:t>
       </w:r>
@@ -2380,4911 +2504,4918 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，高於</w:t>
       </w:r>
       <w:r w:rsidR="007E0AAC" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>一般大學之</w:t>
       </w:r>
       <w:r w:rsidR="007E0AAC" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>17.6%</w:t>
       </w:r>
       <w:r w:rsidR="007E0AAC" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C7B59" w:rsidRPr="00C52CBA" w:rsidRDefault="007E0AAC" w:rsidP="007E0AAC">
+    <w:p w14:paraId="27A30F2B" w14:textId="77777777" w:rsidR="001C7B59" w:rsidRPr="00C52CBA" w:rsidRDefault="007E0AAC" w:rsidP="007E0AAC">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>另</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>依近5</w:t>
+        <w:t>依近5年</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>年數據統計顯示，</w:t>
+        <w:t>數據統計顯示，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>退學淨人數由107學年9,799人減至111學年8,250人或減15.8%</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>；其中公立學校略升4.4%，私立學校則減23.2%；一般大學減33%、技專校院則略增2%</w:t>
+        <w:t>；其中</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>公立學校略升4.4%，私立學校則減23.2%；一般大學減33%、技專校院則略增2%</w:t>
       </w:r>
       <w:r w:rsidR="00B903CC" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00901329">
+    <w:p w14:paraId="3589BB17" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00901329">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>近5年大專校院學生因成績不佳或曠課時數過多退學重返校園概況</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00901329">
+    <w:p w14:paraId="7FDB2C5B" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00901329">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>單位：人；</w:t>
       </w:r>
       <w:r w:rsidR="00A710A5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af6"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="942"/>
         <w:gridCol w:w="2106"/>
         <w:gridCol w:w="1607"/>
         <w:gridCol w:w="1447"/>
         <w:gridCol w:w="1447"/>
         <w:gridCol w:w="1802"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="0BCEA555" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="723"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="16419872" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>學年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="6D820AC7" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>設立別/學校體系別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="30E46B6E" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>當學年退學淨人數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="45FA2D9B" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>次學年度第</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1學期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="29B47A90" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>當學年退學者至次學年第</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1學期回到校園比率</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="79C62721" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="535"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="11A95824" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="28A721A4" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="2EC24BC6" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="6EE1B16F" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>未在學</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="6360EC9A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>在學</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="1861C4C3" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="13A28DF6" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="363"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="41D82954" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="1CB65D99" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="1B318782" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="5628404C" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="613774AE" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="27842595" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="3C02244D" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="5E2CDF1F" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="7A789069" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公立</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="7E48F86A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,612</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="506EE67B" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,039</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="498CCCC8" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>573</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="3998F52A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="622D3857" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="393761DC" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="1CB1FE21" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>私立</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="736EFD38" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,187</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="03F54742" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,198</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="73BB5077" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,989</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="740AECD9" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>27.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="59773DD3" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="7BD75704" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="0F32267F" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="11FB9B4C" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9,799</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="7C817F2F" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,237</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="0EF92058" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,562</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="065A8399" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>26.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="7D3B6ADD" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="4E8BBF2A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="62317D3B" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>一般大學</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="1F9E2B82" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,986</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="11F7E35C" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,666</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="6DD9FEAF" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="5F0C7D9A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>26.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="30ECB778" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="6B7F8C08" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="172BF08A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>技職體系</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="0BB7ABB0" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,813</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="20423257" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,571</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="2691FE50" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="49D5FA36" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>25.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="7B613D4E" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="044745DF" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="3D50363B" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="493D5471" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9,799</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="50DD592D" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,237</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="56B3034A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,562</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="2C9215F6" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>26.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="200F8858" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="5C79C95A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="472E70D0" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公立</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="5BAAC3B6" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,715</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="41230964" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="782C06DC" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>546</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="4C101557" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="7F4458C1" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="0EEE545D" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="682736B2" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>私立</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="436A2C5F" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,966</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="5B350CF4" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="1D3EE1AE" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,813</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="10649F6A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>26.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="29D95196" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="7C0DED9A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="3D613923" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="55D9C7DC" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9,681</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="1ED51C17" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,322</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="70A357AC" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,359</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="45675FF7" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>24.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="64530EC3" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="111BAC94" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="6DB86F5F" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>一般大學</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="579585E6" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,318</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="1E3EA219" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,331</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="63DD4EE1" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>987</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="3C27F79D" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>22.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="3AA4613D" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="616A28AD" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="40A76CE2" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>技職體系</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="7208F37D" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,363</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="5C71F6FF" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,991</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="1B1D86C1" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,372</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="56C76617" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>25.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="129B20C3" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="4F3335AE" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="7A9F29DA" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="471581A3" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9,681</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="1F1B245B" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,322</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="6F4E7E3D" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,359</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="314DD96E" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>24.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="342B6F87" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="64449D79" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="375A137C" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公立</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="15AA3E70" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,578</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="3F29FF9E" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,057</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="49401B54" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="3B653192" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="37A628E1" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="01625E72" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="35CDEB12" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>私立</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="37BFD919" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,803</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="55F864EE" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,274</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="3544D7ED" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,529</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="2D1C744B" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>26.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="152F5AA3" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="7C7B0C16" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="178BABB8" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="644771E8" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8,381</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="23E9B6BC" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,331</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="581421E3" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="1764E845" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>24.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="6467CB80" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="54B4E233" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="3A56A734" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>一般大學</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="29594637" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,822</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="60E77B07" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="2B67AD96" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>803</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="437B1880" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="72AF21D2" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="7CF6E801" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="272F6DE5" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>技職體系</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="6197A3A9" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,559</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="116E7073" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,312</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="54DCAE63" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,247</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="311AF82A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>27.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="3A2D8D43" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="43B168D4" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="080F6A74" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="5273AB06" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8,381</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="3A74D893" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,331</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="2FA55F9D" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="7651C633" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>24.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="07C20BB2" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="00910B33" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="57675E6B" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公立</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="339E263C" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,590</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="552D984C" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="513886E8" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>467</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="009C5052" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="10F12CF2" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="3A475E18" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="5EF1870F" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>私立</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="72D745C7" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="479CE2BF" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,976</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="68B3922D" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="4BFBAB8D" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>23.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="21E8458E" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="0F5608E6" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="72A00FE1" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="018E3104" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,791</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="46FB06BF" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,099</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="273EB23E" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,692</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="2B48C632" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="36BA2D06" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="66C126CF" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="1AFAC551" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>一般大學</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="21708068" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,386</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="73FAD04C" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,830</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="7815EE7D" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="7C6B2D6A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="5704E8C3" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="1F5E2037" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="79069A12" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>技職體系</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="0D51984F" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="0E4CB43E" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,269</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="2FAB6213" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="5CDE4B8B" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>25.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="10DBDB1A" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="726275CD" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="464E2811" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="3F63F1E9" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7,791</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="78445A66" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,099</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="714CE454" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,692</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="2DE04C4C" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="2BEC5D26" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="5D711F9A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="57D648C3" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公立</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="52B2374E" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,727</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="1A009CB5" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="2488786A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>582</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="228037E0" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="57F6E439" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="25BE4D4D" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="10A85C4A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>私立</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="25E94A24" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5,523</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="01CE16F5" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,199</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="5A535A3E" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,324</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="4AB9E0EE" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>24.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="7214FDCC" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="359E4FC6" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="15673C71" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="348688E7" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8,250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="283ED532" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,344</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="0D859963" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,906</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="595A239C" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>23.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="0F86B75B" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="2A596B0E" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="436CB9F3" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>一般大學</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="3D266C27" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="060FFBF3" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,753</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="2E413C58" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>587</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="17B4D61C" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>17.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="32967ACD" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="3E34E6F7" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="0E8D6175" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>技職體系</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="60E0832B" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,910</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="2014F545" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,591</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="5F121A14" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,319</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="547F4C14" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>26.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00AA6A84">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="179273C8" w14:textId="77777777" w:rsidTr="00AA6A84">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="51F1D4A7" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="4577DDC3" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="22836C8A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8,250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="26E7B6C9" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,344</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="225C0FE4" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,906</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
+          <w:p w14:paraId="40DA739F" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>23.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00656A7B">
+    <w:p w14:paraId="68706B0A" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00656A7B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="608" w:rightChars="-150" w:right="-510" w:hangingChars="253" w:hanging="608"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1：退學淨人數係指將第1與第2學期退學總人數排除雙重學籍人數</w:t>
       </w:r>
       <w:r w:rsidR="00FA4865" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，依身分證字號(下稱ID)取唯一</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00656A7B">
+    <w:p w14:paraId="3BC73EFE" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00656A7B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="608" w:rightChars="-150" w:right="-510" w:hangingChars="253" w:hanging="608"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7303,51 +7434,51 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ID與次年學生ID</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>碰檔</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，若未碰到則歸入未在學，反之則放入在學。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C05B8B" w:rsidRPr="00C52CBA" w:rsidRDefault="00EA127F" w:rsidP="00901329">
+    <w:p w14:paraId="65C86060" w14:textId="77777777" w:rsidR="00C05B8B" w:rsidRPr="00C52CBA" w:rsidRDefault="00EA127F" w:rsidP="00901329">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="608" w:rightChars="-150" w:right="-510" w:hangingChars="253" w:hanging="608"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AC41C8" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7419,1333 +7550,1382 @@
       </w:r>
       <w:r w:rsidR="00C05B8B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>回到校園</w:t>
       </w:r>
       <w:r w:rsidR="00C05B8B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>者</w:t>
       </w:r>
       <w:r w:rsidR="00703BD4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00901329" w:rsidRPr="00C52CBA" w:rsidRDefault="00901329" w:rsidP="00901329">
+    <w:p w14:paraId="5326355D" w14:textId="77777777" w:rsidR="00901329" w:rsidRPr="003A1746" w:rsidRDefault="00901329" w:rsidP="00901329">
       <w:pPr>
         <w:pStyle w:val="af5"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1746">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：教育部查復資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="004F5CFC">
+    <w:p w14:paraId="7BDA1F9A" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="004F5CFC">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>針對外界質疑爭議事項，本院前於112年間函</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>詢</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育部關於學生因遭學校退學而輕生之案例，惟據該部初次函復以</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>「本部無學生因遭學校退學而輕生之案例」</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等語。而對於相關事件之掌握情形，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該部復於</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>本院約詢前則指稱，</w:t>
-[...27 lines deleted...]
-        <w:t>。顯見，歷來該部並未對此爭議事項積極關注或督導</w:t>
+        <w:t>本院約</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>釐</w:t>
+        <w:t>詢</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>清。摘述說明略</w:t>
+        <w:t>前則指稱，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>「休/退學」屬於非一般學籍學生，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-        </w:rPr>
-        <w:t>以</w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t>爰</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-        </w:rPr>
-[...6 lines deleted...]
-      </w:pPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>休/退學生之細部資料並</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-        </w:rPr>
-        <w:t>教育部辦理校園學生自我傷害事件之分析，依據基礎為學校園安全及災害事件通報（校安通報）資料。依校園安全及災害事件通報作業要點第5點及第6點規定略</w:t>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>無退學</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>之類別通報</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。顯見，歷來該部並未對此爭議事項積極關注或督導</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>以</w:t>
+        <w:t>釐</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，學校應於知悉學生自殺、自傷事件後</w:t>
+        <w:t>清。摘述說明略</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>於校安通</w:t>
+        <w:t>以</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>報網通報。學生自我傷害的特徵，包括性別、年齡、學制、自傷方法、自傷地點、以及可能原因等。</w:t>
+        <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="004F5CFC">
+    <w:p w14:paraId="79FB4995" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="004F5CFC">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>「休/退學」是歸屬於學制之</w:t>
-[...52 lines deleted...]
-        <w:t>承上，本議題經本院113年10月16日詢問教育部相關人員，該部</w:t>
+        <w:t>教育部辦理校園學生自我傷害事件之分析，依據基礎為學校園安全及災害事件通報（校安通報）資料。依校園安全及災害事件通報作業要點第5點及第6點規定略</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>嗣</w:t>
+        <w:t>以</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>於同年11月20日補充說明資料到院略以，</w:t>
-[...25 lines deleted...]
-        <w:t>及感情問題等，目前則未有任何原因之占比超過50%。</w:t>
+        <w:t>，學校應於知悉學生自殺、自傷事件後</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>該部並稱</w:t>
+        <w:t>於校安通報</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，將持續加強學校人員對精神疾病的認識、提供學校精神疾病處理資源、提升學生家人對自殺防治的認識以及強化情感教育等語。</w:t>
+        <w:t>網通報。學生自我傷害的特徵，包括性別、年齡、學制、自傷方法、自傷地</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>點、以及可能原因等。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3842D609" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="004F5CFC">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「休/退學」是歸屬於學制之</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>「非一般學籍」分類，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>而非自傷原因。而</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>依據</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>107-111年自殺身亡學生當中，非一般學籍學生，休/退學生之細部資料並無退學之類別通報</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7719E950" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="004F5CFC">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>承上，本議題經本院113年10月16日詢問教育部相關人員，該部</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>臚</w:t>
+        <w:t>嗣</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
+        <w:t>於同年11月20日補充說明資料到院略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>有關大專校院學生自殺死亡事件難以單一歸因</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，較常被通報為多重原因，近年常見的可能原因包括：精神疾病、家庭關係問題、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>學業相關問題（占18.7%~30.6%）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>及感情問題等，目前則未有任何原因之占比超過50%。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>該部並稱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，將持續加強學校人員對精神疾病的認識、提供學校精神疾病處理資源、提升學生家人對自殺防治的認識以及強化情感教育等語。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臚</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>列相關統計如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="004F5CFC">
+    <w:p w14:paraId="38189E4B" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="004F5CFC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大專校院學生自殺死亡通報個案常見可能原因</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="004F5CFC">
+    <w:p w14:paraId="237D8362" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="004F5CFC">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>單位：%</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="1665"/>
         <w:gridCol w:w="1666"/>
         <w:gridCol w:w="1666"/>
         <w:gridCol w:w="1666"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="006D5A1D">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="7FF32C5E" w14:textId="77777777" w:rsidTr="006D5A1D">
         <w:trPr>
           <w:trHeight w:val="330"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="2125FBCE" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="4939BFF6" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107-108年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="47862E10" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>109年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="01A1F2A9" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>110年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="3CE6DE83" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>111年</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="006D5A1D">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="39751698" w14:textId="77777777" w:rsidTr="006D5A1D">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="2EFA0337" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>精神疾病</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="485A3291" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>46.7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="4752B97F" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>46.7</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="4BA3084A" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>38.9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="4881DFD7" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>42.0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="006D5A1D">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="36C93747" w14:textId="77777777" w:rsidTr="006D5A1D">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="5BF096BD" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>家庭關係問題</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="37D3C27A" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>23.4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="51D898C9" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>31.7</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="7D6A4862" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>27.8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="7167D0FC" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>33.3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="006D5A1D">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="31E13E36" w14:textId="77777777" w:rsidTr="006D5A1D">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="605A6FA4" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>學業相關問題</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="0879C00C" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18.7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="41C93B31" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>30.0</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="5FF08E6E" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>30.6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="2A9504AE" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>23.2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="006D5A1D">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="60C5CA6F" w14:textId="77777777" w:rsidTr="006D5A1D">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="291C5D88" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>感情問題</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="403D01EC" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>27.1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="7F7F9A90" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>31.7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="5D5992BA" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20.8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
+          <w:p w14:paraId="505ED2B2" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="006D5A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20.3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="004F5CFC">
+    <w:p w14:paraId="1EF3E103" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="004F5CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:kinsoku/>
         <w:spacing w:after="0"/>
         <w:ind w:left="485" w:hangingChars="202" w:hanging="485"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8757,157 +8937,156 @@
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>委託學者針對</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>107</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>年度起之「校園安全及災害事件通報」與「學生自我傷害後之狀況及學校處理簡表」進行次級資料分析。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="004F5CFC">
+    <w:p w14:paraId="0D0BFE05" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="004F5CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:kinsoku/>
         <w:spacing w:after="0"/>
         <w:ind w:left="485" w:hangingChars="202" w:hanging="485"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2：該計畫自109年起辦理，第1年報告分析107-108年2年之通報案件數112年資料則尚在整理分析中。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="004F5CFC">
+    <w:p w14:paraId="201CB5B3" w14:textId="77777777" w:rsidR="004F5CFC" w:rsidRPr="00C52CBA" w:rsidRDefault="004F5CFC" w:rsidP="004F5CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>資料來源：教育部補充查復資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C11C73" w:rsidRPr="00C52CBA" w:rsidRDefault="0037628E" w:rsidP="00C11C73">
+    <w:p w14:paraId="08734A21" w14:textId="77777777" w:rsidR="00C11C73" w:rsidRPr="00C52CBA" w:rsidRDefault="0037628E" w:rsidP="00C11C73">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>另</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00C11C73" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>引述學者相關研究略以</w:t>
       </w:r>
       <w:r w:rsidR="00C11C73" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rStyle w:val="aff"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00C11C73" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，「從制度的實證數據出發，回顧相關校務研究，說明在學習問題上，</w:t>
+        <w:t>，「從制度的實證數據</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11C73" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>出發，回顧相關校務研究，說明在學習問題上，</w:t>
       </w:r>
       <w:r w:rsidR="00C11C73" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>身心健康、經濟情形、教學品質、學習環境等都是重要因子，不應</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C11C73" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>完全</w:t>
+        <w:t>完全究</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C11C73" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>究責於學生而給予退學的終極處</w:t>
-[...7 lines deleted...]
-        <w:t>分</w:t>
+        <w:t>責於學生而給予退學的終極處分</w:t>
       </w:r>
       <w:r w:rsidR="00C11C73" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>；進而指出退學制度在教師與學生互動關係的負面效應。</w:t>
       </w:r>
       <w:r w:rsidR="00C11C73" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>建議大學應以積極妥適的預警、輔導與諮商機制取代學業退學制度</w:t>
       </w:r>
       <w:r w:rsidR="00C11C73" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。」…</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C11C73" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -8975,452 +9154,461 @@
         <w:t>制度</w:t>
       </w:r>
       <w:r w:rsidR="002D20F0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>整體通盤待檢討事項</w:t>
       </w:r>
       <w:r w:rsidR="00C11C73" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006B1C49" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>均</w:t>
       </w:r>
       <w:r w:rsidR="00C11C73" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>待教育部</w:t>
+        <w:t>待教育部併</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C11C73" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>併予參酌。</w:t>
+        <w:t>予參酌。</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A6527C" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>茲摘述</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A6527C" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2所國立大專校院</w:t>
       </w:r>
       <w:r w:rsidR="008B4752" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="00636E40" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>修正</w:t>
       </w:r>
       <w:r w:rsidR="008B4752" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00E23986" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rStyle w:val="aff"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00A6527C" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學業退學制度之相關</w:t>
       </w:r>
       <w:r w:rsidR="00E91BAD" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>歷程</w:t>
       </w:r>
       <w:r w:rsidR="00A6527C" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如下表：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F68CA" w:rsidRPr="00C52CBA" w:rsidRDefault="007A1477" w:rsidP="005F68CA">
+    <w:p w14:paraId="49EF8D02" w14:textId="77777777" w:rsidR="005F68CA" w:rsidRPr="00C52CBA" w:rsidRDefault="007A1477" w:rsidP="005F68CA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大專校院廢除學業退學制度之相關歷程</w:t>
       </w:r>
       <w:r w:rsidR="004574DD" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> (簡表)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="4147"/>
         <w:gridCol w:w="3716"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00D01139">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="1941094F" w14:textId="77777777" w:rsidTr="00D01139">
         <w:trPr>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005C244A" w:rsidRPr="00C52CBA" w:rsidRDefault="005C244A" w:rsidP="005C244A">
+          <w:p w14:paraId="06016856" w14:textId="77777777" w:rsidR="005C244A" w:rsidRPr="00C52CBA" w:rsidRDefault="005C244A" w:rsidP="005C244A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>學校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4147" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="005C244A" w:rsidRPr="00C52CBA" w:rsidRDefault="004574DD" w:rsidP="005C244A">
+          <w:p w14:paraId="7F0C6037" w14:textId="77777777" w:rsidR="005C244A" w:rsidRPr="00C52CBA" w:rsidRDefault="004574DD" w:rsidP="005C244A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="009B4791" w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="005C244A" w:rsidRPr="00C52CBA" w:rsidRDefault="004574DD" w:rsidP="005C244A">
+          <w:p w14:paraId="18D407EF" w14:textId="77777777" w:rsidR="005C244A" w:rsidRPr="00C52CBA" w:rsidRDefault="004574DD" w:rsidP="005C244A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00984305" w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>校</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00D01139">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="5B6D5A9C" w14:textId="77777777" w:rsidTr="00D01139">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005C244A" w:rsidRPr="00C52CBA" w:rsidRDefault="005C244A" w:rsidP="005C244A">
+          <w:p w14:paraId="6F0ED8FD" w14:textId="77777777" w:rsidR="005C244A" w:rsidRPr="00C52CBA" w:rsidRDefault="005C244A" w:rsidP="005C244A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>修改歷程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005C244A" w:rsidRPr="00C52CBA" w:rsidRDefault="005C244A" w:rsidP="00A71FD9">
+          <w:p w14:paraId="27A75214" w14:textId="77777777" w:rsidR="005C244A" w:rsidRPr="00C52CBA" w:rsidRDefault="005C244A" w:rsidP="00A71FD9">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>原於學則第24條第1項規定應予退學之樣態，該項第7款規定為「學期成績不及格、不通過科目之學分數，累計兩學期達該學期修習學分總數二分之一者。」</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005C244A" w:rsidRPr="00C52CBA" w:rsidRDefault="005C244A" w:rsidP="00A71FD9">
+          <w:p w14:paraId="59049FF5" w14:textId="77777777" w:rsidR="005C244A" w:rsidRPr="00C52CBA" w:rsidRDefault="005C244A" w:rsidP="00A71FD9">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>於100年11月23日第107次校務會議修正通過刪除該條文。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005C244A" w:rsidRPr="00C52CBA" w:rsidRDefault="005C244A" w:rsidP="00A71FD9">
+          <w:p w14:paraId="217959EA" w14:textId="77777777" w:rsidR="005C244A" w:rsidRPr="00C52CBA" w:rsidRDefault="005C244A" w:rsidP="00A71FD9">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>該校學則第</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>條原規定：「學士班學生連續兩次或累計三次學期學業成績不及格科目之學分數達該學期修習科目總學分數二分之一者，應令退學。」</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005C244A" w:rsidRPr="00C52CBA" w:rsidRDefault="005C244A" w:rsidP="00A71FD9">
+          <w:p w14:paraId="477B2CAA" w14:textId="77777777" w:rsidR="005C244A" w:rsidRPr="00C52CBA" w:rsidRDefault="005C244A" w:rsidP="00A71FD9">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
               <w:t>該校於108年6月28日第204次校務會議修正通過刪除該條條文。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00230602" w:rsidRPr="00C52CBA" w:rsidRDefault="00230602" w:rsidP="00230602">
+    <w:p w14:paraId="0D39FF3F" w14:textId="77777777" w:rsidR="00230602" w:rsidRPr="00C52CBA" w:rsidRDefault="00230602" w:rsidP="00230602">
       <w:pPr>
         <w:pStyle w:val="af5"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>資料來源：</w:t>
       </w:r>
       <w:r w:rsidR="00E624D2" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本調查整理自</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育部查復資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013620F" w:rsidRPr="00C52CBA" w:rsidRDefault="000F5CF2" w:rsidP="00294E8C">
+    <w:p w14:paraId="0501CEEF" w14:textId="77777777" w:rsidR="0013620F" w:rsidRPr="00C52CBA" w:rsidRDefault="000F5CF2" w:rsidP="00294E8C">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:afterLines="50" w:after="228"/>
         <w:ind w:left="1360" w:hanging="680"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大專校院學業退學制過去實施基礎係依教育部</w:t>
       </w:r>
       <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>大學學生學籍共同處理規則等相關規定，並於87年8月19日業已廢止；教育部稱後續由學校按大學法第28條針對大學之學則事項等相關規定、回歸大學自主辦理，目前則呈現各校陸續彈性放寬或有部分學校廢除學分數不及格制等調整趨勢，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>爰</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>相關制度涉及大學自治部分，本院予以尊重；</w:t>
+        <w:t>相關制度</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>涉及大學自治部分，本院予以尊重；</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>歷年教育部針對如111學年學生之</w:t>
       </w:r>
       <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學業退學淨人數達</w:t>
       </w:r>
       <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:t>8,250</w:t>
@@ -9442,108 +9630,134 @@
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>重返校園比率僅約</w:t>
       </w:r>
       <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>23.1%</w:t>
       </w:r>
       <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，高達</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>7成</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>成餘未能返校，</w:t>
-      </w:r>
+        <w:t>餘未能返校，且其實際狀況及具體流向不明等情，及屢遭外界質疑未掌握學生因遭學校退學而輕生之案例，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>且其實際狀況及具體流向不明等情，及屢遭外界質疑未掌握學生因遭學校退學而輕生之案例，</w:t>
+        <w:t>均未見</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>積極追蹤或調查</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>均未</w:t>
+        <w:t>釐</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>見積極追蹤或調查釐清，實不利於</w:t>
+        <w:t>清，實不利於</w:t>
       </w:r>
       <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>提供相關輔導或協助機制，整體配套措施有待賡續檢討，以維學生權益及學習</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00896660" w:rsidRPr="00C52CBA">
+        <w:t>提供相關輔導或協助機制，整體配套措施有待</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>賡</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D34BA4" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>續檢討，以維學生權益及學習</w:t>
+      </w:r>
+      <w:r w:rsidR="00896660" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>品質</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00660AAE" w:rsidRPr="00C52CBA" w:rsidRDefault="001479E9" w:rsidP="000478D1">
+    <w:p w14:paraId="316C5F65" w14:textId="77777777" w:rsidR="00660AAE" w:rsidRPr="00C52CBA" w:rsidRDefault="001479E9" w:rsidP="000478D1">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc183696244"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>現行</w:t>
       </w:r>
       <w:r w:rsidR="00037AD8" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>全國</w:t>
       </w:r>
       <w:r w:rsidR="00216B87" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
@@ -9889,56 +10103,65 @@
         <w:t>32.7%，</w:t>
       </w:r>
       <w:r w:rsidR="00091ED1" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>惟實際潛藏之非學習因素未見系統性調查</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00091ED1" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>研</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00091ED1" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>析，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BE64BE" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>況教育部對於外界長期質疑該制度之公平性</w:t>
+        <w:t>況</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BE64BE" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>教育部對於外界長期質疑該制度之公平性</w:t>
       </w:r>
       <w:r w:rsidR="0088155C" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00006220" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>合</w:t>
       </w:r>
       <w:r w:rsidR="00542CFC" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>教育目的</w:t>
       </w:r>
       <w:r w:rsidR="004679E9" w:rsidRPr="00C52CBA">
@@ -10012,81 +10235,102 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="001710C9" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>與</w:t>
       </w:r>
       <w:r w:rsidR="00BF0996" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>宜</w:t>
       </w:r>
       <w:r w:rsidR="000712CD" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>否參採</w:t>
-      </w:r>
+        <w:t>否參</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000712CD" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000712CD" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>國際</w:t>
       </w:r>
       <w:r w:rsidR="00956961" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>作法，如</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001C4AE6" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="52"/>
         </w:rPr>
-        <w:t>採共同評估制</w:t>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C4AE6" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>共同評估制</w:t>
       </w:r>
       <w:r w:rsidR="00945E6D" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>或</w:t>
       </w:r>
       <w:r w:rsidR="00CB2F01" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="52"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>退學生</w:t>
       </w:r>
       <w:r w:rsidR="008C764B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -10166,56 +10410,65 @@
           <w:b/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="000F6D5D" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>未</w:t>
       </w:r>
       <w:r w:rsidR="00C85643" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>見</w:t>
       </w:r>
       <w:r w:rsidR="00A43FC3" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>積極</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002815DF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>研議</w:t>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002815DF" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>議</w:t>
       </w:r>
       <w:r w:rsidR="00127876" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00080E0C" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>而關於該制度實施迄今之實際影響</w:t>
       </w:r>
       <w:r w:rsidR="00851C75" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>、配套落實等相關</w:t>
       </w:r>
       <w:r w:rsidR="00F109DD" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -10230,59 +10483,68 @@
         </w:rPr>
         <w:t>討</w:t>
       </w:r>
       <w:r w:rsidR="0010123E" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00ED1635" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>亦</w:t>
       </w:r>
       <w:r w:rsidR="00851C75" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>付</w:t>
       </w:r>
+      <w:r w:rsidR="00851C75" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00851C75" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>之闕如</w:t>
+        <w:t>闕如</w:t>
       </w:r>
       <w:r w:rsidR="006B7F45" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，復未能有效提供學校</w:t>
       </w:r>
       <w:r w:rsidR="00A66283" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>作為</w:t>
       </w:r>
       <w:r w:rsidR="006B7F45" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
@@ -10384,60 +10646,69 @@
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>後續</w:t>
       </w:r>
       <w:r w:rsidR="001D582F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>積極</w:t>
       </w:r>
       <w:r w:rsidR="00F27578" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>檢討</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002815DF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>釐清</w:t>
+        <w:t>釐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002815DF" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>清</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
-    <w:p w:rsidR="00F80DCF" w:rsidRPr="00C52CBA" w:rsidRDefault="00A43CCC" w:rsidP="002F081F">
+    <w:p w14:paraId="259484DA" w14:textId="77777777" w:rsidR="00F80DCF" w:rsidRPr="00C52CBA" w:rsidRDefault="00A43CCC" w:rsidP="002F081F">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有關大專校院學業退學制之相關</w:t>
       </w:r>
       <w:r w:rsidR="00AB6F96" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>法令</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依據</w:t>
       </w:r>
       <w:r w:rsidR="006B0794" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -10519,215 +10790,240 @@
         <w:t>包括</w:t>
       </w:r>
       <w:r w:rsidR="000F3F72" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>各</w:t>
       </w:r>
       <w:r w:rsidR="00C15708" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>態樣</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F13F52" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，如</w:t>
       </w:r>
       <w:r w:rsidR="00C15708" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>修業期滿學分不足、曠課達一定時數等，不以「二一、三二」之態樣為限，</w:t>
-      </w:r>
+        <w:t>修業期滿學分不足、曠課達</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C15708" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C15708" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>定時數等，不以「二一、三二」之態樣為限，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C15708" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>爰</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009D3EBC" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>據</w:t>
       </w:r>
       <w:r w:rsidR="00325D3B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>教育部</w:t>
       </w:r>
       <w:r w:rsidR="00EF715F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>認以</w:t>
-      </w:r>
+        <w:t>認</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EF715F" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00325D3B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00C15708" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>現行大專校院</w:t>
       </w:r>
       <w:r w:rsidR="00FC3077" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>尚</w:t>
       </w:r>
       <w:r w:rsidR="00C15708" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>無全面廢除學業退學制度之學校</w:t>
+        <w:t>無全面</w:t>
+      </w:r>
+      <w:r w:rsidR="00C15708" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>廢除學業退學制度之學校</w:t>
       </w:r>
       <w:r w:rsidR="00325D3B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00830E21" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>茲列</w:t>
       </w:r>
       <w:r w:rsidR="00F80DCF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>現況</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F80DCF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A43CCC" w:rsidRPr="00C52CBA" w:rsidRDefault="0016405B" w:rsidP="00F80DCF">
+    <w:p w14:paraId="4DB96CE5" w14:textId="77777777" w:rsidR="00A43CCC" w:rsidRPr="00C52CBA" w:rsidRDefault="0016405B" w:rsidP="00F80DCF">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>現行</w:t>
       </w:r>
       <w:r w:rsidR="00FC0482" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一般大學校院計74校，技專校院計74校，</w:t>
       </w:r>
       <w:r w:rsidR="00FC0482" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>合</w:t>
-[...7 lines deleted...]
-        <w:t>計148校</w:t>
+        <w:t>合計148校</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>皆有實施學業退學制度</w:t>
       </w:r>
       <w:r w:rsidR="00A966B0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rStyle w:val="aff"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="00771F26" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00771F26" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>其中以</w:t>
       </w:r>
       <w:r w:rsidR="00771F26" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>學分數不及格</w:t>
       </w:r>
       <w:r w:rsidR="00771F26" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>作為學業退學條件之學校有114所（77.0%）</w:t>
       </w:r>
       <w:r w:rsidR="00771F26" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，另有34所則未以學分數不及格作為學業退學條件（23.0%）。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="006035BA" w:rsidP="00E2659D">
+    <w:p w14:paraId="5D9374E4" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="006035BA" w:rsidP="00E2659D">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>承</w:t>
       </w:r>
       <w:r w:rsidR="00A3090A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>上</w:t>
       </w:r>
       <w:r w:rsidR="004D27D5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00612641" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -10905,214 +11201,214 @@
       <w:r w:rsidR="0046190C" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>態樣</w:t>
       </w:r>
       <w:r w:rsidR="00612641" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>統計如下</w:t>
       </w:r>
       <w:r w:rsidR="00C4378D" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidR="00612641" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00612641">
+    <w:p w14:paraId="7CF837A6" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00612641">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="697" w:hanging="697"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>現行有「以學分數不及格作為</w:t>
       </w:r>
       <w:r w:rsidR="003C4968" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學業</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>退學條件」之學校情形</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00612641">
+    <w:p w14:paraId="597BDFED" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00612641">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>單位：校；</w:t>
       </w:r>
       <w:r w:rsidR="00A710A5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af6"/>
         <w:tblW w:w="8784" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4957"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="005A0B99">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="72AE2364" w14:textId="77777777" w:rsidTr="005A0B99">
         <w:trPr>
           <w:trHeight w:val="64"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="004A746C" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>學分數不及格態樣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="4361073C" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>大專校院校數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="7C5F64E2" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>比</w:t>
             </w:r>
             <w:r w:rsidR="00101F19" w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>率</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00EA7CC5">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="5EC7C1D6" w14:textId="77777777" w:rsidTr="00EA7CC5">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="1D90A5BF" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>連續</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2學期學分數1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
@@ -11121,102 +11417,102 @@
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>或2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="513351F3" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="38DBAEA5" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="54" w:name="_Hlk183074934"/>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>64.91</w:t>
             </w:r>
             <w:bookmarkEnd w:id="54"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00EA7CC5">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="020655DF" w14:textId="77777777" w:rsidTr="00EA7CC5">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="30641D0A" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>連續</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3學期學分數1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
@@ -11225,100 +11521,100 @@
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>或2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="0BBACA80" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="17F73704" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00EA7CC5">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="6774BD01" w14:textId="77777777" w:rsidTr="00EA7CC5">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="4818EF14" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>累計</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2學期學分數1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
@@ -11327,108 +11623,108 @@
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>或2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="7F98AC67" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="1F1AEFF8" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14.0</w:t>
             </w:r>
             <w:r w:rsidR="004908D2" w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00EA7CC5">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="612EDB25" w14:textId="77777777" w:rsidTr="00EA7CC5">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="0483CD3F" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>累計</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3或4學期學分數1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
@@ -11437,368 +11733,368 @@
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>或2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="4F65A35B" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="0938C01D" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00EA7CC5">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="506802D5" w14:textId="77777777" w:rsidTr="00EA7CC5">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="5D9A06A3" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>單學期學分數1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>或2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="78FD8024" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="3029D89E" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00EA7CC5">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="19359C37" w14:textId="77777777" w:rsidTr="00EA7CC5">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="414192A0" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>單學期或連續2學期學分數皆不及格</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="0BA2D786" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="0132E987" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00EA7CC5">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="0EA7C63D" w14:textId="77777777" w:rsidTr="00EA7CC5">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="38B697FD" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>合計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="4FF1981E" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
+          <w:p w14:paraId="026598E9" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00AA6A84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00D44957">
+    <w:p w14:paraId="556CD05A" w14:textId="77777777" w:rsidR="00612641" w:rsidRPr="00C52CBA" w:rsidRDefault="00612641" w:rsidP="00D44957">
       <w:pPr>
         <w:pStyle w:val="af5"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>資料來源：教育部查復資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001819C6" w:rsidRPr="00C52CBA" w:rsidRDefault="000C4D3A" w:rsidP="001819C6">
+    <w:p w14:paraId="4A81F465" w14:textId="77777777" w:rsidR="001819C6" w:rsidRPr="00C52CBA" w:rsidRDefault="000C4D3A" w:rsidP="001819C6">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>查</w:t>
       </w:r>
       <w:r w:rsidR="00A25D2F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="000C0DAF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育部</w:t>
       </w:r>
       <w:r w:rsidR="00D76E08" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -11864,304 +12160,294 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>者</w:t>
       </w:r>
       <w:r w:rsidR="00B57AB4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00DB130E" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>占整體退學制之32.7%</w:t>
       </w:r>
       <w:r w:rsidR="00DB130E" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。如下表：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="00686BFA">
+    <w:p w14:paraId="7689AF83" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="00686BFA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>近10年教育部</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>收受退學制</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之陳情案件態樣</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B6062B" w:rsidRPr="00C52CBA" w:rsidRDefault="00B6062B" w:rsidP="00B6062B">
+    <w:p w14:paraId="1B1F3937" w14:textId="77777777" w:rsidR="00B6062B" w:rsidRPr="00C52CBA" w:rsidRDefault="00B6062B" w:rsidP="00B6062B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>單位：件；%</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af6"/>
         <w:tblW w:w="9068" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7366"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="002F551C">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="679658AD" w14:textId="77777777" w:rsidTr="002F551C">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="00524582">
+          <w:p w14:paraId="17E2B9F1" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="00524582">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>案由類別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="00524582">
+          <w:p w14:paraId="7004068C" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="00524582">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>件數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="008432FA" w:rsidP="00524582">
+          <w:p w14:paraId="657C2B4F" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="008432FA" w:rsidP="00524582">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>比率</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="002F551C">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="7AF26760" w14:textId="77777777" w:rsidTr="002F551C">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="005E448C">
+          <w:p w14:paraId="0DD4E308" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="005E448C">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>修業期限屆滿，經依規定延長期限仍未修足所屬系所規定</w:t>
-            </w:r>
+              <w:t>修業期限屆滿，經依規定延長期限仍未修足所屬系所規定應修科目與學分者或未符合其他相關畢業規定者。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1658E3" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="005E448C">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>應修科目與學分者或未符合其他相關畢業規定者。</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C52CBA">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="005E448C">
+          <w:p w14:paraId="635CD208" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00FE739E" w:rsidP="002F551C">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...35 lines deleted...]
-              </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="002F551C">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="5FEEBD8C" w14:textId="77777777" w:rsidTr="002F551C">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="005E448C">
+          <w:p w14:paraId="4074D259" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="005E448C">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>連續或累計2或3或4學期成績不及格科目之學分數達該學期修習學分總數1/2或2/3或其他</w:t>
             </w:r>
             <w:r w:rsidR="002C6F21" w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
@@ -12179,333 +12465,333 @@
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>者。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="005E448C">
+          <w:p w14:paraId="5CB67F91" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="005E448C">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA72DE" w:rsidP="002F551C">
+          <w:p w14:paraId="6048B258" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA72DE" w:rsidP="002F551C">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>32.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="002F551C">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="239AC1AA" w14:textId="77777777" w:rsidTr="002F551C">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="005E448C">
+          <w:p w14:paraId="64EA8D0F" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="005E448C">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>全學期曠課累計達</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>定時數者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="005E448C">
+          <w:p w14:paraId="15325331" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="005E448C">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="009A102B" w:rsidP="002F551C">
+          <w:p w14:paraId="46AE3101" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="009A102B" w:rsidP="002F551C">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r w:rsidR="00EE0F0F" w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="002F551C">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="1E044A55" w14:textId="77777777" w:rsidTr="002F551C">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="005E448C">
+          <w:p w14:paraId="0304697C" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="005E448C">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>合計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="005E448C">
+          <w:p w14:paraId="5B4F5B8A" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="005E448C">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="002F551C">
+          <w:p w14:paraId="0E779E65" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="002F551C">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="00686BFA">
+    <w:p w14:paraId="25A456DA" w14:textId="77777777" w:rsidR="00686BFA" w:rsidRPr="00C52CBA" w:rsidRDefault="00686BFA" w:rsidP="00686BFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>資料來源：</w:t>
       </w:r>
       <w:r w:rsidR="00646F44" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本調查整理自</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育部補充查復資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6FE0" w:rsidRPr="00C52CBA" w:rsidRDefault="00D33FB2" w:rsidP="00CC57A3">
+    <w:p w14:paraId="2CA4B6F9" w14:textId="77777777" w:rsidR="000A6FE0" w:rsidRPr="00C52CBA" w:rsidRDefault="00D33FB2" w:rsidP="00CC57A3">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>案關</w:t>
       </w:r>
       <w:r w:rsidR="00DA325D" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>制度</w:t>
       </w:r>
       <w:r w:rsidR="00CF08E3" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>配套及督導措施</w:t>
       </w:r>
       <w:r w:rsidR="007F4656" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -12513,51 +12799,65 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CF08E3" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>詢</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF08E3" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>據</w:t>
       </w:r>
       <w:r w:rsidR="00B819C6" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育部</w:t>
       </w:r>
       <w:r w:rsidR="007F4656" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>稱以，</w:t>
+        <w:t>稱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007F4656" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007F4656" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="007F4656" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>為確保學位之授予具備一定之水準，學校如廢除因學業成績為退學門檻之規定，應積極規劃建立學生學習品質控管機制及相關輔導配套措施。</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007F4656" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>另</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007F4656" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00714A5C" w:rsidRPr="00C52CBA">
@@ -12618,739 +12918,810 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>某國立大學110年學生遭學業退學</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>訴願後撤銷</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>案例</w:t>
       </w:r>
       <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，其撤銷原處分理由略以：「學校並未依學校章則所定程序，</w:t>
-[...12 lines deleted...]
-        <w:t>；…</w:t>
+        <w:t>，其撤銷原處分理由略</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>…</w:t>
+        <w:t>以</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>如心理諮商單位</w:t>
+        <w:t>：「學校並未依學校章則所定程序，</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>由導師對訴願人進行輔導</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>；…</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>查知訴</w:t>
+        <w:t>…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>願人有學習成效之問題，應與系所或導師橫向聯繫，學校未查明上述疑點……」等情。</w:t>
+        <w:t>如心理諮商單位</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>爰</w:t>
+        <w:t>查知訴願</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>如何確保學校</w:t>
+        <w:t>人有學習成效之問題，應與系所或導師橫向聯繫，學校未查明上述疑點…</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>踐</w:t>
+        <w:t>…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>行輔導程序等，</w:t>
-      </w:r>
+        <w:t>」等情。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t>後續有待教育部併予整體</w:t>
+        </w:rPr>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>如何確保學校</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>踐行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>輔導程序等，</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>後續有待教育部</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>併</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>予整體</w:t>
       </w:r>
       <w:r w:rsidR="005E2274" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>檢討研商</w:t>
+        <w:t>檢討</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005E2274" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005E2274" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>商</w:t>
       </w:r>
       <w:r w:rsidR="000A6FE0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，以符目的。引述撤銷案例如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A55484" w:rsidRPr="00C52CBA" w:rsidRDefault="00A55484" w:rsidP="00A55484">
+    <w:p w14:paraId="460C36C3" w14:textId="77777777" w:rsidR="00A55484" w:rsidRPr="00C52CBA" w:rsidRDefault="00A55484" w:rsidP="00A55484">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>某國立大專校院學業退學提</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>起訴願後撤銷</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>情形</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8800" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="12" w:type="dxa"/>
           <w:right w:w="3" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1557"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="4399"/>
         <w:gridCol w:w="1285"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00CA1C1E">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="1C4B1366" w14:textId="77777777" w:rsidTr="00CA1C1E">
         <w:trPr>
           <w:trHeight w:val="53"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
+          <w:p w14:paraId="5D9DBB8B" w14:textId="77777777" w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00C808AF" w:rsidP="0068510A">
+          <w:p w14:paraId="0730A222" w14:textId="77777777" w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00C808AF" w:rsidP="0068510A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>作成訴願決定日期</w:t>
             </w:r>
             <w:r w:rsidR="007C4FE2" w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
+          <w:p w14:paraId="6FC8B5A2" w14:textId="77777777" w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>案件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
+          <w:p w14:paraId="01ED0C67" w14:textId="77777777" w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>撤銷原處分之理由</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
+          <w:p w14:paraId="7E018B54" w14:textId="77777777" w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>處理情形及結果</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00CA1C1E">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="0527E92A" w14:textId="77777777" w:rsidTr="00CA1C1E">
         <w:trPr>
           <w:trHeight w:val="394"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
+          <w:p w14:paraId="0734009B" w14:textId="77777777" w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>110年</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
+          <w:p w14:paraId="7107F7E6" w14:textId="77777777" w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7月7日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="000A50DB" w:rsidP="0068510A">
+          <w:p w14:paraId="59BE183B" w14:textId="77777777" w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="000A50DB" w:rsidP="0068510A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>某生</w:t>
             </w:r>
             <w:r w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>因學業成績不及格</w:t>
+              <w:t>因學業</w:t>
             </w:r>
             <w:r w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>科目之學分數，達該學期修習學分總數三分之二而退學</w:t>
+              <w:t>成績不及格科目之學分數，達該學期修習學分總數三分之二而退學</w:t>
             </w:r>
             <w:r w:rsidR="00285CC2" w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
+          <w:p w14:paraId="6CB47C01" w14:textId="77777777" w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>訴願人期中成績</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>表現均為0分</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>，惟</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>學校並未依學校章則所定程序，由</w:t>
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>學校並未依學校章則所定程序，由導師對訴願人進行輔導</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C52CBA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="630613C5" w14:textId="77777777" w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C52CBA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>學校所公告缺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C52CBA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>曠</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C52CBA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>統計作業流程圖，既明定「缺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C52CBA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>曠</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C52CBA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>紀錄」達10、15、20堂以上者，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C52CBA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>應寄發</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C52CBA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>雙掛號通知予學生家長，本案學校亦未依規定通知訴願人之家長。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B314B7F" w14:textId="77777777" w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...24 lines deleted...]
-              <w:t>學校所公告缺</w:t>
+              <w:t>訴願人諮商紀錄摘要表述及訴願人諮商議題包括情感議題、經濟壓力、職</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00C52CBA">
-[...41 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>訴願人諮商紀錄摘要表述及訴願人諮商議題包括情感議題、經濟壓力、職</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>涯</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>涯</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>選擇、課業壓力等，如心理諮商單位</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>選擇、課業壓力等，如心理諮商單位</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>查知訴願</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>查知訴</w:t>
-[...9 lines deleted...]
-              <w:t>願人有學習成效之問題，應與系所或導師橫向聯繫</w:t>
+              <w:t>人有學習成效之問題，應與系所或導師橫向聯繫</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。學校未查明上述疑點。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
+          <w:p w14:paraId="2D2A4CA9" w14:textId="77777777" w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>原處分及申訴評議</w:t>
+              <w:t>原處分及</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>決定均撤銷，由學校究明後另為適法之處理。</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
+              <w:t>申訴評議決定均撤銷，由學校究明後另為適法之處理。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ACBBD3F" w14:textId="77777777" w:rsidR="00CA1C1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA1C1E" w:rsidP="0068510A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>學校已恢復訴願人學籍。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F05162" w:rsidRPr="00C52CBA" w:rsidRDefault="00F05162" w:rsidP="00F05162">
+    <w:p w14:paraId="6728AA7A" w14:textId="77777777" w:rsidR="00F05162" w:rsidRPr="00C52CBA" w:rsidRDefault="00F05162" w:rsidP="00F05162">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="228"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>資料來源：</w:t>
       </w:r>
       <w:r w:rsidR="00B60756" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本調查整理自</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>教育部查復資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B2FAE" w:rsidRPr="00C52CBA" w:rsidRDefault="008A7684" w:rsidP="00686BFA">
+    <w:p w14:paraId="1E20E955" w14:textId="77777777" w:rsidR="001B2FAE" w:rsidRPr="00C52CBA" w:rsidRDefault="008A7684" w:rsidP="00686BFA">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>另</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="003367AF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>針對外界</w:t>
       </w:r>
       <w:r w:rsidR="008D598E" w:rsidRPr="00C52CBA">
         <w:rPr>
@@ -13386,108 +13757,125 @@
       <w:r w:rsidR="00BC7407" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>公平性問題</w:t>
       </w:r>
       <w:r w:rsidR="005F4D86" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
       <w:r w:rsidR="000E13C5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>疑義</w:t>
       </w:r>
       <w:r w:rsidR="00D22D2F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B62133" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>詢據</w:t>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B62133" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>據</w:t>
       </w:r>
       <w:r w:rsidR="00C91B4B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育部</w:t>
       </w:r>
       <w:r w:rsidR="00BC7BDD" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>則</w:t>
       </w:r>
       <w:r w:rsidR="00C91B4B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>稱</w:t>
       </w:r>
       <w:r w:rsidR="002C106E" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00C91B4B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>因大專校院學生之成績係由各校自主管理，</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>爰尚無全國大專</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C91B4B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>校院退學</w:t>
+        <w:t>爰</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C91B4B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>生在校成績之研究</w:t>
+        <w:t>尚無全國大專</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C91B4B" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>校院退學生</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C91B4B" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>在校成績之研究</w:t>
       </w:r>
       <w:r w:rsidR="00ED5A2F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00ED5A2F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>惟查</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FB6ACE" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00094224" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -13508,95 +13896,95 @@
       <w:r w:rsidR="002F4933" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以各校案例分別</w:t>
       </w:r>
       <w:r w:rsidR="00D93B77" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>研</w:t>
       </w:r>
       <w:r w:rsidR="001D717F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>究指出部分退學學生之總GPA</w:t>
       </w:r>
       <w:r w:rsidR="009A56BB" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rStyle w:val="aff"/>
           <w:b/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidR="001D717F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>等級高於在學學生</w:t>
       </w:r>
       <w:r w:rsidR="00C05025" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，或</w:t>
       </w:r>
       <w:r w:rsidR="00C411F0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>有</w:t>
       </w:r>
       <w:r w:rsidR="00352048" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>學術表現相對</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00352048" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>較佳卻</w:t>
+        <w:t>較佳卻遭</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00352048" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>遭退學</w:t>
+        <w:t>退學</w:t>
       </w:r>
       <w:r w:rsidR="0065190A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
       <w:r w:rsidR="00DF5B57" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>相關研究結果</w:t>
       </w:r>
       <w:r w:rsidR="00147880" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00E52EE2" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>並</w:t>
@@ -13612,57 +14000,80 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>是否合乎制度目的</w:t>
       </w:r>
       <w:r w:rsidR="001D717F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001F1379" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>該部</w:t>
       </w:r>
       <w:r w:rsidR="001B02A7" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>迄</w:t>
       </w:r>
+      <w:r w:rsidR="001F1379" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>未</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001F1379" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>未積極調查研析</w:t>
+        <w:t>積極調查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F1379" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F1379" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>析</w:t>
       </w:r>
       <w:r w:rsidR="00A90F56" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A90F56" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>此外，</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00383C06" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>針對部分</w:t>
       </w:r>
       <w:r w:rsidR="007D48DC" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -13741,430 +14152,440 @@
         <w:t>情，</w:t>
       </w:r>
       <w:r w:rsidR="00D63F4F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育部則</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0084025A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>僅</w:t>
       </w:r>
       <w:r w:rsidR="00F22894" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>認</w:t>
       </w:r>
       <w:r w:rsidR="00D63F4F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>予尊</w:t>
+        <w:t>予尊重</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00D63F4F" w:rsidRPr="00C52CBA">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00C51D85" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，爰</w:t>
-      </w:r>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C51D85" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00ED5A2F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>相關爭議仍待</w:t>
       </w:r>
       <w:r w:rsidR="00224B0D" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidR="00383C06" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>部積極</w:t>
       </w:r>
       <w:r w:rsidR="00ED5A2F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>溝通</w:t>
       </w:r>
       <w:r w:rsidR="00574C50" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidR="00383C06" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>檢討</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00780441" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>研議</w:t>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00780441" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>議</w:t>
       </w:r>
       <w:r w:rsidR="00ED5A2F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00742E4D" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>茲摘述</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AA4ECA" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>相關現況及研究</w:t>
       </w:r>
       <w:r w:rsidR="00EB6415" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB00F2" w:rsidRPr="00C52CBA" w:rsidRDefault="00AB00F2" w:rsidP="00AB00F2">
+    <w:p w14:paraId="6FA421A4" w14:textId="77777777" w:rsidR="00AB00F2" w:rsidRPr="00C52CBA" w:rsidRDefault="00AB00F2" w:rsidP="00AB00F2">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>國內研究</w:t>
       </w:r>
       <w:r w:rsidR="00540A8D" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以大學端數據</w:t>
       </w:r>
       <w:r w:rsidR="00A24B60" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>研究</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學業退學生之GPA等</w:t>
       </w:r>
       <w:r w:rsidR="00D2152B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>比較</w:t>
       </w:r>
       <w:r w:rsidR="00D43A13" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及其公平性</w:t>
       </w:r>
       <w:r w:rsidR="00F44180" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>摘要</w:t>
       </w:r>
       <w:r w:rsidR="00D43A13" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如下</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00035767" w:rsidRPr="00C52CBA" w:rsidRDefault="005A52B4" w:rsidP="00DB5282">
+    <w:p w14:paraId="06AB8086" w14:textId="77777777" w:rsidR="00035767" w:rsidRPr="00C52CBA" w:rsidRDefault="005A52B4" w:rsidP="00DB5282">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學者以北部</w:t>
       </w:r>
       <w:r w:rsidR="00B2697E" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>某</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>國立大學之校務研究資料進行分析</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rStyle w:val="aff"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
+        <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，該校之退學制度歷經「單二一、累計二一三一、連續二一或累計</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>次二一」廢除過程，認為該校未廢除學業成績退學制度前，</w:t>
       </w:r>
       <w:r w:rsidR="009F26DB" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>有部分退學生在累計平均GPA</w:t>
       </w:r>
       <w:r w:rsidR="00A9658E" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
       <w:r w:rsidR="009F26DB" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>之表現，並不低於</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009F26DB" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>部分非退學</w:t>
+        <w:t>部分非退學生</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009F26DB" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>生之現象</w:t>
+        <w:t>之現象</w:t>
       </w:r>
       <w:r w:rsidR="009F26DB" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>並</w:t>
       </w:r>
       <w:r w:rsidR="0043258D" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>建議</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>應以其他方式取代強制性之學業退學。</w:t>
       </w:r>
       <w:r w:rsidR="003669CF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003669CF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下略</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003669CF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007001EC" w:rsidRPr="00C52CBA" w:rsidRDefault="000F37DA" w:rsidP="00022054">
+    <w:p w14:paraId="7C6E568A" w14:textId="77777777" w:rsidR="007001EC" w:rsidRPr="00C52CBA" w:rsidRDefault="000F37DA" w:rsidP="00022054">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>另</w:t>
       </w:r>
       <w:r w:rsidR="001460BD" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>名</w:t>
       </w:r>
       <w:r w:rsidR="00233A0B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學者研究資料</w:t>
       </w:r>
       <w:r w:rsidR="00B17DC1" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>則</w:t>
       </w:r>
       <w:r w:rsidR="00233A0B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>載明</w:t>
       </w:r>
       <w:r w:rsidR="00691839" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rStyle w:val="aff"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="00233A0B" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00EC621D" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>某些被退學學生的整體成績表現比某些畢業生更好</w:t>
       </w:r>
       <w:r w:rsidR="00EC621D" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00022054" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00022054" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下略</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00022054" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0056587F" w:rsidRPr="00C52CBA" w:rsidRDefault="003F4CA9" w:rsidP="00AB00F2">
+    <w:p w14:paraId="2FFADF60" w14:textId="77777777" w:rsidR="0056587F" w:rsidRPr="00C52CBA" w:rsidRDefault="003F4CA9" w:rsidP="00AB00F2">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>復</w:t>
       </w:r>
       <w:r w:rsidR="0056587F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>據研究指出</w:t>
       </w:r>
       <w:r w:rsidR="0056587F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rStyle w:val="aff"/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
+        <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="0056587F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，司法院釋字第563號解釋文略</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0056587F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0056587F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，大學自治既受憲法制度性保障，則大學為確保學位之授予具備一定之水準，</w:t>
       </w:r>
       <w:r w:rsidR="0056587F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
@@ -14210,109 +14631,109 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>銷過等彌補</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0056587F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>措施，但學業退學全無補救機制；品行之懲處分申誡、小過、大過，退學為累計3大過，</w:t>
       </w:r>
       <w:r w:rsidR="0056587F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>學業退學卻無視於學業之整體表現，例如總成績平均績點與總學分及格率，也無視於影響學業表現的多重因素</w:t>
       </w:r>
       <w:r w:rsidR="0056587F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，例如教學品質、學生學習態度、身心狀態、家庭環境、經濟條件等等。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E1F4C" w:rsidRPr="00C52CBA" w:rsidRDefault="003E1F4C" w:rsidP="00AB00F2">
+    <w:p w14:paraId="46582770" w14:textId="77777777" w:rsidR="003E1F4C" w:rsidRPr="00C52CBA" w:rsidRDefault="003E1F4C" w:rsidP="00AB00F2">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004952FD" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育部稱，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>仍有學者</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>肯認雙二</w:t>
+        <w:t>肯認雙二一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>一退學制度之</w:t>
+        <w:t>退學制度之</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>功能</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rStyle w:val="aff"/>
         </w:rPr>
-        <w:footnoteReference w:id="9"/>
+        <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，其亦以校務研究資料分析，該研究指出，第一次的二一對學生的學習有一定的督促作用，若廢除學業退學制度將對這些學生的學習成效產生一定的負面影響。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00B91E89" w:rsidP="00A53A12">
+    <w:p w14:paraId="3EEDCB0E" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00B91E89" w:rsidP="00A53A12">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>現行</w:t>
       </w:r>
       <w:r w:rsidR="00BD16C0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>部分</w:t>
       </w:r>
       <w:r w:rsidR="00D4481A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>實施學業退學制</w:t>
       </w:r>
       <w:r w:rsidR="00BD16C0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -14365,1518 +14786,1518 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>定</w:t>
       </w:r>
       <w:r w:rsidR="002E4563" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00E168AA" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>現況</w:t>
       </w:r>
       <w:r w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如下表：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00DD7BB4">
+    <w:p w14:paraId="4393A9FC" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00DD7BB4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>實施學業退學制學校對各身分別學生訂有特別規定情形</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00DD7BB4">
+    <w:p w14:paraId="12ECF07B" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00DD7BB4">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>單位：校；</w:t>
       </w:r>
       <w:r w:rsidR="00A710A5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af6"/>
         <w:tblW w:w="8789" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00903081">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="3E3EB8E4" w14:textId="77777777" w:rsidTr="00903081">
         <w:trPr>
           <w:trHeight w:val="64"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="26D2608C" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>學生身分別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="6FCEA7BC" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>一般大學校數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="6605BF12" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>技專校院校數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="05800569" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>合計校數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="002C6F21" w:rsidP="00903081">
+          <w:p w14:paraId="1B5C47E4" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="002C6F21" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>比率</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00903081">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="47E310FD" w14:textId="77777777" w:rsidTr="00903081">
         <w:trPr>
           <w:trHeight w:val="64"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="0747CC1D" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>僑生</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="686E1A5F" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="62F6A44C" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="2B09E621" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="35CE56C2" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9.32%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00903081">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="4D5F9627" w14:textId="77777777" w:rsidTr="00903081">
         <w:trPr>
           <w:trHeight w:val="64"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="6D0FA2CF" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>陸生</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="0BE5C46E" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="08AD72BA" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="0116F6FB" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="690DB181" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4.19%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00903081">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="5C7423D1" w14:textId="77777777" w:rsidTr="00903081">
         <w:trPr>
           <w:trHeight w:val="64"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="671037DF" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>外生</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="743C60D1" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="4B5B26F7" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="02F2A115" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="311A63D1" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7.3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00903081">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="51E1761F" w14:textId="77777777" w:rsidTr="00903081">
         <w:trPr>
           <w:trHeight w:val="64"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="6E8EE011" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>蒙藏生</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="7A36CF87" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="23C468DA" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="40F741F2" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="68A9B714" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8.65</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00903081">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="3BFDF502" w14:textId="77777777" w:rsidTr="00903081">
         <w:trPr>
           <w:trHeight w:val="64"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="517D66C4" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>原住民生</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="52DC4F6F" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="68E0342E" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="7C3EC743" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="0F6F4D87" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>47.97%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00903081">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="226AD00A" w14:textId="77777777" w:rsidTr="00903081">
         <w:trPr>
           <w:trHeight w:val="64"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="18AD13B6" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>派外人員子女生</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="42D9F99E" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="3F4A0DB2" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="16FC43B4" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="66BE024A" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>45.95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00903081">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="42BB216F" w14:textId="77777777" w:rsidTr="00903081">
         <w:trPr>
           <w:trHeight w:val="64"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="76BBCC79" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>港澳生</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="1DA02AAE" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="24921E45" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="149FF45E" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="576E6F92" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>12.16%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w:rsidTr="00903081">
+      <w:tr w:rsidR="00C52CBA" w:rsidRPr="00C52CBA" w14:paraId="2B2457B8" w14:textId="77777777" w:rsidTr="00903081">
         <w:trPr>
           <w:trHeight w:val="64"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="1FFE80A9" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>運動績優學生</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="019A8500" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="1FED0DEB" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="643BBDB2" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
+          <w:p w14:paraId="62E94C63" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00903081">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52CBA">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>39.86%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00BA18A5">
+    <w:p w14:paraId="2C45FAF2" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00BA18A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="365" w:hangingChars="152" w:hanging="365"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -15932,159 +16353,169 @@
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>校</w:t>
       </w:r>
       <w:r w:rsidR="007C4FE2" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00DD7BB4">
+    <w:p w14:paraId="13B8EC3C" w14:textId="77777777" w:rsidR="00DD7BB4" w:rsidRPr="00C52CBA" w:rsidRDefault="00DD7BB4" w:rsidP="00DD7BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>資料來源：教育部查復資料</w:t>
       </w:r>
       <w:r w:rsidR="00C927A7" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A24B29" w:rsidRPr="00C52CBA" w:rsidRDefault="00A24B29" w:rsidP="00A24B29">
+    <w:p w14:paraId="384B76DD" w14:textId="77777777" w:rsidR="00A24B29" w:rsidRPr="00C52CBA" w:rsidRDefault="00A24B29" w:rsidP="00A24B29">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:ind w:leftChars="200"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>究此</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，本院</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927AB2" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>嗣</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於113年10月16日詢問教育部相關業務主管人員，顯示</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008227C0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該部</w:t>
       </w:r>
       <w:r w:rsidR="00CB0001" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>對</w:t>
       </w:r>
       <w:r w:rsidR="004A5244" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>歷</w:t>
+        <w:t>歷年</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="004A5244" w:rsidRPr="00C52CBA">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E240A1" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學業退學制</w:t>
       </w:r>
       <w:r w:rsidR="0040277E" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>措施實施之</w:t>
       </w:r>
       <w:r w:rsidR="000C348E" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>整體</w:t>
       </w:r>
       <w:r w:rsidR="0040277E" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>影響及</w:t>
       </w:r>
       <w:r w:rsidR="003F511F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>相關爭議問題，</w:t>
       </w:r>
       <w:r w:rsidR="0040277E" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>迄未積極研議</w:t>
+        <w:t>迄未積極</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0040277E" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0040277E" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>議</w:t>
       </w:r>
       <w:r w:rsidR="009B324D" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>或溝通</w:t>
       </w:r>
       <w:r w:rsidR="00891799" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00E54D2C" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>茲</w:t>
       </w:r>
       <w:r w:rsidR="00891799" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>摘要</w:t>
       </w:r>
@@ -16105,51 +16536,51 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>敘述</w:t>
       </w:r>
       <w:r w:rsidR="00891799" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00891799" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>后</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00891799" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00891799" w:rsidRPr="00C52CBA" w:rsidRDefault="00B00043" w:rsidP="00891799">
+    <w:p w14:paraId="421BD78C" w14:textId="77777777" w:rsidR="00891799" w:rsidRPr="00C52CBA" w:rsidRDefault="00B00043" w:rsidP="00891799">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育部主管人員</w:t>
       </w:r>
       <w:r w:rsidR="00C46C71" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>指稱</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="0061259F" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
@@ -16203,51 +16634,51 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>比率</w:t>
       </w:r>
       <w:r w:rsidR="00891799" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00891799" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>但因為調查只針對次1學期或當年度第2學期，未來針對這問題，會想辦法克服處理</w:t>
       </w:r>
       <w:r w:rsidR="001C74B1" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C74B1" w:rsidRPr="00C52CBA" w:rsidRDefault="005472F9" w:rsidP="00891799">
+    <w:p w14:paraId="4128F8D7" w14:textId="77777777" w:rsidR="001C74B1" w:rsidRPr="00C52CBA" w:rsidRDefault="005472F9" w:rsidP="00891799">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育部主管人員</w:t>
       </w:r>
       <w:r w:rsidR="00C964C0" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>指稱</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="0087403A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
@@ -16301,51 +16732,51 @@
           <w:b/>
         </w:rPr>
         <w:t>再補充政大和</w:t>
       </w:r>
       <w:r w:rsidR="00925360" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>臺灣</w:t>
       </w:r>
       <w:r w:rsidR="0087403A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>師大相關過程分析</w:t>
       </w:r>
       <w:r w:rsidR="00167001" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC5429" w:rsidRPr="00C52CBA" w:rsidRDefault="005472F9" w:rsidP="00891799">
+    <w:p w14:paraId="5BDF27EC" w14:textId="77777777" w:rsidR="00AC5429" w:rsidRPr="00C52CBA" w:rsidRDefault="005472F9" w:rsidP="00891799">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育部主管人員</w:t>
       </w:r>
       <w:r w:rsidR="00D40A3A" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>指</w:t>
       </w:r>
       <w:r w:rsidR="005776F5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>稱</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -16387,84 +16818,84 @@
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>研究認為關鍵是輔導</w:t>
       </w:r>
       <w:r w:rsidR="00B40BD3" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，需要教師在期初或期中提供預警，</w:t>
       </w:r>
       <w:r w:rsidR="00B40BD3" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>這部分後續會再跟學校溝通協調宣導</w:t>
       </w:r>
       <w:r w:rsidR="003637E6" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA4E1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA4E1E" w:rsidP="00891799">
+    <w:p w14:paraId="1B0B5E15" w14:textId="77777777" w:rsidR="00CA4E1E" w:rsidRPr="00C52CBA" w:rsidRDefault="00CA4E1E" w:rsidP="00891799">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育部主管人員指稱：研究是指出，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>僅由單一學期學科數不及格決定二一不妥，或者要考慮學生進步空間，或要考慮非學習因素如身心和經濟因素，或者教師教學因素</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>等均應考量</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B42960" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F840F5" w:rsidRPr="00C52CBA" w:rsidRDefault="00EE2D27" w:rsidP="00527C48">
+    <w:p w14:paraId="1E24FAD6" w14:textId="77777777" w:rsidR="00F840F5" w:rsidRPr="00C52CBA" w:rsidRDefault="00EE2D27" w:rsidP="00527C48">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>而</w:t>
       </w:r>
       <w:r w:rsidR="00F840F5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有關學業退學制之國際現況，</w:t>
       </w:r>
       <w:r w:rsidR="001C49F1" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>查</w:t>
       </w:r>
       <w:r w:rsidR="00F840F5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -16567,82 +16998,84 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>重新入學或其他輔導</w:t>
       </w:r>
       <w:r w:rsidR="003507EF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>制度</w:t>
       </w:r>
       <w:r w:rsidR="00144AB2" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，相關程序有待</w:t>
       </w:r>
       <w:r w:rsidR="00E904B5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>參</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00144AB2" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>研</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004E1EDC" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00F840F5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如下</w:t>
       </w:r>
       <w:r w:rsidR="00E9050C" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rStyle w:val="aff"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
+        <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidR="00F840F5" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F840F5" w:rsidRPr="00C52CBA" w:rsidRDefault="00F840F5" w:rsidP="009C102B">
+    <w:p w14:paraId="0BB7A7DB" w14:textId="77777777" w:rsidR="00F840F5" w:rsidRPr="00C52CBA" w:rsidRDefault="00F840F5" w:rsidP="009C102B">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>退學態樣</w:t>
       </w:r>
       <w:r w:rsidR="00C808AF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>條件</w:t>
       </w:r>
       <w:r w:rsidR="007C4FE2" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -16746,155 +17179,177 @@
         <w:t>此外，</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00975E42" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日本強制退學則以長期缺席</w:t>
       </w:r>
       <w:r w:rsidR="009B778E" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="004A4776" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未繳納學費</w:t>
       </w:r>
       <w:r w:rsidR="00775024" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>或或行蹤不明無法連繫</w:t>
-      </w:r>
+        <w:t>或</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00775024" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>或</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00775024" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>行蹤不明無法連</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00775024" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>繫</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004A4776" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等態樣為主。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F840F5" w:rsidRPr="00C52CBA" w:rsidRDefault="00F840F5" w:rsidP="009C102B">
+    <w:p w14:paraId="1FAF344F" w14:textId="77777777" w:rsidR="00F840F5" w:rsidRPr="00C52CBA" w:rsidRDefault="00F840F5" w:rsidP="009C102B">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>退學程序：美國部分學校係邀集相關教授、校方管理層、學生舉辦</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>聽證會</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，另部分學校有下列遭退學生透過專業機構協助，</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>通過審查程序後申請</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>重新入學之回流機制</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F840F5" w:rsidRPr="00C52CBA" w:rsidRDefault="00F840F5" w:rsidP="00A34AD7">
+    <w:p w14:paraId="1F767392" w14:textId="77777777" w:rsidR="00F840F5" w:rsidRPr="00C52CBA" w:rsidRDefault="00F840F5" w:rsidP="00A34AD7">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學生被開除後，可申請其他地區私立學校、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>線上課程</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>或公立學校，或透過專業機構協助，通過審查程序後申請重新入學。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F840F5" w:rsidRPr="00C52CBA" w:rsidRDefault="00F840F5" w:rsidP="00A34AD7">
+    <w:p w14:paraId="1E3C7CB6" w14:textId="77777777" w:rsidR="00F840F5" w:rsidRPr="00C52CBA" w:rsidRDefault="00F840F5" w:rsidP="00A34AD7">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>美國加州大學體系無畢業年限與二一退學制，若學生成績太差，會由教授輔導調整</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>修課數</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，或回社區學院修課。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00133927" w:rsidRPr="00C52CBA" w:rsidRDefault="00133927" w:rsidP="00E44FCB">
+    <w:p w14:paraId="11890F56" w14:textId="77777777" w:rsidR="00133927" w:rsidRPr="00C52CBA" w:rsidRDefault="00133927" w:rsidP="00E44FCB">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>至</w:t>
       </w:r>
       <w:r w:rsidR="004470B3" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本案</w:t>
       </w:r>
       <w:r w:rsidR="00125139" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>陳訴</w:t>
       </w:r>
       <w:r w:rsidR="00537300" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -17127,170 +17582,242 @@
       <w:r w:rsidR="00E44FCB" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>予</w:t>
       </w:r>
       <w:r w:rsidR="00803AB7" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>通盤</w:t>
       </w:r>
       <w:r w:rsidR="004111D2" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>檢討</w:t>
       </w:r>
       <w:r w:rsidR="00E44FCB" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A5927" w:rsidRPr="00C52CBA" w:rsidRDefault="00F5097E" w:rsidP="0088614F">
+    <w:p w14:paraId="521E1914" w14:textId="77777777" w:rsidR="003A5927" w:rsidRPr="00C52CBA" w:rsidRDefault="00F5097E" w:rsidP="0088614F">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidR="008D0E1C" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>現行</w:t>
       </w:r>
       <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>全國計148所大專校院實施學業退學措施，有以學分數不及格作為退學條件者計114所（77.0%），其中又以「連續2學期學分數1/2或2/3不及格」之態</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>樣占大宗（</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
         <w:t>64.91</w:t>
       </w:r>
       <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>%）；針對督導措施，教育部雖稱倘學校廢除該學分數規定，將函請說明成績預警、課業輔導、適性學習等相關配套機制，及明訂於學則內等情；歷來教育部收受相關陳訴案約占整體退學制陳訴案之32.7%，惟實際潛藏之非學習因素未見系統性調查</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>研</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>析，況教育部對於外界長期質疑該制度之公平性、合教育目的性、或衍生不合理疑義等相關議題，與宜否參採</w:t>
-      </w:r>
+        <w:t>析，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>況</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>教育部對於外界長期質疑該制度之公平性、合教育目的性、或衍生不合理疑義等相關議題，與宜否參</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="52"/>
         </w:rPr>
-        <w:t>國際作法，如採共同評估制或退學生得再申請重新入學，即應給予更多機會等項</w:t>
-[...5 lines deleted...]
-        <w:t>，未見積極研議，而關於該制度實施迄今之實際影響、配套落實等相關檢討，</w:t>
+        <w:t>國際作法，如</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
-        </w:rPr>
-        <w:t>之闕如</w:t>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>共同評估制或退學生得再申請重新入學，即應給予更多機會等項</w:t>
+      </w:r>
+      <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，未見積極</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>議，而關於該制度實施迄今之實際影響、配套落實等相關檢討，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>亦付</w:t>
+      </w:r>
+      <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>闕如</w:t>
       </w:r>
       <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，復未能有效提供學校作為制度之參酌考量，</w:t>
       </w:r>
       <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>遑論是否符合維持學術品質或確保學位具一定水準等制度之目的</w:t>
       </w:r>
       <w:r w:rsidR="00174032" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，亟待後續積極檢討</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008D0E1C" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>釐清</w:t>
+        <w:t>釐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008D0E1C" w:rsidRPr="00C52CBA">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>清</w:t>
       </w:r>
       <w:r w:rsidR="00C66774" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E25849" w:rsidRPr="00C52CBA" w:rsidRDefault="00E25849" w:rsidP="004E05A1">
+    <w:p w14:paraId="67B4EF00" w14:textId="77777777" w:rsidR="00E25849" w:rsidRPr="00C52CBA" w:rsidRDefault="00E25849" w:rsidP="004E05A1">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2380" w:hanging="2380"/>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Toc524895648"/>
       <w:bookmarkStart w:id="56" w:name="_Toc524896194"/>
       <w:bookmarkStart w:id="57" w:name="_Toc524896224"/>
       <w:bookmarkStart w:id="58" w:name="_Toc524902734"/>
       <w:bookmarkStart w:id="59" w:name="_Toc525066148"/>
       <w:bookmarkStart w:id="60" w:name="_Toc525070839"/>
       <w:bookmarkStart w:id="61" w:name="_Toc525938379"/>
       <w:bookmarkStart w:id="62" w:name="_Toc525939227"/>
       <w:bookmarkStart w:id="63" w:name="_Toc525939732"/>
       <w:bookmarkStart w:id="64" w:name="_Toc529218272"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="65" w:name="_Toc529222689"/>
       <w:bookmarkStart w:id="66" w:name="_Toc529223111"/>
       <w:bookmarkStart w:id="67" w:name="_Toc529223862"/>
       <w:bookmarkStart w:id="68" w:name="_Toc529228265"/>
       <w:bookmarkStart w:id="69" w:name="_Toc2400395"/>
       <w:bookmarkStart w:id="70" w:name="_Toc4316189"/>
       <w:bookmarkStart w:id="71" w:name="_Toc4473330"/>
@@ -17316,51 +17843,51 @@
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidR="000D64F2" w:rsidRPr="00C52CBA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E25849" w:rsidRPr="00C52CBA" w:rsidRDefault="00E25849">
+    <w:p w14:paraId="2341D1EE" w14:textId="77777777" w:rsidR="00E25849" w:rsidRPr="00C52CBA" w:rsidRDefault="00E25849">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="80" w:name="_Toc524895649"/>
       <w:bookmarkStart w:id="81" w:name="_Toc524896195"/>
       <w:bookmarkStart w:id="82" w:name="_Toc524896225"/>
       <w:bookmarkStart w:id="83" w:name="_Toc2400396"/>
       <w:bookmarkStart w:id="84" w:name="_Toc4316190"/>
       <w:bookmarkStart w:id="85" w:name="_Toc4473331"/>
       <w:bookmarkStart w:id="86" w:name="_Toc69556898"/>
       <w:bookmarkStart w:id="87" w:name="_Toc69556947"/>
       <w:bookmarkStart w:id="88" w:name="_Toc69609821"/>
       <w:bookmarkStart w:id="89" w:name="_Toc70241817"/>
       <w:bookmarkStart w:id="90" w:name="_Toc70242206"/>
       <w:bookmarkStart w:id="91" w:name="_Toc421794877"/>
       <w:bookmarkStart w:id="92" w:name="_Toc421795443"/>
       <w:bookmarkStart w:id="93" w:name="_Toc421796024"/>
       <w:bookmarkStart w:id="94" w:name="_Toc422728959"/>
       <w:bookmarkStart w:id="95" w:name="_Toc422834162"/>
       <w:bookmarkStart w:id="96" w:name="_Toc182902492"/>
       <w:bookmarkStart w:id="97" w:name="_Toc183094252"/>
       <w:bookmarkStart w:id="98" w:name="_Toc183164635"/>
       <w:bookmarkStart w:id="99" w:name="_Toc183164690"/>
       <w:bookmarkStart w:id="100" w:name="_Toc183696246"/>
       <w:bookmarkStart w:id="101" w:name="_Toc524902735"/>
@@ -17412,51 +17939,51 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>見復。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="007339FB" w:rsidRPr="00C52CBA" w:rsidRDefault="007339FB">
+    <w:p w14:paraId="2F1F65C3" w14:textId="77777777" w:rsidR="007339FB" w:rsidRPr="00C52CBA" w:rsidRDefault="007339FB">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="112" w:name="_Toc182902493"/>
       <w:bookmarkStart w:id="113" w:name="_Toc183094253"/>
       <w:bookmarkStart w:id="114" w:name="_Toc183164636"/>
       <w:bookmarkStart w:id="115" w:name="_Toc183164691"/>
       <w:bookmarkStart w:id="116" w:name="_Toc183696247"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查意見</w:t>
       </w:r>
       <w:r w:rsidR="00444F24" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，函請教育部確實</w:t>
@@ -17465,51 +17992,51 @@
       <w:r w:rsidR="00CE7CB1" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>研議見</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>復</w:t>
       </w:r>
       <w:r w:rsidR="00C87961" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="001E4083" w:rsidRPr="00C52CBA" w:rsidRDefault="004C3B59">
+    <w:p w14:paraId="628FBC8F" w14:textId="77777777" w:rsidR="001E4083" w:rsidRPr="00C52CBA" w:rsidRDefault="004C3B59">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="117" w:name="_Toc182902494"/>
       <w:bookmarkStart w:id="118" w:name="_Toc183094254"/>
       <w:bookmarkStart w:id="119" w:name="_Toc183164637"/>
       <w:bookmarkStart w:id="120" w:name="_Toc183164692"/>
       <w:bookmarkStart w:id="121" w:name="_Toc183696248"/>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查意見，</w:t>
       </w:r>
       <w:r w:rsidR="00C808AF" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="002535AA" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>密</w:t>
@@ -17527,157 +18054,155 @@
         <w:t>函復陳訴人</w:t>
       </w:r>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkEnd w:id="111"/>
-    <w:p w:rsidR="00770453" w:rsidRPr="00C52CBA" w:rsidRDefault="00770453" w:rsidP="00770453">
+    <w:p w14:paraId="3F41A82B" w14:textId="77777777" w:rsidR="00770453" w:rsidRPr="00C52CBA" w:rsidRDefault="00770453" w:rsidP="00770453">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:beforeLines="50" w:before="228" w:afterLines="100" w:after="457"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E25849" w:rsidRPr="00A91670" w:rsidRDefault="00E25849" w:rsidP="00770453">
+    <w:p w14:paraId="54DD5AE1" w14:textId="77777777" w:rsidR="00E25849" w:rsidRPr="00A91670" w:rsidRDefault="00E25849" w:rsidP="00770453">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:beforeLines="50" w:before="228" w:afterLines="100" w:after="457"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>調查委員：</w:t>
       </w:r>
       <w:r w:rsidR="00032F11" w:rsidRPr="00C52CBA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>賴鼎銘</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770453" w:rsidRPr="00992664" w:rsidRDefault="00770453" w:rsidP="00770453">
+    <w:p w14:paraId="4AF43ABC" w14:textId="77777777" w:rsidR="00770453" w:rsidRPr="00992664" w:rsidRDefault="00770453" w:rsidP="00770453">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5890" w:rsidRPr="00992664" w:rsidRDefault="00CB5890" w:rsidP="00770453">
+    <w:p w14:paraId="167E25B3" w14:textId="77777777" w:rsidR="00CB5890" w:rsidRPr="00992664" w:rsidRDefault="00CB5890" w:rsidP="00770453">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A2C21" w:rsidRPr="00E30967" w:rsidRDefault="001A2C21" w:rsidP="00E30967">
+    <w:p w14:paraId="007910FC" w14:textId="77777777" w:rsidR="001A2C21" w:rsidRPr="00E30967" w:rsidRDefault="001A2C21" w:rsidP="00E30967">
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="122" w:name="_Toc4467127"/>
-      <w:bookmarkStart w:id="123" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="123"/>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:p w:rsidR="00F816CB" w:rsidRPr="00992664" w:rsidRDefault="00F816CB" w:rsidP="00EF4B1F">
+    <w:p w14:paraId="3F8D3591" w14:textId="77777777" w:rsidR="00F816CB" w:rsidRPr="00992664" w:rsidRDefault="00F816CB" w:rsidP="00EF4B1F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F816CB" w:rsidRPr="00992664" w:rsidSect="00931A10">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0071">
       <wne:acd wne:acdName="acd10"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0072">
@@ -17761,213 +18286,214 @@
   <wne:acds>
     <wne:acd wne:argValue="AgC1az2EI2oPXzAA" wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzUA" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzYA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzcA" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzgA" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzkA" wne:acdName="acd9" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd10" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd11" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd12" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAUA" wne:acdName="acd13" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAYA" wne:acdName="acd14" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAcA" wne:acdName="acd15" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAgA" wne:acdName="acd16" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAkA" wne:acdName="acd17" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd18" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B90630" w:rsidRDefault="00B90630">
+    <w:p w14:paraId="595BD923" w14:textId="77777777" w:rsidR="00D92635" w:rsidRDefault="00D92635">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B90630" w:rsidRDefault="00B90630">
+    <w:p w14:paraId="0234F421" w14:textId="77777777" w:rsidR="00D92635" w:rsidRDefault="00D92635">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
+    <w:altName w:val="DF Kai Shu"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康楷書體W5(P)">
     <w:altName w:val="新細明體"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="006D5A1D" w:rsidRDefault="006D5A1D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5F5972EF" w14:textId="77777777" w:rsidR="006D5A1D" w:rsidRDefault="006D5A1D">
     <w:pPr>
       <w:pStyle w:val="af3"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="006D5A1D" w:rsidRDefault="006D5A1D">
+  <w:p w14:paraId="059B1B1C" w14:textId="77777777" w:rsidR="006D5A1D" w:rsidRDefault="006D5A1D">
     <w:pPr>
       <w:framePr w:wrap="auto" w:hAnchor="text" w:y="-955"/>
       <w:ind w:left="640" w:right="360" w:firstLine="448"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B90630" w:rsidRDefault="00B90630">
+    <w:p w14:paraId="0662A4BA" w14:textId="77777777" w:rsidR="00D92635" w:rsidRDefault="00D92635">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B90630" w:rsidRDefault="00B90630">
+    <w:p w14:paraId="2FF136DF" w14:textId="77777777" w:rsidR="00D92635" w:rsidRDefault="00D92635">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="0048691B">
+    <w:p w14:paraId="361A645C" w14:textId="77777777" w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="0048691B">
       <w:pPr>
         <w:pStyle w:val="afd"/>
         <w:ind w:leftChars="5" w:left="301" w:hangingChars="129" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rStyle w:val="aff"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -18000,187 +18526,391 @@
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，自得於</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>合理及必要之範圍</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內，訂定有關取得學位之資格條件。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="00C11C73">
+    <w:p w14:paraId="29118D9D" w14:textId="6CC737D8" w:rsidR="0017097A" w:rsidRPr="0017097A" w:rsidRDefault="0017097A">
       <w:pPr>
         <w:pStyle w:val="afd"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00992664">
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="aff"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00992664">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA3FD9" w:rsidRPr="00842EE9">
-[...27 lines deleted...]
-        <w:t>。</w:t>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>教育部以</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:t>115</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>教高</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>二</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>字第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:t>1150006651</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>號函補充說明略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC28C5">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>該部改</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC28C5">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC28C5">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>「擴大重返校園比率計算之學年區間」（計算至次</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC28C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC28C5">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>學年度）方式</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，計算</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:t>107</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>學年度至</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:t>111</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>學年度本國因成績不佳或曠課時數過多退學學生重返校園之比率則分別為：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:t>37.8%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:t>34.2%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:t>33.6%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:t>30.7%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017097A">
+        <w:t>31.8%</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="00EB6B90">
+    <w:p w14:paraId="2D88ED39" w14:textId="77777777" w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="00C11C73">
+      <w:pPr>
+        <w:pStyle w:val="afd"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00992664">
+        <w:rPr>
+          <w:rStyle w:val="aff"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00992664">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3FD9" w:rsidRPr="00842EE9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>何萬順、蔡介文、林俊儒、葉佳明（民110）。學業退學制度是否合理妥適？實徵研究的證據。</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3FD9" w:rsidRPr="00842EE9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>當代教育研究季刊，29</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3FD9" w:rsidRPr="00842EE9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(3)，81-119</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842EE9">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="79016857" w14:textId="77777777" w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="00EB6B90">
       <w:pPr>
         <w:pStyle w:val="afd"/>
         <w:wordWrap w:val="0"/>
         <w:ind w:left="150" w:hangingChars="68" w:hanging="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rStyle w:val="aff"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>學校及相關報導雖多稱為「廢除」或「取消」學業退學制。惟就教育部之定義，現行各大專校院皆有實施因學業退學制度，包括因成績不佳或</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>曠課時數過多</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>而致退學等情形。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="007439F7">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="460CBA21" w14:textId="77777777" w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="007439F7">
       <w:pPr>
         <w:pStyle w:val="afd"/>
         <w:wordWrap w:val="0"/>
         <w:ind w:left="150" w:hangingChars="68" w:hanging="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rStyle w:val="aff"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>查教育部112</w:t>
-[...6 lines deleted...]
-        <w:t>年9月18日</w:t>
+        <w:t>查教育部112年9月18日</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>教高（二）字第1120078872號函復略</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
@@ -18204,52 +18934,52 @@
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>目前大專校院學業退學制度，經查154所大專校院，有4校現行無學業退學制度，現行有實施因學業退學制度之學校計150校。至113年本院詢問會議前，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>該部則更新</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>資料如本文。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="005560FF">
+  <w:footnote w:id="6">
+    <w:p w14:paraId="714D6CCF" w14:textId="77777777" w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="005560FF">
       <w:pPr>
         <w:pStyle w:val="afd"/>
         <w:wordWrap w:val="0"/>
         <w:ind w:left="150" w:hangingChars="68" w:hanging="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rStyle w:val="aff"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -18282,207 +19012,188 @@
         <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>；範例：GPA=（每科學分</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>每科成績GP）之總和／畢業學分總數。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-    <w:p w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="005A52B4">
+  <w:footnote w:id="7">
+    <w:p w14:paraId="425445D3" w14:textId="77777777" w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="005A52B4">
       <w:pPr>
         <w:pStyle w:val="afd"/>
         <w:wordWrap w:val="0"/>
         <w:ind w:left="150" w:hangingChars="68" w:hanging="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rStyle w:val="aff"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>何萬順、蔡介文、林俊儒、葉佳明（</w:t>
-[...6 lines deleted...]
-        <w:t>民110）。學業退學制度是否合理妥適？實徵研究的證據。</w:t>
+        <w:t>何萬順、蔡介文、林俊儒、葉佳明（民110）。學業退學制度是否合理妥適？實徵研究的證據。</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>當代教育研究季刊，29</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(3)，81-119</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
-    <w:p w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="002C4B63">
+  <w:footnote w:id="8">
+    <w:p w14:paraId="3607769C" w14:textId="77777777" w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="002C4B63">
       <w:pPr>
         <w:pStyle w:val="afd"/>
         <w:wordWrap w:val="0"/>
         <w:ind w:left="150" w:hangingChars="68" w:hanging="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rStyle w:val="aff"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>張智宏</w:t>
+        <w:t xml:space="preserve"> 張智宏</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(無日期)。國立中央大學座談：</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>學業退學制度之公平性與把關功能檢視</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。113年，取自</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>https://ir.ncu.edu.tw/images/%E5%BA%A7%E8%AB%87_%E4%B8%AD%E5%A4%AE%E5%A4%A7%E5%AD%B8_%E5%BC%B5%E6%99%BA%E5%AE%8F%E6%95%99%E6%8E%88.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3E99">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pdf</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3E99">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
-    <w:p w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="00E97D6E">
+  <w:footnote w:id="9">
+    <w:p w14:paraId="575E1909" w14:textId="77777777" w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="00E97D6E">
       <w:pPr>
         <w:pStyle w:val="afd"/>
         <w:wordWrap w:val="0"/>
         <w:ind w:left="150" w:hangingChars="68" w:hanging="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rStyle w:val="aff"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>何萬順、林俊儒</w:t>
+        <w:t xml:space="preserve"> 何萬順、林俊儒</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(民106)。</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>大學學業退學制度的批判與反思</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:b/>
           <w:i/>
@@ -18521,134 +19232,134 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>自</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>https://www.edubook.com.tw/OAtw/File/PDf/409906.pdf</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="9">
-    <w:p w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="003E1F4C">
+  <w:footnote w:id="10">
+    <w:p w14:paraId="4FF34A5B" w14:textId="77777777" w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D" w:rsidP="003E1F4C">
       <w:pPr>
         <w:pStyle w:val="afd"/>
         <w:wordWrap w:val="0"/>
         <w:ind w:left="150" w:hangingChars="68" w:hanging="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rStyle w:val="aff"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>陶宏麟、吳東陽（民110）。大學雙二一退學制度與學生規避退學行為。</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>經濟論文，49</w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，203-244。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="10">
-    <w:p w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D">
+  <w:footnote w:id="11">
+    <w:p w14:paraId="437867F7" w14:textId="77777777" w:rsidR="006D5A1D" w:rsidRPr="00992664" w:rsidRDefault="006D5A1D">
       <w:pPr>
         <w:pStyle w:val="afd"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rStyle w:val="aff"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00992664">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本調查整理自教育部查復資料。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="025E118C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3632AD3E"/>
     <w:lvl w:ilvl="0" w:tplc="6956A504">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1100" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -21307,246 +22018,246 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3500" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3980" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4460" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1557206289">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="195238045">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="313946787">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1074930433">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="724374084">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1102918951">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2076857721">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1050574332">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1094129884">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="338966235">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1537309561">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="541207908">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="443889743">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="76251019">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="236939141">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1645281666">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="736901159">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1303118682">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1198352773">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1128936375">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="38869687">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="58986735">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="645742586">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1033654688">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1917208701">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="414984830">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1558972902">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="809135187">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="597909962">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1068071644">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="486938475">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="369498728">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1070348932">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1039819735">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1023283546">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="134836715">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="428694539">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="401829381">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="249240368">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="185758365">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="496847588">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1738894913">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1628780349">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="793869779">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="1176840651">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="1173885096">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="1841196839">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="1378701995">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:mirrorMargins/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="0"/>
   <w:drawingGridHorizontalSpacing w:val="170"/>
   <w:drawingGridVerticalSpacing w:val="457"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A302B2"/>
@@ -21893,50 +22604,51 @@
     <w:rsid w:val="00155936"/>
     <w:rsid w:val="00155AD9"/>
     <w:rsid w:val="00155E08"/>
     <w:rsid w:val="00155F1D"/>
     <w:rsid w:val="00156B64"/>
     <w:rsid w:val="001574AE"/>
     <w:rsid w:val="001603BE"/>
     <w:rsid w:val="0016084D"/>
     <w:rsid w:val="0016147F"/>
     <w:rsid w:val="001621D0"/>
     <w:rsid w:val="001624C0"/>
     <w:rsid w:val="001626CC"/>
     <w:rsid w:val="001637C7"/>
     <w:rsid w:val="00163AA1"/>
     <w:rsid w:val="0016405B"/>
     <w:rsid w:val="0016427E"/>
     <w:rsid w:val="0016480E"/>
     <w:rsid w:val="00164CD8"/>
     <w:rsid w:val="00165318"/>
     <w:rsid w:val="001658EE"/>
     <w:rsid w:val="00167001"/>
     <w:rsid w:val="001678CE"/>
     <w:rsid w:val="00167FF0"/>
     <w:rsid w:val="00170403"/>
     <w:rsid w:val="001704B1"/>
+    <w:rsid w:val="0017097A"/>
     <w:rsid w:val="001710C9"/>
     <w:rsid w:val="001719EC"/>
     <w:rsid w:val="00171A8F"/>
     <w:rsid w:val="00171AAD"/>
     <w:rsid w:val="0017244A"/>
     <w:rsid w:val="00172D7B"/>
     <w:rsid w:val="0017329C"/>
     <w:rsid w:val="00173305"/>
     <w:rsid w:val="00173BFF"/>
     <w:rsid w:val="00173E7C"/>
     <w:rsid w:val="00174032"/>
     <w:rsid w:val="001740CE"/>
     <w:rsid w:val="00174297"/>
     <w:rsid w:val="001746DA"/>
     <w:rsid w:val="00174EBD"/>
     <w:rsid w:val="00176E77"/>
     <w:rsid w:val="001807A2"/>
     <w:rsid w:val="00180B50"/>
     <w:rsid w:val="00180E06"/>
     <w:rsid w:val="001817B3"/>
     <w:rsid w:val="001819C6"/>
     <w:rsid w:val="00183014"/>
     <w:rsid w:val="00183A4C"/>
     <w:rsid w:val="0018436D"/>
     <w:rsid w:val="00187B2C"/>
@@ -22387,97 +23099,99 @@
     <w:rsid w:val="0038379A"/>
     <w:rsid w:val="00383A1E"/>
     <w:rsid w:val="00383C06"/>
     <w:rsid w:val="00384724"/>
     <w:rsid w:val="003847D8"/>
     <w:rsid w:val="00386608"/>
     <w:rsid w:val="003866A6"/>
     <w:rsid w:val="00387700"/>
     <w:rsid w:val="003902CC"/>
     <w:rsid w:val="00390BC2"/>
     <w:rsid w:val="00391524"/>
     <w:rsid w:val="003919B7"/>
     <w:rsid w:val="00391AD2"/>
     <w:rsid w:val="00391D57"/>
     <w:rsid w:val="00392292"/>
     <w:rsid w:val="0039302D"/>
     <w:rsid w:val="003930E3"/>
     <w:rsid w:val="00394906"/>
     <w:rsid w:val="00394C03"/>
     <w:rsid w:val="00394C21"/>
     <w:rsid w:val="00394F45"/>
     <w:rsid w:val="00396802"/>
     <w:rsid w:val="00396B6A"/>
     <w:rsid w:val="003A093B"/>
     <w:rsid w:val="003A170A"/>
+    <w:rsid w:val="003A1746"/>
     <w:rsid w:val="003A1F0E"/>
     <w:rsid w:val="003A21D4"/>
     <w:rsid w:val="003A22CA"/>
     <w:rsid w:val="003A2E55"/>
     <w:rsid w:val="003A3B28"/>
     <w:rsid w:val="003A3F4A"/>
     <w:rsid w:val="003A4257"/>
     <w:rsid w:val="003A4AFC"/>
     <w:rsid w:val="003A4B80"/>
     <w:rsid w:val="003A4F30"/>
     <w:rsid w:val="003A5927"/>
     <w:rsid w:val="003A5968"/>
     <w:rsid w:val="003A7670"/>
     <w:rsid w:val="003A7F38"/>
     <w:rsid w:val="003B0D01"/>
     <w:rsid w:val="003B1017"/>
     <w:rsid w:val="003B13FF"/>
     <w:rsid w:val="003B17AC"/>
     <w:rsid w:val="003B215E"/>
     <w:rsid w:val="003B27E0"/>
     <w:rsid w:val="003B378C"/>
     <w:rsid w:val="003B3C07"/>
     <w:rsid w:val="003B3CEF"/>
     <w:rsid w:val="003B527E"/>
     <w:rsid w:val="003B555C"/>
     <w:rsid w:val="003B58C9"/>
     <w:rsid w:val="003B6081"/>
     <w:rsid w:val="003B6775"/>
     <w:rsid w:val="003B6956"/>
     <w:rsid w:val="003B738C"/>
     <w:rsid w:val="003B7BD7"/>
     <w:rsid w:val="003B7C58"/>
     <w:rsid w:val="003C036C"/>
     <w:rsid w:val="003C0683"/>
     <w:rsid w:val="003C0AE1"/>
     <w:rsid w:val="003C207D"/>
     <w:rsid w:val="003C39C1"/>
     <w:rsid w:val="003C3AB2"/>
     <w:rsid w:val="003C3BC5"/>
     <w:rsid w:val="003C3CD1"/>
     <w:rsid w:val="003C3EE3"/>
     <w:rsid w:val="003C3FE1"/>
     <w:rsid w:val="003C4968"/>
     <w:rsid w:val="003C5921"/>
     <w:rsid w:val="003C5FE2"/>
     <w:rsid w:val="003C6045"/>
     <w:rsid w:val="003C6ADA"/>
+    <w:rsid w:val="003C76CB"/>
     <w:rsid w:val="003D010C"/>
     <w:rsid w:val="003D05FB"/>
     <w:rsid w:val="003D0663"/>
     <w:rsid w:val="003D1B16"/>
     <w:rsid w:val="003D3CCA"/>
     <w:rsid w:val="003D45BF"/>
     <w:rsid w:val="003D508A"/>
     <w:rsid w:val="003D537F"/>
     <w:rsid w:val="003D544B"/>
     <w:rsid w:val="003D5B33"/>
     <w:rsid w:val="003D64B7"/>
     <w:rsid w:val="003D6D2A"/>
     <w:rsid w:val="003D7B75"/>
     <w:rsid w:val="003D7BC4"/>
     <w:rsid w:val="003D7C8F"/>
     <w:rsid w:val="003E0208"/>
     <w:rsid w:val="003E128F"/>
     <w:rsid w:val="003E1F4C"/>
     <w:rsid w:val="003E21A5"/>
     <w:rsid w:val="003E2211"/>
     <w:rsid w:val="003E2A56"/>
     <w:rsid w:val="003E2CDD"/>
     <w:rsid w:val="003E2F90"/>
     <w:rsid w:val="003E31DF"/>
     <w:rsid w:val="003E34ED"/>
@@ -23906,50 +24620,51 @@
     <w:rsid w:val="00A136A0"/>
     <w:rsid w:val="00A13F4B"/>
     <w:rsid w:val="00A14535"/>
     <w:rsid w:val="00A15058"/>
     <w:rsid w:val="00A15F5A"/>
     <w:rsid w:val="00A17068"/>
     <w:rsid w:val="00A1793E"/>
     <w:rsid w:val="00A17A5D"/>
     <w:rsid w:val="00A17CF0"/>
     <w:rsid w:val="00A20068"/>
     <w:rsid w:val="00A20274"/>
     <w:rsid w:val="00A20349"/>
     <w:rsid w:val="00A20E3E"/>
     <w:rsid w:val="00A20F7B"/>
     <w:rsid w:val="00A210EF"/>
     <w:rsid w:val="00A212BF"/>
     <w:rsid w:val="00A21F1B"/>
     <w:rsid w:val="00A2252A"/>
     <w:rsid w:val="00A23BBA"/>
     <w:rsid w:val="00A24B29"/>
     <w:rsid w:val="00A24B60"/>
     <w:rsid w:val="00A24C95"/>
     <w:rsid w:val="00A24E2C"/>
     <w:rsid w:val="00A253C2"/>
     <w:rsid w:val="00A2599A"/>
+    <w:rsid w:val="00A25AD6"/>
     <w:rsid w:val="00A25D2F"/>
     <w:rsid w:val="00A26094"/>
     <w:rsid w:val="00A270F5"/>
     <w:rsid w:val="00A274DC"/>
     <w:rsid w:val="00A301BF"/>
     <w:rsid w:val="00A302B2"/>
     <w:rsid w:val="00A3090A"/>
     <w:rsid w:val="00A30B07"/>
     <w:rsid w:val="00A30C11"/>
     <w:rsid w:val="00A31217"/>
     <w:rsid w:val="00A313D9"/>
     <w:rsid w:val="00A320E3"/>
     <w:rsid w:val="00A329E6"/>
     <w:rsid w:val="00A331B4"/>
     <w:rsid w:val="00A34831"/>
     <w:rsid w:val="00A3484E"/>
     <w:rsid w:val="00A34AD7"/>
     <w:rsid w:val="00A34E33"/>
     <w:rsid w:val="00A356D3"/>
     <w:rsid w:val="00A36877"/>
     <w:rsid w:val="00A36ADA"/>
     <w:rsid w:val="00A378DF"/>
     <w:rsid w:val="00A3794E"/>
     <w:rsid w:val="00A37C4D"/>
     <w:rsid w:val="00A402E1"/>
@@ -24553,50 +25268,51 @@
     <w:rsid w:val="00CB60CC"/>
     <w:rsid w:val="00CB7D29"/>
     <w:rsid w:val="00CC01B3"/>
     <w:rsid w:val="00CC0D8F"/>
     <w:rsid w:val="00CC0EBB"/>
     <w:rsid w:val="00CC3380"/>
     <w:rsid w:val="00CC3803"/>
     <w:rsid w:val="00CC4EA1"/>
     <w:rsid w:val="00CC5214"/>
     <w:rsid w:val="00CC57A3"/>
     <w:rsid w:val="00CC60F4"/>
     <w:rsid w:val="00CC6297"/>
     <w:rsid w:val="00CC7479"/>
     <w:rsid w:val="00CC7690"/>
     <w:rsid w:val="00CD1986"/>
     <w:rsid w:val="00CD2937"/>
     <w:rsid w:val="00CD419C"/>
     <w:rsid w:val="00CD54BF"/>
     <w:rsid w:val="00CD5785"/>
     <w:rsid w:val="00CD7293"/>
     <w:rsid w:val="00CE034F"/>
     <w:rsid w:val="00CE0902"/>
     <w:rsid w:val="00CE119D"/>
     <w:rsid w:val="00CE123B"/>
     <w:rsid w:val="00CE25E1"/>
+    <w:rsid w:val="00CE265B"/>
     <w:rsid w:val="00CE3051"/>
     <w:rsid w:val="00CE35B2"/>
     <w:rsid w:val="00CE3D76"/>
     <w:rsid w:val="00CE439D"/>
     <w:rsid w:val="00CE4634"/>
     <w:rsid w:val="00CE4D5C"/>
     <w:rsid w:val="00CE4FF1"/>
     <w:rsid w:val="00CE6BEB"/>
     <w:rsid w:val="00CE6CF3"/>
     <w:rsid w:val="00CE6DCC"/>
     <w:rsid w:val="00CE785E"/>
     <w:rsid w:val="00CE7CB1"/>
     <w:rsid w:val="00CF05DA"/>
     <w:rsid w:val="00CF0837"/>
     <w:rsid w:val="00CF08E3"/>
     <w:rsid w:val="00CF1C6A"/>
     <w:rsid w:val="00CF219D"/>
     <w:rsid w:val="00CF21C4"/>
     <w:rsid w:val="00CF24E1"/>
     <w:rsid w:val="00CF2760"/>
     <w:rsid w:val="00CF32FD"/>
     <w:rsid w:val="00CF4843"/>
     <w:rsid w:val="00CF4FBE"/>
     <w:rsid w:val="00CF58EB"/>
     <w:rsid w:val="00CF66D7"/>
@@ -24623,50 +25339,51 @@
     <w:rsid w:val="00D07BFD"/>
     <w:rsid w:val="00D108C8"/>
     <w:rsid w:val="00D136F7"/>
     <w:rsid w:val="00D13EA5"/>
     <w:rsid w:val="00D13F91"/>
     <w:rsid w:val="00D13FBA"/>
     <w:rsid w:val="00D15021"/>
     <w:rsid w:val="00D15425"/>
     <w:rsid w:val="00D154A7"/>
     <w:rsid w:val="00D154C8"/>
     <w:rsid w:val="00D15537"/>
     <w:rsid w:val="00D16B26"/>
     <w:rsid w:val="00D16E54"/>
     <w:rsid w:val="00D20D26"/>
     <w:rsid w:val="00D20E85"/>
     <w:rsid w:val="00D2152B"/>
     <w:rsid w:val="00D21C8E"/>
     <w:rsid w:val="00D2240A"/>
     <w:rsid w:val="00D22D2F"/>
     <w:rsid w:val="00D23530"/>
     <w:rsid w:val="00D23C29"/>
     <w:rsid w:val="00D24615"/>
     <w:rsid w:val="00D25233"/>
     <w:rsid w:val="00D253AD"/>
     <w:rsid w:val="00D2548A"/>
+    <w:rsid w:val="00D26060"/>
     <w:rsid w:val="00D2640B"/>
     <w:rsid w:val="00D26831"/>
     <w:rsid w:val="00D3072A"/>
     <w:rsid w:val="00D3099A"/>
     <w:rsid w:val="00D3188F"/>
     <w:rsid w:val="00D32784"/>
     <w:rsid w:val="00D33755"/>
     <w:rsid w:val="00D33B3F"/>
     <w:rsid w:val="00D33FB2"/>
     <w:rsid w:val="00D343B7"/>
     <w:rsid w:val="00D34700"/>
     <w:rsid w:val="00D34BA4"/>
     <w:rsid w:val="00D3573F"/>
     <w:rsid w:val="00D366CF"/>
     <w:rsid w:val="00D368D5"/>
     <w:rsid w:val="00D36B2E"/>
     <w:rsid w:val="00D36BD9"/>
     <w:rsid w:val="00D36C85"/>
     <w:rsid w:val="00D37842"/>
     <w:rsid w:val="00D37AD2"/>
     <w:rsid w:val="00D40483"/>
     <w:rsid w:val="00D4087A"/>
     <w:rsid w:val="00D40A3A"/>
     <w:rsid w:val="00D40CE8"/>
     <w:rsid w:val="00D40FC8"/>
@@ -24718,50 +25435,51 @@
     <w:rsid w:val="00D743DC"/>
     <w:rsid w:val="00D7543D"/>
     <w:rsid w:val="00D75644"/>
     <w:rsid w:val="00D7614A"/>
     <w:rsid w:val="00D7632D"/>
     <w:rsid w:val="00D76E08"/>
     <w:rsid w:val="00D77AE7"/>
     <w:rsid w:val="00D81397"/>
     <w:rsid w:val="00D81656"/>
     <w:rsid w:val="00D81C27"/>
     <w:rsid w:val="00D83172"/>
     <w:rsid w:val="00D83277"/>
     <w:rsid w:val="00D83D87"/>
     <w:rsid w:val="00D83FD0"/>
     <w:rsid w:val="00D84A6D"/>
     <w:rsid w:val="00D84CD7"/>
     <w:rsid w:val="00D84DFF"/>
     <w:rsid w:val="00D84EA8"/>
     <w:rsid w:val="00D84EE5"/>
     <w:rsid w:val="00D856DF"/>
     <w:rsid w:val="00D85B88"/>
     <w:rsid w:val="00D86A30"/>
     <w:rsid w:val="00D908AF"/>
     <w:rsid w:val="00D90945"/>
     <w:rsid w:val="00D91B13"/>
+    <w:rsid w:val="00D92635"/>
     <w:rsid w:val="00D92AE9"/>
     <w:rsid w:val="00D92F75"/>
     <w:rsid w:val="00D93B77"/>
     <w:rsid w:val="00D95306"/>
     <w:rsid w:val="00D96162"/>
     <w:rsid w:val="00D96451"/>
     <w:rsid w:val="00D96795"/>
     <w:rsid w:val="00D96F65"/>
     <w:rsid w:val="00D971B6"/>
     <w:rsid w:val="00D9730C"/>
     <w:rsid w:val="00D97CB4"/>
     <w:rsid w:val="00D97D17"/>
     <w:rsid w:val="00D97DD4"/>
     <w:rsid w:val="00DA04CE"/>
     <w:rsid w:val="00DA1524"/>
     <w:rsid w:val="00DA2226"/>
     <w:rsid w:val="00DA28DA"/>
     <w:rsid w:val="00DA325D"/>
     <w:rsid w:val="00DA3302"/>
     <w:rsid w:val="00DA3CAE"/>
     <w:rsid w:val="00DA435C"/>
     <w:rsid w:val="00DA45DA"/>
     <w:rsid w:val="00DA4665"/>
     <w:rsid w:val="00DA466E"/>
     <w:rsid w:val="00DA5701"/>
@@ -24775,50 +25493,51 @@
     <w:rsid w:val="00DB0483"/>
     <w:rsid w:val="00DB074B"/>
     <w:rsid w:val="00DB1170"/>
     <w:rsid w:val="00DB130E"/>
     <w:rsid w:val="00DB1D4C"/>
     <w:rsid w:val="00DB25B2"/>
     <w:rsid w:val="00DB26CD"/>
     <w:rsid w:val="00DB28C2"/>
     <w:rsid w:val="00DB2BFB"/>
     <w:rsid w:val="00DB441C"/>
     <w:rsid w:val="00DB44AF"/>
     <w:rsid w:val="00DB4FCB"/>
     <w:rsid w:val="00DB5282"/>
     <w:rsid w:val="00DB53B8"/>
     <w:rsid w:val="00DB54F5"/>
     <w:rsid w:val="00DB5699"/>
     <w:rsid w:val="00DB5C19"/>
     <w:rsid w:val="00DB708A"/>
     <w:rsid w:val="00DB70A6"/>
     <w:rsid w:val="00DC021B"/>
     <w:rsid w:val="00DC0B2F"/>
     <w:rsid w:val="00DC12F8"/>
     <w:rsid w:val="00DC1C3F"/>
     <w:rsid w:val="00DC1F58"/>
     <w:rsid w:val="00DC267C"/>
+    <w:rsid w:val="00DC28C5"/>
     <w:rsid w:val="00DC2D5F"/>
     <w:rsid w:val="00DC2D91"/>
     <w:rsid w:val="00DC339B"/>
     <w:rsid w:val="00DC3F0D"/>
     <w:rsid w:val="00DC4037"/>
     <w:rsid w:val="00DC45EC"/>
     <w:rsid w:val="00DC5D40"/>
     <w:rsid w:val="00DC5E3D"/>
     <w:rsid w:val="00DC612A"/>
     <w:rsid w:val="00DC69A7"/>
     <w:rsid w:val="00DC6B02"/>
     <w:rsid w:val="00DC7483"/>
     <w:rsid w:val="00DC7504"/>
     <w:rsid w:val="00DD0638"/>
     <w:rsid w:val="00DD1045"/>
     <w:rsid w:val="00DD1089"/>
     <w:rsid w:val="00DD17F8"/>
     <w:rsid w:val="00DD1D58"/>
     <w:rsid w:val="00DD1F3F"/>
     <w:rsid w:val="00DD30E9"/>
     <w:rsid w:val="00DD3703"/>
     <w:rsid w:val="00DD4E01"/>
     <w:rsid w:val="00DD4EC1"/>
     <w:rsid w:val="00DD4F47"/>
     <w:rsid w:val="00DD6480"/>
@@ -25367,72 +26086,73 @@
     <w:rsid w:val="00FF570E"/>
     <w:rsid w:val="00FF618E"/>
     <w:rsid w:val="00FF650B"/>
     <w:rsid w:val="00FF7070"/>
     <w:rsid w:val="00FF7679"/>
     <w:rsid w:val="00FF76E9"/>
     <w:rsid w:val="00FF7C60"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="404EAEC7"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -25764,50 +26484,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a6">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005E65C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
       <w:kern w:val="2"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a6"/>
     <w:qFormat/>
     <w:rsid w:val="004F5E57"/>
     <w:pPr>
       <w:numPr>
@@ -27219,51 +27940,51 @@
     <w:basedOn w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007B6E80"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aff3">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00023975"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="55709968">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="168059427">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -27661,57 +28382,57 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEAE2669-98EF-4B19-9DF2-DA435213F416}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
   <Words>1386</Words>
-  <Characters>7903</Characters>
+  <Characters>7904</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9271</CharactersWithSpaces>
+  <CharactersWithSpaces>9272</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>