--- v0 (2025-10-19)
+++ v1 (2026-04-26)
@@ -5,266 +5,364 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="69A6C82D" w14:textId="77777777" w:rsidR="00D75644" w:rsidRPr="00F722C3" w:rsidRDefault="0025106C" w:rsidP="00F37D7B">
+    <w:p w:rsidR="00D75644" w:rsidRPr="00F722C3" w:rsidRDefault="0025106C" w:rsidP="00F37D7B">
       <w:pPr>
         <w:pStyle w:val="af2"/>
         <w:rPr>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F722C3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>糾正案文</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00F722C3">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3E5A5997" w14:textId="77777777" w:rsidR="00E25849" w:rsidRPr="00BB7FA3" w:rsidRDefault="0025106C" w:rsidP="00F231DC">
+    <w:p w:rsidR="00E25849" w:rsidRPr="00BB7FA3" w:rsidRDefault="0025106C" w:rsidP="00F231DC">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>被糾正機關：</w:t>
       </w:r>
       <w:r w:rsidR="009F0330" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>宜蘭縣政府消防局</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2BC2BC" w14:textId="77777777" w:rsidR="00E25849" w:rsidRPr="00BB7FA3" w:rsidRDefault="0025106C" w:rsidP="00DE42B9">
+    <w:p w:rsidR="00E25849" w:rsidRPr="00BB7FA3" w:rsidRDefault="0025106C" w:rsidP="00DE42B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>案　　　由</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk165900160"/>
       <w:r w:rsidR="00177AC1" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="009F0330" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>民國111、112年，宜蘭縣政府消防局南方澳分隊及冬山分隊陸續發生2起疑似消防員性騷擾事件，案經該局行政調查，認定2案均成立性騷擾事件。本院調查期間，再發現該局有隊員赴新北市受訓期間，疑似性騷擾其他消防局隊員，業經調查成立性騷擾事件。綜合上開3起</w:t>
+        <w:t>民國111、112年，宜蘭縣政府消防局南方澳分隊及冬山分隊陸續發生2起疑似消防員性騷擾事件，案經該局行政調查，認定2案均成立性騷擾事件。本院調查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009F0330" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009F0330" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>再發現該局有隊員赴新北市受訓</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009F0330" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>期間</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009F0330" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，疑似性騷擾其他消防局隊員，業經調查成立性騷擾事件。綜合上開3起</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>宜蘭縣政府消防局</w:t>
       </w:r>
       <w:r w:rsidR="009F0330" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>性騷擾事件，本院爰調查該局相關行政調查及性騷擾防治措施。</w:t>
+        <w:t>性騷擾事件，本院</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009F0330" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009F0330" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>調查該局相關行政調查及性騷擾防治措施。</w:t>
       </w:r>
       <w:r w:rsidR="003F5B94" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>經查</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>宜蘭縣政府消防局</w:t>
       </w:r>
       <w:r w:rsidR="00B3350C" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>處理本案未依法循管道徵詢主管機關及外部專業意見，認事用法涉有違誤，造成嚴重斲傷性騷擾被害人權益</w:t>
+        <w:t>處理本案未依法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B3350C" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>循</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B3350C" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>管道徵詢主管機關及外部專業意見，認事用法涉有違誤，造成嚴重斲傷性騷擾被害人權益</w:t>
       </w:r>
       <w:r w:rsidR="003F5B94" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，且對被害人創傷反應欠缺認知及敏感度，</w:t>
       </w:r>
       <w:r w:rsidR="00490241" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>終致</w:t>
       </w:r>
       <w:r w:rsidR="003F5B94" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>案關被害人身心不堪負荷而離職，徒然折損珍貴之消防人力</w:t>
       </w:r>
       <w:r w:rsidR="003F5B94" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>宜蘭縣政府消防局</w:t>
       </w:r>
       <w:r w:rsidR="003F5B94" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>局長徐松奕未能妥於綜理該局人事權責，未審慎管理所屬，</w:t>
+        <w:t>局長徐松奕未能</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003F5B94" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>妥於綜</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003F5B94" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>理該局人事權責，未審慎管理所屬，</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>宜蘭縣政府消防局</w:t>
       </w:r>
       <w:r w:rsidR="003F5B94" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>各層級業管主管亦未積極監督、確保</w:t>
       </w:r>
       <w:r w:rsidR="00490241" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事件後</w:t>
       </w:r>
       <w:r w:rsidR="003F5B94" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>隔離措施之有效執行，復該局未按刑事訴訟法第241條規定主動向檢察官或司法警察告發</w:t>
+        <w:t>隔離措施之有效執行，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003F5B94" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>復該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003F5B94" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局未按刑事訴訟法第241條規定主動向檢察官或司法警察告發</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>行為人</w:t>
       </w:r>
       <w:r w:rsidR="003F5B94" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>涉及犯</w:t>
       </w:r>
       <w:r w:rsidR="003F5B94" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>罪情事，且未能確實掌握業管主管運用相關資源協處所屬人員之情況，</w:t>
       </w:r>
       <w:r w:rsidR="00490241" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>局長徐松奕</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>並查其</w:t>
       </w:r>
       <w:r w:rsidR="003F5B94" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>於本院之陳述與實情有間</w:t>
+        <w:t>於本院之陳述與實情有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003F5B94" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>間</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>等情</w:t>
+        <w:t>等</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>情</w:t>
       </w:r>
       <w:r w:rsidR="003F5B94" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，均</w:t>
       </w:r>
       <w:r w:rsidR="0090533D" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>嚴重傷害政府機關形象及信譽，確有違失，</w:t>
       </w:r>
       <w:r w:rsidR="008B4841" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>爰依法提案糾正</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DA67B6" w14:textId="77777777" w:rsidR="00E25849" w:rsidRPr="00BB7FA3" w:rsidRDefault="00DB3135" w:rsidP="00DE42B9">
+    <w:p w:rsidR="00E25849" w:rsidRPr="00BB7FA3" w:rsidRDefault="00DB3135" w:rsidP="00DE42B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc524892370"/>
       <w:bookmarkStart w:id="3" w:name="_Toc524895640"/>
       <w:bookmarkStart w:id="4" w:name="_Toc524896186"/>
       <w:bookmarkStart w:id="5" w:name="_Toc524896216"/>
       <w:bookmarkStart w:id="6" w:name="_Toc524902722"/>
       <w:bookmarkStart w:id="7" w:name="_Toc525066141"/>
       <w:bookmarkStart w:id="8" w:name="_Toc525070831"/>
       <w:bookmarkStart w:id="9" w:name="_Toc525938371"/>
       <w:bookmarkStart w:id="10" w:name="_Toc525939219"/>
       <w:bookmarkStart w:id="11" w:name="_Toc525939724"/>
       <w:bookmarkStart w:id="12" w:name="_Toc529218258"/>
       <w:bookmarkStart w:id="13" w:name="_Toc529222681"/>
       <w:bookmarkStart w:id="14" w:name="_Toc529223103"/>
       <w:bookmarkStart w:id="15" w:name="_Toc529223854"/>
       <w:bookmarkStart w:id="16" w:name="_Toc529228250"/>
       <w:bookmarkStart w:id="17" w:name="_Toc2400386"/>
       <w:bookmarkStart w:id="18" w:name="_Toc4316181"/>
       <w:bookmarkStart w:id="19" w:name="_Toc4473322"/>
       <w:bookmarkStart w:id="20" w:name="_Toc69556889"/>
       <w:bookmarkStart w:id="21" w:name="_Toc69556938"/>
       <w:bookmarkStart w:id="22" w:name="_Toc69609812"/>
       <w:bookmarkStart w:id="23" w:name="_Toc70241808"/>
@@ -281,51 +379,51 @@
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="7DC97A8B" w14:textId="77777777" w:rsidR="00881F39" w:rsidRPr="00BB7FA3" w:rsidRDefault="009F0330" w:rsidP="00881F39">
+    <w:p w:rsidR="00881F39" w:rsidRPr="00BB7FA3" w:rsidRDefault="009F0330" w:rsidP="00881F39">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:left="680" w:firstLine="680"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc524895641"/>
       <w:bookmarkStart w:id="28" w:name="_Toc524896187"/>
       <w:bookmarkStart w:id="29" w:name="_Toc524896217"/>
       <w:bookmarkStart w:id="30" w:name="_Toc525066142"/>
       <w:bookmarkStart w:id="31" w:name="_Toc4316182"/>
       <w:bookmarkStart w:id="32" w:name="_Toc4473323"/>
       <w:bookmarkStart w:id="33" w:name="_Toc69556890"/>
       <w:bookmarkStart w:id="34" w:name="_Toc69556939"/>
       <w:bookmarkStart w:id="35" w:name="_Toc69609813"/>
       <w:bookmarkStart w:id="36" w:name="_Toc70241809"/>
       <w:bookmarkStart w:id="37" w:name="_Toc525070834"/>
       <w:bookmarkStart w:id="38" w:name="_Toc525938374"/>
       <w:bookmarkStart w:id="39" w:name="_Toc525939222"/>
       <w:bookmarkStart w:id="40" w:name="_Toc525939727"/>
       <w:bookmarkStart w:id="41" w:name="_Toc525066144"/>
       <w:bookmarkStart w:id="42" w:name="_Toc524892372"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
@@ -398,51 +496,65 @@
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>至宜蘭消防局案關分隊實地履勘；同年3</w:t>
+        <w:t>至宜蘭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防局案關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>分隊實地履勘；同年3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>月2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>邀請相關專家學者</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>蒞院提供專業實務意見</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -479,51 +591,65 @@
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>詢問</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>被申訴人，同年4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>、6月14日詢問宜蘭消防局業管主管等人共10名；同年7月22日詢問內政部消防署（下稱消防署）</w:t>
+        <w:t>、6月14日詢問宜蘭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防局業管</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>主管等人共10名；同年7月22日詢問內政部消防署（下稱消防署）</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>內政部警政署及宜蘭縣政府等</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>相關業務主管人員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="0090533D" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>顯示</w:t>
       </w:r>
@@ -540,1228 +666,2388 @@
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>均</w:t>
       </w:r>
       <w:r w:rsidR="0090533D" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>嚴重傷害政府機關形象及信譽，確有違失</w:t>
       </w:r>
       <w:r w:rsidR="007C00EE" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="007666F5" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>應予糾正促其注意改善。茲臚列事實與理由如下</w:t>
+        <w:t>應予糾正促其注意改善。茲</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007666F5" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>臚</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007666F5" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>列事實與理由如下</w:t>
       </w:r>
       <w:r w:rsidR="00B83C6B" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356F2700" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="101" w:left="1025"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>111年12月4日晚間9時30分許，時任宜蘭消防局南方澳分隊消防員</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於該分隊3樓備勤室內執行備勤，</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>○員趁○員於備勤室○○○○○○○○○○○○，嗣○○○○○○○○○○，○○○○○○○○○○○，○○○○○○○○○○，經○員向宜蘭消防局提出性騷擾申訴</w:t>
+        <w:t>○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員趁</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員於備</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>勤室○○○○○○○○○○○○，嗣○○○○○○○○○○，○○○○○○○○○○○，○○○○○○○○○○，經○員向宜蘭消防局提出性騷擾申訴</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。案發時</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>因執行備勤而無法擅離服勤處所，爰於備勤室卸除裝備</w:t>
+        <w:t>因執行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>備勤而無法擅離服</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>勤處所，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>爰於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>備勤室卸除裝備</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○○○</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，宜蘭消防局卻以</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>當下未實質執行消防勤務且未依</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>107</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年消防勤務實施要點備勤之定義「整裝」，逕認其不符性別平等工作法（下稱性工法）</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rStyle w:val="afc"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>第12條第1項第1款之「執行職務」要件，未依性工法審認本案；又</w:t>
+        <w:t>第12條第1項第1款之「執行職務」要件，未</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>依性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法審認本案；又</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>經診斷患</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○○○○○○○○</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，擬請公傷假休養，該局仍基於</w:t>
+        <w:t>，擬請公傷假休養，該局仍</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>基於</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>事發時「非屬執行職務」為由拒絕核給，有裁量逾</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>事</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>發時「非屬執行職務」為由拒絕核給，有裁量逾</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>越之違誤。迄至112年3月20日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防署函釋</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>略以，備勤係屬消防法定勤務之一，另112年4月26日勞動部函釋認定消防員於備勤時間遭受性騷擾，應屬性工法第12條第1項第1款「執行職務」之範疇，函請宜蘭縣政府輔導該局速循性工法妥處本案，該局方於同年5月15日召開防治性騷擾申訴調查委員會（下稱申調會）重新審議，6月28日將</w:t>
+        <w:t>略以，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>備勤係</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>屬消防法定勤務之一，另112年4月26日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>勞動部函</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>釋認定消防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員於備</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>勤時間遭受性騷擾，應屬性工法第12條第1項第1款「執行職務」之範疇，函請宜蘭縣政府輔導該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局速循性工法妥</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>處本案，該局方於同年5月15日召開防治性騷擾申訴調查委員會（下稱申調會）重新審議，6月28日將</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之補休、病假及休假重新核定變更為公傷假。惟</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>申請公傷假遭拒，嗣衍生與宜蘭消防局於調查及請假過程溝通協調不良、欲請病假休養亦未果、該局反覆要求檢具診斷證明書、職場霸凌申訴等情，最終於112年3月1日離職，上開處分顯已不具實益。宜蘭消防局處理本案未依法循管道徵詢主管機關及外部專業意見，認事用法涉有違誤，造成嚴重斲傷性騷擾被害人權益之保護。</w:t>
+        <w:t>申請公傷假遭拒，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>衍生與宜蘭消防局於調查及請假過程溝通協調不良、欲請病假休養亦未果、該局反覆要求檢具診斷證明書、職</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>場霸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>凌申訴等情，最終於112年3月1日離職，上開處分顯已不具實益。宜蘭消防局處理本案未依法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>循</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>管道徵詢主管機關及外部專業意見，認事用法涉有違誤，造成嚴重斲傷性騷擾被害人權益之保護。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0437F243" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依據107年12月12日修正之消防勤務實施要點第11點，「備勤」之定義為：「服勤人員在勤務執行單位內，整裝隨時保持機動待命，以備災害發生時之緊急出勤救災、救護及災害調查」；112年2月15日修正為：「服勤人員在勤務執行單位內，隨時保持機動待命並得實施動、靜態自主訓練、辦理業務等，以備災害發生時之緊急出動救災、救護、災害調查或其他臨時派遣勤務」。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71559DD9" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>查○員及○員均為時任宜蘭消防局南方澳分隊消防員，○員於111年12月4日晚間9時30分許，在該分隊3樓備勤室內執行備勤，○員未經○員允許，○○○○○○○○○○○，○○○○○○○○○○○，○○○○○○○。○○○○○○○○○○○，○○</w:t>
+        <w:t>查○員及○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員均為時</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>任宜蘭消防局南方澳分隊消防員，○員於111年12月4日晚間9時30分許，在該分隊3樓備勤室內執行備勤，○員未經○員允許，○○○○○○○○○○○，○○○○○○○○○○○，○○○○○○○。○○○○○○○○○○○，○○</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>○○○○○○○○，○○○○○○○○○○，○○○○○○○○○○。○員即向分隊長反映並提出性騷擾申訴。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C957FCB" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>次查，宜蘭消防局依性騷擾防治法(下稱性騷法)規定，於申訴之日起7日內啟動調查，並於111年12月19日召開111年第1次申調會會議審認本件性騷擾事件成立，同年12月23日通知雙方當事人，並將調查結果通知宜蘭縣政府社會處。</w:t>
+        <w:t>次查，宜蘭消防局依性騷擾防治法(下稱性</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>騷</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法)規定，於申訴之日起7日內啟動調查，並於111年12月19日召開111年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第1次申調</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>會會議審認本件性騷擾事件成立，同年12月23日通知雙方當事人，並將調查結果通知宜蘭縣政府社會處。</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>又○員歷此事件身心受創，經○○○醫院○○分院診斷患有○○○○○○○○，於111年12月7日開立診斷證明書，醫師囑言欄載明：「一、宜藥物治療。二、宜休養二個月，門診複查」。○員持該診斷證明書擬請公傷假2個月，遭南方澳分隊以「依法援例尚難認符合公傷假要件」為由告知不得申請公傷假，並協調○員以補休代之。</w:t>
+        <w:t>又○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員歷此</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>事件身心受創，經○○○醫院○○分院診斷患有○○○○○○○○，於111年12月7日開立診斷證明書，醫師</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>囑言</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>欄載明：「一、宜藥物治療。二、宜休養二個月，門診複查」。○員持該診斷證明書擬請公傷假2個月，遭南方澳分隊以「依法援例尚難認符合公傷假要件」為由告知不得申請公傷假，並協調○員以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>補休代之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E549997" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BB7FA3">
-[...3 lines deleted...]
-        <w:t>惟查，</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>消防署112年3月20日函釋</w:t>
       </w:r>
       <w:bookmarkStart w:id="43" w:name="_Ref177972939"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>略以，備勤係屬消防法定勤務之一，服勤人員執行備勤勤務，於長官監督命令之下，須於辦公場所或指定處所，等待或隨時準備執行勤務，無法自主運用時間，爰「應屬服勤時間」。勞動部112年5月4日函釋</w:t>
+        <w:t>略以，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>備勤係</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>屬消防法定勤務之一，服勤人員執行備勤勤務，於長官監督命令之下，須於辦公場所或指定處所，等待或隨時準備執行勤務，無法自主運用時間，爰「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>應屬服</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>勤時間」。勞動部112年5月4日函釋</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>再次確立消防員於備勤時間遭受性騷擾，應屬性工法第12條第1項第1款「執行職務」之範疇，雇主於知悉後，應依該法相關規定處理，並採取立即有效之糾正及補救措施。</w:t>
-[...5 lines deleted...]
-        <w:t>又詢據消防署表示「依據修正前之消防勤務實施要點，『備勤』和『待命』均是在分隊內活動，如遇有任務，備勤人員須優先出動」、「『整裝』可能會引起較大爭議，備勤不見得要把消防衣穿在身</w:t>
+        <w:t>再次確立消防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>員於備勤</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>時間遭受性騷擾，應屬性工法第12條第1項第1款「執行職務」之範疇，雇主於知悉後，應依該法相關規定處理，並採取立即有效之糾正及補救措施。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>又</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>據消防署表示「依據修正前之消防勤務實施要點，『備勤』和『待命』</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>均是</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>在分隊內活動，如遇有任務，備勤人員須優先出動」、「『整裝』可能會引起較大爭議，備勤不見得要把</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>衣穿在身</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>上，不會要求這麼嚴苛，才修正把『整裝』二字拿掉」等語。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>故性工法第12條第1項第1款之「執行職務」，應根據得否自主離去辦公或指定處所、運用時間、等待或隨時準備執行勤務等情狀綜合判斷，而非逕憑「整裝」與否而為形式認定。</w:t>
+        <w:t>故性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>法第12條第1項第1款之「執行職務」，應根據得否自主離去辦公或指定處所、運用時間、等待或隨時準備執行勤務等情狀綜合判斷，而非逕憑「整裝」與否而為形式認定。</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>於性騷擾事件發生之際，係因備勤而需於留於南方澳分隊等待或隨時準備執行勤務，無法自主離開分隊，</w:t>
-      </w:r>
+        <w:t>於性騷擾事件發生之際，係因</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>備勤而需</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>於留於南方澳分隊等待或隨時準備執行勤務，無法自主離開分隊，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>方於備勤室內○○；宜蘭消防局卻以○員○○○○○，</w:t>
-[...5 lines deleted...]
-        <w:t>未「整裝」而否定其處在備勤狀態，進而援用性騷法而非性工法審認本案。該局於本院詢問時亦自承「案發是備勤時間，確認有發給加班費」，則上開認定顯有認事用法違誤之重大違失。</w:t>
+        <w:t>方於備</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>勤室內○○；宜蘭消防局卻以○員○○○○○，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>未「整裝」而否定其處在備勤狀態，進而援用性</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>騷</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法而</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>非性</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>工法審認本案。該局於本院詢問時亦自承「案發是備勤時間，確認有發給加班費」，則上開認定顯有認事用法違誤之重大違失。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E94FFA9" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>承上，宜蘭消防局雖依消防署112年3月20日、勞動部112年5月4日等函釋，於112年5月15日召開112年第1次申調會，重新依性工法審認性騷擾事件成立，維持原處分結果，將結果通知該府勞工處，並謂「無影響當事人權益之保護」云云，惟查：</w:t>
+        <w:t>承上，宜蘭消防局雖依消防署112年3月20日、勞動部112年5月4日等函釋，於112年5月15日召開112年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第1次申調會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，重新</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>依性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法審認性騷擾事件成立，維持原處分結果，將結果通知該府勞工處，並謂「無影響當事人權益之保護」云云，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>查：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1520CD04" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>按公務員請假規則第4條：「公務人員有下列各款情事之一者，給予公假。其期間由機關視實際需要定之：……五、因執行職務或上下班途中發生危險以致傷病，必須休養或療治，其期間在二年以內者」，是公傷假應以「執行職務」為核給之要件；復依宜蘭縣政府及所屬機關學校申請公傷假及延長病假注意事項第2條:「各機關審查公傷假應行注意事項規定如次：……（二）公傷假必與『執行職務』有關……得由機關首長酌給公假」，是依相關人事差勤法令規範，公傷假之核給係以是否「執行職務」為認定之依據。</w:t>
+        <w:t>按公務員請假規則第4條：「公務人員有下列各款情事之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者，給予公假。其期間由機關視實際需要定之：…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>五、因執行職務或上下班途中發生危險以致傷病，必須休養或療治，其期間在二年以內者」，是公</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>傷假應</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以「執行職務」為核給之要件；復依宜蘭縣政府及所屬機關學校申請公傷假及延長病假注意事項第2條:「各機關審查公</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>傷假應行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>注意事項規定如次：…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（二）公傷假必與『執行職務』有關……得由機關首長酌給公假」，是依相關人事差勤法令規範，公傷假之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>核給係</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以是否「執行職務」為認定之依據。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2665C508" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="351" w:left="1704"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>經查，</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員因遭性騷擾而身心受創，經○○○醫院○○分院診斷患○○○○○○○○，並持該院</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>111年12月7日開立，醫囑欄載明「宜休養2個月」之診斷證明書擬請公傷假2個月。惟南方澳分隊以其事發當下態樣（即○○○○）</w:t>
+        <w:t>111年12月7日開立，醫囑欄載明「宜休養2個月」之診斷證明書擬請公傷假2個月。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>南方澳分隊以其事發當下態樣（即○○○○）</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未盡符合備勤之定義，按前揭注意事項規定「依法援例尚難認符合公傷假要件」為由，拒絕同意</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>擬申請之公傷假。雖是否給假及給假之期間，應由機關長官本於權責覈實認定，屬其裁量權限，惟宜蘭消防局以</w:t>
+        <w:t>擬申請之公傷假。雖是否給假及給假之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>應由機關長官本於權責覈實認定，屬其裁量權限，惟宜蘭消防局以</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>○員</w:t>
-[...5 lines deleted...]
-        <w:t>事發當下「非屬執行職務」為由拒絕其公傷假之申請，此一認定自始有誤，已如前述，則該局行使裁量權之結果違反法令，顯有裁量逾越之瑕疵。</w:t>
+        <w:t>○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>事</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>發當下「非屬執行職務」為由拒絕其公傷假之申請，此一認定自始有誤，已如前述，則該局行使裁量權之結果違反法令，顯有裁量逾越之瑕疵。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29448EB0" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>復查，</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>申請公傷假遭拒，嗣衍生與宜蘭消防局於調查及請假過程溝通協調不良、欲請病假休養亦未果、該局反覆要求檢具診斷證明書、職場霸凌申訴等情，最終於112年3月1日離職。同年4月26日勞動部函</w:t>
-      </w:r>
+        <w:t>申請公傷假遭拒，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>衍生與宜蘭消防局於調查及請假過程溝通協調不良、欲請病假休養亦未果、該局反覆要求檢具診斷證明書、職</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>場霸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>凌申訴等情，最終於112年3月1日離職。同年4月26日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>勞動部函</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rStyle w:val="afc"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>請宜蘭縣政府輔導該局速循性工法妥處本案，該局方於5月15日召開申調會，重新依性工法審認性騷擾事件成立，並於6月28日將</w:t>
+        <w:t>請宜蘭縣政府輔導該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局速循性工法妥</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>處本案，該局方於5月15日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>召開申調</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>會，重新</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>依性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法審認性騷擾事件成立，並於6月28日將</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>自111年12月4日起至112年2月28日止計補休12日、病假17日及休假13日，重新核定變更假別為公傷假。</w:t>
+        <w:t>自111年12月4日起至112年2月28日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>止計補</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>休12日、病假17日及休假13日，重新核定</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>變更假別為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公傷假。</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>早於</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>月1日離職，上開重新依法審議及核定假別之處分已不具實益，詎該局於本院調查過程中更稱相關規範之誤用「無影響當事人權益之保護」云云，實屬無稽。</w:t>
-[...5 lines deleted...]
-        <w:t>宜蘭消防局處理本案未依法循管道徵詢主管機關及外部專業意見，認事用法涉有違誤，造成嚴重斲傷性騷擾被害人權益之保護。</w:t>
+        <w:t>月1日離職，上開重新依法審議及核定假別</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>處分已不具實益，詎該局於本院調查過程中更稱相關規範之誤用「無影響當事人權益之保護」云云，實屬無稽。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>宜蘭消防局處理本案未依法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>循</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>管道徵詢主管機關及外部專業意見，認事用法涉有違誤，造成嚴重斲傷性騷擾被害人權益之保護。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4622B40E" w14:textId="77777777" w:rsidR="00490241" w:rsidRPr="00BB7FA3" w:rsidRDefault="00490241" w:rsidP="00490241">
+    <w:p w:rsidR="00490241" w:rsidRPr="00BB7FA3" w:rsidRDefault="00490241" w:rsidP="00490241">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上，111年12月4日晚間9時30分許，時任宜蘭消防</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>局南方澳分隊消防員</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於該分隊3樓備勤室內執行備勤，</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>○員趁○員於備勤室○○○○○○進入其備勤室，嗣○○○○○○○○○○，○○○○○○○○○○○，○○○○○○○○○○，經○員向宜蘭消防局提出性騷擾申訴。案發時○員因執行備勤而無法擅離服勤處所，爰於備勤室卸除裝備○○○，宜蘭消防局卻以○員當下未實質執行消防勤務且未依</w:t>
+        <w:t>○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員趁</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員於備</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>勤室○○○○○○進入其備勤室，嗣○○○○○○○○○○，○○○○○○○○○○○，○○○○○○○○○○，經○員向宜蘭消防局提出性騷擾申訴。案發時○員因執行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>備勤而無法擅離服</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>勤處所，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>爰於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>備勤室卸除裝備○○○，宜蘭消防局卻以○員當下未實質執行消防勤務且未依</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:t>107</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>年消防勤務實施要點備勤之定義「整裝」，逕認其不符性工法第12條第1項第1款之「執行職務」要件，未依性工法審認本案；又○員經診斷患○○○○○○○○</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>年消防勤務實施要點備勤之定義「整裝」，逕認其</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
+        <w:t>不符性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法第12條第1項第1款之「執行職務」要件，未</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>依性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法審認本案；又○員經診斷患○○○○○○○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，擬請公傷假休養，該局仍</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>基於</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>事發時「非屬執行職務」為由拒絕核給，有裁量逾</w:t>
+        <w:t>事</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>發時「非屬執行職務」為由拒絕核給，有裁量逾</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>越之違誤。迄至</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>112年3月20日消防署函釋</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>112年3月20日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
+        <w:t>消防署函釋</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>略以，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>備勤係</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>屬消防法定勤務之一，另</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
         <w:t>112年4月26日</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB7FA3">
-[...3 lines deleted...]
-        <w:t>勞動部函釋認定消防員於備勤時間遭受性騷擾，應屬性工法第</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>勞動部函</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>釋認定消防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員於備</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>勤時間遭受性騷擾，應屬性工法第</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>12條第1項第1款「執行職務」之範疇，函</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>請宜蘭縣政府輔導該局速循性工法妥處本案，該局方於同年</w:t>
+        <w:t>請宜蘭縣政府輔導該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局速循性工法妥</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>處本案，該局方於同年</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>5月15日召開申調會重新審議，6月28日將</w:t>
+        <w:t>5月15日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>召開申調</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>會重新審議，6月28日將</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>之補休、病假及休假重新核定變更為公傷假。惟</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>申請公傷假遭拒，嗣衍生與宜蘭消防局於調查及請假過程溝通協調不良、欲請病假休養亦未果、該局反覆要求檢具診斷證明書、職場霸凌申訴等情，最終於</w:t>
+        <w:t>申請公傷假遭拒，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>衍生與宜蘭消防局於調查及請假過程溝通協調不良、欲請病假休養亦未果、該局反覆要求檢具診斷證明書、職</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>場霸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>凌申訴等情，最終於</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>112年3月1日離職，</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>上開處分顯已不具實益。宜蘭消防局處理本案未依法循管道徵詢主管機關及外部專業意見，認事用法涉有違誤，造成嚴重斲傷性騷擾被害人權益之保護</w:t>
+        <w:t>上開處分顯已不具實益。宜蘭消防局處理本案未依法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>循</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>管道徵詢主管機關及外部專業意見，認事用法涉有違誤，造成嚴重斲傷性騷擾被害人權益之保護</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6246D1" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:leftChars="101" w:left="1025"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>於南方澳分隊案調查期間，遭要求重複陳述案情，</w:t>
+        <w:t>於南方澳分隊案調查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>遭要求重複陳述案情，</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>因往返奔波反覆陳述案情致其身心極度不穩定，故拒絕再接受調查小組訪談；惟</w:t>
-      </w:r>
+        <w:t>因往返奔波反覆陳述案情致其身心極度不穩定，故拒絕再接受調查小組訪談；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>小組未考量依其9</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年所訂定之「宜蘭縣政府消防局性騷擾防治措</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>施及執行要點」等規定積極徵詢專業意見或邀請專業人員協助，堅持要求</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>至消防局製作訪談筆錄以完備程序，顯欠缺創傷知情知能，對被害人權益保障及創傷反應均欠缺認知及敏感度，消防局對被害人權益保障顯有不周。另據性騷擾防治措施準則第13條規定，僱用受僱者100人以上之雇主，於處理性騷擾申訴時組成之申訴調查小組其成員應有具備性別意識之外部專業人士，且雇主得自中央主管機關建立之工作場所性騷擾調查專業人才資料庫遴選之。宜蘭消防局屬「僱用受僱者100人以上」之機關</w:t>
+        <w:t>至消防局製作訪談筆錄以完備程序，顯欠缺創傷知情知能，對被害人權益保障及創傷反應均欠缺認知及敏感度，消防局對被害人權益保障顯有不周。另據性騷擾防治措施準則第13條規定，僱用受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者100人以上之雇主，於處理性騷擾申訴時組成之申訴調查小組其成員應有具備性別意識之外部專業人士，且雇主得自中央主管機關建立之工作場所性騷擾調查專業人才資料庫遴選之。宜蘭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防局屬</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「僱用受僱者100人以上」之機關</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，然該局於113年5月29日修正之「宜蘭縣政府消防局性騷擾防治措施及執行要點」迄未將外部專業人士納入調查小組，顯有失當。宜蘭縣政府應以本案為鑑依法提供該府及所屬機關有關性騷擾案件調查之教育訓練，俾強化其相關法規、溝通協調、性別平等意識、調查策略及技術等專業知能，並建置諮詢窗口及專業人力資料庫，避免性騷擾調查流於閉門造車、事倍功半，並造成當事人二度傷害。</w:t>
+        <w:t>，然該局於113年5月29日修正之「宜蘭縣政府消防局性騷擾防治措施及執行要點」迄未將外部專業人士納入調查小組，顯有失當。宜蘭縣政府應以本案為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>鑑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>依法提供該府及所屬機關有關性騷擾案件調查之教育訓練，俾強化其相關法規、溝通協調、性別平等意識、調查策略及技術等專業知能，並建置諮詢窗口及專業人力資料庫，避免性騷擾調查流於閉門造車、事倍功半，並造成當事人二度傷害。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21438F94" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>查南方澳分隊案發生於111年12月4日晚間，經</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於當晚10時20分向分隊長反映，宜蘭消防局以該日起計受理本性騷擾申訴案，同年12月9日徐</w:t>
       </w:r>
       <w:r w:rsidR="004C582A" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>松</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>奕局長指派秘書陳○○、人事主任鄒○○、第二大隊長林○○及政風主任等4人組成調查小組，並由秘書陳○○、人事主任鄒○○對</w:t>
+        <w:t>奕局長指派秘書陳○○、人事主任</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>鄒</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○、第二大隊長林○○及政風主任等4人組成調查小組，並由秘書陳○○、人事主任鄒○○對</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>進行訪談。據</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>陳訴，宜蘭消防局於調查過程中要求其重複陳述，</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>並以「我不知道妳還要不要這份工作」、「不要拿妳的情緒當擋箭牌」等語威脅、刁難，其於身心極度</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>不穩定下，已分別向主管和大隊長陳述事件過程，尚被要求回消防局本部再次親自陳述。</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>並到院陳稱：「從調查起，消防局就讓我不信任。我已經離開宜蘭，她仍用各種理由要我回去，並跟我爸媽說一定要我本人回去、不知道我還要不要這份工作等。我回去接受調查的過程，他們也持續威脅會再後續處理等等，我怎麼可能還會接受他們的協助，他們就沒有要幫助我」等語。本院詢據宜蘭消防局秘書陳○○表示：「</w:t>
+        <w:t>並到院陳稱：「從調查起，消防局就讓我不信任。我已經離開宜蘭，她仍用各種理由要我回去，並跟我爸媽說一定要我本人回去、不知道我還要不要這份工作等。我回去接受調查的過程，他們也持續威脅會再後續處理等等，我怎麼可能還會接受他們的協助，他們就沒有要幫助我」等語。本院</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>據宜蘭消防局秘書陳○○表示：「</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>於111年12月9日早上已經到分隊去錄音，我下午想要請她過來(局本部)作正式紀錄，她就很明確地跟分隊長說她不想來了，後來又問父母能否陪同、能否不要在局裡訪談等等」、「我於當日下午6時許親自打給</w:t>
+        <w:t>於111年12月9日早上已經到分隊去錄音，我下午想要請她過來(局本部)作正式紀錄，她就很明確</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>地跟分隊長</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>說她不想來了，後來又問父母能否陪同、能否不要在局裡訪談等等」、「我於當日下午6時許親自打給</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○父</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>請託，請他隔天帶</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>過來接受訪談。不是我直接跟</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>講</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>『妳還要不要這份工作』，或許是</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○父</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>在與女兒溝通時急了才這樣說，造成</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>講『妳還要不要這份工作』，或許是</w:t>
+        <w:t>誤會，我</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>不可能說</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>過『妳還要不要這份工作』這樣的話。『妳現在就是拿情緒當擋箭牌』有說，因我情緒不是很平緩，我很抱歉」等語可證。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>按性騷擾案件之調查、輔導及協助，涉及法律、社工、心理諮商、精神醫學等跨領域專業，調查人員除需具備相關法規知能，亦應有溝通協調、性別平等意識、調查策略及技術等專業知能，避免造成被害人二次傷害，並確保相關資訊之保護。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>且據本案案發時適用之「宜蘭縣政府消防局性騷擾防治措施及執行要點」（95年2月21日修正）第7點第2項：「專案小組調查時，得訪談雙方當事人及關係人，並得實施實地訪查。必要時，得邀請專業人士協助調查」、第3項前段：「專案小組調查過程應保護當事人之隱私權及其他人格法益…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>」。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>經查，</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
+        <w:t>○員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>除於</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>111年12月4日事發當下向南方澳分隊分隊長報告，12月9日上午至該分隊向主管和大隊長陳述事件過程，同日下午</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>又需赴宜蘭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防局製作正式訪談紀錄。</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>因往返奔波反覆陳述案情致情緒及身心極度不穩定，故拒絕再赴該局接受調查小組訪談，經秘書陳○○致電</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>○父</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>在與女兒溝通時急了才這樣說，造成</w:t>
+        <w:t>一定要帶</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>誤會，我不可能說過『妳還要不要這份工作』這樣的話。『妳現在就是拿情緒當擋箭牌』有說，因我情緒不是很平緩，我很抱歉」等語可證。</w:t>
+        <w:t>至消防局，肇致雙方於12月13日訪談時均情緒不佳，秘書陳○○並自承有「妳現在就是拿情緒當擋箭牌」等不妥之言語。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>宜蘭消防局既已組成調查小組並進入不公開調查程序，</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>○員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>於111年12月9日先至分隊向大隊長報告案情、錄音之程序，實已欠缺正當及必要性，且該局於一日內要求</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>○員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>重複向多方陳述事件，顯未慮及重複詢問可能造成之二度傷害</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>；又</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>雖提及有家人陪同或另覓處所訪談之需求，並數度拒絕訪談，調查小組成員猶欠缺創傷知情知能，於雙方信任基礎動搖且</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>情緒反應激烈之情況下，未考量</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>依相關規定積極徵詢專業意見或邀請專業人員協助，反而堅持要求</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>至宜蘭消防局製作訪談筆錄以完備程序，對被害人權益保障及創傷反應均欠缺認知及敏感度，對</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>身心造成不當施壓，肇致</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>日後對外透過記者會及立院協調會申訴此案，引發各界</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>訾</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>議不斷，消防局調查過程顯有違失。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E7D777" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>按性騷擾案件之調查、輔導及協助，涉及法律、社工、心理諮商、精神醫學等跨領域專業，調查人員除需具備相關法規知能，亦應有溝通協調、性別平等意識、調查策略及技術等專業知能，避免造成被害人二次傷害，並確保相關資訊之保護。</w:t>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>按性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法第13條第6項：「雇主依第1項所為之防治措施，其內容應包括性騷擾樣態、防治原則、教育訓練、申訴管道、申訴調查程序、應設申訴處理單位之基準與其組成、懲戒處理及其他相關措施；其準則，由中央主管機關定之」。</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>且據本案案發時適用之「宜蘭縣政府消防局性騷擾防治措施及執行要點」（95年2月21日修正）第7點第2項：「專案小組調查時，得訪談雙方當事人及關係人，並得實施實地訪查。必要時，得邀請專業人士協助調查」、第3項前段：「專案小組調查過程應保護當事人之隱私權及其他人格法益……」。</w:t>
-[...61 lines deleted...]
-      </w:r>
+        <w:t>勞動部據此訂定之工作場所性騷擾防治措施準則第9條規定：「（第1項）僱用受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>惟宜蘭消防局既已組成調查小組並進入不公開調查程序，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>○員</w:t>
-[...122 lines deleted...]
-        <w:t>勞動部據此訂定之工作場所性騷擾防治措施準則第9條規定：「（第1項）僱用受僱者</w:t>
+        <w:t>者</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>人以上之雇主，依第</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1783,883 +3069,1473 @@
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>款規定，應對下列人員，實施防治性騷擾之教育訓</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>練：</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>……二、針對擔任主管職務者、參與性騷擾申訴事件之處理、調查及決議人員，每年定期舉辦相關教育訓練。（第</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>二、針對擔任主管職務者、參與性騷擾申訴事件之處理、調查及決議人員，每年定期舉辦相關教育訓練。（第</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>項）前項教育訓練，應對下列對象優先實施：……三、政府機關（構）、學校、各級軍事機關（構）、部隊、行政法人及公營事業機構各級主管」。復依宜蘭縣政府性騷擾防治措施要點第8點：「本府應……於各種訓練、講習課程中，適當規劃主管人員及參與性騷擾事件相關人員防治性騷擾之相關課程」。</w:t>
+        <w:t>項）前項教育訓練，應對下列對象優先實施：…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>三、政府機關（構）、學校、各級軍事機關（構）、部隊、行政法人及公營事業機構各級主管」。復依宜蘭縣政府性騷擾防治措施要點第8點：「本府應…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>於各種訓練、講習課程中，適當規劃主管人員及參與性騷擾事件相關人員防治性騷擾之相關課程」。</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>惟詢據宜蘭消防局人事主任鄒○○、秘書陳○○均自承「消防機關應有社工師、心理諮商師等正式編制，由他們來處理比較妥適。我們沒有這方面專業，可能會傷害到被害人情緒」、「因未受過相關訓練，只能用申訴人、行為人提供的相關問題、資料，自己判斷擬訪談題目」等語，可見調查小組成員未具備調查性騷擾案件所需之創傷知情知能，對被害人權益之保障顯有不周。</w:t>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>據宜蘭消防局人事主任鄒○○、秘書陳○○均自承「消防機關應有社工師、心理諮商師等正式編制，由他們來處理比較妥適。我們沒有這方面專業，可能會傷害到被害人情緒」、「因未受過相關訓練，只能用申訴人、行為人提供的相關問題、資料，自己判斷擬訪談題目」等語，可見調查小組成員未具備調查性騷擾案件所需之創傷知情知能，對被害人權益之保障顯有不周。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A1C0D9" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>末以，工作場所性騷擾防治措施準則第13條規定：「（第2項）僱用受僱者100人以上之雇主，於處理性騷擾申訴時，除應依前條規定設申訴處理單位外，並應組成申訴調查小組調查之；其成員應有具備性別意識之外部專業人士。（第3項）前條第2項及前項之專業人士，雇主得自中央主管機關建立之工作場所性騷擾調查專業人才資料庫遴選之」。</w:t>
+        <w:t>末</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，工作場所性騷擾防治措施準則第13條規定：「（第2項）僱用受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者100人以上之雇主，於處理性騷擾申訴時，除應依前條規定設申訴處理單位外，並應組成申訴調查小組調查之；其成員應有具備性別意識之外部專業人士。（第3項）前條第2項及前項之專業人士，雇主得自中央主管機關建立之工作場所性騷擾調查專業人才資料庫遴選之」。</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>宜蘭消防局屬「僱用受僱者100人以上」之機關，該局於113年5月29日修正之「宜蘭縣政府消防局性騷擾防治措施及執行要點」第14點：「本局接獲申訴後，……調查及審議程序如下：(一)接獲性騷擾申訴，應請召集人於七個工作日內指派委員三人組成調查小組調查之」，迄未將納入外部專業人士納入調查小組，顯有失當。</w:t>
+        <w:t>宜蘭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>消防局屬</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>「僱用受僱者100人以上」之機關，該局於113年5月29日修正之「宜蘭縣政府消防局性騷擾防治措施及執行要點」第14點：「本局接獲申訴後，…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>調查及審議程序如下：(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)接獲性騷擾申訴，應請召集人於七個工作日內指派委員三人組成調查小組調查之」，迄未將納入外部專業人士納入調查小組，顯有失當。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70704987" w14:textId="77777777" w:rsidR="0090533D" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="0090533D" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>於南方澳分隊案調查期間，遭要求重複陳述案情，</w:t>
+        <w:t>於南方澳分隊案調查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>遭要求重複陳述案情，</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>因往返奔波反覆陳述案情致其身心極度不穩定，故拒絕再接受調查小組訪談；惟調查小組未考量依其</w:t>
+        <w:t>因往返奔波反覆陳述案情致其身心極度不穩定，故拒絕再接受調查小組訪談；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>調查小組未考量依其</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>95</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年所訂定之「宜蘭縣政府消防局性騷擾防治措施及執行要點」等規定積極徵詢專業意見或邀請專業人員協助，堅持要求</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>至消防局製作訪談筆錄以完備程序，顯欠缺創傷知情知能，對被害人權益保障及創傷反應均欠缺認知及敏感度，消防局對被害人權益保障顯有不周。另據性騷擾防治措施準則第</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
-        <w:t>13條規定，僱用受僱者100人以</w:t>
-[...5 lines deleted...]
-        <w:t>上之雇主，於處理性騷擾申訴時組成之申訴調查小組其成員應有具備性別意識之外部專業人士，且雇主得自中央主管機關建立之工作場所性騷擾調查專業人才資料庫遴選之。宜蘭消防局屬「僱用受僱者</w:t>
+        <w:t>13條規定，僱用受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:t>者100人以</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>上之雇主，於處理性騷擾申訴時組成之申訴調查小組其成員應有具備性別意識之外部專業人士，且雇主得自中央主管機關建立之工作場所性騷擾調查專業人才資料庫遴選之。宜蘭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防局屬</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「僱用受僱者</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>100人以上」之機關</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，然該局於</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>113年5月29日修正之「宜蘭縣政府消防局性騷擾防治措施及執行要點」迄未將外部專業人士納入調查小組，顯有失當。</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>宜蘭縣政府應以本案為鑑依法提供該府及所屬機關有關性騷擾案件調查之教育訓練，俾強化其相關法規、溝通協調、性別平等意識、調查策略及技術等專業知能，並建置諮詢窗口及專業人力資料庫，避免性騷擾調查流於閉門造車、事倍功半，並造成當事人二度傷害。</w:t>
+        <w:t>宜蘭縣政府應以本案為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>鑑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>依法提供該府及所屬機關有關性騷擾案件調查之教育訓練，俾強化其相關法規、溝通協調、性別平等意識、調查策略及技術等專業知能，並建置諮詢窗口及專業人力資料庫，避免性騷擾調查流於閉門造車、事倍功半，並造成當事人二度傷害。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC1B442" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="101" w:left="1025"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>按公務人員請假規則第3條第1項、第11條等規定，公務人員因疾病必須治療或休養者，得請病假，惟請2日以上之病假者，應檢具合法醫療機構或醫師證明書，由機關長官本於權責覈實認定後給假。惟查，</w:t>
+        <w:t>按公務人員請假規則第3條第1項、第11條等規定，公務人員因疾病必須治療或休養者，得請病假，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟請2日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以上之病假者，應檢具合法醫療機構或醫師證明書，由機關長官本於權責覈實認定後給假。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>於111年12月7日提供診斷證明書時已載明「宜休養2個月」，復應宜蘭消防局要求，於112年1月13日提出載明「住院治療中」之診斷證明書，同時經醫師親自告知</w:t>
+        <w:t>於111年12月7日提供診斷證明書時已載明「宜休養2個月」，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>復應宜</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>蘭消防局要求，於112年1月13日提出載明「住院治療中」之診斷證明書，同時經醫師親自告知</w:t>
       </w:r>
       <w:bookmarkStart w:id="44" w:name="_Hlk177980102"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>時任南方澳分隊分隊長楊</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○○住院期間應視實際病程而定。惟該局仍持續於</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>住院治療期間，要求拍攝住院照片、另行開立住院證明等，以證明</w:t>
+        <w:t>住院治療</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>要求拍攝住院照片、另行開立住院證明等，以證明</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>住院之事實，顯已逸脫機關長官覈實認定是否核給病假之合理裁量範圍。又消防人力之配置及調度屬消防機關之權責，宜蘭消防局卻欲將人力不足之窘境轉嫁由</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>承擔，顯未善盡法定協助、輔導、保護被害人之義務，終致</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>身心不堪負荷而離職，徒然折損珍貴之消防人力，難辭對消防員健康權保障不力之咎。</w:t>
+        <w:t>身心不堪負荷而離職，徒然折損珍貴之消防人力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>難辭對消防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員健康權保障不力之咎。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082D1754" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>查司法院釋字第785號解釋理由書揭示：「人民之健康權，為憲法第22條所保障之基本權利。憲法所保障之健康權，旨在保障人民生理及心理機能之完整性，不受任意侵害，且國家對人民身心健康亦負一定照顧義務。……業務性質特殊機關之公務人員，如外勤消防人員，基於其任務特殊性，固得有不同於一般公務人員之服勤時間及休假制度，惟亦須符合對該等公務人員健康權最低限度之保護要求」。</w:t>
+        <w:t>查司法院釋字第785號解釋理由書揭示：「人民之健康權，為憲法第22條所保障之基本權利。憲法所保障之健康權，旨在保障人民生理及心理機能之完整性，不受任意侵害，且國家對人民身心健康亦負一定照顧義務。…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>業務性質特殊機關之公務人員，如外勤消防人員，基於其任務特殊性，固得有不同於一般公務人員之服勤時間及休假制度，惟亦須符合對該等公務人員健康權最低限度之保護要求」。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E4B2B4" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>次查，</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>之陳訴要旨略以：</w:t>
+        <w:t>之陳訴要旨略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A87E48" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>宜蘭消防局拒絕其病假申請，並表示「除非住院，不然不能請病假」。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F01504C" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>住院期間，宜蘭消防局持續要求</w:t>
+        <w:t>住院</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>宜蘭消防局持續要求</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>提出住院證明否則不予准假，共要求提供4次，甚至要求拍攝</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>住院中的照片。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107239AC" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>提出病假申請時，消防局長官對其表示「同仁不會給你好臉色看」、「罹癌可以請病假，但你應該不用吧」、「不至於這樣就要住院吧」云云，對</w:t>
+        <w:t>提出病假申請時，消防局長官對其表示「同仁不會給你好臉色看」、「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>罹</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>癌可以請病假，但你應該不用吧」、「不至於這樣就要住院吧」云云，對</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>的百般刁難、言語壓迫及霸凌，不僅對</w:t>
+        <w:t>的百般刁難、言語壓迫及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>霸凌</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，不僅對</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>身心造成二度傷害，</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>提出留職停薪申請時也被拒絕，最終只能被迫提出離職，放棄好不容易考上的消防員工作。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091B2898" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>持明確醫囑時間診斷證明申請病假，但宜蘭消防局不核准病假，疑違反公務人員請假規則，且於過程中不斷言語傷害，數次威脅欲以曠職處理。</w:t>
+        <w:t>持明確醫囑時間診斷證明申請病假，但宜蘭消防局不核准病假，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>疑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>違反公務人員請假規則，且於過程中不斷言語傷害，數次威脅欲以曠職處理。</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>於罹患</w:t>
+        <w:t>於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>罹</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>患</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○○○○○○</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>狀況下，疑遭該局霸凌而造成病情持續惡化，進而住院治療。</w:t>
+        <w:t>狀況下，疑遭該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局霸凌</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>而造成病情持續惡化，進而住院治療。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F11007" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>再查，宜蘭消防局回復略以：</w:t>
+        <w:t>再查，宜蘭消防局回復略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4800E151" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依</w:t>
       </w:r>
       <w:r w:rsidR="00E545DD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>銓敘</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>部</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>95</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>年函釋，公務人員請假檢具診斷證明書中，如未敍明建議應休養期間者，仍得由服務機關依據所記載之病名及診療情況，加以判斷其約需治療期間；如尚有疑義，服務機關除得請當事人檢具更詳盡之證明文件外，亦得經由開立診斷證明書之醫療院所所在地之衛生主管機關，函請該醫療院所提供其建議病人療治之期程，以為核假之準據。</w:t>
+        <w:t>年函釋，公務人員請假檢具診斷證明書中，如未敍明建議應休養期間者，仍得由服務機關依據所記載之病名及診療情況，加以判斷其約需治療期間；如尚有疑義，服務機關除得請當事人檢具更詳盡之證明文件外，亦得經由開立診斷證明書之醫療院所所在地之衛生主管機關，函請該醫療院所提供其建議病人療治之期程，以為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>核假之準</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>據。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D0B52B" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>提供111年12月7日診斷證明書擬請公傷假2個月，依法援例尚難認符合公傷假要件，因遲未有請假程序，為免陷於曠職，分隊遂予協調經</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>同意後以補休處理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C31D2C" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>休養1個月後未提出新事證，再以111年12月7日診斷證明書請假，且於同年12月29日婉拒宜蘭消防局派員前往關懷探視，考量請假期間與</w:t>
+        <w:t>休養1個月後未提出新事證，再以111年12月7日診斷證明書請假，且於同年12月29日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>婉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>拒宜蘭消防局派員前往關懷探視，考量請假期間與</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>聯繫回答均正常，為落實員工協助方案，輔導</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>○員</w:t>
+        <w:t>○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>重回職場，告知得先以非攻勢性勤務執行，並視狀況務實調整，故駁回112年1月1日至1月29日病假單。</w:t>
+        <w:t>重</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>回職場，告知得先以非攻勢性勤務執行，並視狀況務實調整，故駁回112年1月1日至1月29日病假單。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1942DFB4" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>於112年1月8日、9日返隊上班，並於服務台值勤，主管及同事皆認正常；同年1月11日回診，診斷病名欄載明「</w:t>
+        <w:t>於112年1月8日、9日返隊上班，並於服務台值勤，主管及同事皆認正常；同年1月11日回診，診斷</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>病名欄載</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>明「</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD55CD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○○○○○○○○</w:t>
       </w:r>
       <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>」，醫師囑言欄載明「病況惡化、建議住院治療」。爰自同年1月12日入院起至2月10日出院核給病假。</w:t>
+        <w:t>」，醫師</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>囑言</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>欄載明「病況惡化、建議住院治療」。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>自同年1月12日入院起至2月10日出院核給病假。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358CB124" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>依公務人員請假規則第3條第1項：「公務人員之請假，依下列規定：二、因疾病……必須治療或休養者，得請病假，每年准給28日」；第11條第1項：「請假、公假或休假人員，應填具假單，經核准後，始得離開任所。但有急病或緊急事故，得由其同事或家屬親友代辦或補辦請假手續。」第2項：「申請……二日以上之病假……，應檢具合法醫療機構或醫師證明書」。據此，公務人員因疾病必須治療或休養者，得請病假，惟請2日以上之病假者，應檢具合法醫療機構或醫師證明書，由機關長官本於權責，覈實認定後給假。然</w:t>
+        <w:t>依公務人員請假規則第3條第1項：「公務人員之請假，依下列規定：二、因疾病…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>必須治療或休養者，得請病假，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>每年准給28</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>日」；第11條第1項：「請假、公假或休假人員，應</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>填具假單</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，經核准後，始得離開任所。但有急病或緊急事故，得由其同事或家屬親友代辦或補辦請假手續。」第2項：「申請…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>二日以上之病假……，應檢具合法醫療機構或醫師證明書」。據此，公務人員因疾病必須治療或休養者，得請病假，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟請2日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以上之病假者，應檢具合法醫療機構或醫師證明書，由機關長官本於權責，覈實認定後給假。然</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>於111年12月7日提出醫囑記載「宜休養二個月」之診斷證明書申請公傷假、病假均遭拒。112年1月11日再度提出診斷證明書，醫囑記載「病情惡化，建議住院治療」（該日因等待病床而尚未入院），經時任南方澳分隊分隊長楊○○表示「僅住院期間同意病假」續駁回其病假。復於</w:t>
+        <w:t>於111年12月7日提出醫囑記載「宜休養二個月」之診斷證明書申請公傷假、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>病假均遭拒</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。112年1月11日再度提出診斷證明書，醫囑記載「病情惡化，建議住院治療」（該日因等待病床而尚未入院），經時任南方澳分隊分隊長楊○○表示「僅住院期間同意病假」續駁回其病假。復於</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>1月12日至2月10日住院期間，分隊長楊○○多次要求開立載有明確住院期間之診斷及住院證明，縱住院醫師與其親自通話，告知出院時間無法預知，住院日期證明需出院後才能開立等情，並於1月13日提供「現正住院治療中」之診斷證明，分隊長楊○○仍要求</w:t>
+        <w:t>1月12日至2月10日住院</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>分隊長楊○○多次要求開立載有明確住院期間之診斷及住院證明，縱住院醫師與其親自通話，告知出院時間無法預知，住院日期證明需出院後才能開立等情，並於1月13日提供「現正住院治療中」之診斷證明，分隊長楊○○仍要求</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>父母至出入住院櫃台申請「住院證明」而非由醫生開立診斷，並要求拍攝</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>住院照片等。相關時序綜整如下表：</w:t>
+        <w:t>住院照片等。相關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>時序綜整如下</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>表：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="22"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1413" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1297"/>
         <w:gridCol w:w="3806"/>
         <w:gridCol w:w="2318"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="1E6641F5" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:trPr>
           <w:trHeight w:val="690"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7174871E" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3806" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E709052" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>診斷/住院證明內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2318" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F5D6E88" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="2C9F69D8" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53FD12B8" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>111.12.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3806" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC3F7F5" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>【診斷證明】</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F0C470D" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:ind w:left="315" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>病名：</w:t>
             </w:r>
             <w:bookmarkStart w:id="45" w:name="_Hlk178090953"/>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="001E6D50">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>○○○○○○○○</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="050E776C" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:ind w:left="315" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>醫囑：</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
@@ -2679,435 +4555,457 @@
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>休養二個月</w:t>
             </w:r>
             <w:bookmarkEnd w:id="45"/>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>，門診複查</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2318" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17081878" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="40151F20" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AAC4A6C" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>111.12.08</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EB011F6" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>｜</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="03ADE69C" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112.01.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="417492CA" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2318" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="303017FD" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申請公傷假未果，改</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>以補休處理</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="7806C9C4" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0557DCC7" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112.01.08</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16BD8314" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>｜</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="7F5A665C" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112.01.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A15DE4B" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2318" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43FDBB49" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分隊告知得先以非攻勢性勤務執行，駁回病假，</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>○員</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BB7FA3">
+              <w:t>○</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>返隊上班。</w:t>
+              <w:t>員</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>返隊</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>上班。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="49431B6D" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="377753C6" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112.01.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3806" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="77D5983C" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>【診斷證明】</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="583E36AC" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:ind w:left="315" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>病名：</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="001E6D50">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>○○○○○○○○</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00FD55CD">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="001E6D50">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>○○○○</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65C44E82" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:ind w:left="315" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>醫囑：</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
@@ -3118,51 +5016,51 @@
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>藥物治療；</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>病情惡化，建議住院治療</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2318" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3704ABE4" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分隊長楊</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
@@ -3194,350 +5092,350 @@
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>；</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>為免曠職先申請休假。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="6D41AFDC" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7FF705" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112.01.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E344D29" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2318" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37810FA3" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>辦理入院；住院醫師與分隊長楊</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>通話，回復住院日期證明僅出院後才能開立，目前無法預知出院時間，須依治療狀況調整。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="39EB2D58" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C048E59" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112.01.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3806" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="25D5B6E3" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>【診斷證明】</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12D5F20B" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:ind w:left="315" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>病名：</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="001E6D50">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>○○○○○○○○</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00FD55CD">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="001E6D50">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>○○○○</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34B33FBA" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:ind w:left="315" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>醫囑：</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>現正住院治療中。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2318" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA09118" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="67F66756" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E376AD4" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112.01.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3806" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0A0308" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2318" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2336B4" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>要求重新開立01</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
@@ -3554,287 +5452,287 @@
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>31診斷證明</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="7A948832" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72E7472C" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112.01.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3806" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA269A2" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>【診斷證明】</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ABB2F10" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:ind w:left="315" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>病名：</w:t>
             </w:r>
             <w:r w:rsidR="00BA6A41" w:rsidRPr="001E6D50">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>○○○○○○○○</w:t>
             </w:r>
             <w:r w:rsidR="00BA6A41" w:rsidRPr="00FD55CD">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="00BA6A41" w:rsidRPr="001E6D50">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>○○○○</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A095008" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:ind w:left="315" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>醫囑：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="225006DE" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:ind w:left="315"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>一、由112年1月12日至今於本院精神科病房接受藥物及相關治療。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="732442D2" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:ind w:left="315"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>二、現正住院治療中。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2318" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="512459C4" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:strike/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="42A113E6" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F39D7C2" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112.02.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5916EF0A" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2318" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FDD29FF" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>上呈</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2.8-9假單，楊分隊長回</w:t>
             </w:r>
@@ -3859,292 +5757,306 @@
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>至出入住院櫃台申請</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>「住院證明」</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>而非由醫生開立診斷。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="65BEEAF7" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3885267D" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112.02.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3806" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="67224B45" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>【住院證明】</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29AE894F" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112年1月12日入院</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>，住院中</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2318" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27D65D1D" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="1B89F05F" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6848DFDE" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112.02.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC13531" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>【診斷證明】</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65228811" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>應診（住出院）日期：自112年01月12日至112年02月10日。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2318" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78CAEA42" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15D732DF" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>資料來源：本院自行整理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC75DFD" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>宜蘭消防局雖援引</w:t>
       </w:r>
       <w:r w:rsidR="00E545DD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>銓敘</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>部</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:t>95</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>年函釋謂：「公務人員請假檢具診斷證明書中，如未敍明建議應休養期間者，仍得由服務機關依據所記載之病名及診療情況，加以判斷其約需治療期間；如尚有疑義，服務機關除得請當事人檢具更詳盡之證明文件外，亦得經由開立診斷證明書之醫療院所所在地之衛生主管機關，函請該醫療院所提供其建議病人療治之期程」。</w:t>
+        <w:t>年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>函釋謂</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>：「公務人員請假檢具診斷證明書中，如未敍明建議應休養期間者，仍得由服務機關依據所記載之病名及診療情況，加以判斷其約需治療期間；如尚有疑義，服務機關除得請當事人檢具更詳盡之證明文件外，亦得經由開立診斷證明書之醫療院所所在地之衛生主管機關，函請該醫療院所提供其建議病人療治之期程」。</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>所提供之</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:u w:val="single"/>
@@ -4212,282 +6124,572 @@
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>日出具之診斷證明書明確記載「住院治療中」，並經住院醫師親自告知時任分隊長楊○○治療期程須視實際病程狀</w:t>
+        <w:t>日出具之診斷證明書明確記載「住院治療中」，並經住院醫師親自告知時任分隊長楊○○治療</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>期程須視</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>實際病程狀</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>況調整。</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>○員</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA6A41">
+        <w:t>○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>檢具診斷證明書均符相關規定及函釋要求，宜蘭消防局嗣多次要求拍攝住院照片、另行至出入住院櫃台申請開立「住院證明」等，顯逸脫機關長官覈實認定是否核給病假之合理裁量範圍</w:t>
+        <w:t>員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>檢具</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>診斷</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>證明書均符相</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>關規定及函釋要求，宜蘭消防局嗣多次要求拍攝住院照片、另行至出入住院櫃台申請開立「住院證明」等，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>顯逸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>脫機關長官覈實認定是否核給病假之合理裁量範圍</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6DAFF8" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>復查，112年3月10日立法委員針對本案召開「宜蘭縣政府消防局疑似不當處置職場性騷擾協調會」（下稱協調會）期間，</w:t>
-      </w:r>
+        <w:t>復查，112年3月10日立法委員針對本案召開「宜蘭縣政府消防局疑似不當處置職場性騷擾協調會」（下稱協調會）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>分隊長楊○○仍表示「對住院這件事很存疑，沒那麼嚴重」、「如果得癌症，基本上是明確的，但是在身心這個部分，基本上我們很少遇到」、「我們自己覺得說，是不至於遇到這個事情而搞到身心要去住院」等語</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，顯示其對相關創傷情緒反應及身心疾病認知極為淺薄，且非但未尋求專業協助，更憑個人主觀認知凌駕於醫師專業意見，以「考量請假期間與</w:t>
+        <w:t>，顯示其對相關創傷情緒反應及身心疾病認知極為淺薄，且非但未尋求專業協助，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>更憑個</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>人主觀認知凌駕於醫師專業意見，以「考量請假期間與</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>聯繫回答均正常」、「</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於112年1月8日、9日返隊上班，並於服務台值勤，主管及同事皆認正常」逕為判斷，嗣屢次要求</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「當面、親自來請假」，對消防員權益維護有輕率偏頗、處置失措之違失。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0476B7" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BB7FA3">
-[...3 lines deleted...]
-        <w:t>末按性工法第13條第2項第1款：「雇主因接獲被害人申訴而知悉性騷擾之情形時：（二）對申訴人提供或轉介諮詢、醫療或心理諮商、社會福利資源及其他必要之服務」。</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>末按性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法第13條第2項第1款：「雇主因接獲被害人申訴而知悉性騷擾之情形時：（二）對申訴人提供或轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>諮詢、醫療或心理諮商、社會福利資源及其他必要之服務」。</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>係於執行職務期間遭性騷擾而患</w:t>
       </w:r>
       <w:r w:rsidR="00BA6A41" w:rsidRPr="00FD55CD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○○○○○○○○</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，業經專業醫療機構出具診斷證明書為證，宜蘭消防局理應積極提供</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>安心靜養之環境及醫療、心理諮商等資源，俾其儘快復原。惟該局大隊長林○○於協調會間竟稱：「12月她請假當時同時少兩個人（</w:t>
+        <w:t>安心靜養之環境及醫療、心理諮商等資源，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>俾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>其儘快復原。惟該局大隊長林○○於協調</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>會間竟稱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>：「12月她請假當時</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>同時少兩個人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>與</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>），那12月底跟1月份勤務比較多，那我在考量分隊人力之後……我就跟她父親說，可不可以去看她一下，如果可以，當然希望可以請她回來上班」；秘書陳○○亦表示：</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>「包含我們的組織管理，還有同仁士氣的部分，這些東西我們都必須要衡平去考量」。詢據宜蘭消防局業管主管人員，其等仍認：「考量過年期間人力吃緊，加上她講話很清楚，我跟她講看能不能休到一月底就好」、「我說她講話的狀況很OK，是否考慮要親自來局裡面請假」云云。惟消防業務雖性質特殊，其勤休尚須符合健康權最低限度之保障，業經</w:t>
+        <w:t>「包含我們的組織管理，還有同仁士氣的部分，這些東西我們都必須</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>要衡平去</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>考量」。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>據宜蘭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防局業</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>管主管人員，其等仍認：「考量過年期間人力吃緊，加上她講話很</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>清楚，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>我跟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>她講看</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>能不能休到一月底就好」、「我說她講話的狀況很OK，是否考慮要</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>親自來局裡</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>面請假」云云。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防業務雖性質特殊，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>其勤休</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>尚須符合健康權最低限度之保障，業經</w:t>
       </w:r>
       <w:r w:rsidR="004C582A" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>司法院</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>釋字785解釋理由書揭示。消防人力之配置及調度，與公務人員請假規則第3條第1項、第11條等所規定之病假事由不具因果關係，亦有失均衡。宜蘭消防局之組織管理、勤務分配當屬該局權責，該局卻欲將人力不足之窘境轉嫁由</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>承擔，顯未善盡法定協助、輔導、保護性騷擾被害人之義務，終致</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>身心不堪負荷而離職，徒然折損珍貴之消防人力，難辭該局對消防員健康權保障不力之咎。</w:t>
+        <w:t>身心不堪負荷而離職，徒然折損珍貴之消防人力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>難辭該局</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>對消防員健康權保障不力之咎。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4B181B" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="101" w:left="1025"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>按修正前之性工法第13條第2項及修正前之性騷擾防治準則第2條等規定，雇主於知悉受僱者有遭受性騷擾情形時，應採取立即有效之糾正及補救措施，並確保懲戒或處理措施有效執行；又刑事訴訟法第241條規</w:t>
+        <w:t>按修正前</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第13條第2項及修正前之性騷擾防治準則第2條等規定，雇主於知悉受僱者有遭受性騷擾情形時，應採取立即有效之糾正及補救措施，並確保懲戒或處理措施有效執行；又刑事訴訟法第241條規</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>定公務員因執行職務知有犯罪嫌疑者，應為告發。冬山分隊案發於112年3月12日，此案性騷擾行為涉及竊錄他人私密影像，</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>行為人</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
@@ -4513,295 +6715,487 @@
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不得與</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>接觸」，然</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB7FA3">
-[...3 lines deleted...]
-        <w:t>疑兩度違反該協議，仍恣意於該分隊進出，且與被害人</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>疑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>兩度違反該協議，仍恣意於該分隊進出，且與被害人</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於值勤及訓練期間於工作場所得以接觸，造成</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>身心不適，故於112年5月18日提出申訴。宜蘭消防局局長徐松奕綜理該局人事權責，未審慎妥於管理所屬，宜蘭消防局各層級業管主管亦未積極監督、確保隔離措施之有效執行，復該局未按刑事訴訟</w:t>
+        <w:t>身心不適，故於112年5月18日提出申訴。宜蘭消防局局長徐松奕綜理該局人事權責，未</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>審慎妥於管理</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>所屬，宜蘭消防局各層級業管主管亦未積極監督、確保隔離措施之有效執行，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>復該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局未按刑事訴訟</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>法第241條規定主動向檢察官或司法警察告發</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>涉及犯</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>罪情事，怠忽職守，均核有重大違失。</w:t>
+        <w:t>罪情事，怠忽職守，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>均核</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>有重大違失。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE8A48B" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>按修正前之性工法第13條第2項：「雇主於知悉前條性騷擾之情形時，應採取立即有效之糾正及補救措施」，及修正前之性騷擾防治準則第2條</w:t>
+        <w:t>按修正前</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第13條第2項：「雇主於知悉前條性騷擾之情形時，應採取立即有效之糾正及補救措施」，及修正前之性騷擾防治準則第2條</w:t>
       </w:r>
       <w:bookmarkStart w:id="46" w:name="_Ref177973554"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rStyle w:val="afc"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>：「機關、部隊、學校、機構或僱用人，為防治性騷擾行為之發生，應採取適當之預防、糾正、懲處及其他措施，並確實維護當事人之隱私」，均課以雇主或機關有防治受僱者受性騷擾，並避免相同事件發生之義務。</w:t>
+        <w:t>：「機關、部隊、學校、機構或僱用人，為防治性騷擾行為之發生，應採取適當之預防、糾正、懲處及其他措施，並確實維護當事人之隱私」，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>均課以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>雇主或機關有防治受僱者受性騷擾，並避免相同事件發生之義務。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFD2F13" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BB7FA3">
-[...3 lines deleted...]
-        <w:t>性工法、性騷擾防治準則立法目的為使受僱者免於遭受職場性騷擾，並提供受僱者無受職場性騷擾疑慮之工作環境，以保障地位上居於弱勢之受僱者人格尊嚴、人身自由及職場工作表現之公平，期能達到保障性別工作權之平等、消除性別歧視、促進性別地位實質平等之立法目的，此係法律所明文課予雇主有防治受僱者受性騷擾之義務，並訂有罰則以防雇主怠於踐行此一義務。</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、性騷擾防治準則立法目的為使受僱者免於遭受職場性騷擾，並提供受僱者</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>無受職</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>場性騷擾疑慮之工作環境，以保障地位上居於弱勢之受僱者人格尊嚴、人身自由及職場工作表現之公平，期能達到保障性別工作權之平等、消除性別歧視、促進性別地位實質平等之立法目的，此係法律所明文課予雇主有防治受僱者受性騷擾之義務，並訂有罰則以防雇主怠於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>踐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>行此一義務。</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>所謂立即有效之糾正及補救措施，當指雇主於知悉性騷擾行為發生時，應有「立即」且「有效」作為，該作為足以「糾正及補救」性騷擾之情形</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
-        <w:t>最高行政法院110年度上字第68號行政判決參照）。</w:t>
+        <w:t>最高行政法院</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>110</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年度上字第68號行政判決參照）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7503F026" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>復依勞動部111年11月25日函釋</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rStyle w:val="afc"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>略以：「所謂糾正及補救，旨在課雇主應採取適當之預防、糾正、懲戒及處理措施之責任，包括雇主知悉性騷擾行為發生時，不論性騷擾事實之有無，主動介入調查以確</w:t>
+        <w:t>略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>：「所謂糾正及補救，旨在課雇主應採取適當之預防、糾正、懲戒及處理措施之責任，包括雇主知悉性騷擾行為發生時，不論性騷擾事實之有無，主動介入調查以確</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>認事件之始末，及調查完成後設身處地被性騷擾者之感受，採取具體有效之措施，如認當事人有輔導或醫療之必要時，得引介專業輔導或醫療機構，給予完善之保障，使被性騷擾者免處於受性騷擾疑慮之工作環境中。又，</w:t>
+        <w:t>認事件之始末，及調查完成後設身處地被性騷擾者之感受，採取具體有效之措施，如認當事人有輔導或醫療之必要時，得引</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>專業輔導或醫療機構，給予完善之保障，使被性騷擾者免處於受性騷擾疑慮之工作環境中。又，</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>雇主應採取、考核及監督，確保懲戒或處理措施有效執行，避免相同事件或報復情事之發生</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3320D293" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BA6A41" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BA6A41" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD55CD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>查○員及○員均為時任冬山分隊隊員。</w:t>
+        <w:t>查○員及○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FD55CD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員均為時</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FD55CD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>任冬山分隊隊員。</w:t>
       </w:r>
       <w:r w:rsidRPr="00163057">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員於112年3月12日7時30分許，在冬山分隊之女性寢室休息。○</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD55CD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○○○○○○</w:t>
       </w:r>
       <w:r w:rsidRPr="00163057">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，趁○員不知情且未同意下，○○○○○○○○○○○○○○○○○○○○○，○○○○○○○○○○，以此方式拍攝○員○○○○○○○○○○○</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5C73">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FD55CD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>嗣因○員○○○○○○○○○○，○○○○○○○而驚覺遭竊錄，○○○○○○○○○，○○○○○○○○○○○○○○○○○○○○○。</w:t>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FD55CD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>因○員○○○○○○○○○○，○○○○○○○而驚覺遭竊錄，○○○○○○○○○，○○○○○○○○○○○○○○○○○○○○○。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3B131E" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>次查，</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>於事發之初暫未提起申訴，惟因</w:t>
+        <w:t>於事發</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之初暫未</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>提起申訴，惟因</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>已向其長官自述此事件，爰由宜蘭消防局進行職務調動，雙方口頭協議「</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不得與</w:t>
       </w:r>
@@ -4820,319 +7214,453 @@
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>疑兩度違反該協議，故</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於112年5月18日提出申訴：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5924D7" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
         <w:t>112年3月28日：</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>休假期間，與其他同仁約在冬山分隊集合後去爬山，洽逢</w:t>
+        <w:t>休假</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>與其他同仁約在冬山分隊集合後去爬山，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>洽</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>逢</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>輪值上班，兩人在分隊間偶遇。據宜蘭消防局112年6月7日第2次申調會會議資料，</w:t>
+        <w:t>輪值上班，兩人在分隊間偶遇。據宜蘭消防局112年6月7日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第2次申調會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>會議資料，</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>於該局調查中陳述：「……因不想造成騷動，即使我很不舒服，但我沒有明顯的表現出來，也沒有立即離開現場，事發後有請○大隊長及○小隊長代為轉達」；</w:t>
+        <w:t>於該局調查中陳述：「…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>因不想造成騷動，即使我很不舒服，但我沒有明顯的表現出來，也沒有立即離開現場，事發後有請○大隊長及○小隊長代為轉達」；</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>○員</w:t>
-[...5 lines deleted...]
-        <w:t>亦承：「當場有看到她在交誼廳，我就離開去值班台……沒有要繼續觀察或看她的意思……」。</w:t>
+        <w:t>○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>亦承</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>：「當場有看到她在交誼廳，我就離開去值班台…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>沒有要繼續觀察或看她的意思……」。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE715C3" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>112年5月12日：宜蘭消防局辦理上半年常年訓練，</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於點名時發現</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>亦參加同一梯次，身心不適，即行請假回分隊上班。據宜蘭消防局112年6月7日第2次申調會會議資料，</w:t>
+        <w:t>亦參加同一梯次，身心不適，即行請假回分隊上班。據宜蘭消防局112年6月7日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第2次申調會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>會議資料，</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>陳述：「（當日</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>離開後）○小隊長有回來找我，說當事人已經回隊上，他轉達當事人說法，為何不避開，我當下回覆我也不知道5月12日應怎麼做可以避開，○小隊長說我應該刻意避開……」等語。宜蘭消防局說明略以：該局辦理上半年常年訓練，由同仁自行擇定時間參加，雙方均無法事先知悉他方參加梯次，復因訓練承辦人未得知本性騷擾案，致無法事先將兩人梯次錯開。</w:t>
+        <w:t>離開後）○小隊長有回來找我，說當事人已經回隊上，他轉達當事人說法，為何不避開，我當下回覆我也不知道5月12日應怎麼做可以避開，○小隊長說我應該刻意避開…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」等語。宜蘭消防局說明略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>：該局辦理上半年常年訓練，由同仁自行擇定時間參加，雙方均無法事先知悉他方參加梯次，復因訓練承辦人未得知本性騷擾案，致無法事先將兩人梯次錯開。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383AA285" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BB7FA3">
-[...3 lines deleted...]
-        <w:t>綜整宜蘭消防局冬山分隊案歷程大事紀：</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>綜整宜蘭消防局冬</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>山分隊案歷程大事紀：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af6"/>
         <w:tblW w:w="4200" w:type="pct"/>
         <w:tblInd w:w="1413" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="968"/>
         <w:gridCol w:w="6453"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="18D8EF91" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:trPr>
           <w:trHeight w:val="292"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C79A980" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4348" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22685D88" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>事件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="12723B85" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="556B5A40" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112年</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="10F50528" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="436210DE" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -5140,51 +7668,51 @@
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="242DED4A" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>冬山分隊案性騷擾事件發生，</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
@@ -5192,563 +7720,627 @@
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>考量</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>年輕且當時論及婚嫁，暫未提起申訴。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="00DAD7D9" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22D377C5" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4348" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25A688CD" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>宜蘭消防局令</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>調離冬山分隊，至該局所屬救災救護指揮中心</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="10D28D5B" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66975C39" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>03.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4348" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57B9DFFB" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>休假期間，與其他同仁約在冬山分隊集合後去爬山，洽逢</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BB7FA3">
+              <w:t>休假</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>與其他同仁約在冬山分隊集合後去爬山，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>洽</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>逢</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>輪值上班，兩人在分隊間偶遇，並無任何接觸，仍造成</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>身心不適；大隊長及分隊長代為轉達</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>的訴求予</w:t>
-            </w:r>
+              <w:t>的</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>訴求予</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="4779221B" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7885A87B" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4348" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9D8160" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>宜蘭消防局令</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>自冬山分隊，調至南方澳分隊任分隊長。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="0ED9CAE3" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D1E44AC" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>05.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4348" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D3D2C4F" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>宜蘭消防局分二梯次辦理上半年常年訓練，由同仁自行擇定時間參加，二人均無法事先知悉他方參加梯次，復因訓練承辦人未得知本性騷擾案，致無法事先將兩人梯次錯開。是日</w:t>
+              <w:t>宜蘭</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>消防局分</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>二梯次辦理上半年常年訓練，由同仁自行擇定時間參加，二人均無法事先知悉他方參加梯次，復因訓練承辦人未得知本性騷擾案，致無法事先將兩人梯次錯開。是日</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>於點名時發現</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>亦參加同一梯次，身心不適，即行請假</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>回分隊上班。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="14B24C6B" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5449276D" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>05.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4348" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="157A6CF2" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>正式提出申訴。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="4ECB0047" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="172A69CF" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4348" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5129E1DF" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
@@ -5776,210 +8368,248 @@
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>日宜蘭消防局召開申調會，經出席委員審認</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+              <w:t>日宜蘭消防局</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>○員</w:t>
-            </w:r>
+              <w:t>召開申調會</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>之行為，已對</w:t>
+              <w:t>，經出席委員審認</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>造成冒犯性工作環境，致侵犯其人格尊嚴或影響其工作表現，本事件屬性工法第</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BB7FA3">
+              <w:t>之行為，已對</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t>造成冒犯性工作環境，致侵犯其人格尊嚴或影響其工作表現，本事件屬性工法第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>條所規範之性騷擾行為，性騷擾事件成立；</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>調整為非主管職</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>宜蘭縣政府消防局減災規劃科</w:t>
+              <w:t>宜蘭縣政府</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>消防局減災</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>規劃科</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="73020099" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="652" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD67C95" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4348" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B764356" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>宜蘭消防局</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
@@ -6036,122 +8666,146 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>次。事由：性騷擾申訴案件經審議決定成立，情節嚴重；林○○核定申誡</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>次。事由：對屬員工作違失，監督不周，情節輕微。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2EDDDCED" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1701"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>資料來源：本院自行整理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107146F1" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1363"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:cs="細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>查，本院詢據宜蘭消防局秘書指出，「</w:t>
+        <w:t>查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:cs="細明體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>，本院詢據宜蘭消防局秘書指出，「</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>人員調動是局長權限，……」該局人事主任亦表示：「</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>人員調職</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>是局長權限，直接由局長決定再口頭告訴我。」等語，另</w:t>
-[...5 lines deleted...]
-        <w:t>冬山分隊小隊長也指出</w:t>
+        <w:t>是局長權限，直接由局長決定再口頭告訴我。」等語，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>另</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>冬山</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>分隊小隊長也指出</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>局長請我轉達如果</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>希望的話，可以調動回原來的縣市。因為跨縣市調動需要兩個縣市都同意，局長說可以協助。</w:t>
       </w:r>
@@ -6166,85 +8820,131 @@
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>均顯示</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>徐松奕</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>局長具該局人事調動權責。</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>本院詢據局長徐松奕稱：「</w:t>
+        <w:t>本院</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>據局長徐松奕稱：「</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>112年5月12日常訓後</w:t>
+        <w:t>112年5月12日常</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>訓</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>後</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>說身體不舒服，○小隊長跟我報告，我才知道這件事情（偷拍）</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」等語。</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>然詢據</w:t>
+        <w:t>然</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>據</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -6358,505 +9058,638 @@
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於112年3月14日自冬山分隊調離後，其</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>明知</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>在該分隊服勤，仍得以於該分隊進出、交談。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>惟查112年4月13日之調動令，</w:t>
+        <w:t>惟查112年4月13日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>之調動令，</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>之原服務單位仍記載為「冬山消防分隊」，顯未積極落實立即有效之糾正及補救措施。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BB5308" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="004C582A"/>
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="004C582A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af6"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="-60"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="29AF3F66" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:trPr>
           <w:trHeight w:val="667"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="016D3EB0" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>生效日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="570AA52D" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>原服務單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6F94E0" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>調任單位及職稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="666EB34D" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="432006B8" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112年3月14日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EAE9271" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>冬山消防分隊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A34CB79" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>救災救護指揮中心分隊長</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="168EC259" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE182B7" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112年4月13日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="496075FB" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>冬山消防分隊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="149AED50" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>南方澳消防分隊分隊長</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="67EF7ACF" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC29137" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>112年6月7日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C49F6B9" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>南方澳消防分隊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C8AE7E8" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>宜蘭縣政府消防局減災規劃科</w:t>
+              <w:t>宜蘭縣政府</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>消防局減災</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>規劃科</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="694734A2" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1363"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                              資料來源：宜蘭消防局</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBB1818" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1363"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>且該次常訓既為宜蘭消防局所舉辦，時間及參訓人員均可明確掌握，該局實屬最有能力事前防範者，卻僅稱「訓練承辦人未得知本性騷擾案，致無法事</w:t>
+        <w:t>且該次</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>常訓既</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>為宜蘭消防局所舉辦，時間</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>及參訓人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員均可明確掌握，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>該局實</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>屬最有能力事前防範者，卻僅稱「訓練承辦人未得知本性騷擾案，致無法事</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>先將兩人梯次錯開」云云，顯係推諉塞責之辭。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>足徵</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>宜蘭消防局局長徐松奕做成人事調動決定後，該局各層級業管主管人員均未積極監督、確保隔離措施之有效執行，使雙方當事人於案發後仍兩度於值勤及訓練期間得以接觸，並造成</w:t>
+        <w:t>宜蘭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>消防局局長徐松奕做成人事調動決定後，該局各層級業管主管</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>人員均未積</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>極監督、確保隔離措施之有效執行，使雙方當事人於案發後仍兩度於值勤及訓練期間得以接觸，並造成</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>身心不適，決定提告，核有重大違失。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03984A7B" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>次查依刑事訴訟法第241條規定：「公務員因執行職務知有犯罪嫌疑者，應為告發」，宜蘭消防局針對冬山分隊案中疑似偷拍情事，並未主動向檢察官或司法警察告發，詢據該局局長徐松奕竟稱「調查之前我不會去問這些事情，細節會請調查小組瞭解，首長不會介入……」、「</w:t>
+        <w:t>次查依刑事</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>訴訟法第241條規定：「公務員因執行職務知有犯罪嫌疑者，應為告發」，宜蘭消防局針對冬山分隊案中疑似偷拍情事，並未主動向檢察官或司法警察告發，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>據該局局長徐松奕竟稱「調查之前我不會去問這些事情，細節會請調查小組瞭解，首長不會介入……」、「</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>人事、調查小組各司其職，首長無權主導他們該怎麼處理</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>」等語，臨事諉為不知，顯見該局怠忽職守，罔顧刑事訴訟法規定及被害人</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>權益保護。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046E0A9B" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>綜上，按修正前之性工法第13條第2項及修正前之性騷擾防治準則第2條等規定，雇主於知悉受僱者有遭受性騷擾情形時，應採取立即有效之糾正及補救措施，並確保懲戒或處理措施有效執行；又刑事訴訟法第241條規</w:t>
+        <w:t>綜上，按修正前</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第13條第2項及修正前之性騷擾防治準則第2條等規定，雇主於知悉受僱者有遭受性騷擾情形時，應採取立即有效之糾正及補救措施，並確保懲戒或處理措施有效執行；又刑事訴訟法第241條規</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>定公務員因執行職務知有犯罪嫌疑者，應為告發。冬山分隊案發於112年3月12日，此案性騷擾行為涉及竊錄他人私密影像，</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>行為人</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
@@ -6882,643 +9715,1019 @@
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不得與</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>接觸」，然</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB7FA3">
-[...3 lines deleted...]
-        <w:t>疑兩度違反該協議，仍恣意於該分隊進出，且與被害人</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>疑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>兩度違反該協議，仍恣意於該分隊進出，且與被害人</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於值勤及訓練期間於工作場所得以接觸，造成</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>身心不適，故於112年5月18日提出申訴。宜蘭消防局局長徐松奕綜理該局人事權責，未審慎妥於管理所屬，宜蘭消防局各層級業管主管亦未積極監督、確保隔離措施之有效執行，復該局未按刑事訴訟法第241條規定主動向檢察官或司法警察告發</w:t>
+        <w:t>身心不適，故於112年5月18日提出申訴。宜蘭消防局局長徐松奕綜理該局人事權責，未</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>審慎妥於管理</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>所屬，宜蘭消防局各層級業管主管亦未積極監督、確保隔離措施之有效執行，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>復該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局未按刑事訴訟法第241條規定主動向檢察官或司法警察告發</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>涉及犯</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>罪情事，怠忽職守，均核有重大違失。</w:t>
+        <w:t>罪情事，怠忽職守，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>均核</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>有重大違失。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C999F73" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="101" w:left="1025"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>112年5月31日發生新北KTV消防人</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>員歡唱飲酒性騷</w:t>
-      </w:r>
+        <w:t>員歡唱飲酒性</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>騷</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>案，案經申訴人</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>於同年6月6日提出申訴，新北消防局旋於同年月8日將被申訴人</w:t>
+        <w:t>於同年6月6日提出申訴，新北</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>消防局旋於同</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>年月8日將被申訴人</w:t>
       </w:r>
       <w:r w:rsidR="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>退</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>訓，該局翌日即函知宜蘭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>消防局酌處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>所管被申訴人</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>退訓，該局翌日即函知宜蘭消防局酌處所管被申訴人</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:t>，惟新北消防局性騷擾處理調查小組未邀請宜蘭消防局派代表參與申訴調查程序，宜蘭消防局亦未於事件申訴後，採取與新北消防局類同之糾正及補救措施，致同案依法卻有不一致之處理程序。且宜蘭消防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>○員</w:t>
-      </w:r>
+        <w:t>局申調會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>，惟新北消防局性騷擾處理調查小組未邀請宜蘭消防局派代表參與申訴調查程序，宜蘭消防局亦未於事件申訴後，採取與新北消防局類同之糾正及補救措施，致同案依法卻有不一致之處理程序。且宜蘭消防局申調會更於同年月26日為</w:t>
+        <w:t>更於同年月26日為</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>避免行政申訴與刑事偵查結果有所扞格</w:t>
       </w:r>
       <w:r w:rsidR="00E545DD">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>決議暫停程序，致申訴人</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>認宜蘭消防局採取之補救措施殆有不足，遂二度去函該局並提出再申</w:t>
+        <w:t>認宜蘭消防局採取之補救措施殆有不足，遂二度</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>去函該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>局並提出再申</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>訴，迄至同年9月4日宜蘭縣政府性騷擾防治委員會再申訴審議結果認定性騷擾事件成立後，該局方召回</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>延</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>訓，然</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>已距事發</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>逾3個月，該局顯怠於依修正前性騷擾防治準則第2條等規定辦理糾正及補救措施，實有未當。然據</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>新北市消防局性騷擾防治申訴及調查要點</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>未明確</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>範定跨轄處理</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>原則，而本案係兩局所管人員於受訓課餘時所生性騷擾事件，時未</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>有跨轄性</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>別案件處理</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>規定得以依循，致兩局未能採取同步糾正及補救措施，後續亦未能共同參與調查，肇致退訓</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>延訓，然已距事發逾3個月，該局顯怠於依修正前性騷擾防治準則第2條等規定辦理糾正及補救措施，實有未當。然據</w:t>
-[...9 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>未明確範定跨轄處理原則，而本案係兩局所管人員於受訓課餘時所生性騷擾事件，時未有跨轄性別案件處理</w:t>
+        <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>規定得以依循，致兩局未能採取同步糾正及補救措施，後續亦未能共同參與調查，肇致退訓</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA6A41">
+        <w:t>時序不一，調查處理模式有異。而宜蘭消防局雖為兼顧申訴人</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>、</w:t>
+        <w:t>及所管</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>時序不一，調查處理模式有異。而宜蘭消防局雖為兼顧申訴人</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:t>等二人權益，耗費時日、多方考量下做出相關之隔離措施，仍涉有牴觸法令之虞。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>○員</w:t>
-      </w:r>
+        <w:t>消防署允應</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>及所管</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:t>借鏡本案，檢討改進全國各消防機關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>○員</w:t>
-      </w:r>
+        <w:t>針對跨轄性</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>等二人權益，耗費時日、多方考量下做出相關之隔離措施，仍涉有牴觸法令之虞。消防署允應借鏡本案，檢討改進全國各消防機關針對跨轄性別案件申訴調查處理流程。</w:t>
+        <w:t>別案件申訴調查處理流程。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C86A8A9" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>查申訴人</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為新北消防局第七</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大隊○○分隊隊員，參加新北市舉辦之高級救護技術員訓練，於112年5月31日與同為新北消防局○○分隊隊員</w:t>
       </w:r>
       <w:r w:rsidR="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>、宜蘭消防局冬山分隊</w:t>
+        <w:t>、宜蘭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防局冬山</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>分隊</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，及多名同梯學員至林口某KTV歡唱飲酒。</w:t>
+        <w:t>，及多</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>名同梯學</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員至林口某KTV歡唱飲酒。</w:t>
       </w:r>
       <w:r w:rsidR="00BA6A41" w:rsidRPr="00FD55CD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>○○及○員見○員○○○○○○○○，○○○○○○○○○○○，疑於過程中觸摸○○○○、○○等處。</w:t>
+        <w:t>○○及○員見○員○○○○○○○○，○○○○○○○○○○○，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BA6A41" w:rsidRPr="00FD55CD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>疑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BA6A41" w:rsidRPr="00FD55CD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>於過程中觸摸○○○○、○○等處。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550149D6" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>次查，</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>新北KTV案由於非屬工作場所性騷擾事件，適用性騷法相關規定</w:t>
+        <w:t>新北KTV案由於非屬工作場所性騷擾事件，適用性</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>騷</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>法相關規定</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。依該法第7條第4項授權訂定之修正前性騷擾防治準則第2條</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規定：「機關、部隊、學校、機構或僱用人，為防治性騷擾行為之發生，應採取適當之預防、糾正、懲處及其他措施，並確實維護當事</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>人之隱私」，同在課予雇主採取使當事人免於持續處於有遭受性騷擾疑慮之環境，俾達防</w:t>
+        <w:t>人之隱私」，同在課予雇主採取使當事人免於持續處於有遭受性騷擾疑慮之環境，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>俾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>達防</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>治性騷擾及保護申訴人權益之目的。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7A8D0E" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>再查，</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>112年5月31日</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>向新北消防局提出性騷擾申訴，同年6月9日</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>新北消防局函請宜</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>蘭消防局酌</w:t>
+        <w:t>蘭消防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>局酌</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>處</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。同年月2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>宜蘭消防局</w:t>
+        <w:t>宜蘭消防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>局</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>申調會為避免行政申訴與刑事偵查結果有所扞格，依性騷法第155條規定決議暫停程序。同年7月</w:t>
+        <w:t>申調會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>為避免行政申訴與刑事偵查結果有所扞格，依性騷法第155條規定決議暫停程序。同年7月</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>宜蘭縣政府</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>性騷擾防治委員會112年度第1次會議審議</w:t>
+        <w:t>性騷擾防治委員會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>年度第1次會議審議</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>同意</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>暫停程序。惟</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>主張</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>被申訴人仍共同受訓，係宜蘭縣消防局未採取有效之糾正及補救措施；另</w:t>
+        <w:t>被申訴人仍共同受訓，係宜蘭縣消防局未採取有效之糾正及補救措施；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>另</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>申調會審議應加速啟動調查程序，不應消極待刑事偵查結果確鑿，才行本申訴案件之審議。故同年8月2</w:t>
+        <w:t>申調</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>會審議應加速啟動調查程序，不應消極待刑事偵查結果確鑿，才行本申訴案件之審議。故同年8月2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>向宜蘭縣政府社會處提出再申訴，同年9月4日</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>宜蘭縣政府性騷擾防治委員會再申訴審議結果，認定性騷擾事件成立。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518224A8" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>而宜蘭消防局雖於112年5月31日案發後協請新北消防局將</w:t>
+        <w:t>而宜蘭消防局雖於112年5月31日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>案發後協請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>新北消防局將</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之座位排開，並安排不同醫院實習等作為，</w:t>
       </w:r>
@@ -7527,1349 +10736,1624 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>先後於112年7月28日、8月11日去函宜蘭消防局，認訓練及考試期間實難避免與被申訴人接觸，該局採取之補救措施殆有不足，有效性不彰等情</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，該局卻迄至112年9月4日宜蘭縣政府性騷擾防治委員會再申訴審議結果認定性騷擾事件成立，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>亦即距事發3個多月後，方召回</w:t>
+        <w:t>亦即距事</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>發3個多月後，方召回</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>延</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>訓。宜蘭消防局雖謂「期能顧全</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>延訓。宜蘭消防局雖謂「期能顧全</w:t>
+        <w:t>感受與</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>感受與</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
+        <w:t>受訓權」，惟糾正及補救措施旨在課予雇主</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>○員</w:t>
-      </w:r>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>受訓權」，惟糾正及補救措施旨在課予雇主採適當預防、糾正、懲戒及處理措施之責，設身處地居於被性騷擾者之立場，提供其無受性騷擾疑慮之工作環境，自應以申訴人之感受為優先，採取具體有效之措施，更不以性騷擾案件審議結果成立與否為據。宜蘭消防局相關作為，核與修正前性騷擾防治準則第2條等規定意旨未臻相符。</w:t>
+        <w:t>適當預防、糾正、懲戒及處理措施之責，設身處地居於被性騷擾者之立場，提供其無受性騷擾疑慮之工作環境，自應以申訴人之感受為優先，採取具體有效之措施，更不以性騷擾案件審議結果成立與否為據。宜蘭消防局相關作為，核與修正前性騷擾防治準則第2條等規定意旨未</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>臻</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>相符。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C52151" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>綜整新北KTV案申訴及調查歷程：</w:t>
+        <w:t>綜整新</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>北KTV案申訴及調查歷程：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af6"/>
         <w:tblW w:w="4200" w:type="pct"/>
         <w:tblInd w:w="1413" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1067"/>
         <w:gridCol w:w="6354"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="3474EB65" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:trPr>
           <w:trHeight w:val="403"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D9BE391" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3075DB90" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>事件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="707E1368" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0477517E" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>112年</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="486BE527" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FBB654F" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>06.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="432A4A29" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>向新北消防局提出性騷擾申訴。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="5565FB3C" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E42F656" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>06.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19F13409" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>至新北市政府警察局</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>分局</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>派出所報案。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="546903B8" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44640EF4" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>06.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9E7E88" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BA6A41" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BA6A41" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>○員</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+              <w:t>○</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>退訓。</w:t>
+              <w:t>員</w:t>
+            </w:r>
+            <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>退訓</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="6CF6D085" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC07B4A" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>06.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0246B0BC" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>新北消防局函請宜</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>蘭消防局酌</w:t>
+              <w:t>蘭消防</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>局酌</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>處</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="75F474A9" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53AA6F4F" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>06.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C7D1752" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>新北消防局</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>就</w:t>
             </w:r>
             <w:r w:rsidR="00BA6A41">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>2件違失行為各記過1次。</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>（112.11.14經保訓會撤銷，112.11.30改合併審究，記過2次）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="5AF1B1A5" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2C695C" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>06.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="48D2D2E7" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>宜蘭消防局</w:t>
+              <w:t>宜蘭消防</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>局</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>申調會為避免行政申訴與刑事偵查結果有所扞格，依性騷法第155條規定決議暫停程序</w:t>
+              <w:t>申調會</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>為避免行政申訴與刑事偵查結果有所扞格，依性騷法第155條規定決議暫停程序</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="021438CC" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0538FCF5" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>06.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="764CF9B3" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>宜蘭消防局將決議結果函知相關人員。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="4C7FB3E0" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD3ABD2" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>07.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F737C98" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>宜蘭縣政府</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>性騷擾防治委員會112年度第1次會議審議</w:t>
+              <w:t>性騷擾防治委員會</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>112</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>年度第1次會議審議</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>同意</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>暫停程序。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="175CD759" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A247E5A" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>07.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="451024B4" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>函宜蘭消防局，主張：(1</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>被申訴人仍共同受訓，該局未採取有效之糾正及補救措施；(</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:t>2)</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>申調會審議應加速啟動調查程序，不應消極待刑事偵查結果確鑿，才行本申訴案件之審議。</w:t>
+              <w:t>申調會</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>審議應加速啟動調查程序，不應消極待刑事偵查結果確鑿，才行本申訴案件之審議。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="7E126CC3" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FBE2F85" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>08.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E31F861" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>函宜蘭消防局，認訓練及考試期間實難避免與被申訴人接觸。該局採取之補救措施殆有不足，有效性不彰，應予被申訴人退訓處置。</w:t>
+              <w:t>函宜蘭消防局，認訓練及考試期間實難避免與被申訴人接觸。該局採取之補救措施</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>殆</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>有不足，有效性不彰，應予被申訴人退訓處置。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="28404C23" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23E378A4" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>08.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6897F288" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00BB7FA3" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>向宜蘭縣政府社會處提出再申訴，申訴情狀改為據包廂內互動照片，</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>未經</w:t>
             </w:r>
             <w:r w:rsidR="00F476C9" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>同意碰觸身體，致其內心產生明顯不舒服之感受。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="6B23B0A3" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45B59070" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>09.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6172FB97" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>宜蘭縣政府性騷擾防治委員會再申訴審議結果，認定性騷擾事件成立。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="132AC712" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>因應新北消防局考量</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>主張意見，宜蘭消防局召回</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>○員</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BB7FA3">
+              <w:t>○</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>延訓。</w:t>
+              <w:t>員</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>延訓</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="55FC1F89" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="533C58C5" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>09.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D266BA3" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>宜蘭消防局公務人員考績委員會審議</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>○員</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>記過一次</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="316AC761" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4452A402" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>113年</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w14:paraId="7480BB1A" w14:textId="77777777" w:rsidTr="00F82E4A">
+      <w:tr w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3" w:rsidTr="00F82E4A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="573" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="686FA83B" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>03.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4427" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E95D107" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
+          <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F82E4A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>宜蘭縣政府</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>依</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>性騷法</w:t>
+              <w:t>性</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>騷</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>法</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>條第2項</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>處</w:t>
             </w:r>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>員</w:t>
             </w:r>
             <w:r w:rsidR="004C582A" w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>新臺幣</w:t>
+              <w:t>新臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004C582A" w:rsidRPr="00BB7FA3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>幣</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>罰鍰1萬元</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB7FA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0996D22E" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>資料來源：本院自行整理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A09DA64" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Hlk179984114"/>
-      <w:r w:rsidRPr="00BB7FA3">
-[...3 lines deleted...]
-        <w:t>末查：</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>末查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670C2A8F" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>新北消防局性騷擾防治申訴及調查要點</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rStyle w:val="afc"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>略以：「新北消防局為保障性別工作權平等，防治性騷擾行為發生，建立性騷擾事件申訴管道，並確實維護當事人之權益，依『性騷擾防治法』、『性騷擾防治準則』、『性騷擾防治法施行細則』、『性別工作平等法』、『工作場所性騷擾防治措施申訴及懲戒辦法訂定準則』訂定防治、申訴及調查要點。」該要點雖業已參考性騷擾相關法律制定該要點，惟是時欠缺對於</w:t>
+        <w:t>略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>：「新北消防局為保障性別工作權平等，防治性騷擾行為發生，建立性騷擾事件申訴管道，並確實維護當事人之權益，依『性騷擾防治法』、『性騷擾防治準則』、『性騷擾防治法施行細則』、『性別工作平等法』、『工作場所性騷擾防治措施申訴及懲戒辦法訂定準則』訂定防治、申訴及調查要點。」該要點雖業已參考性騷擾相關法律制定該要點，惟是時欠缺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>對於</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>跨轄處置、調查流程規範</w:t>
+        <w:t>跨轄處置</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>、調查流程規範</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，此與宜蘭消防局性騷擾防治措施要點</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rStyle w:val="afc"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一致。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C99015" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB7FA3">
-[...3 lines deleted...]
-        <w:t>爰此，是時消防主管機關實缺乏回應類同本案跨轄事件處理原則及程序，遂於本案新北市消防局收受申訴調查之初，該局性騷擾申訴處理調查小</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>此，是時消防主管機關實缺乏回應類同本</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>案跨轄事</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>件處理原則及程序，遂於本案新北市</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防局收</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>受申訴調查之初，該局性騷擾申訴處理調查小</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>組確</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>未邀請宜蘭消防局參與跨轄調查，實難謂與該要點有違，惟據此</w:t>
+        <w:t>未邀請宜蘭消防局</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>參與跨轄調</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>查，實難謂與該要點有違，惟據此</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>致兩局未能採取同步糾正及補救措施，後續亦未能共同參與調查，肇致退訓</w:t>
       </w:r>
       <w:r w:rsidR="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
@@ -8906,781 +12390,1738 @@
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及所管</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等二人權利，耗費時日、多方考量，卻仍涉有牴觸法令之虞。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A95131" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>惟新北消防局於113年5月31日廢止上開要點，並以「新北市政府消防局性騷擾防治、申訴及調查處理措施」及「新北市政府消防局性騷擾防治措施、申訴及懲戒規範」代之，且「宜蘭縣政府消防局性騷擾防治措施要點」於113年5月29日修正，均已陸續對於類同跨轄糾正及補救措施，依據「工作場所性騷擾防治措施準則</w:t>
+        <w:t>惟新北消防局於113年5月31日廢止上開要點，並以「新北市政府消防局性騷擾防治、申訴及調查處理措施」及「新北市政府消防局性騷擾防治措施、申訴及懲戒規範」代之，且「宜蘭縣政府消防局性騷擾防治措施要點」於113年5月29日修正，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>均已陸續</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>對於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>類同跨轄糾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>正及補救措施，依據「工作場所性騷擾防治措施準則</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rStyle w:val="afc"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>」第7條之精神修正，納入「被害人及行為人分屬不同事業單位，且具共同作業或業務往來關係者，任一方之雇主於知悉性騷擾之情形時，應依下列規定採取前條所定立即有效之糾正及補救措施：……，通知他方共同協商解決或補救辦法。」據以法制化。</w:t>
+        <w:t>」第7條之精神修正，納入「被害人及行為人分屬不同事業單位，且具共同作業或業務往來關係者，任一方之雇主於知悉性騷擾之情形時，應依下列規定採取前條所定立即有效之糾正及補救措施：…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，通知他方共同協商解決或補救辦法。」據以法制化。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459C9D4B" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>然針對跨轄調查，消防署允應參酌性平法第34條第3項規定：「調查發現行為人於不同學校有發生疑似校園性別事件之虞，應就行為人發生疑似行為之時間、樣態等，通知其現職及曾服務之學校配合進行事件普查，被通知學校不得拒絕。」之精神，檢討改進全國各消防機關針對跨轄性別案件申訴調查處理流程。</w:t>
+        <w:t>然</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>針對跨轄調查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防署允</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>應參酌</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>性平法第34</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>條第3項規定：「調查發現行為人於不同學校有發生疑似校園性別事件之虞，應就行為人發生疑似行為之時間、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>樣態等</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，通知其現職及曾服務之學校配合進行事件普查，被通知學校不得拒絕。」之精神，檢討改進全國各消防機關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>針對跨轄性別</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>案件申訴調查處理流程。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244B0D94" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>綜上，112年5月31日發生新北KTV消防人員歡唱飲酒性騷案，案經申訴人</w:t>
+        <w:t>綜上，112年5月31日發生新北KTV消防人員歡唱飲酒性</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>騷</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>案，案經申訴人</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於同年6月6日提出申</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>訴，新北消防局旋於同年月8日將被申訴人</w:t>
+        <w:t>訴，新北</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防局旋於同</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年月8日將被申訴人</w:t>
       </w:r>
       <w:r w:rsidR="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>退</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>訓，該局翌日即函知宜蘭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防局酌處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>所管被申訴人</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>退訓，該局翌日即函知宜蘭消防局酌處所管被申訴人</w:t>
-[...11 lines deleted...]
-        <w:t>，惟新北消防局性騷擾處理調查小組未邀請宜蘭消防局派代表參與申訴調查程序，宜蘭消防局亦未於事件申訴後，採取與新北消防局類同之糾正及補救措施，致同案依法卻有不一致之處理程序。且宜蘭消防局申調會更於同年月26日為</w:t>
+        <w:t>，惟新北消防局性騷擾處理調查小組未邀請宜蘭消防局派代表參與申訴調查程序，宜蘭消防局亦未於事件申訴後，採取與新北消防局類同之糾正及補救措施，致同案依法卻有不一致之處理程序。且宜蘭消防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局申調會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>更於同年月26日為</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>避免行政申訴與刑事偵查結果有所扞格</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>決議暫停程序，致申訴人</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>認宜蘭消防局採取之補救措施殆有不足，遂二度去函該局並提出再申訴，迄至同年9月4日宜蘭縣政府性騷擾防治委員會再申訴審議結果認定性騷擾事件成立後，該局方召回</w:t>
+        <w:t>認宜蘭消防局採取之補救措施殆有不足，遂二度</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>去函該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局並提出再申訴，迄至同年9月4日宜蘭縣政府性騷擾防治委員會再申訴審議結果認定性騷擾事件成立後，該局方召回</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>延</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>訓，然</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>已距事發</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>逾3個月，該局顯怠於依修正前性騷擾防治準則第2條等規定辦理糾正及補救措施，實有未當。然據新北市消防局性騷擾防治申訴及調查要點未明確</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>範定跨轄處理</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>原則，而本案係兩局所管人員於受訓課餘時所生性騷擾事件，時未</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>有跨轄性</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>別案件處理</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>規定得以依循，致兩局未能採取同步糾正及補救措施，後續亦未能共同參與調查，肇致退訓</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...9 lines deleted...]
-      <w:r w:rsidR="00BA6A41">
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>、</w:t>
+        <w:t>時序不一，調查處理模式有異。而宜蘭消防局雖為兼顧申訴人</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>時序不一，調查處理模式有異。而宜蘭消防局雖為兼顧申訴人</w:t>
+        <w:t>及所管</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>及所管</w:t>
-[...11 lines deleted...]
-        <w:t>等二人權益，耗費時日、多方考量下做出相關之隔離措施，仍涉有牴觸法令之虞。消防署允應借鏡本案，檢討改進全國各消防機關針對跨轄性別案件申訴調查處理流程</w:t>
+        <w:t>等二人權益，耗費時日、多方考量下做出相關之隔離措施，仍涉有牴觸法令之虞。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防署允應</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>借鏡本案，檢討改進全國各消防機關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>針對跨轄性</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>別案件申訴調查處理流程</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
-    <w:p w14:paraId="6E54BD9B" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="101" w:left="1025"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>按</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>修正前之性工法第13條第2項：「雇主於知悉性騷擾之情形時，應採取立即有效之糾正及補救措施」，及</w:t>
+        <w:t>修正前</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>之性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>第13條第2項：「雇主於知悉性騷擾之情形時，應採取立即有效之糾正及補救措施」，及</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公務人員保障暨培訓委員會（下稱保訓會）112年7月26日函釋：「公務人員遭受性騷擾而涉及民事或刑事訴訟</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>案件，服務機關得……視具體個案認定其是否係依相關法令規定執行職務時遭受性騷擾而給予涉訟補</w:t>
+        <w:t>案件，服務機關得…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>視具體個案認定其是否係依相關法令規定執行職務時遭受性騷擾而給予涉訟補</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>助」。本案數起性騷擾事件均經宜蘭消防局申調會依性工法認定性騷擾成立，惟該局卻疏於運用員工協助</w:t>
-[...5 lines deleted...]
-        <w:t>方案，及時提供當事人法律相關資源或協助，致案關當事人需獨自面臨司法程序而無所適從。按性工法關於性騷擾之糾正及補救措施，地方主管機關應規劃整合相關資源，提供或轉介被害人運用；於受僱者遭受性騷擾而向法院提出訴訟時，亦應提供必要之法律諮詢或扶助。惟詢據宜蘭縣政府表示心理諮商、因公涉訟等資源，於南方澳分隊、冬山分隊等案均未告知當事人，係於近期方製作權益告知書提供性騷擾事件之被害人，顯示該府消防局就相關資源之提供及運用容有未盡周延之處。另宜蘭消防局局長徐松奕綜理該局，卻未能確實掌握業管主管運用相關資源協處所屬人員之情況，且於本院之陳述與實情有間，均核有違失。</w:t>
+        <w:t>助」。本案數起性騷擾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>事件均經宜蘭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局申調</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>依性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法認定性騷擾成立，惟該局卻疏於運用員工協助</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>方案，及時提供當事人法律相關資源或協助，致案關當事人需獨自面臨司法程序而無所適從。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>按性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法關於性騷擾之糾正及補救措施，地方主管機關應規劃整合相關資源，提供或轉介被害人運用；於受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者遭受性騷擾而向法院提出訴訟時，亦應提供必要之法律諮詢或扶助。惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>據宜蘭縣政府表示心理諮商、因公涉訟等資源，於南方澳分隊、冬山分隊等</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>案均未告</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>知當事人，係於近期方製作權益告知書提供性騷擾事件之被害人，顯示該府消防局就相關資源之提供及運用容有未盡周延之處。另宜蘭消防局局長徐松奕綜理該局，卻未能確實掌握業管主管運用相關資源協處所屬人員之情況，且於本院之陳述與實情有間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>均核有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>違失。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FAD127" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>依修正前之性工法第13條第2項：「雇主於知悉性騷擾之情形時，應採取立即有效之糾正及補救措施」，及保訓會112年7月26日函釋</w:t>
+        <w:t>依修正前</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第13條第2項：「雇主於知悉性騷擾之情形時，應採取立即有效之糾正及補救措施」，及保訓會112年7月26日函釋</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rStyle w:val="afc"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>略以：「</w:t>
+        <w:t>略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>：「</w:t>
       </w:r>
       <w:bookmarkStart w:id="48" w:name="_Hlk179985979"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>公務人員遭受性騷擾而涉及民事或刑事訴訟案件，服務機關得依公務人員保障法第22條第1項、公務人員因公涉訟輔助辦法第3條等規定，</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>就該公務人員之職務權限範圍，視具體個案認定其是否係依相關法令規定執行職務時遭受性騷擾而給予涉訟補助</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0836AA1A" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>查宜蘭消防局於各起性騷擾事件發生後，陸續提供心理諮商資源予當事人，本院詢據冬山分隊案申訴人</w:t>
+        <w:t>查宜蘭消防局於各起性騷擾事件發生後，陸續提供心理諮商資源予當事人，本院</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>詢據冬</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>山分隊案申訴人</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表示「人事室主任有提供輔導諮商的資源、管道。我進行心理諮商約半年，到113年1、2月結束。」；被申訴人</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表示「事發後秘書跟人事主任</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>都有跟我說消防局有心理諮商資源，所以我有開始做，覺得蠻有幫助的」，足徵該局對於當事人確有</w:t>
+        <w:t>都有跟我說消防局有心理諮商資源，所以我有開始做，覺得蠻有幫助的」，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>足徵該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局對於當事人確有</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>提供或轉介心理諮商資源</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34284E42" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA6A41">
-[...3 lines deleted...]
-        <w:t>然查，冬山分隊案申訴人</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>然查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，冬山分隊案申訴人</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>於112年5月31日向宜蘭縣政府警察局冬山分駐所報案，案經宜蘭地檢署檢察官於同年8月27日以妨害秘密罪對</w:t>
+        <w:t>於112年5月31日向宜蘭縣政府警察局冬山分駐所報案，案經宜蘭地檢署檢察官於同年8月27日以妨害</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>秘密罪</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>對</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>提起公訴</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rStyle w:val="afc"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，本院詢據</w:t>
       </w:r>
       <w:r w:rsidR="00BB7FA3" w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○員</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>稱：「消防局說因為不是強制觸摸，相關行政流程要自行找警方，不會主動將案件移送司法程序。……</w:t>
-      </w:r>
+        <w:t>稱：「消防局說因為不是強制觸摸，相關行政流程要自行找警方，不會主動將案件移送司法程序。…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>我沒有經驗，不確定要怎麼做才能捍衛自己的權益</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」、「</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>妨害秘密罪部分，分隊沒有提供法律協助等資源</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>」；宜蘭消防局人事主任亦承「對各案件之當事人均有提供輔導諮商資源；</w:t>
+        <w:t>」；宜蘭消防局人事</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>主任亦承</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「對各案件之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>當事人均有提</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>供輔導諮商資源；</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>司法訴訟比較沒有</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>」等語，可徵</w:t>
+        <w:t>」等語，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>可徵</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>當事人確實未獲宜蘭消防局提供之法律資源及協助，致需自行面臨司法程序而無所適從。</w:t>
+        <w:t>當事人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>確實未獲宜蘭消防局提供之法律資源及協助，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>致需自</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>行面臨司法程序而無所適從。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094F1744" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>據本院諮詢專家學者指出，「……受害者報案時擔心遇到加害者一起去做筆錄，所以她最需要的協助是分隊內能夠有同仁或幹部能夠陪同，我覺得這個也應該是處理過程需要的程序，</w:t>
+        <w:t>據本院諮詢專家學者指出，「…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>受害者報案時擔心遇到加害者一起去做筆錄，所以她最需要的協助是分隊內能夠有同仁或幹部能夠陪同，我覺得這個也應該是處理過程需要的程序，</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>讓申訴、報案的過程至少要有1個可信任的人陪同，再來就是法庭流程的協助」、「……至少因公涉訟的狀態下給予公假，應是可以規範在SOP裡面，不算困難的事情」，益徵遭受性騷擾事件致涉訟情狀，機關提供當事人相關司法資源及協助之重要性。</w:t>
-[...5 lines deleted...]
-        <w:t>宜蘭消防局疏於運用員工協助方案，及時提供當事人法律相關資源及協助，致案關當事人獨自面臨司法程序，復未依公務人員保障法第22條第1項：「公務人員依法執行職務涉訟時，服務機關應輔助其延聘律師為其辯護及</w:t>
+        <w:t>讓申訴、報案的過程至少要有1個可信任的人陪同，再來就是法庭流程的協助」、「……至少因公涉訟的狀態下給予公假，應是可以規範在SOP裡面，不算困難的事情」，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>益徵遭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>受性騷擾事件致涉訟情狀，機關提供當事人相關司法資源及協助之重要性。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>宜蘭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防局疏於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>運用員工協助方案，及時提供當事人法律相關資源及協助，致案關當事人獨自面臨司法程序，復未依公務人員保障法第22條第1項：「公務人員依法執行職務涉訟時，服務機關應輔助其延聘律師為其辯護及</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>提供法律上之協助」、公務人員因公涉訟輔助辦法第3條：「本法第</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>條第</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>項所定依法執行職務，應由服務機關就該公務人員之職務權限範圍，認定是否依法令規定，執行其職務」等規定，具體認定個案是否屬執行職務時遭受性騷擾而給予涉訟補助。又宜蘭消防局徐松奕局長綜理該局，卻未能確實掌握、運用相關資源協處所屬人員，於本院詢問時卻稱：「當事人之司法訴訟我們都尊重也鼓勵，</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>我也跟人事主任說當事人要聘請律師等，我們都提供相關的資訊；消防局有提供因公涉訟的補助，人事室都會告訴當事人</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>」云云，與實情顯不相符，亦核有違失。</w:t>
+        <w:t>」云云，與實情顯不相符，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>亦核有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>違失。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3C44A6" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BA6A41" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1363"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA6A41">
-[...3 lines deleted...]
-        <w:t>末按性工法第13條第5項：「地方主管機關應規劃整合相關資源，提供或轉介被害人運用，並協助雇主辦理第二項各款之措施；中央主管機關得視地方主管機關實際財務狀況，予以補助」、第37條第1項規定：「受僱者或求職者因雇主違反本法之規定，</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>末按性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法第13條第5項：「地方主管機關應規劃整合相關資源，提供或轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>被害人運用，並協助雇主辦理第二項各款之措施；中央主管機關得視地方主管機關實際財務狀況，予以補助」、第37條第1項規定：「受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者或求職者因雇主違反本法之規定，</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>或遭受性騷擾，而向地方主管機關提起申訴，或向法院提出訴訟時，主管機關應提供必要之法律諮詢或扶助</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>；其諮詢或扶助業務，得委託民間團體辦理」。關於性騷擾之糾正及補救措施，地方主管機關應規劃整合相關資源，提供或轉介被害人運用；於受僱者遭受性騷擾而向法院提出訴訟時，亦應提供必要之法律諮詢或扶助。再按同法第37條第2項授權訂定之性別平等工作法律扶助辦法第3條第1項：「受僱者或求職者因……遭受性騷擾，而向法院提出法律訴訟時，地方主管機關得提供之法律扶助項目如下：一、法律諮詢。二、律師代撰民事書狀之費用。三、勞動事件之調解（以下簡稱勞動調解）程序、民事訴訟程序、保全程序、督促程序及強制執行程</w:t>
+        <w:t>；其諮詢或扶助業務，得委託民間團體辦理」。關於性騷擾之糾正及補救措施，地方主管機關應規劃整合相關資源，提供或轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>介</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>被害人運用；於受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者遭受性騷擾而向法院提出訴訟時，亦應提供必要之法律諮詢或扶助。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>再按同法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第37條第2項授權訂定之性別平等工作法律扶助辦法第3條第1項：「受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者或求職者因……遭受性騷擾，而向法院提出法律訴訟時，地方主管機關得提供之法律扶助項目如下：一、法律諮詢。二、律師代撰民事書狀之費用。三、勞動事件之調解（以下簡稱勞動調解）程序、民事訴訟程序、保全程序、督促程序及強制執行程</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>序之律師費及其必要費用。四、勞動調解及訴訟期間必要生活費用」。宜蘭縣政府雖稱持續推動員工協助方案，亦依公務人員因公涉訟輔助辦法提供該府員工相關協助，惟詢據該府表示「</w:t>
+        <w:t>序之律師費及其必要費用。四、勞動調解及訴訟期間必要生活費用」。宜蘭縣政府雖稱持續推動員工協助方案，亦依公務人員因公涉訟輔助辦法提供該府員工相關協助，惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>據該府表示「</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6A41">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>心理諮商、因公涉訟等資源，於南方澳分隊、冬山分隊等案均未告知當事人，係於近期方製作權益告知書提供性騷擾事件之被害人</w:t>
-[...5 lines deleted...]
-        <w:t>」等語，就相關資源之提供及運用容有未盡周延之處。宜蘭縣政府依法負有規劃整合相關資源、提供必要法律諮詢或扶助等職責，允應積極統籌、縱向整合該府及所屬機關現有資源，設置諮詢窗口、訂定補助計畫等，切實完善性騷擾之糾正及補救措施，俾周妥保障被害人之權益。</w:t>
+        <w:t>心理諮商、因公涉訟等資源，於南方澳分隊、冬山分隊等</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>案均未告</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>知當事人，係於近期方製作權益告知書提供性騷擾事件之被害人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」等語，就相關資源之提供及運用容有未盡周延之處。宜蘭縣政府依法負有規劃整合相關資源、提供必要法律諮詢或扶助等職責，允應積極統籌、縱向整合該府及所屬機關現有資源，設置諮詢窗口、訂定補助計畫等，切實完善性騷擾之糾正及補救措施，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>俾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA6A41">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>周妥保障被害人之權益。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35226FF1" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="0068780A">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00BB7FA3" w:rsidRDefault="00F476C9" w:rsidP="0068780A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>綜上，按修正前之性工法第13條第2項：「雇主於知悉性騷擾之情形時，應採取立即有效之糾正及補救措施」，及公務人員保障暨培訓委員會（下稱保訓會）112年7月26日函釋：「公務人員遭受性騷擾而涉及民事或刑事訴訟</w:t>
-[...11 lines deleted...]
-        <w:t>方案，及時提供當事人法律相關資源或協助，致案關當事人需獨自面臨司法程序而無所適從。按性工法關於性騷擾之糾正及補救措施，地方主管機關應規劃整合相關資源，提供或轉介被害人運用；於受僱者遭受性騷擾而向法院提出訴訟時，亦應提供必要之法律諮詢或扶助。惟詢據宜蘭縣政府表示心理諮商、因公涉訟等資源，於南方澳分隊、冬山分隊等案均未告知當事人，係於近期方製作權益告知書提供性騷擾事件之被害人，顯示該府消防局就相關資源之提供及運用容有</w:t>
+        <w:t>綜上，按修正前</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之性工法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第13條第2項：「雇主於知悉性騷擾之情形時，應採取立即有效之糾正及補救措施」，及公務人員保障暨培訓委員會（下稱保訓會）112年7月26日函釋：「公務人員遭受性騷擾而涉及民事或刑事訴訟</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>案件，服務機關得…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>視具體個案認定其是否係依相關法令規定執行職務時遭受性騷擾而給予涉訟補助」。本案數起性騷擾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>事件均經宜蘭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局申調</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>依性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法認定性騷擾成立，惟該局卻疏於運用員工協助</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>方案，及時提供當事人法律相關資源或協助，致案關當事人需獨自面臨司法程序而無所適從。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>按性工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法關於性騷擾之糾正及補救措施，地方主管機關應規劃整合相關資源，提供或轉介被害人運用；於受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者遭受性騷擾而向法院提出訴訟時，亦應提供必要之法律諮詢或扶助。惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>據宜蘭縣政府表示心理諮商、因公涉訟等資源，於南方澳分隊、冬山分隊等</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>案均未告</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>知當事人，係於近期方製作權益告知書提供性騷擾事件之被害人，顯示該府消防局就相關資源之提供及運用容有</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>未盡周延之處。另宜蘭消防局局長徐松奕綜理該局，卻未能確實掌握業管主管運用相關資源協處所屬人員之情況，且於本院之陳述與實情有間，均核有違失。</w:t>
+        <w:t>未盡周延之處。另宜蘭消防局局長徐松奕綜理該局，卻未能確實掌握業管主管運用相關資源協處所屬人員之情況，且於本院之陳述與實情有間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>均核有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>違失。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052D5003" w14:textId="77777777" w:rsidR="00286B1B" w:rsidRPr="00F722C3" w:rsidRDefault="000512D1" w:rsidP="00F722C3">
+    <w:p w:rsidR="00286B1B" w:rsidRPr="00F722C3" w:rsidRDefault="000512D1" w:rsidP="00F722C3">
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:firstLineChars="200" w:firstLine="680"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc524902730"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上所述，</w:t>
       </w:r>
       <w:r w:rsidR="0068780A" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>宜蘭縣政府消防局</w:t>
       </w:r>
       <w:r w:rsidR="0068780A" w:rsidRPr="00F722C3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>處理本案未依法循管道徵詢主管機關及外部專業意見，認事用法涉有違誤，造成嚴重斲傷性騷擾被害人權益之保護，且對被害人創傷反應欠缺認知及敏感度，</w:t>
+        <w:t>處理本案未依法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0068780A" w:rsidRPr="00F722C3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>循</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0068780A" w:rsidRPr="00F722C3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>管道徵詢主管機關及外部專業意見，認事用法涉有違誤，造成嚴重斲傷性騷擾被害人權益之保護，且對被害人創傷反應欠缺認知及敏感度，</w:t>
       </w:r>
       <w:r w:rsidR="0002401B" w:rsidRPr="00F722C3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>終致</w:t>
       </w:r>
       <w:r w:rsidR="0068780A" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>案關被害人身心不堪負荷而離職，徒然折損珍貴之消防人力</w:t>
       </w:r>
       <w:r w:rsidR="0068780A" w:rsidRPr="00F722C3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
       <w:r w:rsidR="0068780A" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>宜蘭縣政府消防局</w:t>
       </w:r>
       <w:r w:rsidR="0068780A" w:rsidRPr="00F722C3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>局長徐松奕未能妥於綜理該局人事權責，未審慎管理所屬，</w:t>
+        <w:t>局長徐松奕未能</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0068780A" w:rsidRPr="00F722C3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>妥於綜</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0068780A" w:rsidRPr="00F722C3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>理該局人事權責，未審慎管理所屬，</w:t>
       </w:r>
       <w:r w:rsidR="0068780A" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>宜蘭縣政府消防局</w:t>
       </w:r>
       <w:r w:rsidR="0068780A" w:rsidRPr="00F722C3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>各層級業管主管亦未積極監督、確保</w:t>
       </w:r>
       <w:r w:rsidR="0002401B" w:rsidRPr="00F722C3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事件後</w:t>
       </w:r>
       <w:r w:rsidR="0068780A" w:rsidRPr="00F722C3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>隔離措施之有效執行，復該局未按刑事訴訟法第241條規定主動向檢察官或司法警察告發行為人涉及犯</w:t>
+        <w:t>隔離措施之有效執行，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0068780A" w:rsidRPr="00F722C3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>復該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0068780A" w:rsidRPr="00F722C3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局未按刑事訴訟法第241條規定主動向檢察官或司法警察告發行為人涉及犯</w:t>
       </w:r>
       <w:r w:rsidR="0068780A" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>罪情事，且未能確實掌握業管主管運用相關資源協處所屬人員之情況，並查</w:t>
       </w:r>
       <w:r w:rsidR="0002401B" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>局長徐松奕</w:t>
       </w:r>
       <w:r w:rsidR="0068780A" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>其於本院之陳述與實情有間等情，均</w:t>
+        <w:t>其於本院之陳述與實情有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0068780A" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>間等</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0068780A" w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>情，均</w:t>
       </w:r>
       <w:r w:rsidR="0090533D" w:rsidRPr="00F722C3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>嚴重傷害政府機關形象及信譽，確有違失</w:t>
       </w:r>
       <w:r w:rsidR="00881F39" w:rsidRPr="00F722C3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>爰依</w:t>
       </w:r>
       <w:r w:rsidR="001B48EB" w:rsidRPr="00F722C3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>憲法第97條第1項及</w:t>
@@ -9691,103 +14132,111 @@
         </w:rPr>
         <w:t>監察法第24條</w:t>
       </w:r>
       <w:r w:rsidR="00396EC5" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規定提案糾正，移送</w:t>
       </w:r>
       <w:r w:rsidR="0002401B" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>宜蘭縣政府</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>轉飭所屬確實檢討改善見復</w:t>
-      </w:r>
+        <w:t>轉飭所屬確實檢討改善</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7FA3">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>見復</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00286B1B" w:rsidRPr="00BB7FA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3663464D" w14:textId="77777777" w:rsidR="00286B1B" w:rsidRPr="00813439" w:rsidRDefault="00286B1B" w:rsidP="00813439">
+    <w:p w:rsidR="00286B1B" w:rsidRPr="00813439" w:rsidRDefault="00286B1B" w:rsidP="00813439">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:beforeLines="300" w:before="1371" w:afterLines="100" w:after="457"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Toc524895649"/>
       <w:bookmarkStart w:id="51" w:name="_Toc524896195"/>
       <w:bookmarkStart w:id="52" w:name="_Toc524896225"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="00813439">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>提案委員：</w:t>
       </w:r>
       <w:r w:rsidR="00813439" w:rsidRPr="00813439">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>葉大華</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198CCF31" w14:textId="77777777" w:rsidR="00813439" w:rsidRPr="00813439" w:rsidRDefault="00813439" w:rsidP="00813439">
+    <w:p w:rsidR="00813439" w:rsidRPr="00813439" w:rsidRDefault="00813439" w:rsidP="00813439">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:beforeLines="50" w:before="228" w:afterLines="100" w:after="457"/>
         <w:ind w:leftChars="1791" w:left="6092" w:firstLineChars="19" w:firstLine="92"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813439">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>張菊芳</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
@@ -9893,847 +14342,917 @@
     <wne:acd wne:argValue="AgC1az2EI2oPXzEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzUA" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzYA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzcA" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzgA" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzkA" wne:acdName="acd9" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd10" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd11" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd12" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAUA" wne:acdName="acd13" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAYA" wne:acdName="acd14" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAcA" wne:acdName="acd15" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAgA" wne:acdName="acd16" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAkA" wne:acdName="acd17" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd18" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7433CCD7" w14:textId="77777777" w:rsidR="00D13722" w:rsidRDefault="00D13722">
+    <w:p w:rsidR="00D13722" w:rsidRDefault="00D13722">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C17EF4F" w14:textId="77777777" w:rsidR="00D13722" w:rsidRDefault="00D13722">
+    <w:p w:rsidR="00D13722" w:rsidRDefault="00D13722">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康楷書體W5(P)">
     <w:altName w:val="新細明體"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="69E43D62" w14:textId="77777777" w:rsidR="00080040" w:rsidRDefault="00080040">
+  <w:p w:rsidR="00080040" w:rsidRDefault="00080040">
     <w:pPr>
       <w:pStyle w:val="af3"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E6A40">
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7413B6A2" w14:textId="77777777" w:rsidR="00080040" w:rsidRDefault="00080040">
+  <w:p w:rsidR="00080040" w:rsidRDefault="00080040">
     <w:pPr>
       <w:framePr w:wrap="auto" w:hAnchor="text" w:y="-955"/>
       <w:ind w:left="640" w:right="360" w:firstLine="448"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49F54EC3" w14:textId="77777777" w:rsidR="00D13722" w:rsidRDefault="00D13722">
+    <w:p w:rsidR="00D13722" w:rsidRDefault="00D13722">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14D8DD92" w14:textId="77777777" w:rsidR="00D13722" w:rsidRDefault="00D13722">
+    <w:p w:rsidR="00D13722" w:rsidRDefault="00D13722">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="15D24AE8" w14:textId="77777777" w:rsidR="009F0330" w:rsidRPr="00945865" w:rsidRDefault="009F0330" w:rsidP="009F0330">
+    <w:p w:rsidR="009F0330" w:rsidRPr="00945865" w:rsidRDefault="009F0330" w:rsidP="009F0330">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>宜蘭縣政府113年3月18日府消人字第1130036529號。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3F90648C" w14:textId="77777777" w:rsidR="009F0330" w:rsidRPr="00945865" w:rsidRDefault="009F0330" w:rsidP="009F0330">
+    <w:p w:rsidR="009F0330" w:rsidRPr="00945865" w:rsidRDefault="009F0330" w:rsidP="009F0330">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>新北市消防局113年3月14日新北消人字第1130420576號函(密)。</w:t>
+        <w:t>新北市消防局113年3月14日新</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945865">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>北消人字第1130420576號函(密)。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="216E2687" w14:textId="77777777" w:rsidR="009F0330" w:rsidRPr="00945865" w:rsidRDefault="009F0330" w:rsidP="009F0330">
+    <w:p w:rsidR="009F0330" w:rsidRPr="00945865" w:rsidRDefault="009F0330" w:rsidP="009F0330">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:ind w:left="208" w:hangingChars="80" w:hanging="208"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>臺灣宜蘭地方法院113年3月12日宜院深刑孝112易351字第003771號、113年3月18日宜院深刑敬112簡上48字第004048號。</w:t>
+        <w:t>臺灣宜蘭地方法院113年3月12日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945865">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>宜院深刑孝112易351字第003771號、113年3月18日宜院深刑敬112簡上48字第004048號。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="19C8D074" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:ind w:left="281" w:hangingChars="108" w:hanging="281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>性別工作平等法已於112年7月31日修正為性別平等工作法，並於同年8月16日公布。本調查報告所涉之性騷擾案件均發生於該法修正前，惟因現行法已修正名稱，故本調查報告統一以現行法，即「性別平等工作法」指稱之。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="47F1A996" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>消防署112年3月20日消署人字第11211051032號函。</w:t>
+        <w:t>消防署</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945865">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>112年3月20日消署人字第11211051032號函。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1D03C938" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>消防署112年3月20日消署人字第11211051032號函。</w:t>
+        <w:t>消防署</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945865">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>112年3月20日消署人字第11211051032號函。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="354B2822" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>勞動部112年5月4日勞動條4字第1120147</w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>914</w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>號函。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="1F4F826F" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>勞動部勞動條4字第1120147886號函。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="484BAD3F" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:keepLines/>
         <w:ind w:left="281" w:hangingChars="108" w:hanging="281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>依宜蘭縣政府消防局官方網站，該局下設4大隊、18個消防分隊、編制員額521名。（https://fire.e-land.gov.tw/cp.aspx?n=A4174CFD3D318A8B，最後瀏覽日：113年9月20日）。</w:t>
+        <w:t>依宜蘭縣政府消防局官方網站，該局下設4大隊、18個消防分隊、編制員額521名。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945865">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>（https://fire.e-land.gov.tw/cp.aspx?n=A4174CFD3D318A8B，最後瀏覽日：113年9月20日）。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="1A422A52" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:ind w:left="281" w:hangingChars="108" w:hanging="281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>113年3月16日修正為第3條：「政府機關（構）、部隊、學校、機構或僱用人（以下併稱機構），為防治性騷擾行為之發生，應採取適當之預防、糾正、懲處及其他措施，並確實維護當事人之隱私」。</w:t>
+        <w:t>113年3月16日修正為第3條：「政府機關（構）、部隊、學校、機構或僱用人（以下</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945865">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>併稱機構），為防治性騷擾行為之發生，應採取適當之預防、糾正、懲處及其他措施，並確實維護當事人之隱私」。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="775E5CDC" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>勞動部111年11月25日勞動條4字第1110141071號。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="7A1D524A" w14:textId="4D13A998" w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>同註</w:t>
+        <w:t>同</w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
+        <w:t>註</w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> </w:instrText>
+        <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:instrText>NOTEREF _Ref177973554 \h</w:instrText>
+        <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:instrText xml:space="preserve">  \* MERGEFORMAT </w:instrText>
+        <w:instrText>NOTEREF _Ref177973554 \h</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:instrText xml:space="preserve">  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CB010C">
+      </w:r>
+      <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00945865">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>29</w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="51EAD027" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="002F277D" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="002F277D" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="afa"/>
       </w:pPr>
       <w:r w:rsidRPr="002F277D">
         <w:rPr>
           <w:rStyle w:val="afc"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002F277D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F277D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>112年7月6日新北消人字第1121291784號函修正。</w:t>
+        <w:t>112年7月6日新</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F277D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>北消人字第1121291784號函修正。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="384037F8" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="002F277D" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="002F277D" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="afa"/>
       </w:pPr>
       <w:r w:rsidRPr="002F277D">
         <w:rPr>
           <w:rStyle w:val="afc"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002F277D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F277D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>111年6月9日修正版本。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="12AFE9BB" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00592775" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00592775" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="afa"/>
       </w:pPr>
       <w:r w:rsidRPr="002F277D">
         <w:rPr>
           <w:rStyle w:val="afc"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002F277D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F277D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>113年1月17日修正版本。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="01A66D19" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>公務人員保障暨培訓委員會112年7月26日公地保字第1120007894號函。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="68B41A77" w14:textId="77777777" w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
+    <w:p w:rsidR="00F476C9" w:rsidRPr="00945865" w:rsidRDefault="00F476C9" w:rsidP="00F476C9">
       <w:pPr>
         <w:pStyle w:val="afa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rStyle w:val="afc"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00945865">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>臺灣宜蘭地方檢察署112年度偵字第5203號。</w:t>
+        <w:t>臺灣宜蘭地方檢察署</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945865">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>112年度偵字第5203號。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="081F43FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58C275BC"/>
     <w:lvl w:ilvl="0" w:tplc="74685D60">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="附圖%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="695" w:hanging="695"/>
       </w:pPr>
       <w:rPr>
@@ -12307,64 +16826,65 @@
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:displayBackgroundShape/>
   <w:mirrorMargins/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="0"/>
   <w:drawingGridHorizontalSpacing w:val="170"/>
   <w:drawingGridVerticalSpacing w:val="457"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A302B2"/>
@@ -12764,51 +17284,50 @@
     <w:rsid w:val="00C03D8C"/>
     <w:rsid w:val="00C055EC"/>
     <w:rsid w:val="00C10DC9"/>
     <w:rsid w:val="00C12FB3"/>
     <w:rsid w:val="00C13B4A"/>
     <w:rsid w:val="00C17341"/>
     <w:rsid w:val="00C24EEF"/>
     <w:rsid w:val="00C25CF6"/>
     <w:rsid w:val="00C26C36"/>
     <w:rsid w:val="00C32768"/>
     <w:rsid w:val="00C431DF"/>
     <w:rsid w:val="00C456BD"/>
     <w:rsid w:val="00C530DC"/>
     <w:rsid w:val="00C5350D"/>
     <w:rsid w:val="00C6123C"/>
     <w:rsid w:val="00C64C9B"/>
     <w:rsid w:val="00C706EA"/>
     <w:rsid w:val="00C7084D"/>
     <w:rsid w:val="00C7315E"/>
     <w:rsid w:val="00C75895"/>
     <w:rsid w:val="00C83C9F"/>
     <w:rsid w:val="00C86866"/>
     <w:rsid w:val="00C94840"/>
     <w:rsid w:val="00CA6AC8"/>
     <w:rsid w:val="00CA7E0E"/>
-    <w:rsid w:val="00CB010C"/>
     <w:rsid w:val="00CB027F"/>
     <w:rsid w:val="00CC6297"/>
     <w:rsid w:val="00CC7690"/>
     <w:rsid w:val="00CD1986"/>
     <w:rsid w:val="00CE4D5C"/>
     <w:rsid w:val="00CF05DA"/>
     <w:rsid w:val="00CF58EB"/>
     <w:rsid w:val="00D0106E"/>
     <w:rsid w:val="00D06383"/>
     <w:rsid w:val="00D13722"/>
     <w:rsid w:val="00D20E85"/>
     <w:rsid w:val="00D23DB4"/>
     <w:rsid w:val="00D24615"/>
     <w:rsid w:val="00D27557"/>
     <w:rsid w:val="00D37842"/>
     <w:rsid w:val="00D42DC2"/>
     <w:rsid w:val="00D46A45"/>
     <w:rsid w:val="00D47CB9"/>
     <w:rsid w:val="00D537E1"/>
     <w:rsid w:val="00D55BB2"/>
     <w:rsid w:val="00D5662E"/>
     <w:rsid w:val="00D6091A"/>
     <w:rsid w:val="00D6695F"/>
     <w:rsid w:val="00D75644"/>
     <w:rsid w:val="00D81656"/>
@@ -12902,58 +17421,58 @@
     <w:rsid w:val="00FB501B"/>
     <w:rsid w:val="00FB7770"/>
     <w:rsid w:val="00FD3B91"/>
     <w:rsid w:val="00FD576B"/>
     <w:rsid w:val="00FD579E"/>
     <w:rsid w:val="00FD7D3A"/>
     <w:rsid w:val="00FE4516"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="57A051F5"/>
+  <w14:docId w14:val="10EB0953"/>
   <w15:docId w15:val="{972ABAD2-3021-461E-9A9E-4156027CABB6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="0" w:qFormat="1"/>
@@ -14682,62 +19201,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80A13F73-4585-4AC2-B204-53B7EE0984D9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18E3DD76-5322-409C-BA0B-AA5BAF9EEF40}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>C030調查報告格式體例(橫式).dot</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>36</Pages>
   <Words>3225</Words>
   <Characters>18384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>153</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>cy</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>21566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>糾正案文</dc:title>
   <dc:creator>廖芳慶</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>