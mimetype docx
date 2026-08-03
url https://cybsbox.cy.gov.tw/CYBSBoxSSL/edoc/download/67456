--- v0 (2025-10-21)
+++ v1 (2026-08-03)
@@ -1,166 +1,231 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="6C4A3104" w14:textId="77777777" w:rsidR="005A667D" w:rsidRPr="00823B60" w:rsidRDefault="00A72EA6" w:rsidP="007C6956">
+    <w:p w:rsidR="005A667D" w:rsidRPr="00823B60" w:rsidRDefault="00A72EA6" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="af3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>調查報告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75475F62" w14:textId="77777777" w:rsidR="005A667D" w:rsidRPr="00823B60" w:rsidRDefault="005A667D" w:rsidP="007C6956">
+    <w:p w:rsidR="005A667D" w:rsidRPr="00823B60" w:rsidRDefault="005A667D" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="2380" w:hanging="2380"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>案　　由：</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B00AF5" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>據訴，臺灣菸酒股份有限公司所屬建國啤酒廠建廠已逾百年，迄今仍持續生產啤酒，且部分建物經臺北市政府指定為市定古蹟及登錄歷史建築。該公司原擬以「產業活保存」為基礎，將建國啤酒廠轉型為「啤酒文化園區」並進行都市計畫使用分區變更，詎料國立臺北科技大學疑不斷向行政院爭取並訴諸媒體，要求臺北市政府將使用分區變更後之回饋用地撥予該校使用，嚴重影響臺北市政府及該公司之規劃，不利古蹟保存及產業活保存。究實情為何？顯有深入瞭解之必要案。</w:t>
+        <w:t>據訴</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B00AF5" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，臺灣菸酒股份有限公司所屬建國啤酒廠建廠已逾百年，迄今仍持續生產啤酒，且部分建物經臺北市政府指定為市定古蹟及登錄歷史建築。該公司原擬以「產業活保存」為基礎，將建國啤酒廠轉型為「啤酒文化園區」並進行都市計畫使用分區變更，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B00AF5" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>詎</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B00AF5" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>料國立</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B00AF5" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B00AF5" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>北科技大學</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B00AF5" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>疑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B00AF5" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>不斷向行政院爭取並訴諸媒體，要求臺北市政府將使用分區變更後之回饋用地撥予該校使用，嚴重影響臺北市政府及該公司之規劃，不利古蹟保存及產業活保存。究實情為何？顯有深入瞭解之必要案。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E233966" w14:textId="77777777" w:rsidR="00A543B9" w:rsidRPr="00823B60" w:rsidRDefault="00A543B9" w:rsidP="007C6956">
+    <w:p w:rsidR="00A543B9" w:rsidRPr="00823B60" w:rsidRDefault="00A543B9" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A543B9" w:rsidRPr="00823B60" w:rsidSect="00833283">
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="385DCF34" w14:textId="77777777" w:rsidR="00CF16DD" w:rsidRPr="00823B60" w:rsidRDefault="00CF16DD" w:rsidP="007C6956">
+    <w:p w:rsidR="00CF16DD" w:rsidRPr="00823B60" w:rsidRDefault="00CF16DD" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="2380" w:hanging="2380"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>調查意見：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E2CCDF" w14:textId="77777777" w:rsidR="00330B0F" w:rsidRPr="00823B60" w:rsidRDefault="007E79B9" w:rsidP="007C6956">
+    <w:p w:rsidR="00330B0F" w:rsidRPr="00823B60" w:rsidRDefault="007E79B9" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="680" w:firstLine="680"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>據訴，臺灣菸酒股份有限公司</w:t>
+        <w:t>據訴</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，臺灣菸酒股份有限公司</w:t>
       </w:r>
       <w:r w:rsidR="00C46D2C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(下稱</w:t>
       </w:r>
       <w:r w:rsidR="00BB6160" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺灣菸酒公司</w:t>
       </w:r>
       <w:r w:rsidR="00C46D2C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -172,75 +237,116 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(現為</w:t>
       </w:r>
       <w:r w:rsidR="00BB6160" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>台北啤酒工場</w:t>
       </w:r>
       <w:r w:rsidR="00BB6160" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>已逾百年，迄今仍持續生產啤酒，且部分建物經臺北市政府指定為市定古蹟及登錄歷史建築。該公司原擬以「產業活保存」為基礎，將建國啤酒廠轉型為「啤酒文化園區」並進行都市計畫使用分區變更，詎料國立臺北科技大學</w:t>
+        <w:t>已逾百年，迄今仍持續生產啤酒，且部分建物經臺北市政府指定為市定古蹟及登錄歷史建築。該公司原擬以「產業活保存」為基礎，將建國啤酒廠轉型為「啤酒文化園區」並進行都市計畫使用分區變更，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>詎</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>料國立</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>北科技大學</w:t>
       </w:r>
       <w:r w:rsidR="00BB6160" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(下稱北科大)</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>疑不斷向行政院爭取並訴諸媒體，要求臺北市政府將使用分區變更後之回饋用地撥予該校使用，嚴重影響臺北市政府及該公司之規劃，不利古蹟保存及產業活保存。究實情為何？顯有深入瞭解之必要</w:t>
+        <w:t>疑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>不斷向行政院爭取並訴諸媒體，要求臺北市政府將使用分區變更後之回饋用地撥予該校使用，嚴重影響臺北市政府及該公司之規劃，不利古蹟保存及產業活保存。究實情為何？顯有深入瞭解之必要</w:t>
       </w:r>
       <w:r w:rsidR="0033705A" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DA255B" w14:textId="77777777" w:rsidR="00CC7606" w:rsidRPr="00823B60" w:rsidRDefault="00363CEB" w:rsidP="007C6956">
+    <w:p w:rsidR="00CC7606" w:rsidRPr="00823B60" w:rsidRDefault="00363CEB" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="680" w:firstLine="680"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>案</w:t>
       </w:r>
       <w:r w:rsidR="0033705A" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>經本院調閱</w:t>
       </w:r>
       <w:r w:rsidR="00ED5132" w:rsidRPr="00823B60">
@@ -251,79 +357,145 @@
         </w:rPr>
         <w:t>行政院暨所屬相關部會、臺北市政府卷證資料</w:t>
       </w:r>
       <w:r w:rsidR="00464221" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，並於民國(下同</w:t>
       </w:r>
       <w:r w:rsidR="00330B0F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00BB6160" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>113年3月13日及26日邀請財政部、臺灣菸酒公司、教育部、北科大到院簡報，113年5月8日赴台北啤酒工場、北科大現地履勘及座談，113年7月11日</w:t>
+        <w:t>113年3月13日及26日邀請財政部、臺灣菸酒公司、教育部、北科大到院簡報，113年5月8日赴台北啤酒工場、北科大現地履</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB6160" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>勘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB6160" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>及座談，113年7月11日</w:t>
       </w:r>
       <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>約詢行政院</w:t>
-      </w:r>
+        <w:t>約</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>行政院</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>政務委員陳金德</w:t>
       </w:r>
       <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>處長陳盈蓉、專門委員林意評、諮議張修慈、秘書李昆穎、秘書程堯紅、內政部政務次長董建宏、內政部國土管理署</w:t>
+        <w:t>處長陳盈蓉、專門委員林意評、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>諮</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>議張修慈、秘書李</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>昆穎、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>秘書程堯紅、內政部政務次長董建宏、內政部國土管理署</w:t>
       </w:r>
       <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>主任秘書</w:t>
       </w:r>
       <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>朱慶倫</w:t>
       </w:r>
       <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -607,108 +779,107 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>科長邱稚亘</w:t>
       </w:r>
       <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>股長何劭臻</w:t>
       </w:r>
       <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00A45D9C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>科員藍郁欣</w:t>
       </w:r>
       <w:r w:rsidR="00BB6160" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>到院說明</w:t>
       </w:r>
       <w:r w:rsidR="00071579" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>全案已調查完畢，列述調查意見如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD8038D" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="007E79B9" w:rsidP="007C6956">
+    <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="007E79B9" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="1020" w:hanging="680"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk169792494"/>
-      <w:bookmarkStart w:id="2" w:name="_Hlk174613755"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk169792494"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk174613755"/>
       <w:r w:rsidR="008D4B1A" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺灣</w:t>
       </w:r>
       <w:r w:rsidR="00131413" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>菸酒公司台北啤酒工場(原建國啤酒廠)部分建物經臺北市政府指定為市定古蹟及登錄歷史建築，並於108年12月30日通過修復及再利用計畫。</w:t>
       </w:r>
       <w:r w:rsidR="0046027E" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>然因該</w:t>
       </w:r>
       <w:r w:rsidR="0046027E" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -787,110 +958,110 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>修復及再利用計畫</w:t>
       </w:r>
       <w:r w:rsidR="00131413" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>辦理後續</w:t>
       </w:r>
       <w:r w:rsidR="0046027E" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>工作</w:t>
       </w:r>
       <w:r w:rsidR="00131413" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="0046027E" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>行政院允應</w:t>
+      </w:r>
+      <w:r w:rsidR="0042239F" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>督促</w:t>
+      </w:r>
+      <w:r w:rsidR="0046027E" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>所屬確實依規定辦理</w:t>
+      </w:r>
+      <w:r w:rsidR="0042239F" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>台北啤酒工場</w:t>
+      </w:r>
+      <w:r w:rsidR="0046027E" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>修復及再利用計畫，以落實</w:t>
+      </w:r>
+      <w:r w:rsidR="00607117" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>啤酒產業活化與</w:t>
+      </w:r>
+      <w:r w:rsidR="0042239F" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>文化</w:t>
+      </w:r>
+      <w:r w:rsidR="00607117" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>價值保存之目標。</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="0046027E" w:rsidRPr="00823B60">
-[...55 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="4D0D33EE" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="008D4B1A" w:rsidP="007C6956">
+    <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="008D4B1A" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺灣</w:t>
       </w:r>
       <w:r w:rsidR="00400CEB" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>菸酒公司台北啤酒工場</w:t>
       </w:r>
@@ -928,180 +1099,185 @@
       <w:r w:rsidR="00131413" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺灣省菸酒公賣局</w:t>
       </w:r>
       <w:r w:rsidR="00701CF1" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00131413" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「第二酒廠」，64年更名為「建國啤酒廠」，期間經過改良釀造技術更新製造設備，添建新式廠房，產量與日俱增，最高曾達到年產1,200萬打啤酒的輝煌紀錄。86年7月1日起，建國啤酒廠與復興啤酒廠兩廠合併為一，建國啤酒廠成為復興啤酒廠的建國廠區，廠務由復興啤酒廠管理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8E071B" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+    <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>由於建國啤酒廠</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>生產設備及酒廠發展深具特色，是臺北都市發展歷程中重要之產業文化代表</w:t>
+        <w:t>生產設備及酒廠發展深具特色，是</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>北都市發展歷程中重要之產業文化代表</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>88年4月27日，行政院「研商建國啤酒廠保存事宜會議」結論略以：「建國啤酒廠未來之生產規模，以維持少量生產線為原則，朝產業與文化觀光結合方向思考，惟對具文化資產價值之生產機具及動線等，應予設計保存」。89年6月30日，臺北市政府指定</w:t>
+        <w:t>88年4月27日，行政院「研商建國啤酒廠保存事宜會議」結論略以：「建國啤酒廠未來之生產規模，以維持少量生產線為原則，朝產業與文化觀光結合方向思考，惟對具文化資產價值之生產機具及動線等，應予設計保存」。89年6月30日，臺北市政府指定「建國啤酒廠」為第95號市定古蹟，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>評定範圍內與生產線有關之機具設備均納入保存範圍</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>後於100年3月7日及101年3月29日查對使用現況修正公告</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)，</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00823B60">
+        <w:t>保留下全國最重要的啤酒產業文化資產，並朝「啤酒文化園區、產業活化保存」的方向邁進。90年4月「建國廠區」廠務改由「瓶蓋工場」管轄，91年</w:t>
+      </w:r>
+      <w:r w:rsidR="00701CF1" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>保留下全國最重要的啤酒產業文化資產，並朝「啤酒文化園區、產業活化保存」的方向邁進。90年4月「建國廠區」廠務改由「瓶蓋工場」管轄，91年</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00701CF1" w:rsidRPr="00823B60">
+        <w:t>原</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>原</w:t>
+        <w:t>臺灣省菸酒公賣局改制為臺灣菸酒公司，「建國廠區」同時更名為「台北啤酒工場」，92年11月「台北啤酒工場」改由「竹南啤酒廠」管轄。95年11月23日，公告登錄包裝工場、釀造大樓及儲酒室為歷史建築，生產線有關之機具設備均納入保存之範圍(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>110年11月4日公告新增2處抽水井納入歷史建築範圍</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>臺灣省菸酒公賣局改制為臺灣菸酒公司，「建國廠區」同時更名為「台北啤酒工場」，92年11月「台北啤酒工場」改由「竹南啤酒廠」管轄。95年11月23日，公告登錄包裝工場、釀造大樓及儲酒室為歷史建築，生產線有關之機具設備均納入保存之範圍(</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00823B60">
+        <w:t>)。96年4月30日，臺灣菸酒公司為周延文化保存、善盡社會責任，以任務編組方式，將台北啤酒工場業務獨立於啤酒事業部管轄，暫成立為「台北啤酒文化園區管理處」，期能更專責辦理</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4B1A" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>)。96年4月30日，臺灣菸酒公司為周延文化保存、善盡社會責任，以任務編組方式，將台北啤酒工場業務獨立於啤酒事業部管轄，暫成立為「台北啤酒文化園區管理處」，期能更專責辦理</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D4B1A" w:rsidRPr="00823B60">
+        <w:t>臺灣</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>臺灣</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>啤酒文化保存之工作，並於97年7月1日獨立建制為台北啤酒工場。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B361E2" w14:textId="1E84D4B3" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+    <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
@@ -1126,275 +1302,275 @@
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText>SEQ 表 \* ARABIC</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003C635B">
+      <w:r w:rsidR="00F5132C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、台北啤酒工場沿革</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="6712"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="7DCB46D7" w14:textId="77777777" w:rsidTr="00FD0627">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00FD0627">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="71BF1B73" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6712" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8D10D3" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>沿革</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="7B1331AC" w14:textId="77777777" w:rsidTr="00FD0627">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00FD0627">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A699E4A" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8年(大正</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年，西元1919年)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40EA6436" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>創立「日本高砂麥酒株式會社」。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="20930919" w14:textId="77777777" w:rsidTr="00FD0627">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00FD0627">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A658D52" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>34年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14EB43C1" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>國民政府接管「日本高砂麥酒株式會社」，隸屬</w:t>
             </w:r>
             <w:r w:rsidR="00701CF1" w:rsidRPr="00823B60">
               <w:rPr>
@@ -1404,210 +1580,210 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>原</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>臺灣省菸酒公賣局「第二酒廠」</w:t>
             </w:r>
             <w:r w:rsidR="000459E7" w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="4AC866A2" w14:textId="77777777" w:rsidTr="00FD0627">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00FD0627">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D0D095" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>64年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CDECF6D" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>更名為「建國啤酒廠」。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="74003324" w14:textId="77777777" w:rsidTr="00FD0627">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00FD0627">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05162D1F" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>89年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECDB0B0" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>臺北市政府指定「建國啤酒廠」為第95號市定古蹟。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="1A1C8DB5" w14:textId="77777777" w:rsidTr="00FD0627">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00FD0627">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46B6D8CD" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>91年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA7F986" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="000459E7" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="000459E7" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>「建國啤酒廠」</w:t>
             </w:r>
             <w:r w:rsidR="00131413" w:rsidRPr="00823B60">
               <w:rPr>
@@ -1617,386 +1793,405 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>更名為「台北啤酒工場」</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，嗣後改由「竹南啤酒廠」管轄</w:t>
             </w:r>
             <w:r w:rsidR="00131413" w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="667B4B22" w14:textId="77777777" w:rsidTr="00FD0627">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00FD0627">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54750E54" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>95年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29B3817C" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>公告登錄包裝工場、釀造大樓及儲酒室為歷史建築。</w:t>
+              <w:t>公告登錄包裝工場、釀造大樓及</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>儲酒室為</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>歷史建築。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="38FCED02" w14:textId="77777777" w:rsidTr="00FD0627">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00FD0627">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22FE566F" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>96年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12469633" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>成立「台北啤酒文化園區管理處」，專責辦理</w:t>
             </w:r>
             <w:r w:rsidR="008D4B1A" w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>臺灣</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>啤酒文化保存工作。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="5DA55FDE" w14:textId="77777777" w:rsidTr="00FD0627">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00FD0627">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A1D2E55" w14:textId="77777777" w:rsidR="000459E7" w:rsidRPr="00823B60" w:rsidRDefault="000459E7" w:rsidP="007C6956">
+          <w:p w:rsidR="000459E7" w:rsidRPr="00823B60" w:rsidRDefault="000459E7" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>97年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C874D18" w14:textId="77777777" w:rsidR="000459E7" w:rsidRPr="00823B60" w:rsidRDefault="000459E7" w:rsidP="007C6956">
+          <w:p w:rsidR="000459E7" w:rsidRPr="00823B60" w:rsidRDefault="000459E7" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>獨立建制為「台北啤酒工場</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>」</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C5BB2CC" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+    <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：臺灣菸酒公司。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="3ECC2DC3" w14:textId="77777777" w:rsidTr="00FD0627">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00FD0627">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54E70C35" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+          <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:ind w:leftChars="-29" w:left="-99"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F7C220B" wp14:editId="0832F663">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12712353" wp14:editId="1964DAB5">
                   <wp:extent cx="5531817" cy="4242807"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:docPr id="2" name="圖片 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5548240" cy="4255403"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A0469E2" w14:textId="0F524FB3" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+    <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
@@ -2021,147 +2216,147 @@
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText>SEQ 圖 \* ARABIC</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003C635B">
+      <w:r w:rsidR="00F5132C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk169789700"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk169789700"/>
       <w:r w:rsidR="00001CA7" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>台北啤酒工場</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>座落與文化資產現況</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565EC6FC" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
+    <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00131413" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：</w:t>
       </w:r>
       <w:r w:rsidR="0077248A" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>內政部</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D04A11E" w14:textId="77777777" w:rsidR="00001CA7" w:rsidRPr="00823B60" w:rsidRDefault="00001CA7" w:rsidP="007C6956">
+    <w:p w:rsidR="00001CA7" w:rsidRPr="00823B60" w:rsidRDefault="00001CA7" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>108年12月30日，臺北市政府古蹟歷史建築紀念建築聚落建築群考古遺址史蹟及文化景觀審議會(下稱臺北市</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>文資會</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -2199,51 +2394,67 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>』</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>暨歷史建築</w:t>
       </w:r>
       <w:r w:rsidR="002B27F7" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>『</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>釀造大樓、儲酒室、包裝工場</w:t>
+        <w:t>釀造大樓、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>儲酒室</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、包裝工場</w:t>
       </w:r>
       <w:r w:rsidR="002B27F7" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>』</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>修復及再利用計畫</w:t>
       </w:r>
       <w:r w:rsidR="004C2901" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00094FB5" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -2266,124 +2477,123 @@
       </w:r>
       <w:r w:rsidR="004C2901" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="42EF08E6" w14:textId="77777777" w:rsidTr="00FD0627">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00FD0627">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05A5C123" w14:textId="77777777" w:rsidR="00001CA7" w:rsidRPr="00823B60" w:rsidRDefault="00001CA7" w:rsidP="007C6956">
+          <w:p w:rsidR="00001CA7" w:rsidRPr="00823B60" w:rsidRDefault="00001CA7" w:rsidP="007C6956">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2622E725" wp14:editId="240A2C3E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="405FBB50" wp14:editId="33A1C082">
                   <wp:extent cx="5511800" cy="4121150"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="26" name="圖片 26"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 10"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5511800" cy="4121150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67352755" w14:textId="2936CAD8" w:rsidR="00001CA7" w:rsidRPr="00823B60" w:rsidRDefault="00001CA7" w:rsidP="007C6956">
+    <w:p w:rsidR="00001CA7" w:rsidRPr="00823B60" w:rsidRDefault="00001CA7" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
@@ -2408,264 +2618,393 @@
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText>SEQ 圖 \* ARABIC</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003C635B">
+      <w:r w:rsidR="00F5132C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00094FB5" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>台北啤酒工場</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>啤酒產業活保存構想</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D32E887" w14:textId="77777777" w:rsidR="00001CA7" w:rsidRPr="00823B60" w:rsidRDefault="00001CA7" w:rsidP="007C6956">
+    <w:p w:rsidR="00001CA7" w:rsidRPr="00823B60" w:rsidRDefault="00001CA7" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：臺灣菸酒公司。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250F7E87" w14:textId="77777777" w:rsidR="00AE5D60" w:rsidRPr="00823B60" w:rsidRDefault="00AE5D60" w:rsidP="007C6956">
+    <w:p w:rsidR="00AE5D60" w:rsidRPr="00823B60" w:rsidRDefault="00AE5D60" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>另依106年8月3日臺北市都市計畫委員會(下稱臺北市都委會)第713次會議及107年10月2日內政部都市計畫委員會(下稱內政部都委會)第931次會議審議通過之主要計畫、細部計畫內容，台北啤酒工場古蹟及歷史建築修復費用約新臺幣(下同)18.68億元，維持啤酒產業活保存費用約42.46億元。</w:t>
+        <w:t>另依106年8月3日臺北市都市計畫委員會(下稱臺北市都委會)第713次會議及107年10月2日內政部都市計畫委員會(下稱內政部都委會)第931次會議審議通過之主要計畫、細部計畫內容，台北啤酒工場古蹟及歷史建築修復</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>費用約新臺幣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(下同)18.68億元，維持啤酒產業活保存費用約42.46億元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E75C1B4" w14:textId="77777777" w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00AF64B7" w:rsidP="001C26FD">
+    <w:p w:rsidR="00131413" w:rsidRPr="00823B60" w:rsidRDefault="00AF64B7" w:rsidP="001C26FD">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>按</w:t>
       </w:r>
       <w:r w:rsidR="00001CA7" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>臺北市政府文化局112年12月6日府授文化文資字第1120151385號函</w:t>
+        <w:t>臺北市政府文化局</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00001CA7" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>112年12月6日府授文化文資字第1120151385號</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00001CA7" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>函</w:t>
       </w:r>
       <w:r w:rsidR="00684CC4" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>表示</w:t>
       </w:r>
       <w:r w:rsidR="00001CA7" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00684CC4" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="00001CA7" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00094FB5" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>目前台北啤酒工場內市定古蹟共計13棟、歷史建築共計3棟，其</w:t>
       </w:r>
       <w:r w:rsidR="00094FB5" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>保存再利用應保存完整之系統性生產製程，廠區之啤酒產業歷史脈絡、製程活保存、設備支援系統等空間需整體性及系統性完整呈現，不應分割使用。</w:t>
       </w:r>
       <w:r w:rsidR="00094FB5" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>日</w:t>
-      </w:r>
+        <w:t>日後管理單位若有變更，仍應依古蹟、歷史建築公告內容辦理活保存，並依審查通過之修復及再利用計畫執行；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00094FB5" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>後管理單位若有變更，仍應依古蹟、歷史建築公告內容辦理活保存，並依審查通過之修復及再利用計畫執行；倘需變更計畫，須經臺北市文資會重新審議通過後方得執行。至於定著土地如何分割，與古蹟、歷史建築之保存無涉。</w:t>
+        <w:t>倘需變更</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00094FB5" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>計畫，須經臺北市文資會重新審議通過後方得執行。至於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00094FB5" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>定著</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00094FB5" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>土地如何分割，與古蹟、歷史建築之保存無涉。</w:t>
       </w:r>
       <w:r w:rsidR="00845689" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>……</w:t>
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00845689" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00001CA7" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案修復及再利用計畫業經108年12月30日第121次臺北市文資會審查通過，該府文化局109年10月8日核准，至今已歷時3年餘，惟管理單位仍未進行後續規劃設計及修復工程，現又將辦理土地分割或日後可能辦理計畫變更等，已造成社會觀感不佳。行政院及臺灣菸酒公司對外應善加說明，並承擔原計畫不作為之責任。</w:t>
       </w:r>
       <w:r w:rsidR="001C26FD" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>」然詢據臺灣菸酒公司則稱：「</w:t>
-      </w:r>
+        <w:t>」然</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001C26FD" w:rsidRPr="00823B60">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C26FD" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>據臺灣菸酒公司則稱：「</w:t>
+      </w:r>
+      <w:r w:rsidR="001C26FD" w:rsidRPr="00823B60">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺北市政府</w:t>
       </w:r>
       <w:r w:rsidR="001C26FD" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>違背當初承諾，進行都市計畫協議書內容協商時表示：A.增額容積價金繳入市庫，無法運用於臺灣菸酒公司古蹟與歷史建築之修復；B.公園用地之古蹟與歷史建築無法直接委託臺灣菸酒公司經營管理，僅能採公開招標方式辦理；C.公園用地之古蹟與歷史建應修復完竣再點交等3點內容，與已審定之都市計畫內容扞格，且歷經多次協商遲未能達成共識，無法簽訂協議書，致已審定之都市計畫無法發布落實。」</w:t>
-      </w:r>
+        <w:t>違背當初承諾，進行都市計畫協議書內容協商時表示：A.增額容積</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001C26FD" w:rsidRPr="00823B60">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>價金繳入</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C26FD" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>市庫，無法運用於臺灣菸酒公司古蹟與歷史建築之修復；B.公園用地之古蹟與歷史建築無法直接委託臺灣菸酒公司經營管理，僅能</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001C26FD" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C26FD" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>公開招標方式辦理；C.公園用地之古蹟與歷史建應修復完竣再點交等3點內容，與已審定之都市計畫內容</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001C26FD" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>扞</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C26FD" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>格，且歷經多次協商遲未能達成共識，無法簽訂協議書，致已審定之都市計畫無法發布落實。」</w:t>
+      </w:r>
+      <w:r w:rsidR="001C26FD" w:rsidRPr="00823B60">
+        <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66950D3A" w14:textId="77777777" w:rsidR="00AE5D60" w:rsidRPr="00823B60" w:rsidRDefault="00AE5D60" w:rsidP="007C6956">
+    <w:p w:rsidR="00AE5D60" w:rsidRPr="00823B60" w:rsidRDefault="00AE5D60" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidR="008D4B1A" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺灣</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2707,155 +3046,177 @@
       </w:r>
       <w:r w:rsidR="0042239F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>就文資委託經營、增額容積價金運用等議題達成共識，</w:t>
       </w:r>
       <w:r w:rsidR="0042239F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>未能</w:t>
       </w:r>
       <w:r w:rsidR="0042239F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>完成都市計畫變更程序</w:t>
       </w:r>
       <w:r w:rsidR="0042239F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，以致該公司迄今未依修復及再利用計畫辦理後續工作。行政院允應督促所屬確實</w:t>
-[...7 lines deleted...]
-        <w:t>依規定辦理台北啤酒工場修復及再利用計畫，以落實啤酒產業活化與文化價值保存之目標。</w:t>
+        <w:t>，以致該公司迄今未依修復及再利用計畫辦理後續工作。行政院允應督促所屬確實依規定辦理台北啤酒工場修復及再利用計畫，以落實啤酒產業活化與文化價值保存之目標。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F29470E" w14:textId="77777777" w:rsidR="00007B48" w:rsidRPr="00823B60" w:rsidRDefault="00007B48" w:rsidP="007C6956">
+    <w:p w:rsidR="00007B48" w:rsidRPr="00823B60" w:rsidRDefault="00007B48" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="1020" w:hanging="680"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk176785021"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk176785021"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案為「將</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>部分</w:t>
       </w:r>
       <w:r w:rsidR="009B7B73" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>台北啤酒工場</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>土地撥供北科大使用，並負責管理維護市定古蹟及歷史建築</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」，經教育部認定係</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>屬配合中央興建之重大設施，有迅行變更</w:t>
+        <w:t>屬配合中央興建之重大設施，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>有迅行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>變更</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>都市計畫</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>之必要，並由內政部准依都市計畫法第27條第1項第4款及暨第2項規定</w:t>
+        <w:t>之必要，並由內政部准依都市計畫法第27條第1項第4款</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及暨第2項規定</w:t>
       </w:r>
       <w:r w:rsidR="00056610" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>迅行</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>辦理逕為</w:t>
+        <w:t>辦理逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為</w:t>
       </w:r>
       <w:r w:rsidR="008C68BE" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>個案</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>變更。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>然查</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008C68BE" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="007D64EA" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內政部對於</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>何謂「重大設施」，</w:t>
       </w:r>
       <w:r w:rsidR="007D64EA" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2907,63 +3268,95 @@
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>圖利北科大</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00DA4FE5" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>訾議。有鑑於都市計畫影響人民生活及財產權益甚鉅，除因應特殊、重大且緊急之事變或情況外，原則上應循定期通盤檢討方式作必要變更，不宜隨時任意辦理「個案變更」，以避免零星開發對整體都市發展造成負面衝擊。內政部允應訂定更明確之「個案變更」允許標準，相關主管機關亦應審慎認定都市計畫法第27條第1項第4款之適用要件，杜絕藉詞恣意「個案變更」之情事一再發生。</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+        <w:t>訾議。有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>鑑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於都市計畫影響人民生活及財產權益甚</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>鉅</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，除因應特殊、重大且緊急之事變或情況外，原則上應循定期通盤檢討方式作必要變更，不宜隨時任意辦理「個案變更」，以避免零星開發對整體都市發展造成負面衝擊。內政部允應訂定更明確之「個案變更」允許標準，相關主管機關亦應審慎認定都市計畫法第27條第1項第4款之適用要件，杜絕藉詞恣意「個案變更」之情事一再發生。</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="6D97CDE2" w14:textId="77777777" w:rsidR="007E6FED" w:rsidRPr="00823B60" w:rsidRDefault="007E79B9" w:rsidP="007C6956">
+    <w:p w:rsidR="007E6FED" w:rsidRPr="00823B60" w:rsidRDefault="007E79B9" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk165560755"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk165560755"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>都市計畫法第26條第1項明定：「</w:t>
       </w:r>
       <w:r w:rsidR="0012265B" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>都市計畫經發布實施後，不得隨時任意變更。但擬定計畫之機關每</w:t>
       </w:r>
       <w:r w:rsidR="00D01DE4" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0012265B" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2983,189 +3376,247 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年內至少應通盤檢討</w:t>
       </w:r>
       <w:r w:rsidR="00D01DE4" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0012265B" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>次，依據發展情況，並參考人民建議作必要之變更。對於非必要之公共設施用地，應變更其使用。</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>而為因應特殊、重大、緊急事變或情況，都市計畫法另於</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk165560774"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>第27條規定：「</w:t>
+      </w:r>
+      <w:r w:rsidR="00566303" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(第1項)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01DE4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>都市計畫經發布實施後，遇有下列情事之一時，當地直轄市、縣(市)政府或鄉、鎮、縣轄市公所，應視實際</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D01DE4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>情況迅行變更</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D01DE4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>一、</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01DE4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>因戰爭、地震、水災、風災、火災或其他重大事變遭受損壞時</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。二、</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01DE4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為避免重大災害之發生時</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。三、</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01DE4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為適應國防或經濟發展之需要時</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。四、</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01DE4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為配合中央、直轄市或縣(市)興建之重大設施時</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00566303" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(第2項)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01DE4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>前項都市計畫之變更，內政部或縣(市)政府得指定</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D01DE4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>各該原擬定</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D01DE4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之機關限期為之，必要時，並得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D01DE4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D01DE4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為變更。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00823B60">
-[...120 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="73C24338" w14:textId="77777777" w:rsidR="00AC15C1" w:rsidRPr="00823B60" w:rsidRDefault="00EE1583" w:rsidP="007C6956">
+    <w:p w:rsidR="00AC15C1" w:rsidRPr="00823B60" w:rsidRDefault="00EE1583" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>查現行都市計畫法第27條第1項第4款之立法過程，係源於28年公布之都市計畫法第4條「前條規定之地方，如因軍事、地震、水災、火災或其他重大事變致受損毀時，地方政府認為有改定都市計畫之必要者，應於事變後6個月內重為都市計畫之擬定。」53年9月1日修法後，修正為第27條，增為4款</w:t>
+        <w:t>查現行都市計畫法第27條第1項第4款之立法過程，係源於28年公布之都市計畫法第4條「前條規定之地方，如因軍事、地震、水災、火災或其他重大事變致受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>損毀時</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，地方政府認為有改定都市計畫之必要者，應於事變後6個月內重為都市計畫之擬定。」53年9月1日修法後，修正為第27條，增為4款</w:t>
       </w:r>
       <w:r w:rsidR="00E447D0" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>如下：</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「一、因軍事、地震、水災、風災、火災或其他重大事變遭受損壞時。二、為適應地方經濟發展之需要時。三、為配合中央或省興建之重大設施時。四、為避免重大災害之發生時。」並增列第2項「前項都市計畫之變更，上級政府得指定當地市縣</w:t>
       </w:r>
       <w:r w:rsidR="00110125" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
@@ -3201,413 +3652,567 @@
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>縣轄市</w:t>
       </w:r>
       <w:r w:rsidR="00110125" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>公所限期為之，必要時並得代為變更之。」嗣於62年9月6日調整款次，修正為現行條文內容。有關該條文之變更理由，其原意係以應迅速復原、重建、重大設施工程推動或配合經濟發展之需要而訂定。</w:t>
+        <w:t>公所限期為之，必要時並得代為變更之。」</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>於62年9月6日調整款次，修正為現行條文內容。有關該條文之變更理由，其原意係以應迅速復原、重建、重大設施工程推動或配合經濟發展之需要而訂定。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E99BFBD" w14:textId="77777777" w:rsidR="00F963F4" w:rsidRPr="00823B60" w:rsidRDefault="00A25B1E" w:rsidP="007C6956">
+    <w:p w:rsidR="00F963F4" w:rsidRPr="00823B60" w:rsidRDefault="00A25B1E" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>查臺灣菸酒公司前身為</w:t>
       </w:r>
       <w:r w:rsidR="00701CF1" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>原</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>臺灣省菸酒公賣局，91年公司化後，位於南昌路之總公司於同年減資繳庫，故該公司迄今尚無永久之企業總部辦公處所。爰此，該公司考量台北啤酒工場為臺灣第一座啤酒廠，極具歷史及商業價值，由該公司進駐設置企業總部，將可強化歷史文化意義，展現優質企業形象，塑造都市新地標，爰規劃辦理變更為特定專用區後興建總部大樓。案經陳報行政院以開發、保存並行，配合興建企業營運總部政策，藉由規劃為啤酒文化園區，提供文化、觀光、辦公、餐飲等，帶動繁榮與發展，</w:t>
+        <w:t>臺灣省菸酒公賣局，91年公司化後，位於南昌路之總公司於同年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>減資繳庫</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，故該公司迄今尚無永久之企業總部辦公處所。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>此，該公司考量台北啤酒工場為臺灣第一座啤酒廠，極具歷史及商業價值，由該公司進駐設置企業總部，將可強化歷史文化意義，展現優質企業形象，塑造都市新地標，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>規劃辦理變更為特定專用區後興建總部大樓。案經陳報行政院以開發、保存並行，配合興建企業營運總部政策，藉由規劃為啤酒文化園區，提供文化、觀光、辦公、餐飲等，帶動繁榮與發展，</w:t>
       </w:r>
       <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>並經</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>內政部同意依都市計畫法第27條第1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00823B60">
+        <w:t>內政部同意依都市計畫法第27條第1項第4款辦理「變更臺北市中山區長安段四小段79、234-1地號土地(台北啤酒工場)工業區為特定專用區、道路用地主要計畫案」(下稱「原變更案」)，</w:t>
+      </w:r>
+      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>項第4款辦理「變更臺北市中山區長安段四小段79、234-1地號土地(台北啤酒工場)工業區為特定專用區、道路用地主要計畫案」(下稱「原變更案」)，</w:t>
+        <w:t>再</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>經</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>106年8月3日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺北</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>市都委會第713次會議及107年10月2日內政部都委會第931次會議審議通過</w:t>
       </w:r>
       <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>然因臺北市政</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>府與臺灣菸酒公司</w:t>
+      </w:r>
+      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>未</w:t>
+      </w:r>
+      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>能</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>就文資委託經營、增額容積價金運用等議題達成共識，</w:t>
+      </w:r>
+      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>無法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>簽訂協議書，</w:t>
+      </w:r>
+      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>以致</w:t>
+      </w:r>
+      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>再</w:t>
-[...26 lines deleted...]
-        <w:t>市都委會第713次會議及107年10月2日內政部都委會第931次會議審議通過</w:t>
+        <w:t>「原變更案」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>未</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>能</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>公告實施</w:t>
       </w:r>
       <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00823B60">
-[...84 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6B5DB45D" w14:textId="77777777" w:rsidR="00860D1C" w:rsidRPr="00823B60" w:rsidRDefault="00400CEB" w:rsidP="007C6956">
+    <w:p w:rsidR="00860D1C" w:rsidRPr="00823B60" w:rsidRDefault="00400CEB" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>嗣於</w:t>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>於</w:t>
       </w:r>
       <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>108年1月22日，</w:t>
       </w:r>
       <w:r w:rsidR="00F0337E" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>時任</w:t>
       </w:r>
       <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>行政院政務委員張景森率北科大人員現勘台北啤酒工場，北科大向</w:t>
-      </w:r>
+        <w:t>行政院政務委員</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>張景森率北科</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>大人員現</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>勘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>台北啤酒工場，北</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>科大向</w:t>
+      </w:r>
+      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺北市</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>政府</w:t>
+      </w:r>
+      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>提出</w:t>
+      </w:r>
+      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>「原變更案」</w:t>
+      </w:r>
+      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>回饋之公園、廣場及特定專用區(二)，供北科大使用，</w:t>
+      </w:r>
+      <w:r w:rsidR="00056610" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺北市政府</w:t>
       </w:r>
       <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>提出</w:t>
+        <w:t>表示</w:t>
+      </w:r>
+      <w:r w:rsidR="00056610" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>尚</w:t>
       </w:r>
       <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...2 lines deleted...]
-        <w:t>「原變更案」</w:t>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>有疑慮。為資產活化再利用並解決北科大校地不足問題，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>行政院</w:t>
       </w:r>
       <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>回饋之公園、廣場及特定專用區(二)，供北科大使用，</w:t>
+        <w:t>於112年6月21日</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0337E" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>召開</w:t>
       </w:r>
       <w:r w:rsidR="00056610" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>惟</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:t>「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F0337E" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>表示</w:t>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F0337E" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>商台北啤酒工場都計變更及北科大校地問題會議</w:t>
       </w:r>
       <w:r w:rsidR="00056610" w:rsidRPr="00823B60">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0337E" w:rsidRPr="00823B60">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>尚</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:t>，及該院112年9月25日召開會議討論獲致共識，</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC711A" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>有疑慮。為資產活化再利用並解決北科大校地不足問題，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00823B60">
+        <w:t>改由中央政府主導</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CC711A" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>行政院</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F963F4" w:rsidRPr="00823B60">
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CC711A" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>於112年6月21日</w:t>
-[...47 lines deleted...]
-        <w:t>改由中央政府主導逕為</w:t>
+        <w:t>為</w:t>
       </w:r>
       <w:r w:rsidR="00860D1C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>辦理</w:t>
       </w:r>
       <w:r w:rsidR="00CC711A" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="00CC711A" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>變更臺北市中山區都市計畫(配合</w:t>
       </w:r>
@@ -3659,161 +4264,218 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00CC711A" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00860D1C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>經申請單位教育部112年11月22</w:t>
       </w:r>
       <w:r w:rsidR="00860D1C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00860D1C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>臺教技(二)字第1120113914號函認定係屬配合中央興建之重大建設，有迅行變更之必要，</w:t>
+        <w:t>臺教技</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00860D1C" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(二)字第1120113914號函認定係屬配合中央興建之重大建設，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00860D1C" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>有迅行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00860D1C" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>變更之必要，</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>以及</w:t>
       </w:r>
       <w:r w:rsidR="00860D1C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內政部</w:t>
       </w:r>
       <w:r w:rsidR="00860D1C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>112年11月28日內授國都字第1120055401號、113年1月18日內授國都字第1130800528號</w:t>
       </w:r>
       <w:r w:rsidR="00860D1C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>函同意本案准依都市計畫法第27條第1項第4款及暨第2項規定辦理都市計畫</w:t>
-      </w:r>
+        <w:t>函同意本案准依都市計畫法第27條第1項第4款</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00860D1C" w:rsidRPr="00823B60">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及暨第2項</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00860D1C" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>規定辦理都市</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00860D1C" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>計畫</w:t>
+      </w:r>
+      <w:r w:rsidR="00860D1C" w:rsidRPr="00823B60">
+        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>迅行變更</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，理由如下</w:t>
       </w:r>
       <w:r w:rsidR="00860D1C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DD339F" w14:textId="77777777" w:rsidR="00860D1C" w:rsidRPr="00823B60" w:rsidRDefault="00860D1C" w:rsidP="007C6956">
+    <w:p w:rsidR="00860D1C" w:rsidRPr="00823B60" w:rsidRDefault="00860D1C" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>都市計畫法第27條第1項第4款</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>規定：「</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>都市計畫經發布實施後，遇有下列情事之一時，當地直轄市、縣</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>市</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>政府或鄉、鎮、縣轄市公所，應視實際情況迅行變更：1.因戰爭、地震、水災、風災、火災或其他重大事變遭受損壞時。2</w:t>
+        <w:t>政府或鄉、鎮、縣轄市公所，應視實際</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>情況迅行變更</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>：1.因戰爭、地震、水災、風災、火災或其他重大事變遭受損壞時。2</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>為避免重大災害之發生時。3.為適應國防或經濟發展之需要時。4.為配合中央、直轄市或縣</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -3824,51 +4486,51 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>興建之重大設施時。</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案係屬為配合中央興建之重大設施，符合都市計畫法第27條第1項第4款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35121A87" w14:textId="77777777" w:rsidR="00EE1583" w:rsidRPr="00823B60" w:rsidRDefault="00860D1C" w:rsidP="007C6956">
+    <w:p w:rsidR="00EE1583" w:rsidRPr="00823B60" w:rsidRDefault="00860D1C" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>都市計畫法第27條第2項</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>規定：「</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
@@ -3879,122 +4541,195 @@
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>市</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>政府得指定各該原擬定之機關限期為之，必要時，並得逕為變更。</w:t>
+        <w:t>政府得指定</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>各該原擬定</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之機關限期為之，必要時，並得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為變更。</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>本案為配合中央興建之重大設施，為達計畫執行之時效性，爰依據上開規定辦理逕為變更。</w:t>
+        <w:t>本案為配合中央興建之重大設施，為達計畫執行之時效性，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>依據上開規定辦理</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為變更。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129076A0" w14:textId="77777777" w:rsidR="000C6388" w:rsidRPr="00823B60" w:rsidRDefault="000C6388" w:rsidP="007C6956">
+    <w:p w:rsidR="000C6388" w:rsidRPr="00823B60" w:rsidRDefault="000C6388" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>然</w:t>
       </w:r>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>上開「將</w:t>
-      </w:r>
+        <w:t>上開</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>「將</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>台北啤酒工場土地撥供北科大使用</w:t>
       </w:r>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」視為「</w:t>
       </w:r>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>配合中央興建重大設施</w:t>
       </w:r>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」辦理都市計畫</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>逕為</w:t>
-      </w:r>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
+        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>個案</w:t>
       </w:r>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>變更</w:t>
       </w:r>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之作法</w:t>
       </w:r>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
@@ -4017,238 +4752,342 @@
         </w:rPr>
         <w:t>輿論譁然</w:t>
       </w:r>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，例如</w:t>
       </w:r>
       <w:r w:rsidR="006839A1" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="006839A1" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2399D6" w14:textId="77777777" w:rsidR="00F63D1F" w:rsidRPr="00823B60" w:rsidRDefault="006839A1" w:rsidP="007C6956">
+    <w:p w:rsidR="00F63D1F" w:rsidRPr="00823B60" w:rsidRDefault="006839A1" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>文化大學景觀學系郭瓊瑩</w:t>
       </w:r>
       <w:r w:rsidR="00024A69" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>教授</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>表示</w:t>
       </w:r>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD18C0C" w14:textId="77777777" w:rsidR="00F63D1F" w:rsidRPr="00823B60" w:rsidRDefault="006839A1" w:rsidP="007C6956">
+    <w:p w:rsidR="00F63D1F" w:rsidRPr="00823B60" w:rsidRDefault="006839A1" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內政部在行政院指示下，以都市計畫法第</w:t>
       </w:r>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>條「為配合中央興建之重大設施」審議，「學校算是重大設施嗎？」她認為內政部根本在硬拗，「學校校地可以有其他替代方案，建啤沒有替代方案」。</w:t>
+        <w:t>條「為配合中央興建之重大設施」審議，「學校算是重大設施嗎？」她認為內政部根本在硬拗，「學校</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>校</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地可以有其他替代方案，建</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>啤</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>沒有替代方案」。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F67204" w14:textId="77777777" w:rsidR="00F63D1F" w:rsidRPr="00823B60" w:rsidRDefault="006839A1" w:rsidP="007C6956">
+    <w:p w:rsidR="00F63D1F" w:rsidRPr="00823B60" w:rsidRDefault="006839A1" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內政部於</w:t>
       </w:r>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>107</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年就通過都計變更為可商業使用的「特定專用區」，古蹟修復及再利用計畫也由</w:t>
       </w:r>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺北市文資會</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>通過，都朝擁有「活文資」的啤酒文化園區進行，行政院卻不顧文資活路，硬</w:t>
-[...7 lines deleted...]
-        <w:t>搶地給北科大，在法令使用和文資對待等都做了最壞示範。</w:t>
+        <w:t>通過，都朝擁有「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>活文資</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>」的啤酒文化園區進行，行政院卻不顧文資活路，硬搶地給北科大，在法令使用和文資對待等都做了最壞示範。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D80CC22" w14:textId="77777777" w:rsidR="00F63D1F" w:rsidRPr="00823B60" w:rsidRDefault="006839A1" w:rsidP="007C6956">
+    <w:p w:rsidR="00F63D1F" w:rsidRPr="00823B60" w:rsidRDefault="006839A1" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>各國知名品牌啤酒廠如札榥、海尼根、百威、米勒等，都保存現地工廠，以傳統工法釀造啤酒，有的更</w:t>
+        <w:t>各國知名品牌啤酒廠如</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>札榥</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、海尼根、百威、米勒等，都保存現地工廠，以傳統工法釀造啤酒，有的更</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00823B60">
           <w:rPr>
             <w:rFonts w:hint="eastAsia"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>結合</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>觀光</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00823B60">
           <w:rPr>
             <w:rFonts w:hint="eastAsia"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>旅遊</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>、複合式餐飲，成為進階式啤酒文化園區、創生基地，最重要的是持續傳承。</w:t>
+        <w:t>、複合式餐飲，成為進階式啤酒文化園區、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>創生基地</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，最重要的是持續傳承。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61241588" w14:textId="77777777" w:rsidR="006839A1" w:rsidRPr="00823B60" w:rsidRDefault="006839A1" w:rsidP="007C6956">
+    <w:p w:rsidR="006839A1" w:rsidRPr="00823B60" w:rsidRDefault="006839A1" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>可惜建啤這全球罕見的活古蹟，又位於首都中心且在昔日鐵道產業廊帶上，政府卻不重視這珍寶。</w:t>
+        <w:t>可惜建</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>啤</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>這全球罕見的活古蹟，又位於首都中心且在昔日鐵道</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>產業廊帶上</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，政府卻不重視這珍寶。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405AF2CD" w14:textId="77777777" w:rsidR="006839A1" w:rsidRPr="00823B60" w:rsidRDefault="006839A1" w:rsidP="007C6956">
+    <w:p w:rsidR="006839A1" w:rsidRPr="00823B60" w:rsidRDefault="006839A1" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>政治大學地政學</w:t>
       </w:r>
       <w:r w:rsidR="00024A69" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>系</w:t>
       </w:r>
@@ -4286,51 +5125,51 @@
         </w:rPr>
         <w:t>都市計畫法第27條</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>的「重大設施」，且內政部都計審議前仍須先經</w:t>
       </w:r>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺北市文資會</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>審議，通過後依法舉行說明會詳述計畫內容，否則就是行政程序不完備。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2167A1" w14:textId="77777777" w:rsidR="006839A1" w:rsidRPr="00823B60" w:rsidRDefault="008D4B1A" w:rsidP="007C6956">
+    <w:p w:rsidR="006839A1" w:rsidRPr="00823B60" w:rsidRDefault="008D4B1A" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺灣</w:t>
       </w:r>
       <w:r w:rsidR="006839A1" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>歷史資源經理學會黃俊達</w:t>
       </w:r>
@@ -4347,287 +5186,412 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>表示：</w:t>
       </w:r>
       <w:r w:rsidR="006839A1" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內政部若強勢通過都計審議，未來接受專家建議，將走都市計畫法行政訴訟，讓中央不能濫用</w:t>
       </w:r>
       <w:r w:rsidR="00F63D1F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>都市計畫法第27條</w:t>
       </w:r>
       <w:r w:rsidR="006839A1" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，隨意以「重大建設」為名，處理相關案件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28917E6E" w14:textId="77777777" w:rsidR="006834E3" w:rsidRPr="00823B60" w:rsidRDefault="00056610" w:rsidP="007C6956">
+    <w:p w:rsidR="006834E3" w:rsidRPr="00823B60" w:rsidRDefault="00056610" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>又本院</w:t>
       </w:r>
       <w:r w:rsidR="006834E3" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>為釐清「新變更案」</w:t>
+        <w:t>為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006834E3" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>釐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006834E3" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>清「新變更案」</w:t>
       </w:r>
       <w:r w:rsidR="008641E0" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>是否「</w:t>
       </w:r>
       <w:r w:rsidR="008641E0" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>係屬配合中央政府興建之重大設施，有迅行變更必要」</w:t>
-      </w:r>
+        <w:t>係屬配合中央政府興建之重大設施，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008641E0" w:rsidRPr="00823B60">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>有迅行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008641E0" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>變更必要」</w:t>
+      </w:r>
+      <w:r w:rsidR="008641E0" w:rsidRPr="00823B60">
+        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之疑義，</w:t>
       </w:r>
       <w:r w:rsidR="002F1921" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>進一步</w:t>
       </w:r>
       <w:r w:rsidR="008641E0" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>函請相關機關說明如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70AC0E03" w14:textId="77777777" w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
+    <w:p w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>教育部</w:t>
       </w:r>
       <w:r w:rsidR="00056610" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>表示</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A270F2" w14:textId="77777777" w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
+    <w:p w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>大學是國家發展重要動能，北科大配合國家政策、重大計畫、重點產業從事研發與人才培育，並成立相關學院、研究所、研究中心等，需用空間殷切，而觀其臺北校區面積確實不足，進而影響其引進新的實驗設備、研究設施，而使教學及研究工作受限。</w:t>
+        <w:t>大學是國家發展重要動能，北科大配合國家政策、重大計畫、重點產業從事研發與人才培育，並成立相關學院、研究所、研究中心等，需用空間殷切，而觀其</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺北校</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>區面積確實不足，進而影響其引進新的實驗設備、研究設施，而使教學及研究工作受限。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D39E19" w14:textId="77777777" w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
+    <w:p w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk174709793"/>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk174709793"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>大專用地</w:t>
       </w:r>
       <w:r w:rsidR="00BD3C27" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>變更</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>前有104年陽明交通大學案例可循，查</w:t>
       </w:r>
       <w:r w:rsidR="00C124EC" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>部103年6月17日臺教高(三)字第1030082984號函說明:</w:t>
-[...15 lines deleted...]
-        <w:t>並經內政部103年7月2日內授營都字1030193919號函同意</w:t>
+        <w:t>部103年6月17日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>教高(三)字第1030082984號函說明:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk170740943"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>「該校</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>取得旨揭土地</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>係為培育頂尖人才，並供創新育成中心等教研單位使用，有助於生物醫學等研究之推動，確</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>有迅行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>變更都市計畫之必要，本部原則同意認定本案符合都市計畫法第27條第1項第4款所稱配合中央興建之重大建設。」</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>並經內政部103年7月2日內</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>授營都字</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1030193919號函同意</w:t>
       </w:r>
       <w:r w:rsidR="00C124EC" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>案依都市計畫法第27條第1項第4款辦理個案變更。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="2665090A" w14:textId="77777777" w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
+    <w:p w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk174436153"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk174436153"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>本案考量北科大為技職教育發展領頭羊，在</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>推展技職</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>教育、產學合作、教師研究及服務扮演重要角色，且本案除充裕國家高等教育資源外，亦整合文化資產之保存及國有土地之活化使用，並非僅為單純之校地擴建，其比照陽明交通大學案例認定為「重大設施」尚屬合理，並無浮濫之情事。</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="0D1883F3" w14:textId="77777777" w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
+    <w:p w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>北科大</w:t>
       </w:r>
       <w:r w:rsidR="00445A6C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>表示</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008AC76A" w14:textId="77777777" w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
+    <w:p w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>北科大以「工業推手」</w:t>
       </w:r>
       <w:r w:rsidR="00896552" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -4638,524 +5602,935 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>設立創新前瞻科技研究學院</w:t>
       </w:r>
       <w:r w:rsidR="007A71D0" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>辦理技職教育體系唯一的「半導體科技」、「人工智慧科技」及「資訊安全」學程；設立技職教育體系唯一的太空系統工程研究所積極發展太空系統工程理論與實務應用的跨領域整合技術，投入衛星系統研</w:t>
-[...7 lines deleted...]
-        <w:t>發及驗證相關技術與應用人才，為國家培育關鍵發展領域的科技人才。</w:t>
+        <w:t>辦理技職教育體系唯一的「半導體科技」、「人工智慧科技」及「資訊安全」學程；設立技職教育體系唯一的太空系統工程研究所積極發展太空系統工程理論與實務應用的跨領域整合技術，投入衛星系統研發及驗證相關技術與應用人才，為國家培育關鍵發展領域的科技人才。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6710E195" w14:textId="77777777" w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
+    <w:p w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>另外，配合總統提出「資安即國安」的政策，希望臺灣能進一步成為吸引資安人才的磁鐵島，與更多理念相近國家合作，建立跨國資安聯防體系，也為全民打造安全、安心的數位環境。「資安即國安2.0戰略」著重提高人才培訓能量及開發資安創新技術。該</w:t>
+        <w:t>另外，配合總統提出「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>資安即</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>國安」的政策，希望臺灣能進一步成為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>吸引資安人才</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>的磁鐵島，與更多理念相近國家合作，建立</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>跨國資安聯防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>體系，也為全民打造安全、安心的數位環境。「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>資安即</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>國安2.0戰略」著重提高人才培訓能量及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>開發資安創新</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>技術。該</w:t>
       </w:r>
       <w:r w:rsidR="00E447D0" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>校</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>於112年配合國家政策，成立國家級資安科技研究中心(Taiwan Academic Cybersecurity Center, TACC)，研發具網路韌性且可信賴之低軌衛星通訊系統的前瞻技術。政府這幾年來積極推動資通安全管理法修法，持續推動「6大核心戰略產業」，全力支持資安產業發展；北科大與國家資通安全研究院於</w:t>
+        <w:t>於112年配合國家政策，成立國家</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>級資安</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>科技研究中心(Taiwan Academic Cybersecurity Center, TACC)，研發具網路韌性且可信賴之低軌衛星通訊系統的前瞻技術。政府這幾年來積極推動資通安全管理法修法，持續推動「6大核心戰略產業」，全力</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>支持資安產業</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>發展；北科大與國家資通安全研究院於</w:t>
       </w:r>
       <w:r w:rsidR="00445A6C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>112</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>年合作成立「關鍵基礎設施研發中心」，將聚焦油水電、鐵道、通訊、醫療等4大關鍵基礎設施，共同深耕資通安全前瞻與關鍵技術，建立資安規範與檢測程序，共同培育資通安全專業人才；未來將進一步提升國家資安聯防體系，共同建立資安治理機制及風險評估機制準則，合作打造更堅實的數位臺灣防護盾牌；與國家資通安全研究院長期攜手辦理</w:t>
+        <w:t>年合作成立「關鍵基礎設施研發中心」，將聚焦油水電、鐵道、通訊、醫療等4大關鍵基礎設施，共同深耕資通安全前瞻與關鍵技術，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>建立資安規範</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>與檢測程序，共同培育資通安全專業人才；未來將進一步提升</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>國家資安聯防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>體系，共同</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>建立資安治理</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>機制及風險評估機制準則，合作打造更堅實的數位臺灣防護盾牌；與國家資通安全研究院長期攜手辦理</w:t>
       </w:r>
       <w:r w:rsidR="00445A6C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidRPr="00823B60">
-[...4 lines deleted...]
-        <w:t>資安長高階領導班</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>資安長</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>高階領導班</w:t>
       </w:r>
       <w:r w:rsidR="00445A6C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>培訓計畫，策定國家現有產業資通安全培育藍圖，培育重要產業資安主管的專業能力。</w:t>
+        <w:t>培訓計畫，策定國家現有產業資通安全培育藍圖，培育重要</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>產業資安主管</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>的專業能力。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAAF430" w14:textId="77777777" w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
+    <w:p w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>北科大近年全球QS</w:t>
       </w:r>
       <w:r w:rsidR="001700F9" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>世界大學排名</w:t>
       </w:r>
       <w:r w:rsidR="001700F9" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>進步幅度為全國之冠(431名)；為企業最愛大學生技職第1名。近年增加國家策略型半導體、資訊安全、</w:t>
-[...7 lines deleted...]
-        <w:t>太空、人工智慧等重大產業學程。現尚有114名師資因為空間不足，無法聘任；亟需改善空間需求。</w:t>
+        <w:t>進步幅度為全國之冠(431名)；為企業最愛大學生技職第1名。近年增加國家策略型半導體、資訊安全、太空、人工智慧等重大產業學程。現尚有114名師資因為空間不足，無法聘任；亟需改善空間需求。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72669952" w14:textId="77777777" w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
+    <w:p w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>北科大於民國元年(西元1912年)創校，臺北校區在60年代時讓出約3.3公頃校地開闢為建國南路和忠孝西路以促成臺北市整體都市發展，致使該校區目前校地面積僅餘9.6公頃，而北科大現有6學院、19系、17所博士班、26所以學生人數1萬3,666人計算，平均每生僅約7.06平方公尺，遠低於111學年全國大專校院學生之平均值46平方公尺，學習場域不足。另北科大創校至今已逾百年，校內主要教學大樓皆於51至52年間啟用，至今建物年齡已逾60年，實需額外教學空間以利後續整體規劃及運用。</w:t>
+        <w:t>北科大於民國元年(西元1912年)創校，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺北校</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>區在60年代時讓出約3.3公頃校地開闢為建國南路和忠孝西路以促成臺北市整體都市發展，致使該校區目前校地面積僅餘9.6公頃，而北科大現有6學院、19系、17所博士班、26所以學生人數1萬3,666人計算，平均</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>每生僅</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>約7.06平方公尺，遠低於111學年全國大專校院學生之平均值46平方公尺，學習場域不足。另北科大創校至今已逾百年，校內主要教學大樓皆於51至52年間啟用，至今建物年齡已逾60年，實需額外教學空間以利後續整體規劃及運用。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6514CE5B" w14:textId="77777777" w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
+    <w:p w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>103及108學年度2次的校務評鑑報告中，皆表達北科大學生學習空間及實驗場地嚴重不足問題，例如108年「教育部技職司科技大學評鑑報告」之「項目一</w:t>
-      </w:r>
+        <w:t>103及108學年度2次的校務評鑑報告中，皆表達北科大學生學習空間及實驗場地嚴重不足問題，例如108年「教育部技職司科技大學評鑑報告」之「項目</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007A71D0" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>校務經營與發展的建議事項待改善事項與對應之改善建議」評鑑報告即指北科大：「校區校地狹小，發展空間受限」。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3D64BA" w14:textId="77777777" w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
+    <w:p w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Hlk170980365"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk170980365"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>這些都是國家重大發展與涉及國家安全基礎的軟硬實力急迫性的重大建設，皆須空間儘早進行培育相關人才</w:t>
       </w:r>
       <w:r w:rsidR="00BB0AD5" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>符合都市計畫法第27條第1項第4款及第2項規定。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="504E3472" w14:textId="77777777" w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
+    <w:p w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內政部</w:t>
       </w:r>
       <w:r w:rsidR="00445A6C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>表示</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633EE370" w14:textId="77777777" w:rsidR="00C124EC" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
+    <w:p w:rsidR="00C124EC" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>按行政院為國家最高行政機關，並具有聯繫協調並統合各部會意見之權責，為謀求本案土地有效利用，並創造臺灣菸酒公司與北科大雙贏局面，</w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Hlk174710471"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk174710471"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>行政院邀集相關單位經過歷次協商會議</w:t>
       </w:r>
       <w:r w:rsidR="00AB1693" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00823B60">
-[...12 lines deleted...]
-        <w:t>，尋求可能解決方案，本案係依據行政院邀集相關單位協商後指示，由教育部112年11月22日臺教技【二】字第1120113914號函認定為「配合中央興建之重大設施」，並擬依都市計畫法第27條第1項第4款「為配合中央、直轄市或縣(市)興建之重大設施時」暨第2項「前項都市計畫之變更，內政部或縣(市)政府得指定各該原擬定之機關限期為之，必要時，並得逕為變更」規定向該部申請辦理逕為變更都市計畫</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>釐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>清問題所在</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，尋求可能解決方案，本案係依據行政院邀集相關單位協商後指示，由教育部112年11月22日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺教技</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>【二】字第1120113914號函認定為「配合中央興建之重大設施」，並擬依都市計畫法第27條第1項第4款「為配合中央、直轄市或縣(市)興建之重大設施時」暨第2項「前項都市計畫之變更，內政部或縣(市)政府得指定</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>各該原擬定</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之機關限期為之，必要時，並得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為變更」規定向該部申請辦理</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為變更都市計畫</w:t>
       </w:r>
       <w:r w:rsidR="00C124EC" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA81A59" w14:textId="77777777" w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
+    <w:p w:rsidR="008641E0" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>案經該部依據上開行政院協商會議指示事項及教育部上開號函之申請，於113年1月18日內授國都字第1130800528號函同意依都市計畫法之規定辦理都市計畫變更之程序，其法令依據及辦理程序均符合相關法令規定，且變更案尚須辦理公開展覽及說明會收集公民團體陳情意見，並經內政部都委會審議通過，才能由該部核定後函請臺北市政府發布實施，本案為涉及相關單位業務權責、用地需求及權益之特殊案件，故由行政院協調並統合各單位意見充分討論後審慎辦理，尚不致造成「都市計畫個案變更」浮濫使用之情形。</w:t>
+        <w:t>案經該部依據上開行政院協商會議指示事項及教育部</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>上開號函</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之申請，於113年1月18日內授國都字第1130800528號函同意依都市計畫法之規定辦理都市計畫變更之程序，其法令依據及辦理程序均符合相關法令規定，且變更案尚須辦理公開展覽及說明會收集公民團體陳情意見，並經內政部都委會審議通過，才能由該部核定後函請臺北市政府發布實施，本案為涉及相關單位業務權責、用地需求及權益之特殊案件，故由行政院協調並統合各單位意見充分討論後審慎辦理，尚不致造成「都市計畫個案變更」浮濫使用之情形。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1207C04C" w14:textId="77777777" w:rsidR="007D64EA" w:rsidRPr="00823B60" w:rsidRDefault="00445A6C" w:rsidP="007C6956">
+    <w:p w:rsidR="007D64EA" w:rsidRPr="00823B60" w:rsidRDefault="00445A6C" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>然而，</w:t>
       </w:r>
       <w:r w:rsidR="00C124EC" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>探究</w:t>
       </w:r>
       <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>都市計畫變更所以於都市計畫法第26條規定之定期通盤檢討變更外，復規定同法第27條之個別變更，乃因都市計畫關係人民生活及財產權益至深且鉅，其變更必須慎重辦理，是都市計畫經發布實施後，</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Hlk84599446"/>
+        <w:t>都市計畫變更所以於都市計畫法第26條規定之定期通盤檢討變更外，復規定同法第27條之個別變更，乃因都市計畫關係人民生活及財產權益至深且</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>除每3年或5年定期通盤檢討作必要</w:t>
-      </w:r>
+        <w:t>鉅</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="_Hlk84599430"/>
+        <w:t>，其變更必須慎重辦理，是都市計畫經發布實施後，</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk84599446"/>
+      <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>除每3年或5年定期通盤檢討作必要之變更外，</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Hlk84599430"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>原則上不得隨時任意變更</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="00110125" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>原則上不得隨時任意變更</w:t>
+        <w:t>都市計畫法第26條第1項前段參照</w:t>
+      </w:r>
+      <w:r w:rsidR="00110125" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk84599804"/>
+      <w:r w:rsidR="001F55C9" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>只有</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>因特定之重大事變等因素，為因應特殊情況發生而有變更之必要，故於該法第27條規定</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>得迅行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>個別變更之情況。亦即從都市計畫法之設計而言，第27條都市計畫個別變更乃針對第26條定期通盤檢討變更所設之例外規定，自應從嚴解釋及適用，</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>且法條復規定變更時應「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>迅行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>」變更，故本條之個別變更，當係於變更有時間上之要求而</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>不</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及於定期通盤檢討中加以檢討變更之情況下，始有適用第27條第1項各款規定之餘地</w:t>
+      </w:r>
       <w:r w:rsidR="00110125" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>都市計畫法第26條第1項前段參照</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>北高等行政法院100年12月8日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>100年度訴字第883號</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>判決參照</w:t>
       </w:r>
       <w:r w:rsidR="00110125" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00EE1583" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="_Hlk84599804"/>
-[...49 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4E68CFBE" w14:textId="77777777" w:rsidR="00247687" w:rsidRPr="00823B60" w:rsidRDefault="00247687" w:rsidP="007C6956">
+    <w:p w:rsidR="00247687" w:rsidRPr="00823B60" w:rsidRDefault="00247687" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>查</w:t>
       </w:r>
       <w:r w:rsidR="0078608B" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>110年11月16日本院內政及族群委員會決議通過</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>「據訴，為臺北市政府採都市計畫個案變更方式，變更革命實踐研究院中興山莊土地之使用分區，涉有疑義，且影響私地主開發權益等情」(列管案號：110內調0044)</w:t>
+        <w:t>「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>據訴</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，為臺北市政府</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>都市計畫個案變更方式，變更革命實踐研究院中興山莊土地之使用分區，涉有疑義，且影響私地主開發權益等情」(列管案號：110內調0044)</w:t>
       </w:r>
       <w:r w:rsidR="0078608B" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>調查</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>案，</w:t>
       </w:r>
       <w:r w:rsidR="00554147" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>前經</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -5197,149 +6572,195 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>』</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，以避免零星開發對整體都市發展造成負面衝擊</w:t>
       </w:r>
       <w:r w:rsidR="00554147" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00554147" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>在案。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000A3210" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>嗣</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000A3210" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>內政部111年10月24日內授營都字第1110818406號函</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00873141" w:rsidRPr="00823B60">
+        <w:t>內政部111年10月24日內</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000A3210" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>研提下列精進措施</w:t>
-      </w:r>
+        <w:t>授營都字</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000A3210" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>到院，內容略以：</w:t>
-      </w:r>
+        <w:t>第1110818406號函</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00873141" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00873141" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>提下列精進措施</w:t>
+      </w:r>
+      <w:r w:rsidR="000A3210" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>到院，內容略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000A3210" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000A3210" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00873141" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="00873141" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>涉及都市計畫認定個案變更程序部分，應由目的事業主管機關檢具變更理由、具體事業及財務計畫、辦理時程與急迫性、無法納入該地區通盤檢討辦理之具體說明等項，會同都市計畫主管機關共同認定之。</w:t>
       </w:r>
       <w:r w:rsidR="00873141" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>若有下列各款情形者，不宜認定辦理個案變更：(1)</w:t>
       </w:r>
       <w:r w:rsidR="00873141" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>已列入地方政府施政方針、施政計畫之重大設施建設計畫，但尚無具體建設計畫內容者</w:t>
       </w:r>
       <w:r w:rsidR="00873141" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>；(2)</w:t>
       </w:r>
       <w:r w:rsidR="00873141" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>已有具體建設計畫內容，但無辦理之急迫性者</w:t>
       </w:r>
       <w:r w:rsidR="00873141" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>；(3)</w:t>
       </w:r>
       <w:r w:rsidR="00873141" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>其他無法提出辦理急迫性之個案情</w:t>
-[...6 lines deleted...]
-        <w:t>形。</w:t>
+        <w:t>其他無法提出辦理急迫性之個案情形。</w:t>
       </w:r>
       <w:r w:rsidR="00873141" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00873141" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
       <w:r w:rsidR="00554147" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
@@ -5372,75 +6793,86 @@
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>急迫性」</w:t>
       </w:r>
       <w:r w:rsidR="00A45588" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00554147" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>欠缺具體</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A45588" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>定義與</w:t>
       </w:r>
       <w:r w:rsidR="00554147" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>審認標準，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A45588" w:rsidRPr="00823B60">
+        <w:t>審認</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00554147" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>標準，</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45588" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>導致</w:t>
       </w:r>
       <w:r w:rsidR="00A45588" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>各級政府長期濫用「個案變更」。以</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺北市</w:t>
       </w:r>
       <w:r w:rsidR="00A45588" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>為例，</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
@@ -5486,226 +6918,318 @@
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>內政部111年10月24日提出精進措施後發生(迄今不到2年)</w:t>
       </w:r>
       <w:r w:rsidR="00554147" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
       <w:r w:rsidR="002634FD" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>再</w:t>
       </w:r>
       <w:r w:rsidR="00554147" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>由</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002634FD" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案</w:t>
       </w:r>
       <w:r w:rsidR="0078608B" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>觀之，</w:t>
+        <w:t>觀之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0078608B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="006050F6" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>教育部與內政部</w:t>
       </w:r>
       <w:r w:rsidR="00A45588" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>雖</w:t>
       </w:r>
       <w:r w:rsidR="0078608B" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
       <w:r w:rsidR="006050F6" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>「北科大校地長期不足，取得旨揭土地除為培育頂尖人才，有助國家重點產業之推動外，亦可整合文化資產之保存及國有土地之活化使用」等由，同意認定本案符合都市計畫法第27條第1項第4款所稱之「配合中央興建之重大建設」，</w:t>
-      </w:r>
+        <w:t>「北科大校地長期不足，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006050F6" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>取得旨揭土地</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006050F6" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>除為培育頂尖人才，有助國家重點產業之推動外，亦可整合文化資產之保存及國有土地之活化使用」等由，同意認定本案符合都市計畫法第27條第1項第4款所稱之「配合中央興建之重大建設」，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A45588" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>然</w:t>
       </w:r>
       <w:r w:rsidR="00272578" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A45588" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>辦理時程是否符合「因應特殊情況發生，時間上不及於定期通盤檢討，有迅行變更必要」之「急迫性」</w:t>
+        <w:t>辦理時程是否符合「因應特殊情況發生，時間上</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A45588" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>不</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A45588" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及於定期通盤檢討，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A45588" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>有迅行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A45588" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>變更必要」之「急迫性」</w:t>
       </w:r>
       <w:r w:rsidR="0062516C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>與</w:t>
       </w:r>
       <w:r w:rsidR="00A45588" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「必要性」等要件，仍有</w:t>
       </w:r>
       <w:r w:rsidR="0062516C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>進一步</w:t>
       </w:r>
       <w:r w:rsidR="00A45588" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>嚴格檢視之必要。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F68557" w14:textId="77777777" w:rsidR="00645E12" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
+    <w:p w:rsidR="00645E12" w:rsidRPr="00823B60" w:rsidRDefault="008641E0" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Hlk165885724"/>
+      <w:bookmarkStart w:id="15" w:name="_Hlk165885724"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="001566DE" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內政部對都市計畫法第27條第1項第4款未訂定明確標準，以致各級政府長期濫用「個案變更」，不僅</w:t>
       </w:r>
       <w:r w:rsidR="001566DE" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>嚴重影響都市發展</w:t>
       </w:r>
       <w:r w:rsidR="001566DE" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，更導致外界質疑本案有「黑箱作業、圖利北科大</w:t>
       </w:r>
       <w:r w:rsidR="001566DE" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="001566DE" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>之訾議。有鑑於都市計畫影響人民生活及財產權益甚鉅，除因應特殊、重大且緊急之事變或情況外，原則上應循定期通盤檢討方式作必要變更，不宜隨時任意辦理「個案變更」，以避免零星開發對整體都市發展造成負面衝擊。內政部允應訂定更明確之「個案變更」允許標準，相關主管機關亦應審慎認定都市計畫法第27條第1項第4款之適用要件，杜絕藉詞恣意「個案變更」之情事一再發生。</w:t>
+        <w:t>之訾議。有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001566DE" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>鑑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001566DE" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於都市計畫影響人民生活及財產權益甚</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001566DE" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>鉅</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001566DE" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，除因應特殊、重大且緊急之事變或情況外，原則上應循定期通盤檢討方式作必要變更，不宜隨時任意辦理「個案變更」，以避免零星開發對整體都市發展造成負面衝擊。內政部允應訂定更明確之「個案變更」允許標準，相關主管機關亦應審慎認定都市計畫法第27條第1項第4款之適用要件，杜絕藉詞恣意「個案變更」之情事一再發生。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6621DC" w14:textId="77777777" w:rsidR="00E97968" w:rsidRPr="00823B60" w:rsidRDefault="00413B5E" w:rsidP="007C6956">
+    <w:p w:rsidR="00E97968" w:rsidRPr="00823B60" w:rsidRDefault="00413B5E" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Hlk170980808"/>
-[...13 lines deleted...]
-        <w:t>善盡職責。又</w:t>
+      <w:bookmarkStart w:id="16" w:name="_Hlk170980808"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺北市政府對於二級都委會審查通過之「原變更案」未予公告、立場反覆，對「新變更案」置身事外，未善盡職責。又</w:t>
       </w:r>
       <w:r w:rsidR="00B63680" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>「新變更案」公開展覽期間，</w:t>
-      </w:r>
+        <w:t>「新變更案」公開展覽</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B63680" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00892BB0" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>公民、團體與當地里民</w:t>
       </w:r>
       <w:r w:rsidR="00B63680" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>持贊成</w:t>
       </w:r>
       <w:r w:rsidR="00E447D0" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidR="00B63680" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5931,102 +7455,113 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>的</w:t>
       </w:r>
       <w:r w:rsidR="00225A3E" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>尺度</w:t>
       </w:r>
       <w:r w:rsidR="00BB5033" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>進行檢視</w:t>
       </w:r>
       <w:r w:rsidR="00BB5033" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，與中央政府充分溝通，共創本案都市計畫變更之最大效益，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C06B39" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>俾能</w:t>
+        <w:t>俾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C06B39" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>能</w:t>
       </w:r>
       <w:r w:rsidR="00BB5033" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>達成</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺北市民、臺灣菸酒公司及北科大</w:t>
       </w:r>
       <w:r w:rsidR="00E46B64" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>互惠</w:t>
       </w:r>
       <w:r w:rsidR="0032715A" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>多贏之局面。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="522DEB28" w14:textId="77777777" w:rsidR="003834D8" w:rsidRPr="00823B60" w:rsidRDefault="00384A1A" w:rsidP="00576721">
+    <w:p w:rsidR="003834D8" w:rsidRPr="00823B60" w:rsidRDefault="00384A1A" w:rsidP="00576721">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>爬梳本案</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D1112D" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>歷史</w:t>
       </w:r>
       <w:r w:rsidR="00E9119A" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>脈絡可知，</w:t>
       </w:r>
       <w:r w:rsidR="00D1112D" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「原變更案」係臺灣菸酒公司以</w:t>
       </w:r>
       <w:r w:rsidR="003834D8" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -6179,405 +7714,433 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00D1112D" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>以致「原變更案」</w:t>
       </w:r>
       <w:r w:rsidR="003666AD" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>未公告實施</w:t>
       </w:r>
       <w:r w:rsidR="003666AD" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D1112D" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>嗣行政院為資產活化再利用並解決北科大校地不足問題，同意臺灣菸酒公司撤回</w:t>
-      </w:r>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D1112D" w:rsidRPr="00823B60">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>行政院為資產活化再利用並解決北科大校地不足問題，同意臺灣菸酒公司撤回</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1112D" w:rsidRPr="00823B60">
+        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「原變更案」</w:t>
       </w:r>
       <w:r w:rsidR="00D1112D" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，改由中央主導</w:t>
       </w:r>
       <w:r w:rsidR="003834D8" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「新變更案」</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D1112D" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>逕為變更，將部分工業區變更大學用地供北科大使用</w:t>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D1112D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>為變更，將部分工業區變更大學用地供北科大使用</w:t>
       </w:r>
       <w:r w:rsidR="003834D8" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，以</w:t>
       </w:r>
       <w:r w:rsidR="003834D8" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>整合文化資產之保存、高等教育資源之充裕及國有土地之活化使用</w:t>
       </w:r>
       <w:r w:rsidR="00D1112D" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="003834D8" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>兩者內容</w:t>
       </w:r>
       <w:r w:rsidR="0033118B" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>概述</w:t>
       </w:r>
       <w:r w:rsidR="003834D8" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A34FA6" w14:textId="77777777" w:rsidR="00384A1A" w:rsidRPr="00823B60" w:rsidRDefault="003834D8" w:rsidP="003834D8">
+    <w:p w:rsidR="00384A1A" w:rsidRPr="00823B60" w:rsidRDefault="003834D8" w:rsidP="003834D8">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「原變更案」：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02335F49" w14:textId="77777777" w:rsidR="003834D8" w:rsidRPr="00823B60" w:rsidRDefault="003834D8" w:rsidP="003834D8">
+    <w:p w:rsidR="003834D8" w:rsidRPr="00823B60" w:rsidRDefault="003834D8" w:rsidP="003834D8">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>由臺灣菸酒公司提案變更台北啤酒工場「工業區」土地為「特定專用區」，並依都市計畫工業區變更審議規範規定回饋40.5%土地(30%公共設施及10.5%可建築用地)予臺北市政府。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DB2E0B" w14:textId="77777777" w:rsidR="003834D8" w:rsidRPr="00823B60" w:rsidRDefault="003834D8" w:rsidP="003834D8">
+    <w:p w:rsidR="003834D8" w:rsidRPr="00823B60" w:rsidRDefault="003834D8" w:rsidP="003834D8">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>劃分為特定專用區(一)、特定專用區(二)、公園、廣場及道路用地，並經臺北市政府承諾：</w:t>
-[...7 lines deleted...]
-        <w:t>(1)增額容積價金運用於古蹟與歷史建築之修復；(2)公園用地之古蹟與歷史建築直接委託</w:t>
+        <w:t>劃分為特定專用區(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)、特定專用區(二)、公園、廣場及道路用地，並經臺北市政府承諾：(1)增額容積價金運用於古蹟與歷史建築之修復；(2)公園用地之古蹟與歷史建築直接委託</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺灣菸酒公司</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>經營管理等</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="5DCC66CE" w14:textId="77777777" w:rsidTr="00330B0F">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00330B0F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E820A27" w14:textId="77777777" w:rsidR="003834D8" w:rsidRPr="00823B60" w:rsidRDefault="003834D8" w:rsidP="00330B0F">
+          <w:p w:rsidR="003834D8" w:rsidRPr="00823B60" w:rsidRDefault="003834D8" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35500A09" wp14:editId="5A9DC7FF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B637075" wp14:editId="70DE1497">
                   <wp:extent cx="5513149" cy="3312942"/>
                   <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                   <wp:docPr id="27" name="圖片 27"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId14"/>
                           <a:srcRect l="20543" t="13137" r="17950" b="21159"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5538387" cy="3328108"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0590C614" w14:textId="0B38AC01" w:rsidR="003834D8" w:rsidRPr="00823B60" w:rsidRDefault="003834D8" w:rsidP="003834D8">
+    <w:p w:rsidR="003834D8" w:rsidRPr="00823B60" w:rsidRDefault="003834D8" w:rsidP="003834D8">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 圖 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003C635B">
+      <w:r w:rsidR="00F5132C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、「原變更案」計畫分區示意圖</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0BAD8E" w14:textId="77777777" w:rsidR="003834D8" w:rsidRPr="00823B60" w:rsidRDefault="003834D8" w:rsidP="003834D8">
+    <w:p w:rsidR="003834D8" w:rsidRPr="00823B60" w:rsidRDefault="003834D8" w:rsidP="003834D8">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：臺北市政府。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410DF495" w14:textId="77777777" w:rsidR="001A7DFC" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
+    <w:p w:rsidR="001A7DFC" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>106年6月2</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
@@ -6603,214 +8166,389 @@
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>市都委會第713次會議及107年10月2日內政部都委會第931次會議審議通過</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。按</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內政部都委會</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>會議決議，請臺北市政府將協議書納入主要計畫，俟雙方簽訂協議書後，即可發布實施</w:t>
+        <w:t>會議決議，請臺北市政府將協議書納入主要計畫，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>俟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>雙方簽訂協議書後，即可發布實施</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6CC35B" w14:textId="77777777" w:rsidR="003834D8" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
+    <w:p w:rsidR="003834D8" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>107年至112年</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，臺北市政</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>府與臺灣菸酒公司多次召會協商協議書內容，惟就文資委託經營、增額容積價金運用等議題未達成共識，協議書</w:t>
-[...13 lines deleted...]
-        <w:t>。原因略以：</w:t>
+        <w:t>府與臺灣菸酒公司</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>多次召會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>協商協議書內容，惟就文資委託經營、增額容積價金運用等議題未達成共識，協議書未完成簽訂，計畫未公告實施，無法完成都市計畫變更程序</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。原因略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8F61FD" w14:textId="77777777" w:rsidR="001A7DFC" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
+    <w:p w:rsidR="001A7DFC" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>據臺灣菸酒公司稱：「</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺北市政府</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>違背當初承諾，進行都市計畫協議書內容協商時表示：A.增額容積價金繳入市庫，無法運用於臺灣菸酒公司古蹟與歷史建築之修復；B.公園用地之古蹟與歷史建築無法直接委託臺灣菸酒公司經營管理，僅能採公開招標方式辦理；C.公園用地之古蹟與歷史建應修復完竣再點交等3點內容，與已審定之都市計畫內容扞格，</w:t>
+        <w:t>違背當初承諾，進行都市計畫協議書內容協商時表示：A.增額容積</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>價金繳入</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>市庫，無法運用於臺灣菸酒公司古蹟與歷史建築之修復；B.公園用地之古蹟與歷史建築無法直接委託臺灣菸酒公司經營管理，僅能</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>公開招標方式辦理；C.公園用地之古蹟與歷史建應修復完竣再點交等3點內容，與已審定之都市計畫內容</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>扞</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>格，</w:t>
       </w:r>
       <w:r w:rsidR="0033118B" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>且</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>歷經多次協商遲未能達成共識，無法簽訂協議書，致已審定之都市計畫無法發布，造成『</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>原變更案』</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>無法落實。」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AED7EB" w14:textId="77777777" w:rsidR="001A7DFC" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
+    <w:p w:rsidR="001A7DFC" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>據臺北市政府稱：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139DFDE8" w14:textId="77777777" w:rsidR="001A7DFC" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
+    <w:p w:rsidR="001A7DFC" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>「原變更案」臺灣菸酒公司透過都市計畫程序提案申請開發計畫，係屬依法辦理，該府非土地所有權人，僅依法取得回饋市府土地，並針對內政部決議與臺灣菸酒公司協商協議書內容。臺灣菸酒公司過往研商會議提出文資應直接委託該公司而非透過公開招標方式辦理，惟都市計畫尚不得排除政府採購法之適用，況計畫書規定乃得由該府委託臺灣菸酒公司經營管理文資，而非直接委託。</w:t>
+        <w:t>「原變更案」臺灣菸酒公司透過都市計畫程序提案申請開發計畫，係屬依法辦理，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該府非土地所有權</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>人，僅依法取得回饋市府土地，並針對內政部決議與臺灣菸酒公司協商協議書內容。臺灣菸酒公司過往</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>商會議提出文資應直接委託該公司而非透過公開招標方式辦理，惟都市計畫尚不得排除政府採購法之適用，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>況</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>計畫書規定乃得由該府委託臺灣菸酒公司經營管理文資，而非直接委託。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F227537" w14:textId="77777777" w:rsidR="001A7DFC" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
+    <w:p w:rsidR="001A7DFC" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>增額容積價金挹注古蹟修復部分，亦不得排除市產管理及市庫或基金收支保管及運用等相關法令，臺灣菸酒公司亦曾於109年7月17日、112年3月29日協議書研商會議表示：「委託顧問公司評估，因建啤基地西側開發邊是古蹟，加以航高限</w:t>
-[...7 lines deleted...]
-        <w:t>制，無法將容積450%用罄，整體規劃顧問公司估算過，容積最高使用到390%。」該府都市發展局亦提醒該公司未來投資商可能會以獎勵容積來申請，而不用增額容積，以及提供</w:t>
+        <w:t>增額容積價金</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>挹</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>注古蹟修復部分，亦不得排除市產管理及市庫或基金收支保管及運用等相關法令，臺灣菸酒公司亦曾於109年7月17日、112年3月29日協議書</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>商會議表示：「委託顧問公司評估，因建</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>啤</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>基地西側開發邊是古蹟，加以航高限制，無法將容積450%用罄，整體規劃顧問公司估算過，容積最高使用到390%。」該府都市發展局亦提醒該公司未來投資商可能會以獎勵容積來申請，而不用增額容積，以及提供</w:t>
       </w:r>
       <w:r w:rsidR="00724A5C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>倘未來無申請增額容積，臺灣菸酒公司仍得以依規定申請補助修復古蹟，並請該公司拋開價金繳納及支出是否為同一筆款項之思維</w:t>
       </w:r>
       <w:r w:rsidR="00724A5C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -6853,628 +8591,1148 @@
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>協議內容已充分釋出善意，並就法令適用範圍</w:t>
       </w:r>
       <w:r w:rsidR="00724A5C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>協助</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>該公司。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F780D7" w14:textId="77777777" w:rsidR="001A7DFC" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
+    <w:p w:rsidR="001A7DFC" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00823B60">
-[...4 lines deleted...]
-        <w:t>況「原變更案」經都委會審竣之內容尚非不得變更，期間市政府多次提各種可行方案與臺灣菸酒公司協商，尋求可行方案另案據此再提都委會審議修正，惟該公司堅持原審竣方案，考量本案臺灣菸酒公司係申請人，市府僅能尊重其意願。</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>況</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>「原變更案」經都委會審竣之內容尚非不得變更，期間市政府多次提各種可行方案與臺灣菸酒公司協商，尋求可行方案另案據此再提都委會審議修正，惟該公司堅持原審</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>竣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>方案，考量本案臺灣菸酒公司係申請人，市府僅能尊重其意願。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D16AB58" w14:textId="77777777" w:rsidR="001A7DFC" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
+    <w:p w:rsidR="001A7DFC" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>綜上，該府召開協議書研商會議期間經該府財政局、文化局提出增額容積價金收入無法專款專用之意見。臺灣菸酒公司亦曾於行政院吳澤成政</w:t>
+        <w:t>綜上，該府召開協議書</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>商會議期間經該府財政局、文化局提出增額容積價金收入無法專款專用之意見。臺灣菸酒公司亦曾於行政院吳澤成政</w:t>
       </w:r>
       <w:r w:rsidR="00E447D0" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>務</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>委</w:t>
       </w:r>
       <w:r w:rsidR="00E447D0" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>員</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>召開之研商會議表示本區域因受到航高限制，相關容積價購後，亦無使用可能，故後續已無增額容積價金運用之討論。有關文化資產經營管理部分，「原變更案」細部計畫規定係「得委託」而非「應委託」臺灣菸酒公司管理，該府文化局於協議書研商會議期間，亦說明委託經營依相關規定仍需以公開招標方式辦理。是以，文化資產經營管理、增額容積價金運用等，仍須符合政府採購</w:t>
-[...7 lines deleted...]
-        <w:t>法、市產管理及市庫或基金收支保管及運用等相關法令之適用。</w:t>
+        <w:t>召開之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>商會議表示本區域因受到航高限制，相關容積價購後，亦無使用可能，故後續已無增額容積價金運用之討論。有關文化資產經營管理部分，「原變更案」細部計畫規定係「得委託」而非「應委託」臺灣菸酒公司管理，該府文化局於協議書</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>商會議</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>亦說明委託經營依相關規定仍需以公開招標方式辦理。是</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，文化資產經營管理、增額容積價金運用等，仍須符合政府採購法、市產管理及市庫或基金收支保管及運用等相關法令之適用。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B836BE" w14:textId="77777777" w:rsidR="001A7DFC" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
+    <w:p w:rsidR="001A7DFC" w:rsidRPr="00823B60" w:rsidRDefault="001A7DFC" w:rsidP="001A7DFC">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>該府與臺灣菸酒公司協商期間，北科大於108年提出將部分建國啤酒廠土地作為校地使用之需求，經行政院邀集相關單位協調，期間該府配合行政院在「原變更案」審定內容基礎下整合臺灣菸酒公司及北科大需求之方向，依協調內容草擬多個都市計畫調整方案，惟最終臺灣菸酒公司未同意調整方案內容，考量臺灣菸酒公司及北科大均屬中央單位，該府尊重行政院協調結果。</w:t>
+        <w:t>該府與臺灣菸酒公司協商</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>北科大於108年提出將部分建國啤酒廠土地作為校地使用之需求，經行政院邀集相關單位協調，期間該府配合行政院在「原變更案」審定內容基礎下整合臺灣菸酒公司及北科大需求之方向，依協調內容草擬多個都市計畫調整方案，惟最終臺灣菸酒公司未同意調整方案內容，考量臺灣菸酒公司及北科</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>大均屬中央</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>單位，該府尊重行政院協調結果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1906D1" w14:textId="77777777" w:rsidR="006A5B50" w:rsidRPr="00823B60" w:rsidRDefault="006A5B50" w:rsidP="006A5B50">
+    <w:p w:rsidR="006A5B50" w:rsidRPr="00823B60" w:rsidRDefault="006A5B50" w:rsidP="006A5B50">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>然參照時任臺北市副市長林欽榮108年所著【再生與創新-台北都市發展議程】書中「台北啤酒工場（原建國啤酒廠）活古蹟整廠再生計畫」乙文可知，臺北市政府對二級都委會審議通過之「原變更案」立場前後不一。根據該文提到：「臺灣菸酒公司於103</w:t>
+        <w:t>然參照時任臺北市副市長林欽榮108年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>所著</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>【再生與創新-台北都市發展議程】書中「台北啤酒工場（原建國啤酒廠）活古蹟整廠再生計畫」</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>乙文可知</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，臺北市政府對二級都委會審議通過之「原變更案」立場前後不一。根據該文提到：「臺灣菸酒公司於103</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>年向北市府所提都市計畫變更方案，雙方存有極大歧見，停滯不前。……經筆者(林欽榮)調整對策並與都市發展局、文化局、產業發展局等機關以及長期以來關心本案保存的文史專家們，重新研擬新的都市計畫變更規劃方案。……105年，臺灣菸酒公司新的經營首長吳容輝董事長同意依照市府所提新方案為架構，以活保存為前題，由臺灣菸酒公司經營，攜手打造臺灣第1座啤酒產業文化園區。……重啟協商後之變更規劃案於 105 年 10 月 27 日臺北市都委會進行研議，獲得委員會肯定與期待。嗣經臺北市都委會、內</w:t>
-      </w:r>
+        <w:t>年向北市府所提都市計畫變更方案，雙方存有極大歧見，停滯不前。…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>經筆者(林欽榮)調整對策並與都市發展局、文化局、產業發展局等機關以及長期以來關心本案保存的文史專家們，重新</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>擬新的都市計畫變更規劃方案。…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>105年，臺灣菸酒公司新的經營首長吳容輝董事長同意依照市府所提新方案為架構，以活保存為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>前題</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，由臺灣菸酒公司經營，攜手打造臺灣第1座啤酒產業文化園區。…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>重啟協商後之變更規劃案於 105 年 10 月 27 日臺北市都委會進行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>議，獲得委員會肯定與期待。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>經臺北市都委會、內政部都委會審議通過定案。…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>特定專用區增額容積價金之收入，專款運用於本計畫範圍內古蹟、歷史建築</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及貯酒大樓</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之修 復及活保存。…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>台北啤酒工場位於</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>北市核心地區，區位良好；從歷史及產業發展脈絡來看，廠區位於鐵路地下化後創意廊帶的節點上、與華山文創園區、松山文創園區相鄰，成為</w:t>
-      </w:r>
+        <w:t>北市核心地區，區位良好；從歷史及產業發展脈絡來看，廠區位於鐵路地下化後</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>創意廊帶的</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>節點上、與</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>華山文創園區</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>松山文創園區</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>相鄰，成為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>北西區門戶到東區門戶的軸線的中介點，屬大八德商圈之一環，緊鄰華山創意文化園區、</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">北資訊園區、 </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>北科技大學間，期許透過後續台北啤酒工場之轉型規劃，引入休閒觀光活動與生活創意文化產業，能串連周邊地區融合為兼具文藝、科技、創新、育成、創業與生活體驗元素之都市文化產業新核心並形塑 創意產業聚落。」</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>顯示「原變更案」業經臺北市都市發展局、文化局、產業發展局等機關根據主管法令加以審認，以及文史專家們積極參與規劃，已充分考量臺北市整體區位、產業發展、</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>歷史</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>脈絡、市民生活等因素，並經臺北市都委會、內政部都委會審議通過，獲得社會肯定與期待。然而，臺北市政府卻立場前後不一，輕率推翻對於各級都委會審議通過之「原變更案」，未依細部計畫附帶條件規定與臺灣菸酒公司簽訂協議書，以致「原變更案」無法公布，影響重大。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A275A10" w14:textId="77777777" w:rsidR="004B46A9" w:rsidRPr="00823B60" w:rsidRDefault="004B46A9" w:rsidP="004B46A9">
+    <w:p w:rsidR="004B46A9" w:rsidRPr="00823B60" w:rsidRDefault="004B46A9" w:rsidP="004B46A9">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>108年1月22日，時任行政院政務委員張景森率北科大人員現勘台北啤酒工場，北科大向</w:t>
+        <w:t>108年1月22日，時任行政院政務委員</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>張景森率北科</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>大人員現</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>勘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>台北啤酒工場，北</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>科大向</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺北市</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>政府</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>提出</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>「原變更案」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>回饋之公園、廣場及特定專用區(二)，供北科大使用，</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺北市政府</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>提出</w:t>
+        <w:t>表示有疑慮。</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Hlk170907857"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>行政院為資產活化再利用並解決北科大校地不足問題，於112年6月21日召開</w:t>
+      </w:r>
+      <w:r w:rsidR="0033118B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>商台北啤酒工場都計變更及北科大校地問題會議</w:t>
+      </w:r>
+      <w:r w:rsidR="0033118B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>決議</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6BB5" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>同意臺灣菸酒公司撤回</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「原變更案」</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>回饋之公園、廣場及特定專用區(二)，供北科大使用，</w:t>
+        <w:t>，改由中央主導都市計畫</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>為變更，將部分工業區變更大學用地供北科大使用。112年10月31日，內政部同意撤回</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>「原變更案」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>主要計畫</w:t>
+      </w:r>
+      <w:r w:rsidR="0033118B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>112年11月16日，</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺北市政府</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>表示有疑慮。</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="18" w:name="_Hlk170907857"/>
+        <w:t>同意撤回</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>「原變更案」</w:t>
+      </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>嗣行政院為資產活化再利用並</w:t>
-[...133 lines deleted...]
-        </w:rPr>
         <w:t>細部計畫。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="52B7055B" w14:textId="77777777" w:rsidR="003834D8" w:rsidRPr="00823B60" w:rsidRDefault="003834D8" w:rsidP="003834D8">
+    <w:p w:rsidR="003834D8" w:rsidRPr="00823B60" w:rsidRDefault="003834D8" w:rsidP="003834D8">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「新變更案」：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5255637A" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
+    <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「新變更案」係由行政院112年6月21日召開</w:t>
       </w:r>
       <w:r w:rsidR="0033118B" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>研商台北啤酒工場都計變更及北科大校地問題會議</w:t>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>商台北啤酒工場都計變更及北科大校地問題會議</w:t>
       </w:r>
       <w:r w:rsidR="0033118B" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>，及該院112年9月25日召開會議討論獲致共識，決議後續由中央主導都市計畫逕為變更。續由教育部與北科大申請部分工業區變更為大學用地(約為台北啤酒工場土地之33.27%)，</w:t>
+        <w:t>，及該院112年9月25日召開會議討論獲致共識，決議後續由中央主導都市計畫</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>為變更。續由教育部與北科大申請部分工業區變更為大學用地(約為台北啤酒工場土地之33.27%)，</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺灣菸酒公司</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>及財政部國有財產署共同持有其他66.73%土地，仍為第三種工業區(建蔽率55%、容積率300%)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D61CFB" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="004562D6" w:rsidP="0023407D">
+    <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="004562D6" w:rsidP="0023407D">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「新變更案」</w:t>
       </w:r>
       <w:r w:rsidR="0023407D" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>經申請單位教育部112年11月22</w:t>
       </w:r>
       <w:r w:rsidR="0023407D" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0023407D" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>臺教技(二)字第1120113914號函認定係屬配合中央興建之重大建設，有迅行變更之必要，並</w:t>
-      </w:r>
+        <w:t>臺教技</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0023407D" w:rsidRPr="00823B60">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(二)字第1120113914號函認定係屬配合中央興建之重大建設，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0023407D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>有迅行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0023407D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>變更之必要，並</w:t>
+      </w:r>
+      <w:r w:rsidR="0023407D" w:rsidRPr="00823B60">
+        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>經</w:t>
       </w:r>
       <w:r w:rsidR="0023407D" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內政部</w:t>
       </w:r>
       <w:r w:rsidR="0023407D" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>112年11月28日內授國都字第1120055401號、113年1月18日內授國都字第1130800528號</w:t>
       </w:r>
       <w:r w:rsidR="0023407D" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>函同意本案准依都市計畫法第27條第1項第4款及暨第2項規定辦理都市計畫</w:t>
-      </w:r>
+        <w:t>函同意本案准依都市計畫法第27條第1項第4款</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0023407D" w:rsidRPr="00823B60">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...2 lines deleted...]
-        <w:t>迅行變更。</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及暨第2項</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0023407D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>規定辦理都市</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0023407D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>計畫</w:t>
+      </w:r>
+      <w:r w:rsidR="0023407D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>迅行變更</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0023407D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2122A4F9" w14:textId="77777777" w:rsidR="003D4143" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
+    <w:p w:rsidR="003D4143" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:sectPr w:rsidR="003D4143" w:rsidRPr="00823B60" w:rsidSect="00537F76">
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>變更</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內容：</w:t>
       </w:r>
       <w:r w:rsidR="00A403D7" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>根據</w:t>
       </w:r>
       <w:r w:rsidR="00A403D7" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「新變更案」</w:t>
       </w:r>
       <w:r w:rsidR="00A403D7" w:rsidRPr="00823B60">
@@ -7487,51 +9745,65 @@
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「新變更案」</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>位置位於臺北市中山區建國北路一段、八德路二段及渭水路交叉口西北側</w:t>
       </w:r>
       <w:r w:rsidR="00E30588" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>即台北啤酒工場之東南側，總面積約為1.83公頃。</w:t>
+        <w:t>即台北啤酒工場之東</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>南側，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>總面積約為1.83公頃。</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>原</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>屬</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺北</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -7549,282 +9821,281 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>範圍</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>變更內容及理由詳</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>下：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491FAB7D" w14:textId="4D472D01" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
+    <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 表 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003C635B">
+      <w:r w:rsidR="00F5132C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、「新變更案」</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>變更內容彙整表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="703"/>
         <w:gridCol w:w="867"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1002"/>
         <w:gridCol w:w="2541"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="2CE842F8" w14:textId="77777777" w:rsidTr="00253823">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00253823">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1570" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F02BBBE" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>變更位置/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06E93FFE" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>地號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D48B031" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>原計畫</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="289C1521" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>新計畫</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06E357DA" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>面積</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
@@ -7837,899 +10108,949 @@
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>公頃</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2541" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AADF6E6" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>變更理由</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE5B1F1" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>管制及相關規定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="39B13029" w14:textId="77777777" w:rsidTr="00253823">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00253823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="655DE475" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>臺北市中山區長安段四小段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5E123777" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>79(部分)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE6BDB3" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>工業區</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E086453" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>大學用地1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02FDBE5D" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2541" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5B7CB313" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>為整合文化資產之保存、高等教育資源之充裕及國有土地之活化使用，將部分之台北啤酒工場土地變更為大學用地供北科大使用，期塑造為結合教育、文化及提供公共服務等多元機能之場域。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59EED012" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>屬古蹟及歷史建築密集地區，應依照文化資產保存法及相關規定辦理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="62E84FED" w14:textId="77777777" w:rsidTr="00253823">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00253823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D9164C4" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2DD3A52C" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B744707" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26D59A4E" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>大學用地2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8D761A" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2541" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2CF8C67F" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE3C423" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>範圍內之歷史建物(抽水井)應依照文化資產保存法及相關規定辦理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="3A6D1EA2" w14:textId="77777777" w:rsidTr="00253823">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00253823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="054F0F71" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45101B72" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>234-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="15F9C380" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29CDCC3C" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>道路用地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5720DF41" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2321A911" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>現況已開闢作為人行道使用，為利公共服務空間之維持及管用合一，變更為道路用地。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5FAC98" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="48EC205B" w14:textId="77777777" w:rsidTr="00253823">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00253823">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9209" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="073CF769" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>註：本計畫變更後各用地之大小、面積、位置及形狀應依地籍實測分割線為準。</w:t>
+              <w:t>註</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>：本計畫變更後各用地之大小、面積、位置及形狀應依地</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>籍實測分</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>割線為</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>準</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25A21927" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
+    <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：內政部。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="154C5CEE" w14:textId="77777777" w:rsidTr="00330B0F">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00330B0F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56ABBBB1" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="720E5B79" wp14:editId="2BD828FE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42D8338B" wp14:editId="7B3E2632">
                   <wp:extent cx="5537864" cy="4128868"/>
                   <wp:effectExtent l="0" t="0" r="5715" b="5080"/>
                   <wp:docPr id="31" name="圖片 31"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId15"/>
                           <a:srcRect l="25929" t="13137" r="19456" b="14477"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5565912" cy="4149779"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D95D1F5" w14:textId="016D72B0" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
+    <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 圖 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003C635B">
+      <w:r w:rsidR="00F5132C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、「新變更案」計畫分區示意圖</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A46005" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
+    <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：內政部。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28048C9D" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
+    <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>土地權屬</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：「新變更案」</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -8741,51 +11062,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺北</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>市中山區</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>長安</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>段四小段之部分79地號及234-1地號全部，共2筆土地，79地號為中華民國及臺灣菸酒公司共有土地，234-1地號為臺北市所有土地，面積合計約為18,251.14平方公尺。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519332FC" w14:textId="05C2A5A7" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
+    <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -8809,385 +11130,385 @@
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText>SEQ 表 \* ARABIC</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003C635B">
+      <w:r w:rsidR="00F5132C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、「新變更案」</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>計畫範圍土地清冊一覽表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="971"/>
         <w:gridCol w:w="1399"/>
         <w:gridCol w:w="1387"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2004"/>
         <w:gridCol w:w="1023"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="04FE8BFA" w14:textId="77777777" w:rsidTr="009C6403">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="009C6403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1717C01F" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>地段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1399" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05321F2F" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>地號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1387" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE31135" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>面積(平方公尺)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="181814DE" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>權利範圍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE550CD" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>所有權人(管理者)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E59C59A" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>使用分區</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="7A988DB7" w14:textId="77777777" w:rsidTr="009C6403">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="009C6403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="344CA002" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>臺北市中山區長安段四小段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1399" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA32A50" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>79(部分)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1387" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="609B4B1A" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18,161.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="409D1104" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
@@ -9206,191 +11527,191 @@
               <w:t>545/10</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64A2A7DC" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>中華民國(</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>財政部國有財產署</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0E81DB" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>第三種工業區</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="1D4A1039" w14:textId="77777777" w:rsidTr="009C6403">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="009C6403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4981998B" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1399" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0BEC5146" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1387" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="03F6B3DD" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A5ED910" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
@@ -9409,724 +11730,845 @@
               <w:t>455/10</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13BA01FF" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>臺灣菸酒公司</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="61EB5C8A" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="7AE0AFFD" w14:textId="77777777" w:rsidTr="009C6403">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="009C6403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3D5D1860" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="377CE129" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>234-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD6A3E8" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="615AD618" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74D43640" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>臺北市(新建工程處)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C3225CC" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="61B926C5" w14:textId="77777777" w:rsidTr="009C6403">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="009C6403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18CC758C" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1399" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76C6406A" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>合計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA22A6E" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18,251.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E42849F" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78E68640" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB931D2" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="0AD68BA3" w14:textId="77777777" w:rsidTr="00277D54">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00277D54">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="17113979" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>註：土地面積應依地政機關鑑界成果為準。</w:t>
+              <w:t>註</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>：土地面積應依地政機關</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鑑</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>界成果為</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>準</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63B793ED" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="009C6403">
+    <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="009C6403">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：內政部。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="2AC6AB04" w14:textId="77777777" w:rsidTr="00330B0F">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00330B0F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14B2CF48" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
+          <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="00330B0F">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EA971D1" wp14:editId="658014B9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A4C500A" wp14:editId="7CA75D7B">
                   <wp:extent cx="5387340" cy="4550735"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="2540"/>
                   <wp:docPr id="32" name="圖片 32"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId16"/>
                           <a:srcRect l="24924" t="16255" r="28469" b="8231"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5427719" cy="4584843"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="229B723A" w14:textId="2B5A53A3" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
+    <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 圖 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003C635B">
+      <w:r w:rsidR="00F5132C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、「新變更案」</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>地籍套繪及土地權屬示意圖</w:t>
+        <w:t>地</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>籍套繪及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>土地權屬示意圖</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4079D045" w14:textId="77777777" w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
+    <w:p w:rsidR="0023407D" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：內政部。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C37BF8F" w14:textId="77777777" w:rsidR="00412872" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
+    <w:p w:rsidR="00412872" w:rsidRPr="00823B60" w:rsidRDefault="0023407D" w:rsidP="0023407D">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>依都市計畫法第19條規定，</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「新變更案」</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>公告自113年2月1日起至113年3月8日止公開展覽37天，113年2月19日下午2時於臺北市中山區朱園區民活動中心舉辦說明會，並於公開展覽完竣，收集公民團體陳情案件，併案提請內政部都委會審議。</w:t>
+        <w:t>公告自113年2月1日起至113年3月8日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>止</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>公開展覽37天，113年2月19日下午2時於臺北市中山區朱園區民活動中心舉辦說明會，並於公開展覽完竣，收集公民團體陳情案件，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>併</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>案提請內政部都委會審議。</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>113年4月16日</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內政部都委會第1054次會議決議</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>：「本案經內政部都委會充分討論後，因變更內容涉及古蹟與歷史建築尚待臺北市政府主管機關表示意見、臺北市容積調派相關規定事項、現有古蹟與歷史建築管理維護營運計畫及修復財務計畫、公開展覽期間公民或團體陳情意見與列席陳情民</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Hlk173937139"/>
+        <w:t>：「本案經內政部都委會充分討論後，因變更內容涉及古蹟與歷史建築尚待臺北市政府主管機關表示意見、臺北市容積調派相關規定事項、現有古蹟與歷史建築管理維護營運計畫及修復財務計畫、公開展覽期間公民或團體陳情意見與列席陳情民眾持贊成與反對之意見紛歧、大學用地未來發展具體內容、營運與活動之具體構想等議題，案情複雜尚待</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>釐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>清，故請該會委員</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="_Hlk173937139"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>組成專案小組</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...5 lines deleted...]
-        <w:t>先行聽取教育部及北科大簡報說明，俟獲致具體建議意見後，再提會討論。」</w:t>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>先行聽取教育部及北科大簡報說明，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>俟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>獲致具體建議意見後，再提會討論。」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BC9848" w14:textId="77777777" w:rsidR="00746810" w:rsidRPr="00823B60" w:rsidRDefault="00572E02" w:rsidP="0023407D">
+    <w:p w:rsidR="00746810" w:rsidRPr="00823B60" w:rsidRDefault="00572E02" w:rsidP="0023407D">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>案經北科大113年6月28日北科大總字第1130300656號函送補充資料及處理情形對照表(如附表</w:t>
       </w:r>
       <w:r w:rsidR="00C01204" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)，</w:t>
       </w:r>
@@ -10155,62 +12597,70 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>簡報</w:t>
       </w:r>
       <w:r w:rsidR="00A64EB8" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00A64EB8" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>建議該校依下列各點建議意見修正後，檢送修正計畫書及處理情形，提請委員會審議</w:t>
       </w:r>
       <w:r w:rsidR="00A64EB8" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2AD8FF" w14:textId="77777777" w:rsidR="00A64EB8" w:rsidRPr="00823B60" w:rsidRDefault="00A64EB8" w:rsidP="00A64EB8">
+    <w:p w:rsidR="00A64EB8" w:rsidRPr="00823B60" w:rsidRDefault="00A64EB8" w:rsidP="00A64EB8">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00823B60">
-[...3 lines deleted...]
-        <w:t>逕為變更都市計畫</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為變更都市計畫</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案緣於建國啤酒廠文化資產之保存、北科大高等教育資源之充裕，及國有土地之活化使用，由行政院協調臺</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>灣菸</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -10218,561 +12668,766 @@
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內政</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>部等相關單位獲致共識確</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>重大建設計畫，經教育部112年11月22日臺教技【二】字第1120113914號函認定屬配合中央興建之重大設施且有迅行變更都市計畫之必要，復由</w:t>
+        <w:t>重大建設計畫，經教育部112年11月22日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺教技</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>【二】字第1120113914號函認定屬配合中央興建之重大設施且</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>有迅行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>變更都市計畫之必要，復由</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內政</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>部洽都市計畫擬定機關臺北市政府協商後徵得該府同意由中央主導都市計畫變更作業，故</w:t>
+        <w:t>部</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>洽</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>都市計畫擬定機關臺北市政府</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>協商後徵得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該府同意由中央主導都市計畫變更作業，故</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內政</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>部113年1月18日內授國都字第1130800528號函同意</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00724A5C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>逕為</w:t>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00724A5C" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>辦理變更都市計畫，符合法令規定並無疑義。相關協商歷程、認定</w:t>
       </w:r>
       <w:r w:rsidR="00724A5C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>依</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>據及程序部分，請納入計畫緣起妥予敘明，以利查考。</w:t>
+        <w:t>據及程序部分，請納入計畫緣起</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>妥予敘明</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，以利查考。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D39C7C" w14:textId="77777777" w:rsidR="00A64EB8" w:rsidRPr="00823B60" w:rsidRDefault="00A64EB8" w:rsidP="00A64EB8">
+    <w:p w:rsidR="00A64EB8" w:rsidRPr="00823B60" w:rsidRDefault="00A64EB8" w:rsidP="00A64EB8">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>文化資產保存</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7226FF76" w14:textId="77777777" w:rsidR="00A64EB8" w:rsidRPr="00823B60" w:rsidRDefault="00A64EB8" w:rsidP="00A64EB8">
+    <w:p w:rsidR="00A64EB8" w:rsidRPr="00823B60" w:rsidRDefault="00A64EB8" w:rsidP="00A64EB8">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺北市政府文化局業於113年6月5日依</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>文化資產保存法</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>第35條第1項邀集市府文資委員召開諮詢會議，經市府文化局</w:t>
-[...6 lines deleted...]
-        <w:t>113年6月18日北市文化文資字第1133024932號函略以，本次會議為諮詢性質，會議結論提供申設單位及各與會單位參考辦理。</w:t>
+        <w:t>第35條第1項邀集市府文資委員召開諮詢會議，經市府文化局113年6月18日北市文化</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>文資字第1133024932號</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>函略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，本次會議為諮詢性質，會議結論提供申設單位及各與會單位參考辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D233778" w14:textId="77777777" w:rsidR="00A64EB8" w:rsidRPr="00823B60" w:rsidRDefault="00A64EB8" w:rsidP="00A64EB8">
+    <w:p w:rsidR="00A64EB8" w:rsidRPr="00823B60" w:rsidRDefault="00A64EB8" w:rsidP="00A64EB8">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>北科大就前揭回應說明如附表</w:t>
       </w:r>
       <w:r w:rsidR="00C01204" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，其中結論建議變更為保存區部分，鑒於該校用地取得及興辦教育事業之需要，故建議維持變更為大學用地；至涉及修復及再利用計畫之規定及執行部分，由北科大依</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>文化資產保存法</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>相關規定確實辦理，如有變更修復及再利用計畫之需要，請北科大另依</w:t>
+        <w:t>相關規定確實辦理，如有變更修復及再利用計畫之需要，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>請北科大另</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>依</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>文化資產保存法</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>相關規定辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B13DC20" w14:textId="77777777" w:rsidR="00A64EB8" w:rsidRPr="00823B60" w:rsidRDefault="00A64EB8" w:rsidP="00A64EB8">
+    <w:p w:rsidR="00A64EB8" w:rsidRPr="00823B60" w:rsidRDefault="00A64EB8" w:rsidP="00A64EB8">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>變更範圍相關古蹟、歷史建築及現有建築物之使用構想，請就本次提會簡報說明部分適度納入計畫書敘明，以供各界參考未來基地使用構想。</w:t>
+        <w:t>變更範圍相關古蹟、歷史建築及現有建築物之使用構想，請就本次提會簡報說明部分適度納入</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>計畫書敘明</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，以供各界參考未來基地使用構想。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F06FD3" w14:textId="77777777" w:rsidR="00A64EB8" w:rsidRPr="00823B60" w:rsidRDefault="00A64EB8" w:rsidP="00A64EB8">
+    <w:p w:rsidR="00A64EB8" w:rsidRPr="00823B60" w:rsidRDefault="00A64EB8" w:rsidP="00A64EB8">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>實質計畫內容</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FEADF9" w14:textId="77777777" w:rsidR="00A64EB8" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
+    <w:p w:rsidR="00A64EB8" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>本次提會簡報資料說明文化資產空間後續將依修復及再利用計畫規定，作為展演、導覽、餐飲、產學合作或研討會議室使用，以及其他空間作為行政中心、實驗室、實習工廠或討論室使用，本次變更後之土地及建築物使用是否符合個案變更及欲爭取擴大教學使用之空間需求，請</w:t>
+        <w:t>本次提會簡報資料說明文化資產空間後續將依修復及再利用計畫規定，作為展演、導</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>覽</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、餐飲、產學合作或研討會議室使用，以及其他空間作為行政中心、實驗室、實習工廠或討論室使用，本次變更後之土地及建築物使用是否符合個案變更及欲爭取擴大教學使用之空間需求，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>請</w:t>
       </w:r>
       <w:r w:rsidR="00E447D0" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>北科大</w:t>
+        <w:t>北科</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E447D0" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>大</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>補充說明。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A64E567" w14:textId="77777777" w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
+    <w:p w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案基地現況分析及規劃構想部分，請以基地內、鄰地、街廓、周邊地區等尺度，補充包含變更後開放空間系統、臺</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>灣菸</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>酒公司廠區空間機能、現有啤酒產業生產活動空間、校地與既有校區之關聯、文化資</w:t>
-[...6 lines deleted...]
-        <w:t>產活保存相關機能等各項都市活動空間之關聯，以確保相關利害關係人之空間使用環境能妥善融合。</w:t>
+        <w:t>酒公司廠區空間機能、現有啤酒產業生產活動空間、校地與既有校區之關聯、文化資產活保存相關機能等各項都市活動空間之關聯，以確保相關利害關係人之空間使用環境能妥善融合。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC15FE1" w14:textId="77777777" w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
+    <w:p w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>有關實施進度及經費，涉及土地取得部分，請補充後續臺</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>灣菸</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>酒公司同意減資繳回國有財產署及後續依法辦理撥用之相關程序；涉及分期分區推動及主辦經費部分，請以文化資產修復及再利用計畫、建物整建供教學使用之規劃等內容，補充相關工程經費來源及預定辦理時程。另實施進度及經費係表明後續相關主辦單位之執行事項，已取得及開闢之道路用地請於表格中刪除，另於相關說明文字敘明。</w:t>
+        <w:t>酒公司同意</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>減資繳回</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>國有財產署及後續依法辦理撥用之相關程序；涉及分期分區推動及主辦經費部分，請以文化資產修復及再利用計畫、建物</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>整建供教學</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>使用之規劃等內容，補充相關工程經費來源及預定辦理時程。另實施進度及經費係表明後續相關主辦單位之執行事項，已取得及開闢之道路用地請於表格中刪除，另於相關說明文字敘明。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4488352C" w14:textId="77777777" w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
+    <w:p w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>變更內容明細表</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386CAB55" w14:textId="77777777" w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
+    <w:p w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>有關公開展覽計畫內容規劃為大學用地</w:t>
       </w:r>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>及大學用地</w:t>
       </w:r>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>部分，考量目前北科大尚無容積調派之具體需求，建請刪除相關規定，並將新計畫名稱修正為「大學用地」；未來如有容積調派至其他建築基地之需要，請另案循法定程序辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF5A742" w14:textId="77777777" w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
+    <w:p w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>同意北科大本次提會說明新計畫大學用地依照實際測量成果，修正變更面積為1.76公頃。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1E5E79" w14:textId="77777777" w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
+    <w:p w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>有關變更位置之說明請以計畫區相對位置及簡述所在地標方式修正並刪除地號文字，避免後續實地測量分割後不符地號實際情形。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1B3D71" w14:textId="77777777" w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
+    <w:p w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>其他：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6211110F" w14:textId="77777777" w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
+    <w:p w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>本案案名請配合中央興建重大設施之事由，修正為「變更臺北市中山區都市計畫</w:t>
+        <w:t>本案</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>案名請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>配合中央興建重大設施之事由，修正為「變更臺北市中山區都市計畫</w:t>
       </w:r>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>部分工業區為大學用地及道路用地</w:t>
       </w:r>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>主要計畫案」。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C853B3" w14:textId="77777777" w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
+    <w:p w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>有關土地權屬部分請補充因古蹟不得私有之國有持分土地及委託臺</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>灣菸</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>酒公司經營之情形；權屬分析請納入變更範圍周邊之地權分布，並將變更範圍之權屬更新至最新異動情形。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773FDF67" w14:textId="77777777" w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
+    <w:p w:rsidR="008E6752" w:rsidRPr="00823B60" w:rsidRDefault="008E6752" w:rsidP="008E6752">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>上位及相關計畫請補充教育部對技職院校體系及北科大之總體政策內容。</w:t>
+        <w:t>上位及相關計畫請補充</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>教育部對技職</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>院校體系及北科大之總體政策內容。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686A6967" w14:textId="77777777" w:rsidR="000E4D29" w:rsidRPr="00823B60" w:rsidRDefault="000E4D29" w:rsidP="008E6752">
+    <w:p w:rsidR="000E4D29" w:rsidRPr="00823B60" w:rsidRDefault="000E4D29" w:rsidP="008E6752">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>現行計畫請補充中山區都市計畫主要計畫之土地使用分區及公共設施用地分析，並補充現行計畫面積表。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555A7F57" w14:textId="77777777" w:rsidR="000E4D29" w:rsidRPr="00823B60" w:rsidRDefault="000E4D29" w:rsidP="008E6752">
+    <w:p w:rsidR="000E4D29" w:rsidRPr="00823B60" w:rsidRDefault="000E4D29" w:rsidP="008E6752">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>有關計畫書第八章其他應加表明之事項，請配合建議意見</w:t>
       </w:r>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
@@ -10790,562 +13445,762 @@
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>六</w:t>
       </w:r>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>點部分，請修正為「大學用地應符合文化資產保存法及『古蹟及歷史建築修復及再利用計畫』內容，作相關之使用。」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD40E2A" w14:textId="77777777" w:rsidR="000E4D29" w:rsidRPr="00823B60" w:rsidRDefault="00094DD8" w:rsidP="00521A9B">
+    <w:p w:rsidR="000E4D29" w:rsidRPr="00823B60" w:rsidRDefault="00094DD8" w:rsidP="00521A9B">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>公民或團體陳情意見綜理表：詳附表</w:t>
+        <w:t>公民或團體陳情意見</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>綜理表</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>詳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>附表</w:t>
       </w:r>
       <w:r w:rsidR="00C01204" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>。有關公民或團體意見之主要訴求，請依下列各點意見修正研析意見</w:t>
+        <w:t>。有關公民或團體意見之主要訴求，請依下列各點意見修正</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>析意見</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613027C3" w14:textId="77777777" w:rsidR="00094DD8" w:rsidRPr="00823B60" w:rsidRDefault="00094DD8" w:rsidP="00094DD8">
+    <w:p w:rsidR="00094DD8" w:rsidRPr="00823B60" w:rsidRDefault="00094DD8" w:rsidP="00094DD8">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00823B60">
-[...3 lines deleted...]
-        <w:t>研析意見請清楚敘明採納與否及其理由</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>析意見請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>清楚敘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>明採納與否及其理由</w:t>
       </w:r>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>同意採納、部分酌予採納、或未便採納等</w:t>
       </w:r>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F726120" w14:textId="77777777" w:rsidR="00094DD8" w:rsidRPr="00823B60" w:rsidRDefault="00094DD8" w:rsidP="00094DD8">
+    <w:p w:rsidR="00094DD8" w:rsidRPr="00823B60" w:rsidRDefault="00094DD8" w:rsidP="00094DD8">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>本案經行政院綜整相關單位後答覆監察院10項調查意見之內容，涉及公民或團體陳情意見部分，請參考納入研析意見回應並確保回應內容之一致性。</w:t>
+        <w:t>本案經</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>行政院綜整相關單位</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>後答覆監察院10項調查意見之內容，涉及公民或團體陳情意見部分，請參考納入</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>析意見回應並確保回應內容之一致性。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3204B0B6" w14:textId="77777777" w:rsidR="00094DD8" w:rsidRPr="00823B60" w:rsidRDefault="00094DD8" w:rsidP="00094DD8">
+    <w:p w:rsidR="00094DD8" w:rsidRPr="00823B60" w:rsidRDefault="00094DD8" w:rsidP="00094DD8">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>陳情意見涉及共同事項之回應</w:t>
       </w:r>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>如校地需求、變更急迫性等</w:t>
       </w:r>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，請另行綜整研提完整</w:t>
-[...6 lines deleted...]
-        <w:t>之回應說明，並以索引方式於個別陳情編號內加註參照，以利審議。</w:t>
+        <w:t>，請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>另行綜整研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>提完整之回應說明，並以索引方式於個別陳情編號內加</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>註</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>參照，以利審議。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FC16C6" w14:textId="77777777" w:rsidR="00094DD8" w:rsidRPr="00823B60" w:rsidRDefault="00094DD8" w:rsidP="00E447D0">
+    <w:p w:rsidR="00094DD8" w:rsidRPr="00823B60" w:rsidRDefault="00094DD8" w:rsidP="00E447D0">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>有關陳情係同意變更計畫內容供北科大使用之意見，研析意見請修正為同意採納；其中涉及規劃設計部</w:t>
+        <w:t>有關陳情係同意變更計畫內容供北科大使用之意見，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>析意見請修正為同意採納；其中涉及規劃設計部</w:t>
       </w:r>
       <w:r w:rsidR="00724A5C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>分</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，亦請具體回應是否同意採納及其對應之計畫內容為何。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A028FE7" w14:textId="77777777" w:rsidR="00094DD8" w:rsidRPr="00823B60" w:rsidRDefault="00094DD8" w:rsidP="00094DD8">
+    <w:p w:rsidR="00094DD8" w:rsidRPr="00823B60" w:rsidRDefault="00094DD8" w:rsidP="00094DD8">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>有關涉及古蹟及歷史建築保存及活化之相關意見，非屬都市計畫審議之範疇，涉及文資法規定部分請敘明依相關法令規定切實辦理。</w:t>
+        <w:t>有關涉及古蹟及歷史建築保存及活化之相關意見，非屬都市計畫審議之範疇，涉及文資法規定</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>部分請敘明</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>依相關法令規定切實辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F57995D" w14:textId="77777777" w:rsidR="00094DD8" w:rsidRPr="00823B60" w:rsidRDefault="00094DD8" w:rsidP="00094DD8">
+    <w:p w:rsidR="00094DD8" w:rsidRPr="00823B60" w:rsidRDefault="00094DD8" w:rsidP="00094DD8">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>有關區分為大學用地</w:t>
       </w:r>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、大學用地</w:t>
       </w:r>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidR="00572E02" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>及容積調派規定之相關回應，請依本次會議建議意見配合修正。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA355C8" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00B60064" w:rsidP="00576721">
+    <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00B60064" w:rsidP="00576721">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
       <w:r w:rsidR="00EB54D9" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>查</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C65A54" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，相較於「原變更案」，「新變更案」明顯影響臺灣菸酒公司土地使用價值與效益。詢據臺灣菸酒公司表示：</w:t>
+        <w:t>，相較於「原變更案」，「新變更案」明顯影響臺灣菸酒公司土地使用價值與效益。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C65A54" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C65A54" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>據臺灣菸酒公司表示：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1EC110" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00C65A54">
+    <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00C65A54">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>該公司歷任董事長均支持依106年8月3日及107年10月2日二級都委會審議通過之「原變更案」與北市府協商協議書內容，因北科大校地需求介入，臺北市政府不再與該公司協商，經行政院協調撤案，對已幾近規劃執行之公司政策造成延宕。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E12967" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00C65A54">
+    <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00C65A54">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>有關「原變更案」與「新變更案」對於</w:t>
       </w:r>
       <w:r w:rsidR="00A131F7" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺灣菸酒公司使用</w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Hlk174115490"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk174115490"/>
       <w:r w:rsidR="00993977" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>台北啤酒工場</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>土地</w:t>
       </w:r>
       <w:r w:rsidR="00A131F7" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之強度、</w:t>
       </w:r>
       <w:r w:rsidR="00A131F7" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>效益</w:t>
       </w:r>
       <w:r w:rsidR="00A131F7" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>與</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>價值差異如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FE1CCD" w14:textId="77777777" w:rsidR="00930412" w:rsidRPr="00823B60" w:rsidRDefault="00A131F7" w:rsidP="00A131F7">
+    <w:p w:rsidR="00930412" w:rsidRPr="00823B60" w:rsidRDefault="00A131F7" w:rsidP="00A131F7">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「原變更案」</w:t>
       </w:r>
       <w:r w:rsidR="00930412" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A3A9C8" w14:textId="77777777" w:rsidR="00930412" w:rsidRPr="00823B60" w:rsidRDefault="00A131F7" w:rsidP="00930412">
+    <w:p w:rsidR="00930412" w:rsidRPr="00823B60" w:rsidRDefault="00A131F7" w:rsidP="00930412">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>特定專用區，建蔽率</w:t>
       </w:r>
       <w:r w:rsidR="000D5FC7" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>70</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>%，都審後最高放寬至7</w:t>
       </w:r>
       <w:r w:rsidR="000D5FC7" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>%，容積率353%增額容積到450%。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B5382B" w14:textId="77777777" w:rsidR="00A131F7" w:rsidRPr="00823B60" w:rsidRDefault="00A131F7" w:rsidP="00930412">
+    <w:p w:rsidR="00A131F7" w:rsidRPr="00823B60" w:rsidRDefault="00A131F7" w:rsidP="00930412">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>除特種行業外，其餘比照第三種商業區</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>可興建樓地板面積109,267㎡</w:t>
-      </w:r>
+        <w:t>可興建樓地板面積109,267</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>㎡</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2438B3A6" w14:textId="77777777" w:rsidR="00930412" w:rsidRPr="00823B60" w:rsidRDefault="00930412" w:rsidP="00930412">
+    <w:p w:rsidR="00930412" w:rsidRPr="00823B60" w:rsidRDefault="00930412" w:rsidP="00930412">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>商業區價值，依原先106年採設定地上權方案估算，權利金在104億元到245億</w:t>
+        <w:t>商業區價值，依原先106年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>設定地上權方案估算，權利金在104億元到245億</w:t>
       </w:r>
       <w:r w:rsidR="00724A5C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>元</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>間；參考113年鄰近商業區公告現值加4成推估，土地資產價值約358億元。</w:t>
+        <w:t>間；參考113年鄰近商業區公告現值加</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4成</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>推估，土地資產價值約358億元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E509B9B" w14:textId="77777777" w:rsidR="00930412" w:rsidRPr="00823B60" w:rsidRDefault="00A131F7" w:rsidP="00A131F7">
+    <w:p w:rsidR="00930412" w:rsidRPr="00823B60" w:rsidRDefault="00A131F7" w:rsidP="00A131F7">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>「新變更案」</w:t>
       </w:r>
       <w:r w:rsidR="00930412" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656E5AE7" w14:textId="77777777" w:rsidR="00930412" w:rsidRPr="00823B60" w:rsidRDefault="00A131F7" w:rsidP="00930412">
+    <w:p w:rsidR="00930412" w:rsidRPr="00823B60" w:rsidRDefault="00A131F7" w:rsidP="00930412">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>維持</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>工業區使用</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
@@ -11355,874 +14210,916 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>建蔽率55%</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>容積率300%</w:t>
       </w:r>
       <w:r w:rsidR="00930412" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A248B4" w14:textId="77777777" w:rsidR="00A131F7" w:rsidRPr="00823B60" w:rsidRDefault="00A131F7" w:rsidP="00930412">
+    <w:p w:rsidR="00A131F7" w:rsidRPr="00823B60" w:rsidRDefault="00A131F7" w:rsidP="00930412">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>可興建樓地板面積103,200㎡</w:t>
-      </w:r>
+        <w:t>可興建樓地板面積103,200</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>㎡</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCBF3BC" w14:textId="77777777" w:rsidR="00930412" w:rsidRPr="00823B60" w:rsidRDefault="00930412" w:rsidP="00930412">
+    <w:p w:rsidR="00930412" w:rsidRPr="00823B60" w:rsidRDefault="00930412" w:rsidP="00930412">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>依113年公告現值加4成推估，土地資產價值約129億元。</w:t>
+        <w:t>依113年公告現值加</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4成</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>推估，土地資產價值約129億元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2452650A" w14:textId="786AA47D" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00993977" w:rsidP="00993977">
+    <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00993977" w:rsidP="00993977">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 表 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003C635B">
+      <w:r w:rsidR="00F5132C" w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00C65A54" w:rsidRPr="00823B60">
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「原變更案」與「新變更案」差異說明一覽表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8784" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1809"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="1730"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="24DABBFC" w14:textId="77777777" w:rsidTr="00330B0F">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00330B0F">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07FB0023" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="340" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>具體差異</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4340E77A" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="340" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>原變更案</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2BFD05F8" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="340" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>新變更案</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="20D02905" w14:textId="77777777" w:rsidTr="00330B0F">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00330B0F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="766A718F" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="226" w:hangingChars="113" w:hanging="294"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.變更法令依據</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C9371EF" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>都市計畫工業區變更審議規範</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F86C8BF" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>都市計畫法第27條第1項4款及第2項</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="10875372" w14:textId="77777777" w:rsidTr="00330B0F">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00330B0F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CC2725D" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="226" w:hangingChars="113" w:hanging="294"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.回饋內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7AAA59E9" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30%公共設施及10.5%可建築用地，共計約2.1公頃。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="744830DC" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="794F8FD1" w14:textId="77777777" w:rsidTr="009C6403">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="009C6403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32990911" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="226" w:hangingChars="113" w:hanging="294"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.變更方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33FDA40C" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>所有權人申請變更</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="248B3627" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>不納入變更範圍維持工業區</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BA94F30" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>內政部逕為變更為大學用地</w:t>
+              <w:t>內政部</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>逕</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>為變更為大學用地</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="3462410A" w14:textId="77777777" w:rsidTr="009C6403">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="009C6403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C4D4BA5" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="226" w:hangingChars="113" w:hanging="294"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.變更面積</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C5BE98F" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>全區5.2公頃</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D1BED17" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>西側3.43公頃</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2363528A" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>東南側1.76公頃(不含道路用地)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="053C7F1B" w14:textId="77777777" w:rsidTr="009C6403">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="009C6403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3865EC5B" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="226" w:hangingChars="113" w:hanging="294"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.變更後強度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39294317" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>特定專用區、建蔽率</w:t>
             </w:r>
             <w:r w:rsidR="000D5FC7" w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
@@ -12248,1066 +15145,1211 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%，容積率353%增額容積到450%。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7EFF8FA2" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>維持原工業區</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D364897" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>建蔽率55%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="168BA3BF" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>容積率300%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06159687" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>大學用地，建蔽率45%；容積率280%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="3DFECBD1" w14:textId="77777777" w:rsidTr="009C6403">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="009C6403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CE4DBE9" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="226" w:hangingChars="113" w:hanging="294"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.公共設施</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72D5872E" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>特定專用區(二)0.35公頃、公園用地1.23公頃、廣場用地0.42公頃、道路用地0.1公頃，共計約2.1公頃。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04AFF490" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>維持原工業區，不用回饋公共設施。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D45EDBC" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>大學1</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.14公頃。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EBE32B2" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>大學2</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.62公頃。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51AB91A2" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>合計1.76公頃。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="24C32AAC" w14:textId="77777777" w:rsidTr="009C6403">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="009C6403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72DDF434" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="226" w:hangingChars="113" w:hanging="294"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.可興建建築量體</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47EE6294" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>特定專用區可興建109,267㎡樓地板面積。</w:t>
+              <w:t>特定專用區可興建109,267</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>㎡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>樓地板面積。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F48B2FE" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>以工業區興建至少103,200㎡樓地板面積。</w:t>
+              <w:t>以工業區興建至少103,200</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>㎡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>樓地板面積。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43076AFA" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00270E15">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00270E15">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>大學1：無，古蹟歷建已建樓地板面積約16,738㎡。</w:t>
+              <w:t>大學1：無，古蹟</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>歷建已建樓</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>地板面積約16,738</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>㎡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E9FD536" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00270E15">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00270E15">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>大學2：17,220㎡(基準容積)</w:t>
+              <w:t>大學2：17,220</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>㎡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(基準容積)</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="47B623A7" w14:textId="77777777" w:rsidTr="009C6403">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="009C6403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E48C8D8" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="226" w:hangingChars="113" w:hanging="294"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8.使用效益</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="794E07CB" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>特定專用區，除特種行業外，其餘比照第三種商業區。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="418DE45E" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>工業區使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B7EBA18" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>提供教學空間、文化資產保存及再利用、展演空間、開放式綠色生態永續校園空間。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="3F74362C" w14:textId="77777777" w:rsidTr="009C6403">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="009C6403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31829E1A" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="226" w:hangingChars="113" w:hanging="294"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9.資產價值</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7AF81C84" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>商業區價值，依原先106年採設定地上權方案估算，權利金在104億元到245億</w:t>
+              <w:t>商業區價值，依原先106年</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>設定地上權方案估算，權利金在104億元到245億</w:t>
             </w:r>
             <w:r w:rsidR="00724A5C" w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>間；參考113年鄰近商業區公告現值加</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00B86753" w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>成推估，土地資產價值約358億元。</w:t>
+              <w:t>成</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>推估，土地資產價值約358億元。</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>備註1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B6AE253" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>依113年公告現值加</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00B86753" w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>成推估，土地資產價值約129億元。</w:t>
+              <w:t>成</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>推估，土地資產價值約129億元。</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>備註2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E79530E" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="48EA1A9F" w14:textId="77777777" w:rsidTr="009C6403">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="009C6403">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="684F1A03" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="226" w:hangingChars="113" w:hanging="294"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10.對居民生活影響</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DA5D1BD" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00270E15">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00270E15">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>渭水路三巷拓寬、特定專用區(二)部分空間可供里辦公室使用、公園、廣場等供附近民眾使用。</w:t>
+              <w:t>渭水路三巷拓寬、特定專用區(二)部分空間</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>可供里辦公室</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00823B60">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>使用、公園、廣場等供附近民眾使用。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D6C01AD" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00270E15">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00270E15">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>因特定專用區比照第三種商業區，將增加附近里民土地利用價值。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5388FE4C" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>維持原狀，附近區民土地增值空間較小。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49908925" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>「</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>原變更案</w:t>
             </w:r>
@@ -13377,235 +16419,250 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>洽商產學合作及結合</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>該</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>公司總部之設立，共同活化地區之產業與經濟發展，故對於當地民眾生活環境影響應屬正面之提升。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w14:paraId="2233F75C" w14:textId="77777777" w:rsidTr="00330B0F">
+      <w:tr w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidTr="00330B0F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8784" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="580C18DB" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00330B0F">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>備註</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63227441" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00270E15">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00270E15">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>變更後土地面積為30,954.28㎡，參考附近中山區長安段四小段2號及105號街角商業區，公告現值為828,000元／㎡，依公告現值加</w:t>
             </w:r>
             <w:r w:rsidR="00B86753" w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>成估算市價，為30,954.28*828,000*1.4=35,882,201,376元。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BD2D4A1" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00270E15">
+          <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00270E15">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>減資繳庫後維持工業區土地面積為34,400㎡，參考中山區長安段四小段79地號，公告現值為269,000元／㎡，依公告現值加</w:t>
             </w:r>
             <w:r w:rsidR="00B86753" w:rsidRPr="00823B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00823B60">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>成估算市價，為34,400*269,000*1.4=12,955,040,000元。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3EA55A37" w14:textId="77777777" w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00C65A54">
+    <w:p w:rsidR="00C65A54" w:rsidRPr="00823B60" w:rsidRDefault="00C65A54" w:rsidP="00C65A54">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：臺灣菸酒公司、北科大。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6882C8FE" w14:textId="77777777" w:rsidR="00520A8F" w:rsidRPr="00823B60" w:rsidRDefault="0089024F" w:rsidP="00E87B53">
+    <w:p w:rsidR="00520A8F" w:rsidRPr="00823B60" w:rsidRDefault="0089024F" w:rsidP="00E87B53">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>再</w:t>
       </w:r>
       <w:r w:rsidR="00930412" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>查，「新變更案」主要目的之一，係因北科大囿於現有校區建蔽率飽和已無法增建，嚴重影響教學研究及學生活動空間，</w:t>
+        <w:t>查，「新變更案」主要目的之一，係因北科大</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00930412" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>囿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00930412" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於現有校區建蔽率飽和已無法增建，嚴重影響教學研究及學生活動空間，</w:t>
       </w:r>
       <w:r w:rsidR="00E87B53" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>綜合考量教學、研究資源之集中效益，該校以鄰近現有校區之土地為優先考量目標</w:t>
       </w:r>
       <w:r w:rsidR="00E87B53" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00E87B53" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>而</w:t>
       </w:r>
       <w:r w:rsidR="000E47E0" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
@@ -13655,185 +16712,261 @@
       <w:r w:rsidR="00E87B53" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>校長及顧問</w:t>
       </w:r>
       <w:r w:rsidR="00E87B53" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>到院簡報時</w:t>
       </w:r>
       <w:r w:rsidR="00E87B53" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>更明白表示：「</w:t>
       </w:r>
       <w:r w:rsidR="00E87B53" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>『新變更案』主要目的係為協助北科大的臺北校區(校本部)可以取得更多可用容積，讓原本學校建築物可透過改建方式獲得更多師生使用空間。變更後的2處大學用地1、2不會增加建築，外界所稱會增加560%的容積純屬誤解</w:t>
-      </w:r>
+        <w:t>『新變更案』主要目的係為協助北科大的</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E87B53" w:rsidRPr="00823B60">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺北校</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E87B53" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>區(校本部)可以取得更多可用容積，讓原本學校建築物可透過改建方式獲得更多師生使用空間。變更後的2處大學用地1、2不會增加建築，外界所稱會增加560%的容積純屬誤解</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87B53" w:rsidRPr="00823B60">
+        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00E87B53" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E87B53" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>嗣</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00930412" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>經北科大</w:t>
       </w:r>
       <w:r w:rsidR="00EB54D9" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>進一步</w:t>
       </w:r>
       <w:r w:rsidR="00930412" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>調查：「初步估算大學1受限而可調派至校本部之最大容積約為15,305㎡(無折算價值比)。」然</w:t>
+        <w:t>調查：「初步估算大學1受限而可調派至校本部之最大容積約為15,305</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00930412" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>㎡</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00930412" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(無折算價值比)。」然</w:t>
       </w:r>
       <w:r w:rsidR="00520A8F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>根</w:t>
       </w:r>
       <w:r w:rsidR="00930412" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>據臺北市政府都市發展局</w:t>
       </w:r>
       <w:r w:rsidR="00520A8F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>查復</w:t>
       </w:r>
       <w:r w:rsidR="00BB25C4" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>說明</w:t>
       </w:r>
       <w:r w:rsidR="00930412" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：「</w:t>
       </w:r>
       <w:r w:rsidR="00930412" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>內政部審議之新都市計畫案計畫範圍及容積調派方案未包含北科大臺北校區(校本部)，北科大如有相關計畫，應循其他法定程序辦理。」</w:t>
+        <w:t>內政部審議之新都市計畫案計畫範圍及容積調派方案未包含北科大</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00930412" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺北校</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00930412" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>區(校本部)，北科大如有相關計畫，應循其他法定程序辦理。」</w:t>
       </w:r>
       <w:r w:rsidR="004F6D74" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>又</w:t>
       </w:r>
       <w:r w:rsidR="004D1B4F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>根據</w:t>
       </w:r>
       <w:r w:rsidR="00DE4BC3" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>113年7月18日</w:t>
       </w:r>
       <w:r w:rsidR="00DE4BC3" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內政部都委會專案小組</w:t>
       </w:r>
       <w:r w:rsidR="00DE4BC3" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>建議意見</w:t>
       </w:r>
       <w:r w:rsidR="00DE4BC3" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>略以：「</w:t>
-      </w:r>
+        <w:t>略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DE4BC3" w:rsidRPr="00823B60">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00DE4BC3" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>：「</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4BC3" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>有關公開展覽計畫內容規劃為大學用地(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE4BC3" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE4BC3" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)及大學用地(二)部分，考量目前北科大尚無容積調派之具體需求，建請刪除相關規定，並將新計畫名稱修正為</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4BC3" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>『</w:t>
       </w:r>
       <w:r w:rsidR="00DE4BC3" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>大學用地</w:t>
       </w:r>
       <w:r w:rsidR="00DE4BC3" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>』</w:t>
       </w:r>
       <w:r w:rsidR="00DE4BC3" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>；未來如有容積調派至其他建築基地之需要，請另案循法定程序辦理</w:t>
       </w:r>
       <w:r w:rsidR="00DE4BC3" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -13882,54 +17015,68 @@
       </w:r>
       <w:r w:rsidR="00520A8F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>內受限</w:t>
       </w:r>
       <w:r w:rsidR="00520A8F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>容積調派</w:t>
       </w:r>
       <w:r w:rsidR="00520A8F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>至</w:t>
       </w:r>
       <w:r w:rsidR="00520A8F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>北科大臺北校區(校本部)</w:t>
-      </w:r>
+        <w:t>北科大</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00520A8F" w:rsidRPr="00823B60">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺北校</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00520A8F" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>區(校本部)</w:t>
+      </w:r>
+      <w:r w:rsidR="00520A8F" w:rsidRPr="00823B60">
+        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，故「</w:t>
       </w:r>
       <w:r w:rsidR="00520A8F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>新變更案</w:t>
       </w:r>
       <w:r w:rsidR="00520A8F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00EF679E" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>可</w:t>
       </w:r>
@@ -13937,1323 +17084,1603 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>否</w:t>
       </w:r>
       <w:r w:rsidR="00DE4BC3" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>立即</w:t>
       </w:r>
       <w:r w:rsidR="00E7721E" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、有效</w:t>
       </w:r>
       <w:r w:rsidR="00520A8F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>解決北科大缺地之急迫需求，</w:t>
+        <w:t>解決北科</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00520A8F" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>大缺地</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00520A8F" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之急迫需求，</w:t>
       </w:r>
       <w:r w:rsidR="00BB25C4" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>仍</w:t>
       </w:r>
       <w:r w:rsidR="00520A8F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>待進一步審慎評估。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C65B061" w14:textId="77777777" w:rsidR="00520A8F" w:rsidRPr="00823B60" w:rsidRDefault="00B4155A" w:rsidP="00E87B53">
+    <w:p w:rsidR="00520A8F" w:rsidRPr="00823B60" w:rsidRDefault="00B4155A" w:rsidP="00E87B53">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Hlk174623560"/>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="20" w:name="_Hlk174623560"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>另</w:t>
       </w:r>
       <w:r w:rsidR="00C47275" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>臺北市政府113年5月21日府都規字第1130118172號函</w:t>
+        <w:t>臺北市政府113年5月21日府都</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C47275" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>規</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C47275" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>字</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C47275" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>第1130118172號函</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>雖</w:t>
       </w:r>
       <w:r w:rsidR="0022357D" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>稱</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00520A8F" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：「綜觀『新變更案』之執行，地方希望形塑啤酒文化園區，而教育單位有教學使用之需求，關鍵在於現行土地所有權人及中央政策是否認同且積極達成，並且妥善溝通，找尋合適之方案，市府都發局僅能從旁協助，故仍應由中央協調土地所有權人(臺灣菸酒公司、財政部國有財產署)及需用地機關商談開發計畫，並妥善對外說明始為正辦。」</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidR="0022357D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>然</w:t>
+      </w:r>
+      <w:r w:rsidR="00204009" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>按都市計畫法之立法目的</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00204009" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>在</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於</w:t>
+      </w:r>
+      <w:r w:rsidR="00204009" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>改善居民生活環境，並促進都市有計畫之均衡發展，該法第1條規定</w:t>
+      </w:r>
+      <w:r w:rsidR="00243D7C" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>甚</w:t>
+      </w:r>
+      <w:r w:rsidR="00204009" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>明。又同法第3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70868" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、4</w:t>
+      </w:r>
+      <w:r w:rsidR="00204009" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>條規定：「本法所稱之都市計畫，係指在一定地區內有關都市生活之經濟、交通、衛生、保安、國防、文教、康樂等重要設施，作有計畫之發展，並對土地使用作合理之規劃而言。」</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70868" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、「本法之主管機關：在中央為內政部；在直轄市為直轄市政府；在縣（市）為縣（市）政府。」</w:t>
+      </w:r>
+      <w:r w:rsidR="001756CA" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>查</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>「新變更案」</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>範圍屬台北啤酒工場之一部分，位處</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>臺北</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>市</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>文創產業軸帶</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D47E61" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>「華山中央藝文公園」、「華山創意文化園區」至「松</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>菸文創</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>園區」、「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>北機廠鐵道園區」</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>之間</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47E61" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，亦位於南京辦公商圈，屬金融、辦公等商務機能發達之地區，且周邊歷史、文化及教育設施林立，</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>參照「</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>臺北市中山區都市計畫通盤檢討(主要計畫)案(第一階段)」報告書內容，</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>當地計畫目標包括：「…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(二)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>檢視</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>大彎北段</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>商業發展定位，強化地區商務機能，引入人潮提升競爭力。</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(五)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>鼓勵工業區轉型發展，提高土地使用效益與整體空間發展價值</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>」儘管</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7721E" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>本案</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>涉及都市計畫認定個案變更程序，</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>或因</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>急迫性</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>等原因</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>無法納入</w:t>
+      </w:r>
+      <w:r w:rsidR="000F011D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>當地</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>通盤檢討</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，然</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>個案變更仍應考量促進該區域均衡發展之公共利益，不應由整體都市發展紋理與脈絡中撕裂、抽離，故臺北市政府身為</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70868" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>都市計畫的「地方主管機關</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70868" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70868" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>暨</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>「新變更案」之擬定機關，</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7721E" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>實</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>應</w:t>
+      </w:r>
+      <w:r w:rsidR="000F011D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>積極與中央合作</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7721E" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，共商發展課題、對策及願景，並</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>審慎評估規劃</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，以增加臺北市</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7721E" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>發展之</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>競爭力與前瞻性，進一步</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>維護整體都市居民生活之公</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>益</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47C5D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F70868" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00247687" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>臺北市政府</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47C5D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>對於「新變更案</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47C5D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47C5D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，未以都市整體發展的尺度進行檢視，與中央政府充分溝通合作，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A47C5D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>反</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70868" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>稱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F70868" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>只是扮演從旁協助之角色</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70868" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70868" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00247687" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>明顯置身事外，未善盡職責</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00520A8F" w:rsidRPr="00823B60" w:rsidRDefault="00520A8F" w:rsidP="00E87B53">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>綜上，</w:t>
+      </w:r>
+      <w:r w:rsidR="001566DE" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺北市政府對於二級都委會審查通過之「原變更案」未予公告、立場反覆，對「新變更案」置身事外，未善盡職責。又</w:t>
+      </w:r>
+      <w:r w:rsidR="0022357D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>「新變更案」公開展覽</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0022357D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_Hlk176182040"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0022357D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>公民</w:t>
+      </w:r>
+      <w:r w:rsidR="00892BB0" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="0022357D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>團體</w:t>
+      </w:r>
+      <w:r w:rsidR="00892BB0" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>與當地里民</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="0022357D" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>然</w:t>
-[...78 lines deleted...]
-      <w:r w:rsidR="00A9325B" w:rsidRPr="00823B60">
+        <w:t>持贊成</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05226" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="0022357D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>反對之意見紛歧，</w:t>
+      </w:r>
+      <w:r w:rsidR="00247687" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="32"/>
-[...129 lines deleted...]
-        <w:t>」儘管</w:t>
+        </w:rPr>
+        <w:t>92案中有61案為反對意見及建議，</w:t>
+      </w:r>
+      <w:r w:rsidR="0022357D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>且相較於「原變更案」，「新變更案」明顯影響臺灣菸酒公司土地使用強度、效益與價值，加上容積調派尚須另循程序辦理，可否立即解決北科大校地不足的急迫問題，不無疑義?行政院允應持續整合各方意見</w:t>
       </w:r>
       <w:r w:rsidR="00E7721E" w:rsidRPr="00823B60">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...116 lines deleted...]
-        <w:t>「新變更案」之擬定機關，</w:t>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="0022357D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>努力達成共識，臺北市政府亦應以都市整體發展的尺度進行檢視，與中央政府充分溝通</w:t>
       </w:r>
       <w:r w:rsidR="00E7721E" w:rsidRPr="00823B60">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...170 lines deleted...]
-        <w:t>。</w:t>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>合作</w:t>
+      </w:r>
+      <w:r w:rsidR="0022357D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，共創本案都市計畫變更之最大效益，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0022357D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>俾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0022357D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>能達成</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5418" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>臺北市民、臺灣菸酒公司及北科大</w:t>
+      </w:r>
+      <w:r w:rsidR="0022357D" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>互惠多贏之局面。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642C7FF5" w14:textId="77777777" w:rsidR="00520A8F" w:rsidRPr="00823B60" w:rsidRDefault="00520A8F" w:rsidP="00E87B53">
-[...136 lines deleted...]
-    <w:p w14:paraId="1A35CAA0" w14:textId="77777777" w:rsidR="00751904" w:rsidRPr="00823B60" w:rsidRDefault="00751904" w:rsidP="007C6956">
+    <w:p w:rsidR="00751904" w:rsidRPr="00823B60" w:rsidRDefault="00751904" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="1020" w:hanging="680"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:sectPr w:rsidR="00751904" w:rsidRPr="00823B60" w:rsidSect="00537F76">
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CAB0FD4" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="007C6956">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="2380" w:hanging="2380"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc529222689"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="36" w:name="_Toc422834160"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc529222689"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc529223111"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc529223862"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc529228265"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc2400395"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc4316189"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc4473330"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc69556897"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc69556946"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc69609820"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc70241816"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc70242205"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc421794875"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc422834160"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>處理辦法：</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
-      <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="698AF83A" w14:textId="77777777" w:rsidR="00C107EA" w:rsidRPr="00823B60" w:rsidRDefault="00E37417" w:rsidP="00330B0F">
+    <w:p w:rsidR="00C107EA" w:rsidRPr="00823B60" w:rsidRDefault="00E37417" w:rsidP="00330B0F">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1021"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Hlk101881073"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="50" w:name="_Toc422834166"/>
+      <w:bookmarkStart w:id="36" w:name="_Hlk101881073"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc2400397"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc4316191"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc4473332"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc69556901"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc69556950"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc69609824"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc70241822"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc70242211"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc421794881"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc421795447"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc421796028"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc422728963"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc422834166"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>調查意見</w:t>
       </w:r>
       <w:r w:rsidR="009F7238" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:r w:rsidR="008E5942" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>至</w:t>
       </w:r>
       <w:r w:rsidR="009F7238" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:r w:rsidR="00F13124" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="006055AE" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>函請行政院參處，並督同所屬確實檢討改進見復</w:t>
-      </w:r>
+        <w:t>函請行政院參處，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006055AE" w:rsidRPr="00823B60">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>並督同</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006055AE" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>所屬確實檢討改進</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006055AE" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>見復</w:t>
+      </w:r>
+      <w:r w:rsidR="006055AE" w:rsidRPr="00823B60">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1361BC77" w14:textId="77777777" w:rsidR="00F70868" w:rsidRPr="00823B60" w:rsidRDefault="00F70868" w:rsidP="00330B0F">
+    <w:p w:rsidR="00F70868" w:rsidRPr="00823B60" w:rsidRDefault="00F70868" w:rsidP="00330B0F">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1021"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>調查意見二，糾正內政部及臺北市</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>政府。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2787CA38" w14:textId="77777777" w:rsidR="000F47B2" w:rsidRPr="00823B60" w:rsidRDefault="000F47B2" w:rsidP="00330B0F">
+    <w:p w:rsidR="000F47B2" w:rsidRPr="00823B60" w:rsidRDefault="000F47B2" w:rsidP="00330B0F">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1021"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Hlk174622725"/>
+      <w:bookmarkStart w:id="50" w:name="_Hlk174622725"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>調查意見</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009F7238" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidR="00F70868" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>糾正臺北市</w:t>
       </w:r>
       <w:r w:rsidR="00F70868" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>政府。</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:p w14:paraId="1F658789" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00F13124" w:rsidP="007C6956">
+    <w:bookmarkEnd w:id="36"/>
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00F13124" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1021"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>抄調查意見，函復陳訴人。</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkEnd w:id="50"/>
-    <w:p w14:paraId="150D474C" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00823B60" w:rsidP="007C6956">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00823B60" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1021"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>調查報告之案由、調查意見、處理辦法(含附表1)及簡報檔，於個資隱匿後，上網公布。</w:t>
+        <w:t>調查報告之案由、調查意見、處理辦法(含附表1)及簡報檔，於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>個</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>資隱匿後，上網公布。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3974EEC0" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="007C6956">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="1021"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55F801CF" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="007C6956">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="228" w:after="0"/>
         <w:ind w:leftChars="1100" w:left="4422"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>調查委員：</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00823B60" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>范巽綠</w:t>
+        <w:t>范巽</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00823B60" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>綠</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266A35AC" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00823B60" w:rsidP="00823B60">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00823B60" w:rsidP="00823B60">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="6005"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>施錦芳</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5399C84C" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00823B60" w:rsidP="00823B60">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00823B60" w:rsidP="00823B60">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="6019"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>蕭自佑</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA5EA05" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="007C6956">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="710F968F" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="007C6956">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E0FD67E" w14:textId="77777777" w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidRDefault="00823B60" w:rsidP="007C6956">
+    <w:p w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidRDefault="00823B60" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="2381"/>
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體"/>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40A4AB5D" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="007C6956">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="084EF7EA" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="007C6956">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5889796A" w14:textId="77777777" w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidRDefault="00823B60" w:rsidP="007C6956">
+    <w:p w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidRDefault="00823B60" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D03B432" w14:textId="77777777" w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidRDefault="00823B60" w:rsidP="007C6956">
+    <w:p w:rsidR="00823B60" w:rsidRPr="00823B60" w:rsidRDefault="00823B60" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體"/>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0224B018" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="007C6956">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="007C6956">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>本案案名：</w:t>
+        <w:t>本案</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>案</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>名：</w:t>
       </w:r>
       <w:r w:rsidR="008C49FD" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>台北啤酒工場(原建國啤酒廠)都市計畫變更</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54843899" w14:textId="77777777" w:rsidR="00611F9E" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="004F1EBA">
+    <w:p w:rsidR="00611F9E" w:rsidRPr="00823B60" w:rsidRDefault="00AB7CE6" w:rsidP="004F1EBA">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="2014" w:hangingChars="592" w:hanging="2014"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案關鍵字：</w:t>
       </w:r>
       <w:r w:rsidR="008C49FD" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺灣菸酒公司</w:t>
       </w:r>
       <w:r w:rsidR="00606946" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008C49FD" w:rsidRPr="00823B60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>臺北科技大學</w:t>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C49FD" w:rsidRPr="00823B60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>北科技大學</w:t>
       </w:r>
       <w:r w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="008C49FD" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>建國啤酒廠</w:t>
       </w:r>
       <w:r w:rsidR="00C22DF3" w:rsidRPr="00823B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="008C49FD" w:rsidRPr="00823B60">
         <w:rPr>
@@ -15384,58 +18811,58 @@
     <wne:acd wne:argValue="AgC1az2EI2oPXzEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzUA" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzYA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzcA" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzgA" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzkA" wne:acdName="acd9" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd10" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd11" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd12" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAUA" wne:acdName="acd13" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAYA" wne:acdName="acd14" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAcA" wne:acdName="acd15" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAgA" wne:acdName="acd16" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAkA" wne:acdName="acd17" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd18" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FD4BC76" w14:textId="77777777" w:rsidR="00D70384" w:rsidRDefault="00D70384">
+    <w:p w:rsidR="00D70384" w:rsidRDefault="00D70384">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C884957" w14:textId="77777777" w:rsidR="00D70384" w:rsidRDefault="00D70384">
+    <w:p w:rsidR="00D70384" w:rsidRDefault="00D70384">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康中黑體">
@@ -15450,274 +18877,274 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康楷書體W5(P)">
     <w:altName w:val="新細明體"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="2A2B8BFC" w14:textId="77777777" w:rsidR="006050F6" w:rsidRDefault="006050F6">
+  <w:p w:rsidR="006050F6" w:rsidRDefault="006050F6">
     <w:pPr>
       <w:pStyle w:val="af4"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="63A61A83" w14:textId="77777777" w:rsidR="006050F6" w:rsidRDefault="006050F6">
+  <w:p w:rsidR="006050F6" w:rsidRDefault="006050F6">
     <w:pPr>
       <w:framePr w:wrap="auto" w:hAnchor="text" w:y="-955"/>
       <w:ind w:left="640" w:right="360" w:firstLine="448"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DA7E714" w14:textId="77777777" w:rsidR="00D70384" w:rsidRDefault="00D70384">
+    <w:p w:rsidR="00D70384" w:rsidRDefault="00D70384">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4530C5E6" w14:textId="77777777" w:rsidR="00D70384" w:rsidRDefault="00D70384">
+    <w:p w:rsidR="00D70384" w:rsidRDefault="00D70384">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="45BE4C77" w14:textId="77777777" w:rsidR="006050F6" w:rsidRPr="00701CF1" w:rsidRDefault="006050F6" w:rsidP="00701CF1">
+    <w:p w:rsidR="006050F6" w:rsidRPr="00701CF1" w:rsidRDefault="006050F6" w:rsidP="00701CF1">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00701CF1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>91</w:t>
       </w:r>
       <w:r w:rsidRPr="00701CF1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年改制為臺灣菸酒公司</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3088484C" w14:textId="77777777" w:rsidR="006050F6" w:rsidRPr="00BB2382" w:rsidRDefault="006050F6" w:rsidP="001C26FD">
+    <w:p w:rsidR="006050F6" w:rsidRPr="00BB2382" w:rsidRDefault="006050F6" w:rsidP="001C26FD">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB2382">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有關本案都市計畫變更</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、協商</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB2382">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>詳細過程請參照調查意見三(一)說明。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="774A67FE" w14:textId="77777777" w:rsidR="006050F6" w:rsidRDefault="006050F6" w:rsidP="00400CEB">
+    <w:p w:rsidR="006050F6" w:rsidRDefault="006050F6" w:rsidP="00400CEB">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F24AA0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>112</w:t>
       </w:r>
       <w:r w:rsidRPr="00F24AA0">
@@ -15887,51 +19314,51 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>『</w:t>
       </w:r>
       <w:r w:rsidRPr="00F24AA0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>新變更案</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>』</w:t>
       </w:r>
       <w:r w:rsidRPr="00F24AA0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規劃供北科大教學使用部分，該校依程序完成撥用即可進駐使用。」</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7C847A0C" w14:textId="77777777" w:rsidR="006050F6" w:rsidRDefault="006050F6" w:rsidP="001700F9">
+    <w:p w:rsidR="006050F6" w:rsidRDefault="006050F6" w:rsidP="001700F9">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>聯合新聞網「『</w:t>
       </w:r>
       <w:r w:rsidRPr="00313F06">
@@ -16013,51 +19440,51 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="000D5BF1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="000D5BF1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日搜尋</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="014B2B74" w14:textId="77777777" w:rsidR="006050F6" w:rsidRPr="001700F9" w:rsidRDefault="006050F6" w:rsidP="001700F9">
+    <w:p w:rsidR="006050F6" w:rsidRPr="001700F9" w:rsidRDefault="006050F6" w:rsidP="001700F9">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -16088,70 +19515,70 @@
           <w:rFonts w:ascii="標楷體" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t>為英國Quacquarelli Symonds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t>公司</w:t>
       </w:r>
       <w:r w:rsidRPr="001700F9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t>所發表的年度大學排行榜。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3BCEB5D1" w14:textId="77777777" w:rsidR="006050F6" w:rsidRPr="00AB1693" w:rsidRDefault="006050F6" w:rsidP="00AB1693">
+    <w:p w:rsidR="006050F6" w:rsidRPr="00AB1693" w:rsidRDefault="006050F6" w:rsidP="00AB1693">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_Hlk174710530"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk174710530"/>
       <w:r w:rsidRPr="004F1EBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「新變更案」係由行政院</w:t>
       </w:r>
       <w:r w:rsidRPr="004F1EBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>112</w:t>
       </w:r>
       <w:r w:rsidRPr="004F1EBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidRPr="004F1EBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
@@ -16213,55 +19640,55 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="004F1EBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="004F1EBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="004F1EBA">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>日召開會議討論獲致共識，決議後續由中央主導都市計畫逕為變更。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="0421E102" w14:textId="77777777" w:rsidR="006050F6" w:rsidRPr="00D9685A" w:rsidRDefault="006050F6" w:rsidP="003834D8">
+    <w:p w:rsidR="006050F6" w:rsidRPr="00D9685A" w:rsidRDefault="006050F6" w:rsidP="003834D8">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00544340">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>105</w:t>
       </w:r>
       <w:r w:rsidRPr="00544340">
@@ -16319,94 +19746,94 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>臺灣菸酒公司</w:t>
       </w:r>
       <w:r w:rsidRPr="00544340">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>代為管理使用及將增額容積價金運用於該</w:t>
       </w:r>
       <w:r w:rsidRPr="00274CF9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>工廠</w:t>
       </w:r>
       <w:r w:rsidRPr="00544340">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>文資修復。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="22C1ACA5" w14:textId="77777777" w:rsidR="006050F6" w:rsidRPr="001A7DFC" w:rsidRDefault="006050F6" w:rsidP="001A7DFC">
+    <w:p w:rsidR="006050F6" w:rsidRPr="001A7DFC" w:rsidRDefault="006050F6" w:rsidP="001A7DFC">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00274CF9">
         <w:t>該會議決議敘明</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="00274CF9">
         <w:t>「請</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>臺北市政</w:t>
       </w:r>
       <w:r w:rsidRPr="00274CF9">
         <w:t>府與申請人依『都市計畫工業區檢討變更審議規範』之規定簽訂協議書，並納入計畫書中，以利查考。」</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="7B090224" w14:textId="77777777" w:rsidR="006050F6" w:rsidRDefault="006050F6" w:rsidP="0023407D">
+    <w:p w:rsidR="006050F6" w:rsidRDefault="006050F6" w:rsidP="0023407D">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F24AA0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>112</w:t>
       </w:r>
       <w:r w:rsidRPr="00F24AA0">
@@ -22163,59 +25590,61 @@
   </w:num>
   <w:num w:numId="51">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="52">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="53">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="54">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="46"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:mirrorMargins/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="0"/>
   <w:drawingGridHorizontalSpacing w:val="170"/>
   <w:drawingGridVerticalSpacing w:val="457"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A302B2"/>
@@ -23077,51 +26506,50 @@
     <w:rsid w:val="003B39DE"/>
     <w:rsid w:val="003B3A00"/>
     <w:rsid w:val="003B3C07"/>
     <w:rsid w:val="003B438F"/>
     <w:rsid w:val="003B4AE9"/>
     <w:rsid w:val="003B4CB7"/>
     <w:rsid w:val="003B54C9"/>
     <w:rsid w:val="003B6081"/>
     <w:rsid w:val="003B6775"/>
     <w:rsid w:val="003B7F03"/>
     <w:rsid w:val="003C038A"/>
     <w:rsid w:val="003C0394"/>
     <w:rsid w:val="003C0520"/>
     <w:rsid w:val="003C09CA"/>
     <w:rsid w:val="003C0D6E"/>
     <w:rsid w:val="003C0EF7"/>
     <w:rsid w:val="003C28D0"/>
     <w:rsid w:val="003C31E0"/>
     <w:rsid w:val="003C39B2"/>
     <w:rsid w:val="003C4034"/>
     <w:rsid w:val="003C556E"/>
     <w:rsid w:val="003C589B"/>
     <w:rsid w:val="003C5BA3"/>
     <w:rsid w:val="003C5FE2"/>
     <w:rsid w:val="003C6219"/>
-    <w:rsid w:val="003C635B"/>
     <w:rsid w:val="003C6463"/>
     <w:rsid w:val="003C6DA5"/>
     <w:rsid w:val="003C7A2E"/>
     <w:rsid w:val="003C7C57"/>
     <w:rsid w:val="003D04EC"/>
     <w:rsid w:val="003D05AB"/>
     <w:rsid w:val="003D05FB"/>
     <w:rsid w:val="003D1206"/>
     <w:rsid w:val="003D1B16"/>
     <w:rsid w:val="003D1EB3"/>
     <w:rsid w:val="003D279E"/>
     <w:rsid w:val="003D290F"/>
     <w:rsid w:val="003D2D46"/>
     <w:rsid w:val="003D4143"/>
     <w:rsid w:val="003D458F"/>
     <w:rsid w:val="003D45BF"/>
     <w:rsid w:val="003D508A"/>
     <w:rsid w:val="003D50F0"/>
     <w:rsid w:val="003D537F"/>
     <w:rsid w:val="003D600B"/>
     <w:rsid w:val="003D658F"/>
     <w:rsid w:val="003D7725"/>
     <w:rsid w:val="003D7B75"/>
     <w:rsid w:val="003E0208"/>
     <w:rsid w:val="003E0482"/>
@@ -25923,58 +29351,58 @@
     <w:rsid w:val="00FE7F4B"/>
     <w:rsid w:val="00FF315C"/>
     <w:rsid w:val="00FF36A3"/>
     <w:rsid w:val="00FF40EC"/>
     <w:rsid w:val="00FF5004"/>
     <w:rsid w:val="00FF561D"/>
     <w:rsid w:val="00FF70C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5B45C59A"/>
+  <w14:docId w14:val="1ECB47FC"/>
   <w15:docId w15:val="{BB8E8C19-50C2-4C62-AA93-13482DC04C91}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="680"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
@@ -32796,67 +36224,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{843AE6ED-057C-4ADC-9532-AD0E38239CC5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1D84BFD-AA76-4D3D-AD78-F2F35B2348DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>C030調查報告格式體例(橫式).dot</Template>
+  <Template>C030調查報告格式體例(橫式)</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>17923</Characters>
+  <Pages>40</Pages>
+  <Words>3145</Words>
+  <Characters>17928</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>149</Lines>
   <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>cy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21025</CharactersWithSpaces>
+  <CharactersWithSpaces>21031</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>調查報告</dc:title>
   <dc:subject/>
   <dc:creator>葉棋楠</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>