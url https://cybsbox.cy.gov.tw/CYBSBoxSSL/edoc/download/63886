--- v0 (2025-12-07)
+++ v1 (2026-08-03)
@@ -6,190 +6,254 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="131B947D" w14:textId="77777777" w:rsidR="00EB62C3" w:rsidRPr="00EB62C3" w:rsidRDefault="00EB62C3" w:rsidP="0006643C">
+    <w:p w:rsidR="00EB62C3" w:rsidRPr="00EB62C3" w:rsidRDefault="00EB62C3" w:rsidP="0006643C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:ind w:left="2380" w:hanging="2380"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB62C3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>調   查   報   告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241C3AAE" w14:textId="77777777" w:rsidR="0006643C" w:rsidRPr="005D1EB7" w:rsidRDefault="0006643C" w:rsidP="0006643C">
+    <w:p w:rsidR="0006643C" w:rsidRPr="005D1EB7" w:rsidRDefault="0006643C" w:rsidP="0006643C">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:ind w:left="2380" w:hanging="2380"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>案　　由：</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>據審計部111年度桃園市總決算審核報告，桃園市政府已制定殯葬管理自治條例，規範殯葬設施及服務行為，惟該市殯儀館周圍民間會館林立，疑違法提供殯葬設施供民眾使用、查無經營許可或地址與營業所在地不符，且疑有殯葬禮儀服務業者出售塔位墓園等情案。</w:t>
+        <w:t>據審計部</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>111</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年度桃園市總決算審核報告，桃園市政府已制定殯葬管理自治條例，規範殯葬設施及服務行為，惟該市殯儀館周圍民間會館林立，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>疑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>違法提供殯葬設施供民眾使用、查無經營許可或地址與營業所在地不符，且</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>疑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>有殯葬禮儀服務業者出售塔位墓園</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>等情案</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A03F2AF" w14:textId="77777777" w:rsidR="007B17DC" w:rsidRPr="005D1EB7" w:rsidRDefault="004C1BC5" w:rsidP="007B17DC">
+    <w:p w:rsidR="007B17DC" w:rsidRPr="005D1EB7" w:rsidRDefault="004C1BC5" w:rsidP="007B17DC">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:ind w:left="2380" w:hanging="2380"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>調查意見：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34821CBC" w14:textId="77777777" w:rsidR="00A22138" w:rsidRPr="005D1EB7" w:rsidRDefault="00DF49F7" w:rsidP="007B17DC">
+    <w:p w:rsidR="00A22138" w:rsidRPr="005D1EB7" w:rsidRDefault="00DF49F7" w:rsidP="007B17DC">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>桃園市部分殯葬服務業者長年提供非法殯葬設施供消費者使用，然桃園市政府於106年至110年間，每年僅對違法業者裁罰乙次，且均處最輕</w:t>
       </w:r>
       <w:r w:rsidR="00F62865" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>新臺幣(下同)</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>3萬元罰鍰，明顯無法發揮處罰之嚇阻效果</w:t>
       </w:r>
       <w:r w:rsidR="006D192F">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>直至審計部111年查核後，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F62865" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>該府</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>始逐步提高罰鍰額度，</w:t>
+        <w:t>始逐步</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>提高罰鍰額度，</w:t>
       </w:r>
       <w:r w:rsidR="00F62865" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>惟仍</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>以「待桃園區及中壢區殯葬服務中心改善工程完工後，將提高裁處強度</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
@@ -244,360 +308,562 @@
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>方式換取違法營業之機會。桃園市政府允應善</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>盡職責</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，針對限期未改善者按次處罰，並進一步查明有無違法設置、擴充、增建、改建或啟用殯葬設施之行為，確實依法查處。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E95271E" w14:textId="77777777" w:rsidR="006A2689" w:rsidRPr="005D1EB7" w:rsidRDefault="000226D4" w:rsidP="003C5B85">
+    <w:p w:rsidR="006A2689" w:rsidRPr="005D1EB7" w:rsidRDefault="000226D4" w:rsidP="003C5B85">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>殯葬服務業的發展起源於社會對死亡禮儀和殯葬服務之需求。在過去，國人對</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>死亡充滿恐懼</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，將相關議題視為禁忌，然隨著社會結構和價值觀轉變，民眾不再把死亡撇在生命之外，而是把死亡納入生命之中，當成生命的一環，重視生命的價值及死亡的品質。起初，殯葬服務業以家族經營的形式開始，提供基本的殯葬服務，包括遺體管理、儀式策劃等。爾後，隨著社會現代化和城市化的發展，殯葬服務業逐漸專業化，擴大服務範疇，提供更多選擇和人</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>性化的殯葬服務方案，</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk165473282"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk165473282"/>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>加上殯葬管理條例於91年7月17日</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00BD15F2" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>制定公布</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>，對於殯葬服務業之管理及輔導規範也更臻完整。按殯葬管理條例規定，殯葬服務業可分為</w:t>
+        <w:t>，對於殯葬服務業之管理及輔導規範也更</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>臻</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>完整。按殯葬管理條例規定，殯葬服務業可分為</w:t>
       </w:r>
       <w:r w:rsidR="00ED10C4" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「殯葬設施經營業」</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidR="00ED10C4" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「殯葬禮儀服務業」</w:t>
       </w:r>
       <w:r w:rsidR="003D18DC" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2類</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，分述如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0AAD66" w14:textId="77777777" w:rsidR="000226D4" w:rsidRPr="005D1EB7" w:rsidRDefault="003D18DC" w:rsidP="003D18DC">
+    <w:p w:rsidR="000226D4" w:rsidRPr="005D1EB7" w:rsidRDefault="003D18DC" w:rsidP="003D18DC">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1701"/>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「殯葬設施經營業</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>：按殯葬管理條例第2條第14款規定，「殯葬設施經營業</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>係指以經營公墓、殯儀館、禮廳及靈堂、火化場、骨灰(骸)存放設施為業者。次按</w:t>
+        <w:t>係指以經營公墓、殯儀館、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>禮廳及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>靈堂、火化場、骨灰(骸)存放設施為業者。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>次按</w:t>
       </w:r>
       <w:r w:rsidR="00F62865" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>同</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>條例第56條規定，殯葬設施經營業得委託公司、商業代為銷售墓基、骨灰(骸)存放單位，應備具銷售墓基、骨灰(骸)存放單位之營業處所及受委託之公司、商業相關文件，報請直轄市、縣(市)主管機關備查，並公開相關資訊。</w:t>
+        <w:t>條例</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>第56條規定，殯葬設施經營業得委託公司、商業代為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>銷售墓</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>基、骨灰(骸)存放單位，應備具</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>銷售墓</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>基、骨灰(骸)存放單位之營業處所及受委託之公司、商業相關文件，報請直轄市、縣(市)主管機關備查，並公開相關資訊。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AAF381" w14:textId="77777777" w:rsidR="003D18DC" w:rsidRPr="005D1EB7" w:rsidRDefault="003D18DC" w:rsidP="003D18DC">
+    <w:p w:rsidR="003D18DC" w:rsidRPr="005D1EB7" w:rsidRDefault="003D18DC" w:rsidP="003D18DC">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1701"/>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>「殯葬禮儀服務業」：按殯葬管理條例第2條第15款規定略以，「殯葬禮儀服務業」係指以承攬處理殯葬事宜為業者。</w:t>
-      </w:r>
+        <w:t>「殯葬禮儀服務業」：按殯葬管理條例第2條第15款規定略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，「殯葬禮儀服務業」係指以承攬處理殯葬事宜為業者。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>再按內政部95年6月27日台內民字第09501049211號公告之「殯葬服務定型化契約範本」，其中附件所列服務項目為遺體接運、安靈服務、治喪協調、發喪、奠禮場地準備、入殮移柩、奠禮儀式、發引安葬、埋葬或存放設施、後續處理等。</w:t>
+        <w:t>再按內政部95年6月27日台</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>內民字第09501049211號</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公告之「殯葬服務定型化契約範本」，其中附件所列服務項目為遺體接運、安靈服務、治喪協調、發喪、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>奠禮場</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>地準備、入殮移柩、奠禮儀式、發引安葬、埋葬或存放設施、後續處理等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704C6058" w14:textId="77777777" w:rsidR="003A6152" w:rsidRPr="005D1EB7" w:rsidRDefault="003A6152" w:rsidP="003C5B85">
+    <w:p w:rsidR="003A6152" w:rsidRPr="005D1EB7" w:rsidRDefault="003A6152" w:rsidP="003C5B85">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有關桃園市「殯葬服務業」發展概況：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1910EC" w14:textId="77777777" w:rsidR="003A6152" w:rsidRPr="005D1EB7" w:rsidRDefault="003A6152" w:rsidP="003A6152">
+    <w:p w:rsidR="003A6152" w:rsidRPr="005D1EB7" w:rsidRDefault="003A6152" w:rsidP="003A6152">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1701"/>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「殯葬設施經營業</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>部分：目前桃園市殯葬設施經營業共計6家，包括：菩提山事業有限公司(永福金寶塔)、春燕股份有限公司(一天山寶塔)、和平萬壽開發股份有限公司(和平萬壽寶塔)、佛品建設股份有限公司(金面山聖德寶塔)、龍富事業股份有限公司(富貴山莊墓園)及皇順開發股份有限公司(私立御奠園殯儀館)。</w:t>
+        <w:t>部分：目前桃園市殯葬設施經營業共計6家，包括：菩提山事業有限公司(永福金寶塔)、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>春燕股份有限公司</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(一天山寶塔)、和平萬壽開發股份有限公司(和平萬壽寶塔)、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>佛品建</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>設股份有限公司(金</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>面山聖</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>德寶塔)、龍富事業股份有限公司(富貴山莊墓園)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>及皇順開</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>發股份有限公司(私立</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>御奠</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>園殯儀館)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AAF871" w14:textId="77777777" w:rsidR="003A6152" w:rsidRPr="005D1EB7" w:rsidRDefault="003A6152" w:rsidP="003A6152">
+    <w:p w:rsidR="003A6152" w:rsidRPr="005D1EB7" w:rsidRDefault="003A6152" w:rsidP="003A6152">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1701"/>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>「殯葬禮儀服務業</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>部分：根據桃園市殯葬服務業概況統計報表</w:t>
       </w:r>
       <w:r w:rsidR="00F62865" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>顯示</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，該市殯葬禮儀服務業的許可家數有逐年增加趨勢，101年許可家數為194家，102年為203家，103年為224家，104年為305家，106年為315家，107年為319家，108年為322家，109年為330家，110年為337家、111年341家及112年351家。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B09BE34" w14:textId="31752F9B" w:rsidR="003A6152" w:rsidRPr="005D1EB7" w:rsidRDefault="00A2585A" w:rsidP="00A2585A">
+    <w:p w:rsidR="003A6152" w:rsidRPr="005D1EB7" w:rsidRDefault="00A2585A" w:rsidP="00A2585A">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 表 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00266922">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -610,154 +876,163 @@
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>桃園市「殯葬服務業」一覽表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="9212" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9212"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="1860F084" w14:textId="77777777" w:rsidTr="00ED10C4">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00ED10C4">
         <w:trPr>
           <w:trHeight w:val="5360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD27862" w14:textId="77777777" w:rsidR="003A6152" w:rsidRPr="005D1EB7" w:rsidRDefault="003A6152" w:rsidP="00ED10C4">
+          <w:p w:rsidR="003A6152" w:rsidRPr="005D1EB7" w:rsidRDefault="003A6152" w:rsidP="00ED10C4">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:leftChars="-116" w:left="-395"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="411D4D34" wp14:editId="1C279497">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FD51FFB" wp14:editId="0E38C484">
                   <wp:extent cx="5963478" cy="3315335"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="圖片 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId9"/>
                           <a:srcRect l="19965" t="23409" r="23013" b="20238"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5993613" cy="3332088"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59F7B22C" w14:textId="77777777" w:rsidR="003A6152" w:rsidRPr="005D1EB7" w:rsidRDefault="003A6152" w:rsidP="003A6152">
+    <w:p w:rsidR="003A6152" w:rsidRPr="005D1EB7" w:rsidRDefault="003A6152" w:rsidP="003A6152">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：桃園市政府(統計至112年11月底)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7B20FF" w14:textId="77777777" w:rsidR="003C5B85" w:rsidRPr="005D1EB7" w:rsidRDefault="00413BC4" w:rsidP="003C5B85">
+    <w:p w:rsidR="003C5B85" w:rsidRPr="005D1EB7" w:rsidRDefault="00413BC4" w:rsidP="003C5B85">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>又按</w:t>
       </w:r>
       <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>殯葬管理條例第6條第1項規定略以</w:t>
-      </w:r>
+        <w:t>殯葬管理條例第6條第1項規定略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005412A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>殯葬設施之設置、擴充、增建、改建，應報請直轄市、縣</w:t>
       </w:r>
       <w:r w:rsidR="00DD1647" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
@@ -768,52 +1043,61 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>主管機關核准。</w:t>
       </w:r>
       <w:r w:rsidR="005412A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>同條例</w:t>
       </w:r>
       <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>第22條規定略以</w:t>
-      </w:r>
+        <w:t>第22條規定略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005412A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>經營殯葬設施，應經該殯葬設施所在地之直轄市、縣</w:t>
       </w:r>
       <w:r w:rsidR="00DD1647" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
@@ -824,169 +1108,202 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>主管機關許可。</w:t>
       </w:r>
       <w:r w:rsidR="005412A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>同條例</w:t>
       </w:r>
       <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>第63條規定略以</w:t>
-      </w:r>
+        <w:t>第63條規定略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005412A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>殯葬服務業不得提供或媒介非法殯葬設施供消費者使用。</w:t>
       </w:r>
       <w:r w:rsidR="005412A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>同條例</w:t>
       </w:r>
       <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>第73條規定略以</w:t>
-      </w:r>
+        <w:t>第73條規定略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005412A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>殯葬設施經營業違反第6條第1項或第3項規定，未經核准或未依核准之內容</w:t>
       </w:r>
       <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>設置、擴充、增建、改建殯葬設施，處30萬元以上150萬元以下罰鍰，並限期改善或補辦手續；屆期仍未改善或補辦手續者，得按次處罰，情節重大或拒不遵從者，得令其停止營運、強制拆除或回復原狀；前項處罰，無殯葬設施經營業者，處罰設置、擴充、增建或改建者；無設置、擴充、增建或改建者，處罰販售者。</w:t>
       </w:r>
       <w:r w:rsidR="005412A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>同條例</w:t>
       </w:r>
       <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>第96條規定略以，殯葬服務業違反第63條規定者，處3萬元以上15萬元以下之罰鍰，並限期改善；屆期仍未改善者，得按次處罰，情節重大者，得廢止其許可。</w:t>
+        <w:t>第96條規定略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A33507" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>，殯葬服務業違反第63條規定者，處3萬元以上15萬元以下之罰鍰，並限期改善；屆期仍未改善者，得按次處罰，情節重大者，得廢止其許可。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24AD9667" w14:textId="3F31EDFA" w:rsidR="00A70DFE" w:rsidRPr="005D1EB7" w:rsidRDefault="00A2585A" w:rsidP="00A2585A">
+    <w:p w:rsidR="00A70DFE" w:rsidRPr="005D1EB7" w:rsidRDefault="00A2585A" w:rsidP="00A2585A">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 表 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00266922">
+      <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
-          <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00A80B04" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00160318" w:rsidRPr="005D1EB7">
@@ -1017,191 +1334,205 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>殯葬設施</w:t>
       </w:r>
       <w:r w:rsidR="00A80B04" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>處罰規定一覽表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="02CC3CB7" w14:textId="77777777" w:rsidTr="00160318">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00160318">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="326FB700" w14:textId="77777777" w:rsidR="00A70DFE" w:rsidRPr="005D1EB7" w:rsidRDefault="00A70DFE" w:rsidP="00A70DFE">
+          <w:p w:rsidR="00A70DFE" w:rsidRPr="005D1EB7" w:rsidRDefault="00A70DFE" w:rsidP="00A70DFE">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="357C3062" wp14:editId="7858FD09">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F98206D" wp14:editId="2AB845A8">
                   <wp:extent cx="5525135" cy="2854518"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                   <wp:docPr id="12" name="圖片 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId10"/>
                           <a:srcRect l="20353" t="22512" r="22773" b="25253"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5548572" cy="2866627"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="2DBDB3E5" w14:textId="77777777" w:rsidTr="00160318">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00160318">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7041F76B" w14:textId="77777777" w:rsidR="004372F1" w:rsidRPr="005D1EB7" w:rsidRDefault="004372F1" w:rsidP="00A70DFE">
+          <w:p w:rsidR="004372F1" w:rsidRPr="005D1EB7" w:rsidRDefault="004372F1" w:rsidP="00A70DFE">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>依規定對於未經核准違法設置經營殯葬設施，或擅自擴充增建殯葬設施之業者，違反殯葬管理條例第6條第1項及第22條規定，應按同條例第73條規定，</w:t>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="_Hlk165473787"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk165473787"/>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>處以30萬元至150萬元罰鍰。</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61AB1183" w14:textId="77777777" w:rsidR="00A70DFE" w:rsidRPr="005D1EB7" w:rsidRDefault="00160318" w:rsidP="00A70DFE">
+    <w:p w:rsidR="00A70DFE" w:rsidRPr="005D1EB7" w:rsidRDefault="00160318" w:rsidP="00A70DFE">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：審計部。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACBA6B4" w14:textId="77777777" w:rsidR="00445AB0" w:rsidRPr="005D1EB7" w:rsidRDefault="00F62865" w:rsidP="00413BC4">
+    <w:p w:rsidR="00445AB0" w:rsidRPr="005D1EB7" w:rsidRDefault="00F62865" w:rsidP="00413BC4">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>根據</w:t>
       </w:r>
       <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>審計部111年度桃園市總決算審核報告指出：</w:t>
+        <w:t>審計部</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>111</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年度桃園市總決算審核報告指出：</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>由</w:t>
       </w:r>
       <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>桃園市政府民政局提供違反殯葬管理條例規定之罰鍰資料分析結果，</w:t>
       </w:r>
       <w:r w:rsidR="00F51574" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>列舉</w:t>
       </w:r>
       <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>其中連續5年(106至110年度)違法提供非法殯葬設施供民眾使用者，計</w:t>
       </w:r>
@@ -1213,176 +1544,307 @@
         <w:t>有通</w:t>
       </w:r>
       <w:r w:rsidR="00A21648" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>天</w:t>
       </w:r>
       <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>禮儀</w:t>
       </w:r>
       <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>股份有限公司</w:t>
       </w:r>
       <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>等13家業者，歷年皆以違反殯葬管理條例第63條第1項規定，按同條例第96條第1項規定之最低罰鍰金額3萬元裁罰，迄111年度始以第2次違規處以4萬5千元罰鍰，而未以違反殯葬管理條例第6條第1項規定，按同條例第73條規定處以較高之罰鍰，亦未限期改善，且1年僅裁罰1次，未能確實輔導改善，致有業者長年違法提供非法殯葬設施供民眾使用情事。審計部進一步指出：</w:t>
-      </w:r>
+        <w:t>等13家業者，歷年皆以違反殯葬管理條例第63條第1項規定，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>按同條例</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第96條第1項規定之最低罰鍰金額3萬元裁罰，迄</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>1年度始以第2次違規處以4萬5千元罰鍰，而未以違反殯葬管理條例第6條第1項規定，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>按同條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>例第73條規定處以較高之罰鍰，亦未限期改善，且1年僅裁罰1次，未能確實輔導改善，致有業者長年違法提供非法殯葬設施供民眾使用情事。審計部進一步指出：</w:t>
+      </w:r>
+      <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>由</w:t>
       </w:r>
       <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>桃園市政府殯葬管理所網站之</w:t>
       </w:r>
       <w:r w:rsidR="00E32C3F" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>中壢區殯葬服務中心</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>位置圖可明顯看出</w:t>
-      </w:r>
+        <w:t>位置圖可明顯</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>看出</w:t>
+      </w:r>
+      <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C7389B" w14:textId="77777777" w:rsidR="00445AB0" w:rsidRPr="005D1EB7" w:rsidRDefault="00413BC4" w:rsidP="00445AB0">
+    <w:p w:rsidR="00445AB0" w:rsidRPr="005D1EB7" w:rsidRDefault="00413BC4" w:rsidP="00445AB0">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>違法設置殯葬設施：</w:t>
       </w:r>
       <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>中壢區殯葬服務中心</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>附近有許多民營殯儀館，而除了御奠園1家外，其餘都是未經核准殯葬設施經營業者(如通天殯儀館、大愛殯儀館、天堂路殯儀館……等)</w:t>
+        <w:t>附近有許多民營殯儀館，而除了</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>御奠園1家</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>外，其餘都是未經核准殯葬設施經營業者(如通天殯儀館、大愛殯儀館、天堂路殯儀館……等)</w:t>
       </w:r>
       <w:r w:rsidR="00445AB0" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D37DD6" w14:textId="77777777" w:rsidR="00413BC4" w:rsidRPr="005D1EB7" w:rsidRDefault="00413BC4" w:rsidP="00445AB0">
+    <w:p w:rsidR="00413BC4" w:rsidRPr="005D1EB7" w:rsidRDefault="00413BC4" w:rsidP="00445AB0">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>違法擴充、增建殯葬設施：御奠園設置11間禮廳及18間靈堂，較許可設置的7間禮廳，擴建了4間禮廳及18間靈堂。</w:t>
+        <w:t>違法擴充、增建殯葬設施：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>御奠園</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>設置</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>11間禮廳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>及18間靈堂，較許可設置的</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7間禮</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>廳，擴建了</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>4間禮廳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>及18間靈堂。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="3BF302C8" w14:textId="77777777" w:rsidTr="00ED10C4">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00ED10C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="068F2109" w14:textId="77777777" w:rsidR="00413BC4" w:rsidRPr="005D1EB7" w:rsidRDefault="00413BC4" w:rsidP="00ED10C4">
+          <w:p w:rsidR="00413BC4" w:rsidRPr="005D1EB7" w:rsidRDefault="00413BC4" w:rsidP="00ED10C4">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08F02F85" wp14:editId="015BAE81">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68D60C84" wp14:editId="76AB0642">
                   <wp:extent cx="5585188" cy="3498574"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6985"/>
                   <wp:docPr id="5" name="圖片 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="圖片 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="32143" t="35056" r="34587" b="31805"/>
                           <a:stretch>
@@ -1390,448 +1852,482 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5628301" cy="3525580"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74BE7914" w14:textId="0CAFB5B6" w:rsidR="00413BC4" w:rsidRPr="005D1EB7" w:rsidRDefault="00A2585A" w:rsidP="00A2585A">
+    <w:p w:rsidR="00413BC4" w:rsidRPr="005D1EB7" w:rsidRDefault="00A2585A" w:rsidP="00A2585A">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 圖 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00266922">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>中壢區殯葬服務中心</w:t>
       </w:r>
       <w:r w:rsidR="00413BC4" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>周邊違法經營殯葬設施示意圖</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A37DB4B" w14:textId="77777777" w:rsidR="00413BC4" w:rsidRPr="005D1EB7" w:rsidRDefault="00413BC4" w:rsidP="00413BC4">
+    <w:p w:rsidR="00413BC4" w:rsidRPr="005D1EB7" w:rsidRDefault="00413BC4" w:rsidP="00413BC4">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：審計部。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8844"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="6C5FFBB3" w14:textId="77777777" w:rsidTr="004D3544">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="004D3544">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE49CCB" w14:textId="77777777" w:rsidR="00413BC4" w:rsidRPr="005D1EB7" w:rsidRDefault="004D3544" w:rsidP="004D3544">
+          <w:p w:rsidR="00413BC4" w:rsidRPr="005D1EB7" w:rsidRDefault="004D3544" w:rsidP="004D3544">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:leftChars="-24" w:left="-82"/>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35422C48" wp14:editId="46A9A072">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6398A28F" wp14:editId="72469EFA">
                   <wp:extent cx="5636895" cy="3355450"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                   <wp:docPr id="11" name="圖片 11"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId12"/>
                           <a:srcRect l="14926" t="26935" r="15309" b="8944"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5666109" cy="3372840"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3947E7B5" w14:textId="17E9002B" w:rsidR="00413BC4" w:rsidRPr="005D1EB7" w:rsidRDefault="00A2585A" w:rsidP="00A2585A">
+    <w:p w:rsidR="00413BC4" w:rsidRPr="005D1EB7" w:rsidRDefault="00A2585A" w:rsidP="00A2585A">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 圖 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00266922">
+      <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
-          <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="004D3544" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>、殯葬設施經營業者(御奠園)提供違法擴建殯葬設施供民眾使用(</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>、殯葬設施經營業者(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D3544" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>廳</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>御奠園</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004D3544" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>卻有</w:t>
+        <w:t>)提供違法擴建殯葬設施供民眾使用(</w:t>
       </w:r>
       <w:r w:rsidR="004D3544" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>11</w:t>
-      </w:r>
+        <w:t>核准</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004D3544" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7間禮</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004D3544" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>間禮廳</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00445AB0" w:rsidRPr="005D1EB7">
+        <w:t>廳</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3544" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，實際</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3544" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>及</w:t>
-      </w:r>
+        <w:t>卻有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D3544" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>18間</w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="004D3544" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>間禮廳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00445AB0" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3544" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>18間</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3544" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>靈堂)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1690D0F7" w14:textId="77777777" w:rsidR="00A07EE7" w:rsidRPr="005D1EB7" w:rsidRDefault="004D3544" w:rsidP="004D3544">
+    <w:p w:rsidR="00A07EE7" w:rsidRPr="005D1EB7" w:rsidRDefault="004D3544" w:rsidP="004D3544">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A07EE7" w:rsidRPr="005D1EB7" w:rsidSect="004077E4">
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：審計部。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAD4EC6" w14:textId="4628926C" w:rsidR="00A02DA8" w:rsidRPr="005D1EB7" w:rsidRDefault="00A80B04" w:rsidP="00A80B04">
+    <w:p w:rsidR="00A02DA8" w:rsidRPr="005D1EB7" w:rsidRDefault="00A80B04" w:rsidP="00A80B04">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
@@ -1856,2623 +2352,2707 @@
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText>SEQ 表 \* ARABIC</w:instrText>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00266922">
+      <w:r w:rsidR="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00445AB0" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>桃園市政府</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>106至110年度對於違規設置、擴充、增建、改建、經營殯葬設施業者之處罰情形一覽表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB3E0DD" w14:textId="77777777" w:rsidR="004372F1" w:rsidRPr="005D1EB7" w:rsidRDefault="004372F1" w:rsidP="004372F1">
+    <w:p w:rsidR="004372F1" w:rsidRPr="005D1EB7" w:rsidRDefault="004372F1" w:rsidP="004372F1">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1361"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>單位：新臺幣元</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1472"/>
         <w:gridCol w:w="1472"/>
         <w:gridCol w:w="1472"/>
         <w:gridCol w:w="1472"/>
         <w:gridCol w:w="1473"/>
         <w:gridCol w:w="1473"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="0806BC3D" w14:textId="77777777" w:rsidTr="00305B5A">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00305B5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22C65D72" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>處罰對象</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7362" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EFBAC1E" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>罰鍰金額</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="60A0120E" w14:textId="77777777" w:rsidTr="00305B5A">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00305B5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="057032A0" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C52DC06" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>106年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51CF98FC" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>107年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="242CEE57" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>108年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC03D92" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>109年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C06EC31" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>110年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="323B50A5" w14:textId="77777777" w:rsidTr="00305B5A">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00305B5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77E17F78" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.通天</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20E41D60" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A47AC3C" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA77B1F" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="662B41BB" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24858B3C" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="40248BEE" w14:textId="77777777" w:rsidTr="00305B5A">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00305B5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2891873C" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.龍巖</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71FDD299" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31853490" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>90,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E3E5140" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>90,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17BFF565" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>90,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A35E1CF" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="7DEDD5E8" w14:textId="77777777" w:rsidTr="00305B5A">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00305B5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5518F91C" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.大愛</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A19843C" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF2BC32" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2AD888" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC19160" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58F30403" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="5284BB9E" w14:textId="77777777" w:rsidTr="00305B5A">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00305B5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="283417EC" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.至善園</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71868F46" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="523368C4" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1946F641" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5261E74A" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10F2ED42" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="0F661878" w14:textId="77777777" w:rsidTr="00305B5A">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00305B5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="491E708B" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.奉祥</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD05DA9" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67A5FC13" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65C46361" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A257175" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="497E5A96" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="559464C5" w14:textId="77777777" w:rsidTr="00305B5A">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00305B5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC55D41" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.南興</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60976027" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A509455" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70574463" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE77D0E" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71B55BEC" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="15381840" w14:textId="77777777" w:rsidTr="00305B5A">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00305B5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38EAB31B" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.皇順(御奠園)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EE5EEF9" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="760D89F7" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0072BBD3" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9C4121" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="217B60AA" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="379F1306" w14:textId="77777777" w:rsidTr="00305B5A">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00305B5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24071576" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.展誼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECF0AE9" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27E26B95" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3445EBED" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7978B0CC" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="262369D0" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="461A8837" w14:textId="77777777" w:rsidTr="00305B5A">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00305B5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA9AB70" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9.國寶</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4422D4DC" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="074CC86D" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B1C289" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6980B970" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A56FC52" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="2A222550" w14:textId="77777777" w:rsidTr="00305B5A">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00305B5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02E88931" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10.鼎浥</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE3BCCC" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14CEA718" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56ED0B0D" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ECDC890" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17942A29" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="10F11E58" w14:textId="77777777" w:rsidTr="00305B5A">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00305B5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AFE2D4C" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11.閻航</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="041CC881" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F44B522" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69E5C300" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E76B530" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B11B247" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="105BA93C" w14:textId="77777777" w:rsidTr="00305B5A">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00305B5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D25D390" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12.芸祥</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F31FAA0" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B68B89F" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7F8633" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="264C3596" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54B073EA" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="72CD0D0C" w14:textId="77777777" w:rsidTr="00305B5A">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00305B5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27781261" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="00305B5A">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13.華夏仁本</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4465D3D4" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="117C3586" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="651E106C" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D68E8A8" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB264AD" w14:textId="77777777" w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
+          <w:p w:rsidR="00305B5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00305B5A" w:rsidP="000D1379">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F7A7B26" w14:textId="77777777" w:rsidR="00A70DFE" w:rsidRPr="005D1EB7" w:rsidRDefault="00160318" w:rsidP="004D3544">
+    <w:p w:rsidR="00A70DFE" w:rsidRPr="005D1EB7" w:rsidRDefault="00160318" w:rsidP="004D3544">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：審計部。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D328F6" w14:textId="77777777" w:rsidR="003C5B85" w:rsidRPr="005D1EB7" w:rsidRDefault="005E637B" w:rsidP="003C5B85">
+    <w:p w:rsidR="003C5B85" w:rsidRPr="005D1EB7" w:rsidRDefault="005E637B" w:rsidP="003C5B85">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>為釐清「對於違法販售殯葬設施之業者，應依殯葬管理條例第73條第3項規定處罰30萬元以上150萬元以下罰鍰，抑或按第96條第1項規定課處較輕的3萬元以上15萬元以下之罰鍰</w:t>
-      </w:r>
+        <w:t>為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>釐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>清「對於違法販售殯葬設施之業者，應依殯葬管理條例第73條第3項規定處罰30萬元以上150萬元以下罰鍰，抑或按第96條第1項規定</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>課處較</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>輕的3萬元以上15萬元以下之罰鍰</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之疑義，經本院約詢中央主管機關內政部相關主管人員表示：</w:t>
       </w:r>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「按殯葬管理條例第2條規定，殯葬設施經營業與殯葬禮儀服務業經營事項不同，係屬不同之許可行業</w:t>
       </w:r>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>次按</w:t>
       </w:r>
       <w:r w:rsidR="00E32C3F" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>同條例</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第73條第1項規定，殯葬設施經營業違反</w:t>
       </w:r>
       <w:r w:rsidR="00E32C3F" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>同條例</w:t>
       </w:r>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>第6條及第20條規定，未經核准或未依核准之內容設置、擴充、增建、改建殯葬設施，或擅自啟用、販售墓基或骨灰(骸)存放單位者，應處30萬元以上150萬元以下罰鍰；另依同條第3項規定，如無殯葬設施經營業者，處罰設置、擴充、</w:t>
+        <w:t>第6條及第20條規定，未經核准或未依核准之內容設置、擴充、增建、改建殯葬設施，或擅自啟用、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>販售墓基</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>或骨灰(骸)存放單位者，應處30萬元以上150萬元以下罰鍰；另依同條第3項規定，如無殯葬設施經營業者，處罰設置、擴充、</w:t>
       </w:r>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>增建或改建者；無設置、擴充、增建或改建者，處罰販售者。上開處罰，係考量違法設置、擴充、增建</w:t>
       </w:r>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>改建或啟用殯葬設施，對環境及鄰近民眾權益衝擊較為重大，故處以較重之罰鍰，且為避免查無殯葬設施經營者或設置(擴充</w:t>
       </w:r>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>增建或改建)者，致無對象可處罰，爰立法將販售者視為行為人，以求落實規範殯葬設施之效</w:t>
+        <w:t>增建或改建)者，致無對象可處罰，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>立法將販售者視為行為人，以求落實規範殯葬設施之效</w:t>
       </w:r>
       <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>另按</w:t>
       </w:r>
       <w:r w:rsidR="00E32C3F" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>同條例</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第96條第1項規定，殯葬服務業違反</w:t>
       </w:r>
       <w:r w:rsidR="00E32C3F" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>同條例</w:t>
       </w:r>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>第63條第1項規定，提供或媒介非法殯葬設施供消費者使用者，處3萬元以上15萬元以下之罰鍰，並限期改善；屆期仍未改善者，得按次處罰，情節重大者，得廢止其許可。……有關所詢違法販售殯葬設施之</w:t>
-      </w:r>
+        <w:t>第63條第1項規定，提供或媒介非法殯葬設施供消費者使用者，處3萬元以上15萬元以下之罰鍰，並限期改善；屆期仍未改善者，得按次處罰，情節重大者，得廢止其許可。…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>有關所詢違法販售殯葬設施之</w:t>
+      </w:r>
+      <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>『殯葬禮儀服務業</w:t>
       </w:r>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>』</w:t>
       </w:r>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(下稱行為人)，是否應依</w:t>
@@ -4539,112 +5119,176 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>同條例</w:t>
       </w:r>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第96條第1項規定裁處。至前揭行為人之裁處依據究竟為何，仍視直轄市、縣(市)主管機關就個案事實之認定。</w:t>
       </w:r>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="006D192F">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>再</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>詢據桃園市政府則稱：「現階段受限都市計畫土地使用分區規定，多數業者難合法經營，現已列入通盤檢討，待都市計畫變更完成後，即可輔導業者邁向合法化經營。</w:t>
-      </w:r>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>據桃園市政府則稱：「現階段受限都市計畫土地使用分區規定，多數業者難合法經營，現已列入通盤檢討，待都市計畫變更完成後，即可輔導業者邁向合法化經營。</w:t>
+      </w:r>
+      <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00856305" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有關未來取締措施，俟桃園區及中壢區殯葬服務中心改善工程完工，將提高裁處頻率及強度。」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D73C23" w14:textId="77777777" w:rsidR="00D216DF" w:rsidRPr="005D1EB7" w:rsidRDefault="00930105" w:rsidP="00D216DF">
+    <w:p w:rsidR="00D216DF" w:rsidRPr="005D1EB7" w:rsidRDefault="00930105" w:rsidP="00D216DF">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>桃園市部分殯葬服務業者長年提供非法殯葬設施供消費者使用，然桃園市政府於106年至110年間，每年僅對違法業者裁罰乙次，且均處最輕3萬元罰鍰，明顯無法發揮處罰之嚇阻效果</w:t>
+        <w:t>桃園市部分殯葬服務業者長年提供非法殯葬設施供消費者使用，然桃園市政府於106年至110年間，每年僅對違法業者</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>裁罰乙次</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>且均處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>最輕3萬元罰鍰，明顯無法發揮處罰之嚇阻效果</w:t>
       </w:r>
       <w:r w:rsidR="006D192F">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>直至審</w:t>
       </w:r>
       <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>計部111年查核後，該府始逐步提高罰鍰額度，惟仍以「待桃園區及中壢區殯葬服務中心改善工程完工後，將提高裁處強度</w:t>
-      </w:r>
+        <w:t>計部111年查核後，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>該府始逐步</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>提高罰鍰額度，惟仍以「待桃園區及中壢區殯葬服務中心改善工程完工後，將提高裁處強度</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>為由推諉，</w:t>
       </w:r>
       <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>形同</w:t>
       </w:r>
       <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>默許業者以</w:t>
@@ -4670,55 +5314,55 @@
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>方式換取違法營業之機會。桃園市政府允應善</w:t>
       </w:r>
       <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>盡職責</w:t>
       </w:r>
       <w:r w:rsidR="00CD6A69" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，針對限期未改善者按次處罰，並進一步查明有無違法設置、擴充、增建、改建或啟用殯葬設施之行為，確實依法查處。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572ACB3A" w14:textId="77777777" w:rsidR="00292556" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="007B17DC">
+    <w:p w:rsidR="00292556" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="007B17DC">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk165474347"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk165474347"/>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>桃園市中壢區殯葬服務中心周邊受限都市計畫土地使用分區</w:t>
       </w:r>
       <w:r w:rsidR="00FD12AD" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>管制</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，無法申設殯葬設施，以致非法</w:t>
       </w:r>
       <w:r w:rsidR="00831C25" w:rsidRPr="005D1EB7">
@@ -4763,59 +5407,69 @@
       </w:r>
       <w:r w:rsidR="00DD1647" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>不足</w:t>
       </w:r>
       <w:r w:rsidR="00831C25" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00D10AC2" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>存在違反都市計畫及違章建築等</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk164759761"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk164759761"/>
       <w:r w:rsidR="00C5240E" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>亂象</w:t>
-      </w:r>
+        <w:t>亂</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C5240E" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>象</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，更</w:t>
       </w:r>
       <w:r w:rsidR="00D10AC2" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>容易造成消費糾紛</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。桃園市政府雖提出「辦理中壢生命園區周邊土地變更</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
@@ -4828,57 +5482,67 @@
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidR="00C5240E" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>合法解決方案</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，卻</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DF4498" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>囿於</w:t>
+        <w:t>囿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DF4498" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>於</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>影響毗臨農地及衝擊整體交通路網</w:t>
       </w:r>
       <w:r w:rsidR="00DF4498" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>等疑慮</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
@@ -4940,158 +5604,208 @@
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>加速</w:t>
       </w:r>
       <w:r w:rsidR="00C5240E" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>辦理期程</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，避免變更案遙遙無期，增加非法殯葬設施之公安風險與消費爭議。</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="1FC358F9" w14:textId="77777777" w:rsidR="004E6B9D" w:rsidRPr="005D1EB7" w:rsidRDefault="00AB4C2D" w:rsidP="00AB4C2D">
+    <w:p w:rsidR="004E6B9D" w:rsidRPr="005D1EB7" w:rsidRDefault="00AB4C2D" w:rsidP="00AB4C2D">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>按殯葬管理條例第</w:t>
       </w:r>
       <w:r w:rsidR="00F51574" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>條</w:t>
       </w:r>
       <w:r w:rsidR="00F51574" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第1項</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>規定</w:t>
       </w:r>
       <w:r w:rsidR="00F51574" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>：「設置、擴充公墓，應選擇不影響水土保持、不破壞環境保護、不妨礙軍事設施及公共衛生之適當地點為之；其與下列第1款地點距離不得少於1千公尺，與第2款、第3款及第6款地點距離不得少於5百公尺，與其他各款地點應因地制宜，保持適當距離。但其他法律或自治條例另有規定者，從其規定：一、公共飲水井或飲用水之水源地。二、學校、醫院、幼兒園。三、戶口繁盛地區。四、河川。五、工廠、礦場。六、貯藏或製造爆炸物或其他易燃之氣體、油料等之場所。</w:t>
-      </w:r>
+        <w:t>：「設置、擴充公墓，應選擇不影響水土保持、不破壞環境保護、不妨礙軍事設施及公共衛生之適當地點為之；其與下列第1款地點距離不得少於1千公尺，與第2款、第3款及第6款地點距離不得少於5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F51574" w:rsidRPr="005D1EB7">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>百</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F51574" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>公尺，與其他各款地點應因地制宜，保持適當距離。但其他法律或自治條例另有規定者，從其規定：一、公共</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F51574" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>飲水井或飲用水</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F51574" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>之水源地。二、學校、醫院、幼兒園。三、戶口繁盛地區。四、河川。五、工廠、礦場。六、貯藏或製造爆炸物或其他易燃之氣體、油料等之場所。</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51574" w:rsidRPr="005D1EB7">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00F51574" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>同條例第9條第規定：「</w:t>
       </w:r>
       <w:r w:rsidR="003434BE" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(第1項)設置、擴充殯儀館、火化場或骨灰</w:t>
       </w:r>
       <w:r w:rsidR="00DD1647" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003434BE" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>骸</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00DD1647" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="003434BE" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>存放設施，應與前條第1項第2款規定之地點距離不得少於3百公尺，</w:t>
       </w:r>
       <w:r w:rsidR="003434BE" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>與第6款規定之地點距離不得少於5百公尺，與第3款戶口繁盛地區應保持適當距離。但其他法律或自治條例另有規定者，從其規定。(第2項)單獨設置、擴充禮廳及靈堂，應與前條第1項第2款規定之地點距離不得少於2百公尺。但其他法律或自治條例另有規定者，從其規定。</w:t>
-      </w:r>
+        <w:t>與第6款規定之地點距離不得少於5百公尺，與第3款戶口繁盛地區應保持適當距離。但其他法律或自治條例另有規定者，從其規定。(第2項)單獨設置、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003434BE" w:rsidRPr="005D1EB7">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>擴充禮廳及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003434BE" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>靈堂，應與前條第1項第2款規定之地點距離不得少於2百公尺。但其他法律或自治條例另有規定者，從其規定。</w:t>
+      </w:r>
+      <w:r w:rsidR="003434BE" w:rsidRPr="005D1EB7">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>使得符合</w:t>
       </w:r>
       <w:r w:rsidR="00DD1647" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>設置、擴充殯葬設施</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>規定</w:t>
@@ -5116,91 +5830,132 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>加上</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>其為鄰避設施，</w:t>
       </w:r>
       <w:r w:rsidR="00122820" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>容易造成</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>當地民眾反彈抗議，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00122820" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>導致</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>禮廳、靈堂、豎靈區及冰櫃</w:t>
+        <w:t>禮廳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、靈堂、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>豎靈</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>區及冰櫃</w:t>
       </w:r>
       <w:r w:rsidR="00DD1647" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>設置、擴充</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>不易。故殯葬管理條例第10條</w:t>
       </w:r>
       <w:r w:rsidR="00122820" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>特別</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>規定，透過都市計畫通盤檢討劃定為公墓、殯儀館、禮廳及靈堂、火化場或骨灰(骸)存放設施用地者，得不受距離之限制</w:t>
+        <w:t>規定，透過都市計畫通盤檢討劃定為公墓、殯儀館、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>禮廳及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>靈堂、火化場或骨灰(骸)存放設施用地者，得不受距離之限制</w:t>
       </w:r>
       <w:r w:rsidR="006D192F">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>再依都市計畫定期通盤檢討實施辦法第</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>38</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -5219,61 +5974,77 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>落實土地使用分區管制精神，</w:t>
       </w:r>
       <w:r w:rsidR="00122820" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>並</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>因應現有殯葬禮儀服務產業需求</w:t>
       </w:r>
       <w:r w:rsidR="00327771" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>，合先敘明</w:t>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00327771" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>合先敘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00327771" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>明</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24390753" w14:textId="77777777" w:rsidR="002F2A65" w:rsidRPr="005D1EB7" w:rsidRDefault="00722EB5" w:rsidP="00AB4C2D">
+    <w:p w:rsidR="002F2A65" w:rsidRPr="005D1EB7" w:rsidRDefault="00722EB5" w:rsidP="00AB4C2D">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>據桃園市政府</w:t>
       </w:r>
       <w:r w:rsidR="00C5240E" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>資料</w:t>
       </w:r>
       <w:r w:rsidR="00197869" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
@@ -5298,61 +6069,77 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00FA44F5" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>個區為服務範圍之</w:t>
       </w:r>
       <w:r w:rsidR="00FA44F5" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00FA44F5" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>種情境下，推估供給量、需求量及分析兩者間的落差，結果如下</w:t>
+        <w:t>種情境下，推估供給量、需求量及分析</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FA44F5" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>兩者間的落差</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA44F5" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，結果如下</w:t>
       </w:r>
       <w:r w:rsidR="002F2A65" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADABDD7" w14:textId="77777777" w:rsidR="00722EB5" w:rsidRPr="005D1EB7" w:rsidRDefault="007E5BAE" w:rsidP="00197869">
+    <w:p w:rsidR="00722EB5" w:rsidRPr="005D1EB7" w:rsidRDefault="007E5BAE" w:rsidP="00197869">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>冰櫃：殯儀館冰櫃合計最多可服務1</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>0</w:t>
@@ -5377,150 +6164,223 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>人次，結果顯示自</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>113</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年起出現供需相</w:t>
       </w:r>
       <w:r w:rsidR="001840F5">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>當。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>惟第2種情境分別自</w:t>
-      </w:r>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>第2種情境分別自</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>114</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>115</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年起供給量低於需求量，亦即供需落差呈現負的數值，可見目前的冰櫃設施供給量不足以應付未來需求，應儘早規劃增加供給或減少需求策略。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B1ADE7" w14:textId="77777777" w:rsidR="000666F8" w:rsidRPr="005D1EB7" w:rsidRDefault="007E5BAE" w:rsidP="00197869">
+    <w:p w:rsidR="000666F8" w:rsidRPr="005D1EB7" w:rsidRDefault="007E5BAE" w:rsidP="00197869">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sectPr w:rsidR="000666F8" w:rsidRPr="005D1EB7" w:rsidSect="004077E4">
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>靈堂、豎靈區：殯儀館靈堂、豎靈區合計最多可服務</w:t>
-      </w:r>
+        <w:t>靈堂、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>豎靈區</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：殯儀館靈堂、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>豎靈區</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>合計最多可服務</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>839</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>人次，2種情境下皆顯示供給量低於需求量的情況，亦即供需落差呈現負的數值，可</w:t>
-      </w:r>
+        <w:t>人次，2種</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>情境下皆顯</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>示供給量低於需求量的情況，亦即供需落差呈現負的數值，可</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>見目前的靈堂、豎靈區設施供給量不足以應付未來需求，應儘早規劃增加供給或減少需求策略。</w:t>
+        <w:t>見目前的靈堂、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>豎靈</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>區設施供給量不足以應付未來需求，應儘早規劃增加供給或減少需求策略。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F697E16" w14:textId="1BBBD027" w:rsidR="000666F8" w:rsidRPr="005D1EB7" w:rsidRDefault="007E5BAE" w:rsidP="007E5BAE">
+    <w:p w:rsidR="000666F8" w:rsidRPr="005D1EB7" w:rsidRDefault="007E5BAE" w:rsidP="007E5BAE">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
@@ -5545,51 +6405,51 @@
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText>SEQ 表 \* ARABIC</w:instrText>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00266922">
+      <w:r w:rsidR="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -5601,163 +6461,163 @@
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>桃園市殯儀館、火化場設施供給需求數量落差推估</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13721"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="274A6F0C" w14:textId="77777777" w:rsidTr="00FA44F5">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00FA44F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13711" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1705E7" w14:textId="77777777" w:rsidR="00FA44F5" w:rsidRPr="005D1EB7" w:rsidRDefault="00FA44F5" w:rsidP="007E5BAE">
+          <w:p w:rsidR="00FA44F5" w:rsidRPr="005D1EB7" w:rsidRDefault="00FA44F5" w:rsidP="007E5BAE">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="747D1608" wp14:editId="7DC3268A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E8B3484" wp14:editId="390788A7">
                   <wp:extent cx="8635904" cy="4857750"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="16" name="圖片 16"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId14"/>
                           <a:srcRect l="15151" t="12134" r="18582" b="10623"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="8709300" cy="4899035"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D92EA36" w14:textId="77777777" w:rsidR="000666F8" w:rsidRPr="005D1EB7" w:rsidRDefault="007E5BAE" w:rsidP="007E5BAE">
+    <w:p w:rsidR="000666F8" w:rsidRPr="005D1EB7" w:rsidRDefault="007E5BAE" w:rsidP="007E5BAE">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:leftChars="83" w:left="282"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：桃園市政府。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38300511" w14:textId="77777777" w:rsidR="000666F8" w:rsidRPr="005D1EB7" w:rsidRDefault="000666F8" w:rsidP="000666F8">
+    <w:p w:rsidR="000666F8" w:rsidRPr="005D1EB7" w:rsidRDefault="000666F8" w:rsidP="000666F8">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sectPr w:rsidR="000666F8" w:rsidRPr="005D1EB7" w:rsidSect="000666F8">
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="253F22F0" w14:textId="77777777" w:rsidR="00197869" w:rsidRPr="005D1EB7" w:rsidRDefault="00B76A71" w:rsidP="00AB4C2D">
+    <w:p w:rsidR="00197869" w:rsidRPr="005D1EB7" w:rsidRDefault="00B76A71" w:rsidP="00AB4C2D">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>鑒於</w:t>
       </w:r>
       <w:r w:rsidR="00415B42" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>桃園</w:t>
       </w:r>
       <w:r w:rsidR="00197869" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>市「殯葬設施」量能不足，無法滿足民眾需求，</w:t>
@@ -5804,51 +6664,65 @@
         </w:rPr>
         <w:t>民間資源力量設置殯葬設施，</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>分別</w:t>
       </w:r>
       <w:r w:rsidR="00197869" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>進行「桃園殯葬綜合大樓新建工程」</w:t>
       </w:r>
       <w:r w:rsidR="006412D9" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00197869" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>、「中壢殯葬服務中心火化場暨停車場新建工程」</w:t>
+        <w:t>、「中壢殯葬服務中心</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00197869" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>火化場暨停車場</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00197869" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>新建工程」</w:t>
       </w:r>
       <w:r w:rsidR="006412D9" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00197869" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及「徵求民間自行規劃參與投資桃園市殯葬設施興建營運計畫(BOO)」</w:t>
       </w:r>
       <w:r w:rsidR="006412D9" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00197869" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
@@ -5889,54 +6763,70 @@
         <w:t>然而，</w:t>
       </w:r>
       <w:r w:rsidR="00D135A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>桃園市政府</w:t>
       </w:r>
       <w:r w:rsidR="00CD5C37" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>強調</w:t>
       </w:r>
       <w:r w:rsidR="00D135A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：「</w:t>
       </w:r>
       <w:r w:rsidR="00D135A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>隨著上述工程興建完成，殯葬量能不足問題雖得以喘息，惟中壢區殯葬服務中心殯葬設施禮廳、停柩室及冰櫃皆已設置5</w:t>
-      </w:r>
+        <w:t>隨著上述工程興建完成，殯葬量能不足問題雖得以喘息，惟中壢區殯葬服務中心殯葬設施禮廳、停</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D135A3" w:rsidRPr="005D1EB7">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>柩</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D135A3" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>室及冰櫃皆已設置5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D135A3" w:rsidRPr="005D1EB7">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>0多年</w:t>
       </w:r>
       <w:r w:rsidR="00D135A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，桃園區殯葬服務中心既有設施不足</w:t>
       </w:r>
       <w:r w:rsidR="00D135A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00D135A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>且因應時代變遷，在自宅辦理喪葬量少，需要重新設置且民眾較需要的也是冰櫃及靈堂，若無</w:t>
@@ -5954,51 +6844,51 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>私立殯葬服務業業者</w:t>
       </w:r>
       <w:r w:rsidR="00FB564E" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>』</w:t>
       </w:r>
       <w:r w:rsidR="00D135A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>提供服務，民眾治喪將大受影響。</w:t>
       </w:r>
       <w:r w:rsidR="00D135A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022C08CA" w14:textId="77777777" w:rsidR="00122820" w:rsidRPr="005D1EB7" w:rsidRDefault="00406E4A" w:rsidP="00445E0D">
+    <w:p w:rsidR="00122820" w:rsidRPr="005D1EB7" w:rsidRDefault="00406E4A" w:rsidP="00445E0D">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>經</w:t>
       </w:r>
       <w:r w:rsidR="00C81511" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>查，</w:t>
       </w:r>
       <w:r w:rsidR="00C81511" w:rsidRPr="005D1EB7">
@@ -6095,57 +6985,67 @@
       </w:r>
       <w:r w:rsidR="00CA32BA" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>周邊環境及民眾生活</w:t>
       </w:r>
       <w:r w:rsidR="002023E3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>造成</w:t>
       </w:r>
       <w:r w:rsidR="00CA32BA" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>衝擊。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003C4AC9" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>爰此</w:t>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003C4AC9" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rStyle w:val="class26"/>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>此</w:t>
       </w:r>
       <w:r w:rsidR="00D135A3" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="003C4AC9" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>桃園縣政府(103</w:t>
       </w:r>
       <w:r w:rsidR="003C4AC9" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
         </w:rPr>
         <w:t>年12月25日改制</w:t>
       </w:r>
       <w:r w:rsidR="003C4AC9" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
@@ -6221,199 +7121,224 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>當地</w:t>
       </w:r>
       <w:r w:rsidR="00AB4C2D" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>業者提出都市計畫使用分</w:t>
       </w:r>
       <w:r w:rsidR="00AB4C2D" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>區變更為殯葬專用區，列為「變更高速公路中壢及內壢交流道附</w:t>
       </w:r>
       <w:r w:rsidR="00AB4C2D" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>近特定區計畫(第4次通盤檢討)案」公展計畫變20案(下稱變20案)，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00122820" w:rsidRPr="005D1EB7">
+        <w:t>近特定區計畫(第4次通盤檢討)案」公展計畫變20案(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AB4C2D" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>擬</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>下稱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AB4C2D" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>由農業區、殯儀館用地及綠地用地變更為殯葬設施專用區、停車場用地、道路用地</w:t>
-[...5 lines deleted...]
-        <w:t>(包含培英路延伸至新生路</w:t>
+        <w:t>變20案)，</w:t>
       </w:r>
       <w:r w:rsidR="00122820" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>擬</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7A5A" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以市地重劃方式辦理整體開發，</w:t>
       </w:r>
       <w:r w:rsidR="00AB4C2D" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>。俟</w:t>
-      </w:r>
+        <w:t>由農業區、殯儀館用地及綠地用地變更為殯葬設施專用區、停車場用地、道路用地</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4C2D" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rStyle w:val="class26"/>
+        </w:rPr>
+        <w:t>(包含培英路延伸至新生路</w:t>
+      </w:r>
+      <w:r w:rsidR="00122820" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rStyle w:val="class26"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4C2D" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rStyle w:val="class26"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AB4C2D" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rStyle w:val="class26"/>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>俟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00122820" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>上開</w:t>
       </w:r>
       <w:r w:rsidR="00AB4C2D" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>都市計畫變更完成後，殯葬業者即得提出申請設置殯葬設施，以符合殯葬管理條例規定</w:t>
       </w:r>
       <w:r w:rsidR="00445E0D" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="07CC7858" w14:textId="77777777" w:rsidTr="00395475">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00395475">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E59D850" w14:textId="77777777" w:rsidR="004E5D7D" w:rsidRPr="005D1EB7" w:rsidRDefault="004E5D7D" w:rsidP="00395475">
+          <w:p w:rsidR="004E5D7D" w:rsidRPr="005D1EB7" w:rsidRDefault="004E5D7D" w:rsidP="00395475">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42AA833B" wp14:editId="22793518">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39A352A0" wp14:editId="49A58769">
                   <wp:extent cx="6066155" cy="4066540"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="14" name="圖片 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6066155" cy="4066540"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A317526" w14:textId="4B901DA2" w:rsidR="004E5D7D" w:rsidRPr="005D1EB7" w:rsidRDefault="00AC7A5A" w:rsidP="00AC7A5A">
+    <w:p w:rsidR="004E5D7D" w:rsidRPr="005D1EB7" w:rsidRDefault="00AC7A5A" w:rsidP="00AC7A5A">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:w w:val="90"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:w w:val="90"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
@@ -6422,135 +7347,135 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:w w:val="90"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 圖 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:w w:val="90"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00266922">
+      <w:r w:rsidR="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:w w:val="90"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:w w:val="90"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="004E5D7D" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:w w:val="90"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、中壢區殯葬服務中心周邊都市計畫土地使用分區概況</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666820F2" w14:textId="77777777" w:rsidR="004E5D7D" w:rsidRPr="005D1EB7" w:rsidRDefault="004E5D7D" w:rsidP="004E5D7D">
+    <w:p w:rsidR="004E5D7D" w:rsidRPr="005D1EB7" w:rsidRDefault="004E5D7D" w:rsidP="004E5D7D">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：桃園市政府。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w14:paraId="738163CB" w14:textId="77777777" w:rsidTr="00395475">
+      <w:tr w:rsidR="005D1EB7" w:rsidRPr="005D1EB7" w:rsidTr="00395475">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43C4E491" w14:textId="77777777" w:rsidR="00AC7A5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00AC7A5A" w:rsidP="00395475">
+          <w:p w:rsidR="00AC7A5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00AC7A5A" w:rsidP="00395475">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1EB7">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EF69836" wp14:editId="753A15D2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45430FFE" wp14:editId="38C96CB3">
                   <wp:extent cx="5702300" cy="4381500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="15" name="圖片 15"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId17">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="3009" t="2822" r="3829" b="8671"/>
                           <a:stretch/>
@@ -6561,152 +7486,152 @@
                             <a:ext cx="5702300" cy="4381500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45DE49C6" w14:textId="18E86E0D" w:rsidR="00AC7A5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00AC7A5A" w:rsidP="00AC7A5A">
+    <w:p w:rsidR="00AC7A5A" w:rsidRPr="005D1EB7" w:rsidRDefault="00AC7A5A" w:rsidP="00AC7A5A">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 圖 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00266922">
+      <w:r w:rsidR="00A2585A">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、變20案之變更內容示意圖(草案)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC10179" w14:textId="77777777" w:rsidR="004E5D7D" w:rsidRPr="005D1EB7" w:rsidRDefault="00AC7A5A" w:rsidP="00AC7A5A">
+    <w:p w:rsidR="004E5D7D" w:rsidRPr="005D1EB7" w:rsidRDefault="00AC7A5A" w:rsidP="00AC7A5A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：桃園市政府。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36628947" w14:textId="77777777" w:rsidR="00AB4C2D" w:rsidRPr="005D1EB7" w:rsidRDefault="0033525A" w:rsidP="00445E0D">
+    <w:p w:rsidR="00AB4C2D" w:rsidRPr="005D1EB7" w:rsidRDefault="0033525A" w:rsidP="00445E0D">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>108年9月25日</w:t>
       </w:r>
       <w:r w:rsidR="00445E0D" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rStyle w:val="class26"/>
           <w:rFonts w:hint="eastAsia"/>
@@ -6810,190 +7735,249 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>召開小組會議</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>續審</w:t>
       </w:r>
       <w:r w:rsidR="00AB4C2D" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>然</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00445E0D" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>詢據內政部</w:t>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00445E0D" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>據內政部</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>表示</w:t>
       </w:r>
       <w:r w:rsidR="00445E0D" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>：「變20案涉及變更農業區對毗臨農地利</w:t>
-      </w:r>
+        <w:t>：「變20案涉及變更農業區對</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00445E0D" w:rsidRPr="005D1EB7">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>毗</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00445E0D" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>臨農地利</w:t>
+      </w:r>
+      <w:r w:rsidR="00445E0D" w:rsidRPr="005D1EB7">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>用、農業設施、現有農田灌溉排水系統之影響與後續保持農業使用措施及</w:t>
       </w:r>
       <w:r w:rsidR="00445E0D" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>設置隔離綠帶寬度</w:t>
       </w:r>
       <w:r w:rsidR="00445E0D" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>、整體交通路網之影響衝擊評估、聯外交通之具體處理策略及衍生停車需求之推估等議題，該部都市計畫委員會已提供相關建議意見，並請桃園市政府釐清和補充相關資料。</w:t>
-      </w:r>
+        <w:t>、整體交通路網之影響衝擊評估、聯外交通之具體處理策略及衍生停車需求之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00445E0D" w:rsidRPr="005D1EB7">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>推估等議</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00445E0D" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>題，該部都市計畫委員會已提供相關建議意見，並請桃園市政府釐清和補充相關資料。</w:t>
+      </w:r>
+      <w:r w:rsidR="00445E0D" w:rsidRPr="005D1EB7">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D392841" w14:textId="77777777" w:rsidR="00AB4C2D" w:rsidRPr="005D1EB7" w:rsidRDefault="00B22EEF" w:rsidP="00AB4C2D">
+    <w:p w:rsidR="00AB4C2D" w:rsidRPr="005D1EB7" w:rsidRDefault="00B22EEF" w:rsidP="00AB4C2D">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidR="0033525A" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>桃園市</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk163910514"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk163910514"/>
       <w:r w:rsidR="0033525A" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>中壢區殯葬服務中心</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="0033525A" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>周邊受限都市計畫土地使用分區管制，無法申設殯葬設施，以致非法業者林立，不僅景觀混亂、道路公設不足，存在違反都市計畫及違章建築等</w:t>
       </w:r>
       <w:r w:rsidR="00C5240E" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>亂象</w:t>
-      </w:r>
+        <w:t>亂</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C5240E" w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>象</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0033525A" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，更容易造成消費糾紛。桃園市政府雖提出「辦理中壢生命園區周邊土地變更</w:t>
       </w:r>
       <w:r w:rsidR="0033525A" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="0033525A" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidR="00C5240E" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>合法解決方案</w:t>
       </w:r>
       <w:r w:rsidR="0033525A" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，卻</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0033525A" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>囿於</w:t>
-      </w:r>
+        <w:t>囿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0033525A" w:rsidRPr="005D1EB7">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>於</w:t>
+      </w:r>
+      <w:r w:rsidR="0033525A" w:rsidRPr="005D1EB7">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>影響毗臨農地及衝擊整體交通路網等疑慮，目前仍</w:t>
       </w:r>
       <w:r w:rsidR="001840F5">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>停</w:t>
       </w:r>
       <w:r w:rsidR="0033525A" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>滯於都市計畫通盤檢討階段。桃園市政府</w:t>
       </w:r>
       <w:r w:rsidR="006218C5" w:rsidRPr="00EC3885">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>允應</w:t>
@@ -7012,477 +7996,522 @@
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="006218C5" w:rsidRPr="00EC3885">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>並與內政部積極溝通</w:t>
       </w:r>
       <w:r w:rsidR="006218C5">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="0033525A" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>避免變更案遙遙無期，增加非法殯葬設施之公安風險與消費爭議。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CA400D" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="00AB4C2D">
+    <w:p w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="00AB4C2D">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:sectPr w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidSect="004077E4">
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E07DEB5" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
+    <w:p w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:ind w:left="2380" w:hanging="2380"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc529222689"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc422834160"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc529222689"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc529223111"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc529223862"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc529228265"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc2400395"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc4316189"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc4473330"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc69556897"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc69556946"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc69609820"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc70241816"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc70242205"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc421794875"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc422834160"/>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>處理辦法：</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="7EF79121" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="007A77FF" w:rsidP="00D171F7">
+    <w:p w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="007A77FF" w:rsidP="00D171F7">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1021"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Hlk101881073"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc422834166"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk101881073"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc2400397"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc4316191"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc4473332"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc69556901"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc69556950"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc69609824"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc70241822"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc70242211"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc421794881"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc421795447"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc421796028"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc422728963"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc422834166"/>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查意見一</w:t>
       </w:r>
       <w:r w:rsidR="00DC626D">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、二</w:t>
       </w:r>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，函請桃園市政府檢討改進見復。</w:t>
-      </w:r>
+        <w:t>，函請桃園市政府檢討改進</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D1EB7">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>見復。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:p w14:paraId="7A8794D9" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="00EC3885" w:rsidRDefault="007A77FF" w:rsidP="00D171F7">
+    <w:bookmarkEnd w:id="19"/>
+    <w:p w:rsidR="009B0E81" w:rsidRPr="00EC3885" w:rsidRDefault="007A77FF" w:rsidP="00D171F7">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1021"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC3885">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查意見二，函請內政部</w:t>
       </w:r>
       <w:r w:rsidR="00DC626D" w:rsidRPr="00EC3885">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>參處</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC3885">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E663E65" w14:textId="77777777" w:rsidR="00DC626D" w:rsidRPr="00EC3885" w:rsidRDefault="00DC626D" w:rsidP="00D171F7">
+    <w:p w:rsidR="00DC626D" w:rsidRPr="00EC3885" w:rsidRDefault="00DC626D" w:rsidP="00D171F7">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1021"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EC3885">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>影附調查意見，函復審計部。</w:t>
+        <w:t>影附調查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC3885">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>意見，函復審計部。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73748261" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="00EC3885" w:rsidP="00D171F7">
+    <w:p w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="00EC3885" w:rsidP="00D171F7">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1021"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查報告之案由、調查意見及處理辦法</w:t>
       </w:r>
       <w:r w:rsidR="009B0E81" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>於個資隱匿後，上網公布</w:t>
+        <w:t>於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>個</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>資隱匿後，上網公布</w:t>
       </w:r>
       <w:r w:rsidR="009B0E81" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
-      <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="57BAAD56" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
+    <w:p w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1021"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F989DE0" w14:textId="77777777" w:rsidR="00EC3885" w:rsidRDefault="00EC3885" w:rsidP="00EC3885">
+    <w:p w:rsidR="00EC3885" w:rsidRDefault="00EC3885" w:rsidP="00EC3885">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="228" w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CED67DB" w14:textId="77777777" w:rsidR="00EC3885" w:rsidRDefault="00EC3885" w:rsidP="00EC3885">
+    <w:p w:rsidR="00EC3885" w:rsidRDefault="00EC3885" w:rsidP="00EC3885">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="228" w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AB5E8FF" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="00EC3885" w:rsidP="00EC3885">
+    <w:p w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="00EC3885" w:rsidP="00EC3885">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="228" w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="009B0E81" w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>調查委員：</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:t>范巽綠、趙永清、王麗珍</w:t>
+        <w:t>范</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:spacing w:val="12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t>巽綠、趙永清、王麗珍</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB82718" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
+    <w:p w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56C0C738" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
+    <w:p w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CA780CB" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
+    <w:p w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0104B03C" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
+    <w:p w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BE9A206" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
+    <w:p w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CF98ACF" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
+    <w:p w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C4F093E" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
+    <w:p w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F22702F" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
+    <w:p w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37367AB0" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
+    <w:p w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="400D93F2" w14:textId="77777777" w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
+    <w:p w:rsidR="009B0E81" w:rsidRPr="005D1EB7" w:rsidRDefault="009B0E81" w:rsidP="009B0E81">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1EB7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>中華民國113年 月 日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F174DE" w14:textId="77777777" w:rsidR="00C80C16" w:rsidRPr="00EC3885" w:rsidRDefault="00C80C16" w:rsidP="009B0E81">
+    <w:p w:rsidR="00C80C16" w:rsidRPr="00EC3885" w:rsidRDefault="00C80C16" w:rsidP="009B0E81">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:ind w:left="2380"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:sectPr w:rsidR="00C80C16" w:rsidRPr="00EC3885" w:rsidSect="004077E4">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0071">
       <wne:acd wne:acdName="acd10"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0072">
       <wne:acd wne:acdName="acd11"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0073">
       <wne:acd wne:acdName="acd12"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0074">
       <wne:acd wne:acdName="acd13"/>
@@ -7561,58 +8590,58 @@
     <wne:acd wne:argValue="AgC1az2EI2oPXzEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzUA" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzYA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzcA" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzgA" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzkA" wne:acdName="acd9" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd10" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd11" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd12" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAUA" wne:acdName="acd13" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAYA" wne:acdName="acd14" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAcA" wne:acdName="acd15" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAgA" wne:acdName="acd16" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAkA" wne:acdName="acd17" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd18" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6483C8D5" w14:textId="77777777" w:rsidR="00D9767D" w:rsidRDefault="00D9767D">
+    <w:p w:rsidR="00D9767D" w:rsidRDefault="00D9767D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FF5B527" w14:textId="77777777" w:rsidR="00D9767D" w:rsidRDefault="00D9767D">
+    <w:p w:rsidR="00D9767D" w:rsidRDefault="00D9767D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康中黑體">
@@ -7628,72 +8657,72 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康楷書體W5(P)">
     <w:altName w:val="新細明體"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -7705,124 +8734,124 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="2DF5C640" w14:textId="77777777" w:rsidR="00C5200B" w:rsidRDefault="00C5200B">
+  <w:p w:rsidR="00C5200B" w:rsidRDefault="00C5200B">
     <w:pPr>
       <w:pStyle w:val="af4"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="48C34337" w14:textId="77777777" w:rsidR="00C5200B" w:rsidRDefault="00C5200B">
+  <w:p w:rsidR="00C5200B" w:rsidRDefault="00C5200B">
     <w:pPr>
       <w:framePr w:wrap="auto" w:hAnchor="text" w:y="-955"/>
       <w:ind w:left="640" w:right="360" w:firstLine="448"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5064210F" w14:textId="77777777" w:rsidR="00D9767D" w:rsidRDefault="00D9767D">
+    <w:p w:rsidR="00D9767D" w:rsidRDefault="00D9767D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58085DC2" w14:textId="77777777" w:rsidR="00D9767D" w:rsidRDefault="00D9767D">
+    <w:p w:rsidR="00D9767D" w:rsidRDefault="00D9767D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0D5883A0" w14:textId="77777777" w:rsidR="00C5200B" w:rsidRDefault="00C5200B" w:rsidP="006412D9">
+    <w:p w:rsidR="00C5200B" w:rsidRDefault="00C5200B" w:rsidP="006412D9">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="165" w:hangingChars="75" w:hanging="165"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A156FC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「桃園殯葬綜合大樓新建工程」</w:t>
       </w:r>
       <w:r w:rsidRPr="00E74882">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
@@ -8087,51 +9116,51 @@
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidRPr="00E74882">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E74882">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>月啟用。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="17BE3C36" w14:textId="77777777" w:rsidR="00C5200B" w:rsidRDefault="00C5200B" w:rsidP="006412D9">
+    <w:p w:rsidR="00C5200B" w:rsidRDefault="00C5200B" w:rsidP="006412D9">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="165" w:hangingChars="75" w:hanging="165"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E74882">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「中壢殯葬服務中心火化場暨停車場新建工程」規劃設置</w:t>
       </w:r>
       <w:r w:rsidRPr="00E74882">
         <w:rPr>
@@ -8162,51 +9191,51 @@
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidRPr="00E74882">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00E74882">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>月完工。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7818A819" w14:textId="77777777" w:rsidR="00C5200B" w:rsidRDefault="00C5200B" w:rsidP="006412D9">
+    <w:p w:rsidR="00C5200B" w:rsidRDefault="00C5200B" w:rsidP="006412D9">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="165" w:hangingChars="75" w:hanging="165"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003614EA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「徵求民間自行規劃參與投資桃園市殯葬設施興建營運計畫</w:t>
       </w:r>
       <w:r w:rsidRPr="003614EA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -13930,59 +14959,60 @@
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="48"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:mirrorMargins/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="0"/>
   <w:drawingGridHorizontalSpacing w:val="170"/>
   <w:drawingGridVerticalSpacing w:val="457"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A302B2"/>
@@ -14470,51 +15500,50 @@
     <w:rsid w:val="00245F33"/>
     <w:rsid w:val="00245FFB"/>
     <w:rsid w:val="00246FE6"/>
     <w:rsid w:val="00250153"/>
     <w:rsid w:val="002501C2"/>
     <w:rsid w:val="00252BC4"/>
     <w:rsid w:val="00253078"/>
     <w:rsid w:val="00254014"/>
     <w:rsid w:val="002548F1"/>
     <w:rsid w:val="00254B39"/>
     <w:rsid w:val="002556EF"/>
     <w:rsid w:val="00256953"/>
     <w:rsid w:val="00256C25"/>
     <w:rsid w:val="0025702D"/>
     <w:rsid w:val="00257653"/>
     <w:rsid w:val="00261A13"/>
     <w:rsid w:val="0026208D"/>
     <w:rsid w:val="002625AC"/>
     <w:rsid w:val="00262A73"/>
     <w:rsid w:val="0026362B"/>
     <w:rsid w:val="00264BA9"/>
     <w:rsid w:val="00264EBD"/>
     <w:rsid w:val="0026504D"/>
     <w:rsid w:val="00265EEA"/>
     <w:rsid w:val="002664DF"/>
-    <w:rsid w:val="00266922"/>
     <w:rsid w:val="00266D6E"/>
     <w:rsid w:val="00267037"/>
     <w:rsid w:val="002676FA"/>
     <w:rsid w:val="002678A7"/>
     <w:rsid w:val="002700CC"/>
     <w:rsid w:val="00270422"/>
     <w:rsid w:val="002707BD"/>
     <w:rsid w:val="00270D39"/>
     <w:rsid w:val="0027114D"/>
     <w:rsid w:val="00271E82"/>
     <w:rsid w:val="00273A2F"/>
     <w:rsid w:val="00273E29"/>
     <w:rsid w:val="00274341"/>
     <w:rsid w:val="002751DD"/>
     <w:rsid w:val="0027657E"/>
     <w:rsid w:val="00277CA9"/>
     <w:rsid w:val="00280712"/>
     <w:rsid w:val="00280986"/>
     <w:rsid w:val="0028131A"/>
     <w:rsid w:val="002815F3"/>
     <w:rsid w:val="002818C1"/>
     <w:rsid w:val="00281ECE"/>
     <w:rsid w:val="002823FB"/>
     <w:rsid w:val="002831C7"/>
     <w:rsid w:val="00283BBB"/>
@@ -17465,58 +18494,58 @@
     <w:rsid w:val="00FE7E33"/>
     <w:rsid w:val="00FF315C"/>
     <w:rsid w:val="00FF40EC"/>
     <w:rsid w:val="00FF5004"/>
     <w:rsid w:val="00FF561D"/>
     <w:rsid w:val="00FF5C8D"/>
     <w:rsid w:val="00FF70C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7A28ECF7"/>
+  <w14:docId w14:val="169A2C81"/>
   <w15:docId w15:val="{BB8E8C19-50C2-4C62-AA93-13482DC04C91}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="680"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
@@ -24134,62 +25163,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43E5936D-3AA5-4602-A2ED-AFEB09E80AFE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ED964F0-3826-4B88-A1BC-4A7476B79696}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>C030調查報告格式體例(橫式).dot</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>17</Pages>
   <Words>1055</Words>
   <Characters>6019</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>cy</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7060</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>調查報告</dc:title>
   <dc:subject/>
   <dc:creator>孫稚堤</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>