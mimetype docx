--- v0 (2025-10-23)
+++ v1 (2026-08-03)
@@ -8,481 +8,662 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="67DC4CAB" w14:textId="77777777" w:rsidR="005A667D" w:rsidRPr="00B704AC" w:rsidRDefault="00A72EA6" w:rsidP="004E6C94">
+    <w:p w:rsidR="005A667D" w:rsidRPr="00B704AC" w:rsidRDefault="00A72EA6" w:rsidP="004E6C94">
       <w:pPr>
         <w:pStyle w:val="af3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查報告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097633A3" w14:textId="77777777" w:rsidR="0059515B" w:rsidRPr="00F80A60" w:rsidRDefault="005A667D" w:rsidP="00F80A60">
+    <w:p w:rsidR="0059515B" w:rsidRPr="00F80A60" w:rsidRDefault="005A667D" w:rsidP="00F80A60">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:ind w:left="2380" w:hanging="2380"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>案　　由：</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00614716" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>據訴，</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk138755170"/>
+        <w:t>據訴</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00614716" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>台灣開放水域聯盟向臺北市政府申請111年7月30日、31日及111年8月27日、28日於大湖公園辦理「SUP獨木舟活動」，惟該府先以保險資料闕漏為由要求補正後，嗣以生態保護為由否准申請，致損及該聯盟投入之人力及經費成本，疑違反信賴保護及誠實信用原則；</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:t>，</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk138755170"/>
       <w:r w:rsidR="00614716" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>又紐約、東京、阿姆斯特丹等國際先進城市及高雄市蓮池潭均已開放水域休憩，諸多縣市仍為禁止，政府主管機關是否落實海洋國家親水政策？開放水域活動之</w:t>
+        <w:t>台灣開放水域聯盟向臺北市政府申請111年7月30日、31日及111年8月27日、28日於大湖公園辦理「SUP獨木舟活動」，惟該府先以保險資料闕漏為由要求補正後，嗣以生態保護</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00614716" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>為由否</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00614716" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>准申請，致損及該聯盟投入之人力及經費成本，疑違反信賴保護及誠實信用原則；</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00614716" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>又紐約、東京、阿姆斯特丹等國際先進城市及高雄市蓮池</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00614716" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>潭均已開放</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00614716" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>水域休憩，諸多縣市仍為禁止，政府主管機關是否落實海洋國家親水政策？開放水域活動之</w:t>
       </w:r>
       <w:r w:rsidR="00614716" w:rsidRPr="00F80A60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>配套措施是否妥適？均有調查之必要案</w:t>
+        <w:t>配套措施是否妥適？</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00614716" w:rsidRPr="00F80A60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>均有調查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00614716" w:rsidRPr="00F80A60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之必要案</w:t>
       </w:r>
       <w:r w:rsidR="00F80A60" w:rsidRPr="00F80A60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A79CD4" w14:textId="77777777" w:rsidR="00F80A60" w:rsidRPr="00B704AC" w:rsidRDefault="00F80A60" w:rsidP="00F80A60">
+    <w:p w:rsidR="00F80A60" w:rsidRPr="00B704AC" w:rsidRDefault="00F80A60" w:rsidP="00F80A60">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:ind w:left="2380" w:hanging="2380"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>調查意見：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373835BA" w14:textId="77777777" w:rsidR="00F80A60" w:rsidRPr="00B704AC" w:rsidRDefault="00F80A60" w:rsidP="00F80A60">
+    <w:p w:rsidR="00F80A60" w:rsidRPr="00B704AC" w:rsidRDefault="00F80A60" w:rsidP="00F80A60">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:ind w:left="680" w:firstLine="680"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk148453929"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk148453929"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>據</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk148453433"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk148453433"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>台灣開放水域聯盟陳訴，該聯盟向臺北市政府申請民國(下同)111年7月30日、31日及111年8月27日、28日於大湖公園辦理「SUP</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>獨木舟活動」</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...4 lines deleted...]
-        <w:t>，惟該府先以保險資料闕漏為由要求補正後，嗣以生態保護為由否准申請，致損及該聯盟投入之人力及經費成本，疑違反信賴保護及誠實信用原則；又紐約、東京、阿姆斯特丹</w:t>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，惟該府先以保險資料闕漏為由要求補正後，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以生態保護</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>為由否准</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>申請，致損及該聯盟投入之人力及經費成本，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>疑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>違反信賴保護及誠實信用原則；又紐約、東京、阿姆斯特丹</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>等國際先進城市及高雄市蓮池潭均已開放水域休憩，諸多縣市仍為禁止，政府主管機關是否落實海洋國家親水政策？開放水域活動之配套措施是否妥適？均有調查之必要</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+        <w:t>等國際先進城市及高雄市蓮池</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>潭均已開放</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>水域休憩，諸多縣市仍為禁止，政府主管機關是否落實海洋國家親水政策？開放水域活動之配套措施是否妥適？</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>均有調查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之必要</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。案</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>經本院調閱有關機關卷證資料，並分別於</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2年2月22日、4月27日、5月11日、8月24、25日</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>赴臺北市、新北市、臺南市、高雄市</w:t>
-[...5 lines deleted...]
-        <w:t>現地履勘，並聽取簡報及辦理</w:t>
+        <w:t>赴臺北市、新北市、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>南市、高雄市</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>現地履</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>勘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，並聽取簡報及辦理</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>座談，</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2年7月5日邀請</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>高雄科技大學海洋事務與產業管理研究所教授、臺北市立大學水上運動學系教授、成功大學海洋科技與事務研究所教授</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>就本案相關議題諮詢、交流</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>意見及提供建言</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，全案已調查完畢，列述調查意見如下：</w:t>
+        <w:t>，全案已調查完畢，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>列述調查</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>意見如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0271E9B4" w14:textId="77777777" w:rsidR="00F80A60" w:rsidRDefault="00F80A60" w:rsidP="00F80A60">
+    <w:p w:rsidR="00F80A60" w:rsidRDefault="00F80A60" w:rsidP="00F80A60">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="671F5CA7" w14:textId="77777777" w:rsidR="00F80A60" w:rsidRPr="00B704AC" w:rsidRDefault="00F80A60" w:rsidP="00F80A60">
+    <w:p w:rsidR="00F80A60" w:rsidRPr="00B704AC" w:rsidRDefault="00F80A60" w:rsidP="00F80A60">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:sectPr w:rsidR="00F80A60" w:rsidRPr="00B704AC" w:rsidSect="00833283">
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="393270B3" w14:textId="77777777" w:rsidR="00FF315C" w:rsidRPr="00B704AC" w:rsidRDefault="00E9368E" w:rsidP="00363CEB">
+    <w:p w:rsidR="00FF315C" w:rsidRPr="00B704AC" w:rsidRDefault="00E9368E" w:rsidP="00363CEB">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:left="1020" w:hanging="680"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk145679240"/>
-      <w:bookmarkStart w:id="5" w:name="_Hlk148454589"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk145679240"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk148454589"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>政府近年積極推動「向海致敬」、「開放水域」政策，鼓勵民眾知水、親水及近水，獲得廣大迴響。</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>然實際發現，一般民眾於「開放水域」進行水域遊憩活動時，可能面臨是否需(先)申請或向誰提出申請等疑慮，以致經常無所適從。政府允</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E06" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>應</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>評估透過</w:t>
+      </w:r>
+      <w:r w:rsidR="008F772C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>中央</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>「一站式平</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>」機制，整合全國</w:t>
+      </w:r>
+      <w:r w:rsidR="00225218" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>「開放水域」</w:t>
+      </w:r>
+      <w:r w:rsidR="00157FE3" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>需(先)申請</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>遊憩活動</w:t>
+      </w:r>
+      <w:r w:rsidR="00157FE3" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53BEE" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>即時</w:t>
+      </w:r>
+      <w:r w:rsidR="00157FE3" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>介接</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>服務，</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5050" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>讓民眾可</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC644D" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>經由</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5050" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>單一入口</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC644D" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>網</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55215" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>，直接連結</w:t>
+      </w:r>
+      <w:r w:rsidR="00157FE3" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>各該</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55215" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>水域遊憩活動管理機關進行申請，</w:t>
+      </w:r>
+      <w:r w:rsidR="008F772C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>俾</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>提高從事水域遊憩活動之便利性、友善性與透明度，以</w:t>
+      </w:r>
+      <w:r w:rsidR="00251819" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>增進</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>「開放水域」政策之美意與成效。</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00B704AC">
-[...160 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="5F1A616F" w14:textId="77777777" w:rsidR="009A5092" w:rsidRPr="00B704AC" w:rsidRDefault="00C40F21" w:rsidP="009A5092">
+    <w:p w:rsidR="009A5092" w:rsidRPr="00B704AC" w:rsidRDefault="00C40F21" w:rsidP="009A5092">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>為使國人從潔淨海洋、知道海洋、親近海洋到進入海洋、向海發展，繼「向山致敬」政策獲得民眾廣大迴響後，</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>行政院於</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>109</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年發布「國家海洋政策白皮書」作為政府海洋施政藍圖，</w:t>
       </w:r>
@@ -591,51 +772,51 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E279D3" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、金融監督管理委員會及原住民族委員會等13個部會，以「開放、透明、服務、教育、責任」等5大主軸，推動「向海致敬」政策，並於109年12月18日核定「向海致敬-海域開放與發展計畫(109-110)」之1年期計畫，期達到開放</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>水域</w:t>
       </w:r>
       <w:r w:rsidR="00E279D3" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、資訊透明、完善設施、深化教育與風險自負之目標。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1218DA6F" w14:textId="77777777" w:rsidR="009A229D" w:rsidRPr="00B704AC" w:rsidRDefault="009A229D" w:rsidP="009A229D">
+    <w:p w:rsidR="009A229D" w:rsidRPr="00B704AC" w:rsidRDefault="009A229D" w:rsidP="009A229D">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>目前開放水域遊憩活動管理的權責分工主要分為</w:t>
       </w:r>
       <w:r w:rsidR="00BB7C0C" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>內政部國家公園署</w:t>
       </w:r>
       <w:r w:rsidR="00BB7C0C" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -689,238 +870,238 @@
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>經濟部水利署等)同意。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8844"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="0667984F" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E809882" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15822028" wp14:editId="3C1854C8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68BAC4C7" wp14:editId="601BE334">
                   <wp:extent cx="5565637" cy="2613074"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="16" name="圖片 16"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId10"/>
                           <a:srcRect l="22727" t="36784" r="27069" b="6130"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5565637" cy="2613074"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F4AC373" w14:textId="3E685C6A" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00822570">
+    <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00822570">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 圖 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C27B8F">
+      <w:r w:rsidR="00F80A60">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、我國開放</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>水域遊憩活動權責分工</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0238E7D3" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00822570">
+    <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00822570">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:afterLines="50" w:after="228"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：交通部</w:t>
       </w:r>
       <w:r w:rsidR="005D4E03" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>觀光署</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C224359" w14:textId="77777777" w:rsidR="009A229D" w:rsidRPr="00B704AC" w:rsidRDefault="009A229D" w:rsidP="009A229D">
+    <w:p w:rsidR="009A229D" w:rsidRPr="00B704AC" w:rsidRDefault="009A229D" w:rsidP="009A229D">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>然</w:t>
       </w:r>
       <w:r w:rsidR="00970A9A" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>實</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>際調查發現，</w:t>
       </w:r>
       <w:r w:rsidR="00970A9A" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -996,98 +1177,98 @@
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>部</w:t>
       </w:r>
       <w:r w:rsidR="00970A9A" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>漁業署、</w:t>
       </w:r>
       <w:r w:rsidR="00970A9A" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>經濟部水利署管理之港口、河川及水庫</w:t>
       </w:r>
       <w:r w:rsidR="00822570" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297E81EE" w14:textId="36655E56" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00822570">
+    <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00822570">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 表 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C27B8F">
+      <w:r w:rsidR="00F80A60">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -1115,738 +1296,935 @@
         <w:t>所屬國家公園管理處轄管水域遊憩活動開放及申請情形</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8833" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2029"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="6C83B720" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="754B54B6" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="31" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>開放水域範圍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65FDAE5F" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="36" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>開放水域遊憩活動項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50174DD9" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>是否須先</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="291267C8" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>申請</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4224375A" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>申請窗口、</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="026C4D6B" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>方式與</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FE2AD8F" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>審理流程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2029" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0628F676" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="34" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="1C38F340" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1415318D" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="31" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>墾丁國家公園(海域)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C1AA97F" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="36" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>浮潛、水肺潛水(岸潛、船潛)、潛水艇、自由潛水、玻璃底船、遊艇(快艇)、帆船、水上摩托</w:t>
-            </w:r>
+              <w:t>浮潛、水肺潛水(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>岸潛、船潛)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、潛水艇、自由潛水、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>玻璃底</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>船、遊艇(快艇)、帆船、水上摩托</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>車(含拖曳遊憩)、海上拖曳傘、游泳、水上腳踏出、橡皮艇(非動力)、衝浪板、風浪板、獨木舟、立式划槳、垂釣(11處釣點)</w:t>
+              <w:t>車(含拖曳遊憩)、海上拖曳傘、游泳、水上腳踏出、橡皮艇(非動力)、衝浪板、風浪板、獨木舟、立式划槳、垂釣(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11處釣</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>點)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75E5143F" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.開放海域進行開放之海域遊憩活動無需進行任何申請。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7046AE0B" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2.惟考量國家公園仍以生態保育及遊憩安全維護為</w:t>
-            </w:r>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>惟</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>考量國家公園仍以生態保育及遊憩安全維護為</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>主要任務，為避免少數民眾藉由夜間進行違規行為及維護遊憩安全，故規範於夜間10時後夜航或夜潛需進行申請。</w:t>
+              <w:t>主要任務，為避免少數民眾藉由夜間進行違規行為及維護遊憩安全，故規範於夜間10時後夜航或</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>夜潛需進</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>行申請。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="628FD142" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.申請窗口:墾丁國家公園管理處遊憩服務課。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="425BB528" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>方式：官方網站有相關申請表格供下載，</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>並以書面方式申請</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="534193C0" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.審理流程：於受理後3個工作天內完成審查及回復。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2029" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15CE0CE3" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.依據墾丁國家公園海域遊憩活動管理方案辦理。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CD115AB" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.於5個主要沙灘(白砂、南灣、大灣、船帆</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>石、漁村公園)海域編列預算配置海邊巡邏員，並於其他海域設置救生圈或警告標示。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="029CBDA4" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD8A595" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="31" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>澎湖南方四島海域特別景觀區(含頭巾嶼海蝕平台)</w:t>
+              <w:t>澎湖南方四島海域特別景觀區(含頭巾</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>嶼</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>海蝕平台)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45551BF9" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="36" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>游泳、浮潛、潛水、立式划槳及獨木舟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1EE6F0" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="36" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>是</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，理由如下：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="558E69F7" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.澎湖南方四島國家公園以保護珊瑚礁生態系為核心工作，在國家公園之經營管理，為園區經營管理效能及安全性提升，宜掌握園區內水域遊憩活動人數。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53840E68" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B704AC">
-[...4 lines deleted...]
-              <w:t>東嶼坪西側一般管制區與東吉東側遊憩區</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>東嶼坪</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>西側一般管制區與東吉東側遊憩區</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>處淺水海域，因珊瑚礁密布，海洋生態景致壯麗，在夏季吸引大量遊客前來浮潛活動，常有遊客踩踏踢斷珊瑚之情事發生，澎湖縣水域遊憩活動業者建議，應適度管理，期能永續經營。</w:t>
+              <w:t>處淺水海域，因珊瑚礁密布，海洋生態景致壯麗，在夏季吸引大量遊客前來浮潛活動，常有遊客</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>踩踏踢斷珊</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>瑚之情事發生，澎湖縣水域遊憩活動業者建議，應適度管理，期能永續經營。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C299848" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>澎湖南方四島國家公園位處偏遠離島，交通不便，距離最近的衛生</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>醫療機構航程至少需1小時，現地僅東吉嶼、東嶼坪嶼有簡易衛生室與護理師駐點，藉由現場申請過程，可向遊客宣導安全與環境維護事項，另請遊客提供緊急聯絡人資料，發生特殊事件時相關部門將可迅速向指定人員取得聯繫，提升應變效率。</w:t>
+              <w:t>醫療機構航程至少需1小時，現地僅東吉嶼、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>東嶼坪嶼有</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>簡易衛生室與</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>護理師駐</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>點，藉由現場申請過程，可向遊客宣導安全與環境維護事項，另請遊客提供緊急聯絡人資料，發生特殊事件時相關部門將可迅速向指定人員取得聯繫，提升應變效率。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32C3B63C" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.申請窗口:海洋國家公園管理處解說教育課。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1932D87E" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>方式：官方網站有相關申請表格供下載，並檢具</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>聲明書</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>，以郵件、親送或線上表單提出申請</w:t>
+              <w:t>，以郵件、親送</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>或線上表單</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>提出申請</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EA81232" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.審理流程：收件後進行審核，審核內容包括申請表、計畫書(表)、聲明書等內容是否完整，若不完整則電請申請人補件，若完整則審核通過後函文通知。未完成報備程序確認者，則視為當次申請未通過。</w:t>
+              <w:t>3.審理流程：收件後進行審核，審核內容包括申請表、計畫書(表)、聲明書等內容是否完整，若不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>完整則電請</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請人補件，若完整則審核通過後函文通知。未完成報備程序確認者，則視為當次申請未通過。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2029" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="20CED963" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="00832557" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>海</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
@@ -1857,778 +2235,951 @@
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>」</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，於112年3月1日起生效</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A7680E9" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>帶客從事水域遊憩活動，業者需投保責任保險。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F3C2B3B" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>需有合格潛水教練或浮潛指導員帶領。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7253664C" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>應為合法之船舶，並確認通訊設備之有效性。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04887929" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>告知事項包括活動範圍、時間限制、水流速危險區域、生態保育觀念與相關規定。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="0192B050" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5223E257" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="31" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>澎湖南方四島</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>「海域一般管制區」及「海域遊憩區」</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45AF126D" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="36" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>游泳、浮潛、潛水、立式划</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>槳及獨木舟等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6862C2E0" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FDAFF11" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.申請窗口:海洋國家公園管</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>理處解說教育課。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F77F408" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>方式：現場紙本填單及線上填單</w:t>
+              <w:t>方式：現場</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>紙本填單及線上</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>填單</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37D9D456" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.審理流程：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AB3C3C7" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-14" w:left="360" w:hangingChars="157" w:hanging="408"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>現場紙本填單」：只要閱讀注意事項並填寫人員資料及緊急聯絡方式，交給東吉(或嶼坪)遊客服務中心確認後，即完成手續。</w:t>
+              <w:t>現場</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>紙本填單</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>」：只要閱讀注意事項並填寫人員資料及緊急聯絡方式，交給東吉(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>或嶼坪</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)遊客服務中心確認後，即完成手續。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D6A8FA6" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-14" w:left="360" w:hangingChars="157" w:hanging="408"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B704AC">
-[...4 lines deleted...]
-              <w:t>線上填單」：只要進入系統點選閱讀各注意事項，並填畢資料按下確認送出後，即完成手續。</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>線上填</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>單」：只要進入系統點選閱讀各注意事項，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>並填畢資料</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>按下確認送出後，即完成手續。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2029" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C158B6E" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="34" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="2AD9934E" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7382AD20" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="31" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>台江國家公園一般管制區、遊憩區及特別景觀區(特一及</w:t>
+              <w:t>台江國家公園一般管制區、遊憩區及特別景觀區(特</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>及</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>特五)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77388A13" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.陸域範圍之水域遊憩活動項目為手划船、獨木舟、立式划槳或其他屬非機械動力器具之水域遊憩項目。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F160465" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.海域一般管制區範圍未限制遊憩項目。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB37C86" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1.特別景觀區之「特一-北汕尾濕地特別景觀區」、「特五-曾文溪口特別景觀區」部分公共河道水域，一般管制區之「管一-鹽水溪水域一般管制區」部分水域、「管八-七股潟湖一般管制區」水域須事先提出申請。理由係因</w:t>
-            </w:r>
+              <w:t>1.特別景觀區之「特</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-北汕尾濕地特別景觀區」、「特五-曾文溪口特別景觀區」部分公共河道水域，一般管制區之「管一-鹽水溪水域一般管制區」部分水域、「管八-七股潟湖一般管制區」水域須事先提出申請。理由係因</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>該使用分區與臺南市四草水域觀光管筏、臺南市潟湖區兼營娛樂漁業舢舨漁筏或漁船航行範圍重疊，由於該區水域既有動力船筏使用與開放無動力水域遊憩活動使用無法再劃分區域情形下，考量水域使用者安全性，採事先申請並經副知相關管理使用單位，屆時因應互相注意避讓，以策安全。</w:t>
+              <w:t>該使用分區與</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>南市四草水域觀光管筏、臺南市潟湖區兼營娛樂漁業舢舨漁筏或漁船航行範圍重疊，由於該區水域既有動力船筏使用與開放無動力水域遊憩活動使用無法再劃分區域情形下，考量水域使用者安全性，採事先申請並經副知相關管理使用單位，屆時因應互相注意避讓，以策安全。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72BCCE62" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.其餘開放水域遊憩活動區域不需事先申請。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50467E29" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>申請窗口：台江國家公園管理處解說課</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B62CEC6" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>方式：紙本現場或郵寄申請、電子郵件或網路線上申請。</w:t>
+              <w:t>方式：紙本現場或郵寄申請、電子郵件或</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>網路線上申請</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58A360A3" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>審理流程：依據</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>台江國家公園水域遊憩活動申請須知規定審核後函知申請人。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2029" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBF3DD6" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.依據台江國家公園水域遊憩活動申請須知辦理。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59B3EE71" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>台江國家公園管理處</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>入口網站設置水域安全專區網頁，提醒民眾從事水域遊憩活動時應注意安全及相關資訊。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66CF4BA0" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>設置救生設備及告示牌誌並</w:t>
+              <w:t>設置救生設備及告示牌</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>誌</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>並</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>定期巡檢維護更新。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39952C84" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>台江國家公園水域遊憩活動申請須知第6點規定如遇特殊天候等緊急情況</w:t>
             </w:r>
             <w:r w:rsidR="00832557" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>該</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>處得暫停水域遊憩活動：第7點規定一般民眾應注意事項(救生、通訊器材)、掌握個人體能、注意天候及現場狀況等；第8點規定帶客者應注意事項等。</w:t>
+              <w:t>處得暫停水域遊憩活動：第7點規定一般民眾應注意事項(救生、通訊器材)、掌握個人體能、注意天候及現場狀況等；第8點規定</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>帶客者應</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>注意事項等。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77F4D885" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00822570">
+    <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00822570">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>資料來源：內政部。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07236792" w14:textId="75A4F778" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00822570">
+    <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00822570">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 表 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C27B8F">
+      <w:r w:rsidR="00F80A60">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -2657,5552 +3208,5998 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="8761" w:type="dxa"/>
         <w:tblInd w:w="23" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="326"/>
         <w:gridCol w:w="12"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="42"/>
         <w:gridCol w:w="881"/>
         <w:gridCol w:w="8"/>
         <w:gridCol w:w="1976"/>
         <w:gridCol w:w="8"/>
         <w:gridCol w:w="1551"/>
         <w:gridCol w:w="8"/>
         <w:gridCol w:w="1552"/>
         <w:gridCol w:w="8"/>
         <w:gridCol w:w="2374"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="5E77AA2C" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74490C40" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="31" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>開放水域範圍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3167E6A4" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="36" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>開放水域遊憩活動項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A07F0ED" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>是否須先</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DB29BA7" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>申請</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="680A0A57" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>申請窗口、方式與審理流程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="643BA00B" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="34" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="639CBA1C" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:trPr>
           <w:trHeight w:val="942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FC85492" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-82" w:rightChars="-10" w:right="-34" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>東北角暨宜蘭海岸國</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>家風景區水域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33611ECF" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>龍洞灣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FE7C6C3" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>游泳及潛水</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69C0FF54" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C102736" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02BD1977" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.東北角暨宜蘭海岸國家風景區管理處管理。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B868B5A" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2.針對轄內水域遊憩活動區域均訂有巡查計畫並督導落實執行。</w:t>
+              <w:t>2.針對轄內水域遊憩活動</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>區域均訂有</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>巡查計畫並督導落實執行。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="6AAC2E34" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:trPr>
           <w:trHeight w:val="942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E9CC0C8" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E9C6EC2" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>龍洞灣南口</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4251C17F" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>游泳及潛水</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="557907BE" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F2ADF5D" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AC7B65F" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="4A32DB18" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:trPr>
           <w:trHeight w:val="942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A757CF8" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38482E81" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>福隆鹽寮水域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="442CE0BB" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>香蕉船拖曳、游泳、衝浪及立式划槳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08B645EC" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53A515FF" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F49B85E" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="5A1B47BB" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:trPr>
           <w:trHeight w:val="942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C0C05C2" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14459562" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>雙溪河</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C808307" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>獨木舟、風浪板、立式划槳及水上腳踏車</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="792F86BF" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F513A1C" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A2F0D3A" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="3E4DED61" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:trPr>
           <w:trHeight w:val="942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="639BACB8" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="663DFC3D" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>內埤</w:t>
-            </w:r>
+              <w:t>內</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>埤</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7302917D" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>立式划槳、獨木舟及風箏衝浪</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="449466BD" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C364418" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18DF019F" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="31619A54" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:trPr>
           <w:trHeight w:val="942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E987A0E" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A8F406E" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>其餘轄內水域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74A79187" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.限制水域、禁止水域，詳交通部</w:t>
             </w:r>
             <w:r w:rsidR="005D4E03" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>觀光署</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資訊網站。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B86D284" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.其餘水域皆可從事各式水域活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E46F023" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="627754EA" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17018BEC" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="54B89BE9" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:trPr>
           <w:trHeight w:val="942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="086A47D5" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-82" w:rightChars="-10" w:right="-34" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>東部海岸國家風景區水域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70527C82" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>東部海岸北起花蓮溪口，南迄小野柳風景特定區</w:t>
+              <w:t>東部海岸北起花蓮溪口，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>南迄小野柳</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>風景特定區</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="277F8808" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="629257AC" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.限制水域、禁止水域，詳交通部</w:t>
             </w:r>
             <w:r w:rsidR="005D4E03" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>觀光署</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資訊網站。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="233A473D" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.其餘水域皆可從事各式水域活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DCBBC44" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C022CA8" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A780C76" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.東部海岸國家風景區管理處管理。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A82E621" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.設置潛在風險告示牌示、救生設備(樁、圈)。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AC362F9" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="30F8ED3C" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:trPr>
           <w:trHeight w:val="942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49420EFD" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0645D57B" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>綠島帆船鼻至睡美人島，白沙至龜鼻間</w:t>
+              <w:t>綠島</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>帆船鼻至睡美人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>島，白沙</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>至龜鼻</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="401B93CB" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.限制水域、禁止水域，詳交通部</w:t>
             </w:r>
             <w:r w:rsidR="005D4E03" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>觀光署</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資訊網站。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D01B0DA" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.其餘水域皆可從事各式水域活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44EAA0CB" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7827607D" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19AD85F6" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="5FABCEBD" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58B1D97B" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>澎湖國家風景區水域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39F136D9" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.限制水域、禁止水域，詳交通部</w:t>
             </w:r>
             <w:r w:rsidR="005D4E03" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>觀光署</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資訊網站。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75D203A3" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.其餘水域皆可從事各式水域活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14E27822" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F2763D4" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="352D8DB0" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.澎湖國家風景區管理處管理。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FA17254" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.設置潛在風險告示牌示、救生設備(樁、圈)。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="21C22D6C" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D271AC6" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>北海岸及觀音山國家風景區水域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="403B1045" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.限制水域、禁止水域，詳交通部</w:t>
             </w:r>
             <w:r w:rsidR="005D4E03" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>觀光署</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資訊網站。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34EC07F3" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.其餘水域皆可從事各式水域活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DF9C9CC" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52BF6CC0" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14BBF332" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.北海岸及觀音山國家風景區管理處管理。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="096D78CB" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2.白沙灣、淺水灣及中角灣設有救生員駐站。</w:t>
+              <w:t>2.白沙灣、淺水灣及</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>中角灣設有</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>救生員駐站。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47BFBCFE" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.無人看管水域設有告示牌及救生圈。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="4FD4241D" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31555736" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>花東縱谷國家風景區水域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31FF7754" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.限制水域、禁止水域，詳交通部</w:t>
             </w:r>
             <w:r w:rsidR="005D4E03" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>觀光署</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資訊網站。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30919AA6" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.其餘水域皆可從事各式水域活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CE69092" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="144508B5" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="376BCF29" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.花東縱谷國家風景區管理處管理。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DF735B5" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.設置潛在風險告示牌示、救生設備(樁、圈)。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="747D9245" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="187A51B1" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>馬祖國家風景區水域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="279CAF05" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.限制水域、禁止水域，詳交通部</w:t>
             </w:r>
             <w:r w:rsidR="005D4E03" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>觀光署</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資訊網站。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40F323BD" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.其餘水域皆可從事各式水域活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AAEEA18" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>目前僅從事獨木舟、立式划槳，且具營利性質之活動須事先檢附保險、救生員證照等資料報管理處備查；餘無限制。</w:t>
+              <w:t>目前僅從事獨木舟、立式划槳，且具營利性質之活動須事先檢附保險、救生員證照等資料報管理處備查；</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>餘無限制</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33576BCB" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BCF12C1" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.馬祖國家風景區管理處管理。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="120F3EF2" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2.督導業者確依水域遊憩活動管理辦法之規定投保責任保險，並聘請救生員、向海巡岸巡單位報備。</w:t>
+              <w:t>2.督導</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>業者確依水域</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>遊憩活動管理辦法之規定投保責任保險，並聘請救生員、向</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>海巡岸</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>巡單位報備。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DEE92AB" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.管理處於主要遊憩沙灘設置救生圈；另與連江縣政府相關局處定期辦理水域遊憩活動安全聯合稽查與宣導。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="64E80BD6" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10614D7E" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-82" w:rightChars="-10" w:right="-34" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日月潭國家風景區</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FE687F4" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>朝霧水域</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="49FA89C9" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>磐石水域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B84BE76" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>聖愛水域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E8B7190" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月潭水域</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="669059BB" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>手划船、獨木舟、風浪板、水上腳踏車及立式划槳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4ACF5285" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E9D8E43" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>至日月潭水域遊憩活動線上申請平台進行申請後由日月潭國家風景區管理處及台灣電力股份</w:t>
+              <w:t>至日月潭水域遊憩</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活動線上申請</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>平台進行申請後由日月潭國家風景區管理處及台灣電力股份</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>有限公司共同審查。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D6760ED" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.活動管理：日月潭國家風景區管理處/場域管理：台灣電力股份有限公司。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11FE53F8" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.日月潭國家風景區管理處不定期辦理巡查工作並定期邀集相關單</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>位辦理聯合稽查作業。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="6E2DBA14" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="351AFA2B" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66FC0CE6" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>其他轄內水域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E87C61E" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.限制水域、禁止水域，詳交通部</w:t>
             </w:r>
             <w:r w:rsidR="005D4E03" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>觀光署</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資訊網站。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69C862AF" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.其餘水域皆可從事各式水域活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="477EC218" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64E8E97C" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="565220EC" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.日月潭國家風景區管理處。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27C5E6A3" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.設置潛在風險告示牌示、救生設備(樁、圈)。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="56D42A6B" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B487A50" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>參山國家風景區水域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56894260" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.限制水域、禁止水域，詳交通部</w:t>
             </w:r>
             <w:r w:rsidR="005D4E03" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>觀光署</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資訊網站。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AC44BB1" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.其餘水域皆可從事各式水域活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0798B7F2" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08D56EF2" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F0DFDF2" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>參山國家風景區管理處管理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="3D2771A9" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="246C2E4E" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>阿里山國家風景區水域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65391B3C" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.限制水域、禁止水域，詳交通部</w:t>
             </w:r>
             <w:r w:rsidR="005D4E03" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>觀光署</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資訊網站。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AD6AFC7" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.其餘水域皆可從事各式水域活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79223D1B" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="318F3084" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D450D98" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>阿里山國家風景區管理處管理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="3A59FCED" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D403A63" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-82" w:rightChars="-10" w:right="-34" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>茂林國家風景區管理處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="140CA137" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>荖濃溪及周邊野溪</w:t>
+              <w:t>荖</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>濃溪及周邊野溪</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="439165C4" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>除荖濃溪公告相關禁止活動外，其於水域屬原則開放。</w:t>
+              <w:t>除</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>荖</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>濃溪公告相關禁止活動外，其於水域屬原則開放。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF9DF2E" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>是，應事先向水域主管機關申請，如有帶客行為，並另依水域遊憩活動管理辦法向管理處報備。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BF3AC6B" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.向水域主管機關申：水利署第七河川局及各縣市政府水利處(局)。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E2A745D" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2.有涉及帶客從事水域遊憩活動，須擬具活動計畫書向管理處報備。</w:t>
+              <w:t>2.有涉及帶客從事水域遊憩活動，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>須擬具</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活動計畫書向管理處報備。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DBEF86A" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.活動管理：茂林國家風景區管理處/場域管理：水利署第七河川局、各縣市政府、林務局。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="324CD22D" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.跨機關聯合稽查。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4827CFC1" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.公告並設立活動安全注意事項。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="41DB1903" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2948D376" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69E514A8" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>其他轄內水域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1456531E" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.限制水域、禁止水域，詳交通部</w:t>
             </w:r>
             <w:r w:rsidR="005D4E03" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>觀光署</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資訊網站。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EBF5075" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.其餘水域皆可從事各式水域活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C7E78F0" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AF26043" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F63B258" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.茂林國家風景區管理處管理。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EBDC92A" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.設置潛在風險告示牌示、救生設備(樁、圈)。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="5C9A04B0" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D5B703E" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-82" w:rightChars="-10" w:right="-34" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>大鵬灣國家風景區</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07EDC06F" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>大鵬灣青洲濱海遊憩區</w:t>
+              <w:t>大鵬灣</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>青洲</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>濱海遊憩區</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46FC27DC" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.非動力水域遊憩活動。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5291EBFA" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.動力水域遊憩活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4316B37B" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58F05178" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="167255FE" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.大鵬灣國家風景區管理處管理。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B59AC3E" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.海巡、消防機構駐點，開設行動救援站，視戲水人潮彈性調整開設時間，以防溺水事件發生。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A319E7C" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="001D3956" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="001D3956" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00822570" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.提供海氣象資料供民眾作為海域遊憩活動參考。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="1013DCD5" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BB2C7B4" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34A41038" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>琉球風景特定區高潮線向外600m內海域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="150F074B" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>非動力水域遊憩活動</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C977EA4" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AE254D5" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37DD67F0" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.大鵬灣國家風景區管理處管理。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43E945FE" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.海巡機構岸際巡查，防溺水事件發生。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="672EF903" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="001D3956" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="001D3956" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00822570" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.提供海氣象資料供民眾作為海域遊憩活動參考。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="1E1CCC87" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="650B8AB4" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>雲嘉南濱海國家風景區水域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06D5057E" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.限制水域、禁止水域，詳交通部</w:t>
             </w:r>
             <w:r w:rsidR="005D4E03" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>觀光署</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資訊網站。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35406E0B" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.其餘水域皆可從事各式水域活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03CA697A" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="073D19C2" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E11CFF0" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.雲嘉南濱海國家風景區管理處管理。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C630753" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.設置潛在風險告示牌示、救生設備(樁、圈)。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="491CC095" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51DF148F" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-82" w:rightChars="-10" w:right="-34" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>西拉雅國家風</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>景區</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="762490A8" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>尖山埤水庫</w:t>
+              <w:t>尖山</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>埤</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>水庫</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73CE6DA5" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>水上腳踏車活動、獨木舟、立式划槳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51515371" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>是(電話或現場預約)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37FB03AC" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>活動事前以電話通知預約，水庫管理單位(台糖柳營尖山埤渡假村)</w:t>
+              <w:t>活動事前以電話通知預約，水庫管理單位(台糖柳營尖山</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>埤</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>渡假村)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>接獲通知後安排設備、教練及救生員作業。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33C8AD5C" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.活動管理：西拉雅國家風景區管理處/場域管理：台糖柳營尖山埤渡假村。</w:t>
+              <w:t>1.活動管理：西拉雅國家風景區管理處/場域管理：台糖柳營尖山</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>埤</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>渡假村。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34AF6E07" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.下水事前講習、穿著救生衣、配置合格救生員。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="01618CE1" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F14FD40" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13447A63" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>虎頭埤水庫</w:t>
+              <w:t>虎頭</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>埤</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>水庫</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4517DE70" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>水上腳踏車、獨木舟、立式划槳及其它微動力浮具(時速低於5.4km/h)活動</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FBD4A8D" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>是(電話或現場預約)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BE1D139" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>活動事前以電話或現場通知預約，水庫管理單位(虎頭埤風景區管理所)接獲通知後安排設備及救生員作業。</w:t>
+              <w:t>活動事前以電話或現場通知預約，水庫管理單位(虎頭</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>埤</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>風景區管理所)接獲通知後安排設備及救生員作業。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="012454EC" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1.活動管理：西拉雅國家風景區管理處/場域管理：虎頭埤風景區管理所。</w:t>
+              <w:t>1.活動管理：西拉雅國家風景區管理處/場域管理：虎頭</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>埤</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>風景區管理所。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69DA93B6" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.下水事前講習、穿著救生衣、配置合格救生員。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="7A172997" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="166657ED" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F47DDD0" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>曾文水庫</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33155B2E" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>獨木舟、風浪板、水上腳踏車及立式划槳等非動力水域遊憩活動</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5557B114" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>是(僅限經政府成立在案之無動力船筏浮具水上運動協會或救災救難協會，且僅得從事非營利行為。)</w:t>
+              <w:t>是(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>僅限經政府</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>成立在案之無動力</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>船筏浮</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>具水上運動協會或救災救難協會，且僅得從事非營利行為。)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20311D0A" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>於管理單位官網填寫申請資料完成後，資料逕送經濟部水利署南區水資源局曾文水庫管理中心。</w:t>
+              <w:t>於管理</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>單位官網填寫</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請資料完成後，資料逕送經濟部水利署南區水資源局曾文水庫管理中心。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1733DB22" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.活動管理：西拉雅國家風景區管理處/場域管理：經濟部水利署南區水資源局。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B6A5A4E" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.由申請人提出救難計畫，並要求活動穿著救生衣，及限制活動區域。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="0C3D772D" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65A37C17" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BDC7079" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>走馬瀨農場(埤塘)</w:t>
+              <w:t>走馬瀨農場(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>埤</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>塘)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62D39DEF" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>水上腳踏車</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B5EBAB4" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>是(電話或現場預約)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C2D8646" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>活動事前以電話或現場通知預約，水庫管理單位(走馬瀨農場)接獲通知後安排設備及救生員作業。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69850112" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1.活動管理：西拉雅國家風景區管理處/場域管理：臺南市農會。</w:t>
+              <w:t>1.活動管理：西拉雅國家風景區管理處/場域管理：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>南市農會。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E8700FB" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.下水事前講習、穿著救生衣、配置合格救生員。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="1EE28A95" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D11B298" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AFD425E" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>其他轄內水域</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00E7DF21" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.限制水域、禁止水域，詳交通部</w:t>
             </w:r>
             <w:r w:rsidR="005D4E03" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>觀光署</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>資訊網站。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A679355" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.其餘水域皆可從事各式水域活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="528C135F" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62D0139A" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-10" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="638CF0F5" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.西拉雅國家風景區管理處管理。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3104C411" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
+          <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:leftChars="-20" w:left="184" w:hangingChars="97" w:hanging="252"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.設置潛在風險告示牌示、救生設備(樁、圈)。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73EB37C3" w14:textId="77777777" w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00822570">
+    <w:p w:rsidR="00822570" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00822570">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：交通部。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C7388A" w14:textId="77777777" w:rsidR="00B203E7" w:rsidRPr="00B704AC" w:rsidRDefault="00B203E7" w:rsidP="00822570">
+    <w:p w:rsidR="00B203E7" w:rsidRPr="00B704AC" w:rsidRDefault="00B203E7" w:rsidP="00822570">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>另</w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Hlk145584283"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk145584283"/>
       <w:r w:rsidR="005E031E" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>海洋委員會為</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>推廣海域遊憩活動，使民眾更親近海洋</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00352AE4" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>建置完成「</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>海域遊憩活動一站式服務資訊平臺</w:t>
-      </w:r>
+        <w:t>海域遊憩活動一站式服務資訊平</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00352AE4" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」並</w:t>
       </w:r>
       <w:r w:rsidR="003604B8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於109年7月1日</w:t>
       </w:r>
       <w:r w:rsidR="00352AE4" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>正式上線</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，平臺資訊包括</w:t>
       </w:r>
       <w:r w:rsidR="003604B8" w:rsidRPr="00B704AC">
@@ -8237,62 +9234,64 @@
       </w:r>
       <w:r w:rsidR="003604B8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="002A476C" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>遊憩活動申請</w:t>
       </w:r>
       <w:r w:rsidR="003604B8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002A476C" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>然</w:t>
       </w:r>
       <w:r w:rsidR="003604B8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>查</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002A476C" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="003604B8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該平臺「遊憩活動申請」</w:t>
       </w:r>
       <w:r w:rsidR="00EC1A31" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>並未</w:t>
       </w:r>
       <w:r w:rsidR="00342BA8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>將</w:t>
       </w:r>
       <w:r w:rsidR="00EC1A31" w:rsidRPr="00B704AC">
@@ -8501,115 +9500,115 @@
       </w:r>
       <w:r w:rsidR="00D30D8A" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之服務仍有進步空間。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8844"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="506139D2" w14:textId="77777777" w:rsidTr="00B53BEE">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00B53BEE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72D0D3FB" w14:textId="77777777" w:rsidR="00B53BEE" w:rsidRPr="00B704AC" w:rsidRDefault="00B53BEE" w:rsidP="00B53BEE">
+          <w:p w:rsidR="00B53BEE" w:rsidRPr="00B704AC" w:rsidRDefault="00B53BEE" w:rsidP="00B53BEE">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C79439E" wp14:editId="2323B867">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35C2740E" wp14:editId="56F5F3FB">
                   <wp:extent cx="5614185" cy="2595489"/>
                   <wp:effectExtent l="0" t="0" r="5715" b="0"/>
                   <wp:docPr id="66" name="圖片 66"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId11"/>
                           <a:srcRect l="877" t="10465" r="-877" b="7351"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5615940" cy="2596300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CF40E06" w14:textId="06235D0A" w:rsidR="00B53BEE" w:rsidRPr="00B704AC" w:rsidRDefault="00B53BEE" w:rsidP="00B53BEE">
+    <w:p w:rsidR="00B53BEE" w:rsidRPr="00B704AC" w:rsidRDefault="00B53BEE" w:rsidP="00B53BEE">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
@@ -8632,1266 +9631,1465 @@
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText>SEQ 圖 \* ARABIC</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C27B8F">
+      <w:r w:rsidR="00F80A60">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>、海洋委員會「海域遊憩活動一站式服務資訊平臺」</w:t>
+        <w:t>、海洋委員會「海域遊憩活動一站式服務資訊平</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CAC2C2" w14:textId="77777777" w:rsidR="00B53BEE" w:rsidRPr="00B704AC" w:rsidRDefault="00B53BEE" w:rsidP="00B53BEE">
+    <w:p w:rsidR="00B53BEE" w:rsidRPr="00B704AC" w:rsidRDefault="00B53BEE" w:rsidP="00B53BEE">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：海洋委員會。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729E90B9" w14:textId="77777777" w:rsidR="00B53BEE" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00342BA8">
+    <w:p w:rsidR="00B53BEE" w:rsidRPr="00B704AC" w:rsidRDefault="00822570" w:rsidP="00342BA8">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidR="00B53BEE" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>政府允</w:t>
       </w:r>
       <w:r w:rsidR="00100E06" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>應</w:t>
       </w:r>
       <w:r w:rsidR="00B53BEE" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>評估透過中央「一站式平臺」機制，整合全國「開放水域」需(先)申請遊憩活動之即時介接服務，讓民眾可經由單一入口網，直接連結各</w:t>
+        <w:t>評估透過中央「一站式平</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B53BEE" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B53BEE" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」機制，整合全國「開放水域」需(先)申請遊憩活動之即時介接服務，讓民眾可經由單一入口網，直接連結各</w:t>
       </w:r>
       <w:r w:rsidR="00B53BEE" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>該水域遊憩活動管理機關進行申請，俾提高從事水域遊憩活動之便利性、友善性與透明度，以增進「開放水域」政策之美意與成效。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4822F9F9" w14:textId="77777777" w:rsidR="00CC57A9" w:rsidRPr="00B704AC" w:rsidRDefault="00E9368E" w:rsidP="00363CEB">
+    <w:p w:rsidR="00CC57A9" w:rsidRPr="00B704AC" w:rsidRDefault="00E9368E" w:rsidP="00363CEB">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:left="1020" w:hanging="680"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk148454755"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk148454755"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>按發展觀光條例第36條及其授權訂定發布之水域遊憩活動管理辦法第5至7條「限制水域遊憩活動之種類、範圍、時間及行為」等規定，旨在維護遊客生命安全，以追求重要之公眾利益，難謂無由，本院基於權力分立原則，自當予以尊重。然查現行法令對「遊客安全」、「水域環境及資源條件」欠缺明確定義與具體衡量標準，致外界屢屢質疑管理機關過度干預，與中央「原則開放、例外管理」政策背道而馳。中央主管機關除應積極協調各管理機關及地方政府解除不合時宜之水域禁令外，更應加強法律明確性，採負面表列概念，針對禁止或限制理由訂定具體衡量標準，並於公告水域(遊憩活動)禁令前，以公開方法廣泛蒐集各界意見，充分與民意交流達成共識，以符實際。</w:t>
+        <w:t>按發展觀光條例第36條及其授權訂定發布之水域遊憩活動管理辦法第5至7條「限制水域遊憩活動之種類、範圍、時間及行為」等規定，旨在維護遊客生命安全，以追求重要之公眾利益，難謂無由，本院基於權力分立原則，自當予以尊重。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>然查現行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>法令對「遊客安全」、「水域環境及資源條件」欠缺明確定義與具體衡量標準，致外界屢屢質疑管理機關過度干預，與中央「原則開放、例外管理」政策背道而馳。中央主管機關除應積極協調各管理機關及地方政府解除不合時宜之水域禁令外，更應加強法律明確性，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>負面表列概念，針對禁止或限制理由訂定具體衡量標準，並於公告水域(遊憩活動)禁令前，以公開方法廣泛蒐集各界意見，充分與民意交流達成共識，以符實際。</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w:rsidR="002D7B47" w:rsidRPr="00B704AC" w:rsidRDefault="0012770C" w:rsidP="002D7B47">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臺灣擁有廣大的水域資源，惟因戒嚴期間國共對峙，海岸線及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>水域均屬國防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>重地，受到政府嚴格管制。76年宣布解嚴後，海岸線及水域逐漸開放，然因國內政策、法令、國人親水觀念及技能均未成熟，</w:t>
+      </w:r>
+      <w:r w:rsidR="00303041" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>民眾</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>溺水死亡憾事</w:t>
+      </w:r>
+      <w:r w:rsidR="00303041" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>連</w:t>
+      </w:r>
+      <w:r w:rsidR="008B65E9" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>續多年居高不下</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。為維護遊客安全，政府於90年11月14日修正公布發展觀光條例，於第36條增訂「水域管理機關得對水域遊憩活動之種類、範圍、時間及行為限制之，並得視水域環境及資源條件之狀況，公告禁止水域遊憩活動區域…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」，並依上開條例授權於93年2月11日訂定水域遊憩活動管理辦法</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003760B9" w:rsidRPr="00B704AC" w:rsidRDefault="004C3D96" w:rsidP="002D7B47">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>查</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:t>水域遊憩活動管理辦法係以活動管理為主軸，遊憩安全為目的，為維護從事該等活動遊客安全，必要時仍得妥為採取相關之禁限措施，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>故於</w:t>
+      </w:r>
+      <w:r w:rsidR="009D72BB" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>該辦法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5條第1項、第6條</w:t>
+      </w:r>
+      <w:r w:rsidR="003843ED" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、第7條</w:t>
+      </w:r>
+      <w:r w:rsidR="009D72BB" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>分別</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>規定</w:t>
+      </w:r>
+      <w:r w:rsidR="009D72BB" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「水域管理機關依本條例第36條規定限制水域遊憩活動之種類、範圍、時間及行為時，應公告之」、「水域管理機關得視水域環境及資源條件之狀況，公告禁止水域遊憩活動區域」</w:t>
+      </w:r>
+      <w:r w:rsidR="003843ED" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、「</w:t>
+      </w:r>
+      <w:r w:rsidR="003843ED" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>水域遊憩活動管理機關或其授權管理單位基於維護遊客安全之考量，得視需要暫停水域遊憩活動之全部或一部」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C3D96" w:rsidRPr="00B704AC" w:rsidRDefault="006E0EC5" w:rsidP="002D7B47">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>有關</w:t>
+      </w:r>
+      <w:r w:rsidR="003760B9" w:rsidRPr="00B704AC">
+        <w:t>台灣開放水域聯盟</w:t>
+      </w:r>
+      <w:r w:rsidR="003760B9" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「廢除發展觀光條例第36條、</w:t>
+      </w:r>
+      <w:r w:rsidR="003843ED" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="003760B9" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>60條</w:t>
+      </w:r>
+      <w:r w:rsidR="003843ED" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rStyle w:val="afe"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="003760B9" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，真正開放水域遊憩活動，</w:t>
+      </w:r>
+      <w:r w:rsidR="003760B9" w:rsidRPr="00B704AC">
+        <w:t>全面去除</w:t>
+      </w:r>
+      <w:r w:rsidR="003760B9" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>『</w:t>
+      </w:r>
+      <w:r w:rsidR="003760B9" w:rsidRPr="00B704AC">
+        <w:t>嚴禁下水</w:t>
+      </w:r>
+      <w:r w:rsidR="003760B9" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>』</w:t>
+      </w:r>
+      <w:r w:rsidR="003760B9" w:rsidRPr="00B704AC">
+        <w:t>告示，確實落實水域管理</w:t>
+      </w:r>
+      <w:r w:rsidR="003760B9" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>『</w:t>
+      </w:r>
+      <w:r w:rsidR="003760B9" w:rsidRPr="00B704AC">
+        <w:t>原則開放，例外禁止</w:t>
+      </w:r>
+      <w:r w:rsidR="003760B9" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>』」等主張，</w:t>
+      </w:r>
+      <w:r w:rsidR="0092628F" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>據</w:t>
+      </w:r>
+      <w:r w:rsidR="0092628F" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>交通部(</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4E03" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>觀光署</w:t>
+      </w:r>
+      <w:r w:rsidR="0092628F" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>回應</w:t>
+      </w:r>
+      <w:r w:rsidR="0092628F" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，依據發展觀光條例第36條授權訂定發布水域遊憩活動管理辦法，其立法意旨為「原則開放，例外管理」，</w:t>
+      </w:r>
+      <w:r w:rsidR="0092628F" w:rsidRPr="00B704AC">
+        <w:t>惟為維護從事該等活動遊客安全，必要時仍得妥為採取相關之禁限措施</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>；</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1F82" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>海洋委員會</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6762" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>則</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1F82" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>回應，會</w:t>
+      </w:r>
+      <w:r w:rsidR="00776B1C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>針對有公告禁止水域遊憩活動範圍之地方政府，規劃民意座談會，協調各目的事業主管機關及地方政府與民意交流達成共識，解除不合時宜禁令</w:t>
+      </w:r>
+      <w:r w:rsidR="00776B1C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D1F82" w:rsidRPr="00B704AC" w:rsidRDefault="009D1F82" w:rsidP="002D7B47">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>另本院於</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2年7月5日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>就本案相關議題辦理諮詢，專家學者所提意見殊</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>值審酌研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>議，摘錄略以：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00357B76" w:rsidRPr="00B704AC" w:rsidRDefault="00357B76" w:rsidP="00251819">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>水域遊憩活動管理辦法自93發布實施以來，已逐步建立水域空間原則開放，例外禁止的制度，且授權水域遊憩活動管理機關就其轄區水域進行管理，包括禁止或限制水域遊憩活動。就制度</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>穏定性及延續性，以及該法實施以來確實有助建立安全的水域遊憩場域，以及安全的水域遊憩活動，因此不支持廢除該辧法。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00357B76" w:rsidRPr="00B704AC" w:rsidRDefault="00357B76" w:rsidP="00251819">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>目前水域遊憩活動發展所發生的衝突或問題，大致可分2類情況，一是和水域遊憩活動管理辦法的執行面有關，通常是因為水域遊憩活動管理機關</w:t>
+      </w:r>
+      <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>如縣市政府</w:t>
+      </w:r>
+      <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>對轄區水域採取較保守作法，亦即禁止水域從事遊憩活動，或對水域限制僅得從事特定種類的遊憩活動，此限制了民眾從事水域活動的空間或種類，所以引起水域遊憩活動者不滿或衝突；另一種情況是水域遊憩活動者進入依法規已作特定用途的水域空間</w:t>
+      </w:r>
+      <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>如漁港區水域、定置網水域</w:t>
+      </w:r>
+      <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>從事遊憩活動，而引起使用者</w:t>
+      </w:r>
+      <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>如漁民</w:t>
+      </w:r>
+      <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>不滿等。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00357B76" w:rsidRPr="00B704AC" w:rsidRDefault="00357B76" w:rsidP="00251819">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>針就前述</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>第1種情況，提出如下3點建議：(1)水域遊憩活動管理機關應積極盤點所轄水域，若對某特定水域採取禁止</w:t>
+      </w:r>
+      <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>第6條</w:t>
+      </w:r>
+      <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>或限制水域遊憩活動</w:t>
+      </w:r>
+      <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>第5條</w:t>
+      </w:r>
+      <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>的行政作為，應落實公眾參與的機制，讓利益關係人得對水域遊憩使用有表達意見的管道；(2)管理機關依第6條基於遊客安全、水域環境及資源條件，禁止水域遊憩活動，應說明禁止的理由並以相關資料佐證，使此禁止具有正當性及公益性，而不是僅只以一紙公文對外公告；(3)若水域受禁止或限制水域遊憩活動，主管機關後續對此水域，因地制宜，進行實體的管理措施，如設置告示牌、救生圈等安全設施、簡易服務設施</w:t>
+      </w:r>
+      <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>如步道</w:t>
+      </w:r>
+      <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、照明設施等。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00357B76" w:rsidRPr="00B704AC" w:rsidRDefault="00357B76" w:rsidP="00357B76">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>綜上，發展觀光條例第36條及其授權訂定發布之水域遊憩活動管理辦法第5至7條「限制水域遊憩活動之種類、範圍、時間及行為」等規定，旨在維</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>護遊客生命安全，以追求重要之公眾利益，難謂無由，本院基於權力分立原則，自當予以尊重。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>然查現行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法令對「遊客安全」、「水域環境及資源條件」欠缺明確定義與具體衡量標準，致外界屢屢質疑管理機關過度干預，與中央「原則開放、例外管理」政策背道而馳。中央主管機關除應積極協調各管理機關及地方政府解除不合時宜之水域禁令外，更應加強法律明確性，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>負面表列概念，針對禁止或限制理由訂定具體衡量標準，並於公告水域(遊憩活動)禁令前，以公開方法廣泛蒐集各界意見，充分與民意交流達成共識，以符實際。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00762F62" w:rsidRPr="00B704AC" w:rsidRDefault="009F4D30" w:rsidP="005631F8">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk148454959"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>政府推</w:t>
+      </w:r>
+      <w:r w:rsidR="000E756C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>動</w:t>
+      </w:r>
+      <w:r w:rsidR="00762F62" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>水域解嚴</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE517C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00762F62" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>還水於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00762F62" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>民</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE517C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>政策</w:t>
+      </w:r>
+      <w:r w:rsidR="00762F62" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE517C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>除</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>持續</w:t>
+      </w:r>
+      <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>落實水域安全維護工作、</w:t>
+      </w:r>
+      <w:r w:rsidR="00762F62" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>加強水域遊憩安全教育</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE517C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>宣導</w:t>
+      </w:r>
+      <w:r w:rsidR="00762F62" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE517C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>以及提升民眾游泳自救能力外，</w:t>
+      </w:r>
+      <w:r w:rsidR="000E756C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>亦</w:t>
+      </w:r>
+      <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>應</w:t>
+      </w:r>
+      <w:r w:rsidR="00473C9A" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>促</w:t>
+      </w:r>
+      <w:r w:rsidR="000E756C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>使國民</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4DC6" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>充分瞭解</w:t>
+      </w:r>
+      <w:r w:rsidR="000E756C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>自然環境多變</w:t>
+      </w:r>
+      <w:r w:rsidR="000E756C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4DC6" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>於「開放水域</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4DC6" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4DC6" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>從事遊憩活動</w:t>
+      </w:r>
+      <w:r w:rsidR="000E756C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>具有一定風險，</w:t>
+      </w:r>
+      <w:r w:rsidR="00473C9A" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>戲水民眾應建立自我保護意識，</w:t>
+      </w:r>
+      <w:r w:rsidR="00473C9A" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>負起自主管理責任</w:t>
+      </w:r>
+      <w:r w:rsidR="00473C9A" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="000E756C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>俾利</w:t>
+      </w:r>
+      <w:r w:rsidR="00473C9A" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>開放水域</w:t>
+      </w:r>
+      <w:r w:rsidR="00473C9A" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>遊憩</w:t>
+      </w:r>
+      <w:r w:rsidR="00473C9A" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>活動</w:t>
+      </w:r>
+      <w:r w:rsidR="00473C9A" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>之永續</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2FF4" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>推動</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2FF4" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>與</w:t>
+      </w:r>
+      <w:r w:rsidR="00473C9A" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>健全發展</w:t>
+      </w:r>
+      <w:r w:rsidR="000E756C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="00DCAD89" w14:textId="77777777" w:rsidR="002D7B47" w:rsidRPr="00B704AC" w:rsidRDefault="0012770C" w:rsidP="002D7B47">
+    <w:p w:rsidR="007D55B2" w:rsidRPr="00B704AC" w:rsidRDefault="00EE517C" w:rsidP="00F80A60">
       <w:pPr>
         <w:pStyle w:val="3"/>
-      </w:pPr>
-[...54 lines deleted...]
-        <w:t>故於</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臺灣</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>位</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>處亞熱帶</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>地</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>區，「夏」、「秋」</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>兩</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>季</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>天氣</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>酷熱，</w:t>
+      </w:r>
+      <w:r w:rsidR="006C16DC" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>加上</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>政府近年</w:t>
+      </w:r>
+      <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>積極</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>推動</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>水域解嚴</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>還水於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>民</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>越來越多</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>民眾喜好</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>在「開放水域</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>從事水上</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>遊憩活動</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>消暑</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10CEE" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>相較於游泳池等「靜態水域</w:t>
+      </w:r>
+      <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「開放水域</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>容易受到</w:t>
+      </w:r>
+      <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>天候、水域</w:t>
+      </w:r>
+      <w:r w:rsidR="00072A6A" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>特性</w:t>
+      </w:r>
+      <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00072A6A" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>地形</w:t>
+      </w:r>
+      <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>影響，潛藏較多風險因子，一旦戲水民眾</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「不小心」、「忽視警告禁制標語」</w:t>
+      </w:r>
+      <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「缺乏正</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>確之戲水觀念」、「未能注意體能狀態是否足以負荷水域環境變化」</w:t>
       </w:r>
       <w:r w:rsidR="009D72BB" w:rsidRPr="00B704AC">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...298 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>等情況</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00072A6A" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>即</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>容易</w:t>
+      </w:r>
+      <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>發生</w:t>
+      </w:r>
+      <w:r w:rsidR="0078149E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>溺水意外。</w:t>
+      </w:r>
+      <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>統計歷年各級消防機關執行救</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>溺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>勤務數據，其中溺水事故發生地點每年皆以「溪河」及「海邊」</w:t>
+      </w:r>
+      <w:r w:rsidR="00072A6A" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B704AC">
-[...658 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00072A6A" w:rsidRPr="00B704AC">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>含</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00072A6A" w:rsidRPr="00B704AC">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體"/>
-[...73 lines deleted...]
-        <w:t>(含近、外海)占</w:t>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>近、外海)占</w:t>
       </w:r>
       <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>最多數，</w:t>
       </w:r>
       <w:r w:rsidR="00072A6A" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
       <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>110年為例，其中「溪河」溺水人數</w:t>
       </w:r>
       <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>464</w:t>
       </w:r>
@@ -9995,51 +11193,51 @@
       <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00513B71" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidR="00072A6A" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E54E5EE" w14:textId="0D1495DF" w:rsidR="00072A6A" w:rsidRPr="00B704AC" w:rsidRDefault="00072A6A" w:rsidP="007D55B2">
+    <w:p w:rsidR="00072A6A" w:rsidRPr="00B704AC" w:rsidRDefault="00072A6A" w:rsidP="007D55B2">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
@@ -10062,256 +11260,256 @@
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText>SEQ 表 \* ARABIC</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C27B8F">
+      <w:r w:rsidR="00F80A60">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、106-110年各級消防機關救援「溺水地點」比較表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A05B1C8" w14:textId="77777777" w:rsidR="00072A6A" w:rsidRPr="00B704AC" w:rsidRDefault="00072A6A" w:rsidP="00072A6A">
+    <w:p w:rsidR="00072A6A" w:rsidRPr="00B704AC" w:rsidRDefault="00072A6A" w:rsidP="00072A6A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C65FD25" wp14:editId="5FAD30FB">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="512FC319" wp14:editId="305C67FB">
             <wp:extent cx="5613891" cy="4412511"/>
             <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
             <wp:docPr id="77" name="圖片 77"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5695237" cy="4476449"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178202BA" w14:textId="77777777" w:rsidR="00072A6A" w:rsidRPr="00B704AC" w:rsidRDefault="00072A6A" w:rsidP="00072A6A">
+    <w:p w:rsidR="00072A6A" w:rsidRPr="00B704AC" w:rsidRDefault="00072A6A" w:rsidP="00072A6A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：內政部消防署。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71AF4E78" w14:textId="77777777" w:rsidR="00072A6A" w:rsidRPr="00B704AC" w:rsidRDefault="00072A6A" w:rsidP="00072A6A">
+    <w:p w:rsidR="00072A6A" w:rsidRPr="00B704AC" w:rsidRDefault="00072A6A" w:rsidP="00072A6A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="123D0466" wp14:editId="49DE7028">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A33B2F8" wp14:editId="3C65B0B5">
             <wp:extent cx="5614443" cy="3657600"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="78" name="圖片 78"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5667005" cy="3691842"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D623492" w14:textId="77777777" w:rsidR="00072A6A" w:rsidRPr="00B704AC" w:rsidRDefault="00072A6A" w:rsidP="00072A6A">
+    <w:p w:rsidR="00072A6A" w:rsidRPr="00B704AC" w:rsidRDefault="00072A6A" w:rsidP="00072A6A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="758183B9" wp14:editId="04A73E35">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E10F0C4" wp14:editId="6AF19878">
             <wp:extent cx="5614662" cy="3800723"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="79" name="圖片 79"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect r="2795"/>
                     <a:stretch/>
@@ -10319,51 +11517,51 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5659192" cy="3830867"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B87C34A" w14:textId="2EDDCCD7" w:rsidR="00072A6A" w:rsidRPr="00B704AC" w:rsidRDefault="00072A6A" w:rsidP="00072A6A">
+    <w:p w:rsidR="00072A6A" w:rsidRPr="00B704AC" w:rsidRDefault="00072A6A" w:rsidP="00072A6A">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
@@ -10386,116 +11584,144 @@
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText>SEQ 圖 \* ARABIC</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C27B8F">
+      <w:r w:rsidR="00F80A60">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、106-110年各級消防機關救援「溺水地點」分析圖</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525BF0A2" w14:textId="77777777" w:rsidR="00072A6A" w:rsidRPr="00B704AC" w:rsidRDefault="00072A6A" w:rsidP="00072A6A">
+    <w:p w:rsidR="00072A6A" w:rsidRPr="00B704AC" w:rsidRDefault="00072A6A" w:rsidP="00072A6A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：內政部消防署。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2B4F58" w14:textId="77777777" w:rsidR="00EE517C" w:rsidRPr="00B704AC" w:rsidRDefault="005D4E03" w:rsidP="00EE517C">
+    <w:p w:rsidR="00EE517C" w:rsidRPr="00B704AC" w:rsidRDefault="005D4E03" w:rsidP="00EE517C">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk146186335"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>為減少民眾因從事水域遊憩活動而發生溺水事件機率，教育部體育署以102年9月25日臺教體署學(二)字第1020027855號函送「102年度第3次水域安全會報會議</w:t>
+        <w:t>為減少民眾因從事水域遊憩活動而發生溺水事件機率，教育部體育署以102年9月25日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臺教體署學</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(二)字第1020027855號函送「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2年度第3次水域安全會報會議</w:t>
       </w:r>
       <w:r w:rsidR="009E47C8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」會議紀錄，會議案由一之決議「水域安全維護工作分工表」，在中央層級部分包括：教育部體育署、交通部觀光署、</w:t>
       </w:r>
       <w:r w:rsidR="00AD5AFC" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>農業部</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、經濟部水利署、</w:t>
@@ -10521,1273 +11747,1651 @@
       <w:r w:rsidR="00BC3917" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>消防署、</w:t>
       </w:r>
       <w:r w:rsidR="00BC3917" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>海洋委員會海巡署</w:t>
       </w:r>
       <w:r w:rsidR="00BB7C0C" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>等，均就各業管部分辦理各項因應作為；在地方層級部分，則由各直轄市、縣(市)政府跨局處依各縣市秘書長以上層級召開之「水域分工會議」決議辦理各項因應溺水事件積極作為，相關權責分工簡要說明如下：</w:t>
+        <w:t>等，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>均就各</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>業管部分辦理各項因應作為；在地方層級部分，則由各直轄市、縣(市)政府跨局處依各縣市秘書長以上層級召開之「水域分工會議」決議辦理各項因應溺水事件積極作為，相關權責分工簡要說明如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148FAA4E" w14:textId="77777777" w:rsidR="00BC3917" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="00BC3917">
+    <w:p w:rsidR="00BC3917" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="00BC3917">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>教育部體育署：針對學生從事水域活動，辦理下列加強水域安全宣導及增進游泳能力相關工作：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668522D0" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>補助游泳教學經費加強學生游泳與自救能力。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C957369" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>每年於5月召開水域安全宣導記者會。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C794190" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>製作水域安全宣導影片，每年申請台視、民視、華視、中視、原視、公視等6家無線電視台進行公益託播。</w:t>
+        <w:t>製作水域安全宣導影片，每年申請台視、民視、華視、中視、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>原視</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、公視等6家無線電視台進行公益託播。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D4F08D" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>培訓水域安全宣導種子教師、前往校園進行水域安全宣導。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1D36BF" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>將5月列為水域安全宣導月，強化預防與宣導措施。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CA424F" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>暑假前或返校日期間，要求各級學校透過朝會及班會等集會方式，並利用學校網站、家庭聯</w:t>
+        <w:t>暑假前或返校日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>要求各級學校透過朝會及班會等集會方式，並利用學校網站、家庭聯</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>絡簿、簡訊及電子郵件之管道，進行水域安全觀念宣導。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075EB389" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>不定期召開跨部會水域安全會報會議強化防溺措施。</w:t>
+        <w:t>不定期召開跨部會水域安全會報會議強化防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>溺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>措施。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571A3249" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>學生溺水事件分析與因應策略研擬。</w:t>
+        <w:t>學生溺水事件分析與因應策略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>擬。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2307F81B" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>輔助各縣市政府辦理打造運動島計畫「水域自救觀摩與宣導活動」。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C5F8A2" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>建立救生員制度及推動「泳起來」專案。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE003A4" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="00BC3917">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="00BC3917">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>交通部觀光署</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F88B8A" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>轄管國家風景區管理處辦理轄區內水域安全救援演練。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120DE243" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>於台灣觀光資訊網</w:t>
       </w:r>
       <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>http://taiwan.net.tw</w:t>
       </w:r>
       <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>設置「水域遊憩活動安全宣導網」，建置各類水域遊憩活動安全宣導短片。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39ADCF80" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>依法公告國家風景區轄內水域禁止、限制活動之分區，以避免不相容之活動相衝突致發生意外。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFE2CF4" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>訂定「國家風景區設施維護暨水域遊憩活動安全管理工作須知」作為國家風景區轄內水域巡查之準則。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410F631C" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>補助辦理相關水域活動管理研習會，課程包括認識法規、海上氣象、活動與安全管理等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0659F42E" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>國家公園管理處於活動據點設立禁制、警告標誌及解說牌，裝設護欄或救生樁、救生圈(繩)、立柱，以及印製摺頁等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F9355E" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「訂定潛水、泛舟、水上摩托車、獨木舟等活動注意事項範例，供水域遊憩活動管理機關訂定參考。」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A813AE1" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="00BC3917">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="00BC3917">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>農業部：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABC9A82" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>督導全國農田水利會</w:t>
       </w:r>
       <w:r w:rsidR="000464FF" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(109年10月1日，行政院農業委員會農田水利處與農田水利會整合升格為行政院農業委員會農田水利署，現為農業部農田水利署)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>加強農業用灌溉溝圳河渠安全宣導。</w:t>
+        <w:t>加強農業用灌溉溝</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>圳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>河渠安全宣導。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10806617" w14:textId="77777777" w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
+    <w:p w:rsidR="008A6780" w:rsidRPr="00B704AC" w:rsidRDefault="008A6780" w:rsidP="008A6780">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>於土石流潛勢溪流附近之中小學辦理土石流防災宣導活動時，協助進行水域安全觀念宣導。</w:t>
+        <w:t>於土</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>石流潛勢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>溪流附近之中小學辦理土石流防災宣導活動時，協助進行水域安全觀念宣導。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D9334F" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>經濟部水利署</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9224F5" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>協助河川水域安全宣導。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A09AE1" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>於較危險河段</w:t>
       </w:r>
       <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>包括經常發生溺水之河段</w:t>
-      </w:r>
+        <w:t>包括經常發生</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>溺水之河段</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>設立「相關提醒」告示牌。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70627557" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>河川駐衛警察於定期或不定期巡防，並加強宣導勸離。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3C6F03" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="00BB7C0C" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="00BB7C0C" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>內政部國家公園署</w:t>
       </w:r>
       <w:r w:rsidR="000464FF" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057B88DB" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>督導管轄國家公園管理處網頁建置海域遊憩活動專區，提供海域遊憩活動相關資訊及安全宣導。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3DE6F6" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>督導管轄國家公園管理處於水域遊憩據點設立禁制、警告標誌、旗幟及告示牌等，必要據點設置廣播系統。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D26E6B" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>依法公告限制水</w:t>
       </w:r>
       <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>海</w:t>
       </w:r>
       <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>域活動之種類、範圍、時間及行為。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E2CCE0" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>訂定「墾丁國家公園海域岸際活動安全管制要點」作為管制及巡查準則。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DA643A" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>輔導水</w:t>
       </w:r>
       <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>海</w:t>
       </w:r>
       <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>域活動經營業者辦理海域活動安全講習及救溺宣導。</w:t>
+        <w:t>域活動經營業者辦理海域活動安全講習及救</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>溺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>宣導。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F43B70D" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>颱風期間海岸警戒、關閉等管制事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D2271E" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>配合消防、海巡等單位進行水域安全演練。</w:t>
+        <w:t>配合消防、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>海巡等單位</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>進行水域安全演練。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403388FC" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>協調公路總局道路電子告示系統及周邊旅遊業者發布相關海域管制管理資訊。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141AF248" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>海洋委員會海巡署：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CD799D" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>督導所屬單位執行岸際及海上救援勤務。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBF647D" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>督導所屬單位配合各水城主管機關執行有關民眾前往禁止從事遊憩、休閒、戲水、衝浪、釣魚等活動之海岸區域的勸導活動，並於颱風期間對於劃定為警戒區之海岸，禁止、驅離民眾前往觀浪或從事水域活動。</w:t>
+        <w:t>督導所屬單位配合</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>各水城主管機關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>執行有關民眾前往禁止從事遊憩、休閒、戲水、衝浪、釣魚等活動之海岸區域的勸導活動，並於颱風期間對於劃定為警戒區之海岸，禁止、驅離民眾前往</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>觀浪</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>或從事水域活動。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227ECAD5" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>內政部消防署：</w:t>
+        <w:t>內政部消</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>防署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7538026D" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>每年訂頒「加強水域救援能力指導計畫」，將7月、8月及計畫實施期間</w:t>
+        <w:t>每年訂頒「加強水域救援能力指導計畫」，將7月、8月及計畫實施</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>期間</w:t>
       </w:r>
       <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>4至9月</w:t>
       </w:r>
       <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>例假日列為「重點時段」，請各直轄市、縣(市)政府消防局配合轄內易發生溺水案件地點或處所之管理機關實施因應作為，另因應全球氣候異常變化，如遇氣候異常炎熱、暴雨及颱風侵襲時，亦應隨時加強警戒等防範措施。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C20085" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>固定於每年5月至9月期間，利用「防救災訊息服務平臺」發送水域安全宣導相關新聞跑馬燈及廣播。</w:t>
+        <w:t>固定於每年5月至9月</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>利用「防救災訊息服務平臺」發送水域安全宣導相關新聞跑馬燈及廣播。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9A979A" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>不定期利用</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>署臉書貼文，</w:t>
+        <w:t>署臉書貼文</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="細明體"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>將相關溺水案件當成案例教育，藉以進行水域安全宣導。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB6CC03" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>於</w:t>
       </w:r>
       <w:r w:rsidR="000464FF" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>該署官網「防災宣導網-水域安全資訊網」建置相關戲水安全宣導資訊。</w:t>
+        <w:t>該</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000464FF" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>署官網</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000464FF" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>「防災宣導網-水域安全資訊網」建置相關戲水安全宣導資訊。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BD3EA1" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>內政部消防署所屬各港務消防隊、各直轄市、縣(市)消防機關：</w:t>
+        <w:t>內政部消</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>防署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>所屬各港務消防隊、各直轄市、縣(市)消防機關：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28189D24" w14:textId="77777777" w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
+    <w:p w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>執行岸際以內各水域救援勤務。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5351266C" w14:textId="77777777" w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
+    <w:p w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>偕同海洋委員會巡防署共同執行岸際救援勤務。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3BEDD9" w14:textId="77777777" w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
+    <w:p w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>規劃辦理消防人員游泳、潛水及救生器材操作使用訓練。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75209E42" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>訂定易發生溺水地點或處所事故搶救計畫，並依計畫規劃實地演練事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6430B3" w14:textId="77777777" w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
+    <w:p w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>配合相關權責機關(單位)執行水域活動宣導及巡邏、舉辦水上活動安全宣導活動、協助網站文宣及媒體等宣導事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41AD446E" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="000464FF" w:rsidP="000464FF">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>地方政府各局處：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F26FE1D" w14:textId="77777777" w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
+    <w:p w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>定期</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>召開跨局處水域安全會報，討論境內開放水域之整體防溺規劃、防溺工作分工、學生水域安全宣導規劃</w:t>
-[...12 lines deleted...]
-        <w:pStyle w:val="5"/>
+        <w:t>召開跨局處水域安全會報，討論境內開放水域之整體防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>溺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>各水域主管機關於轄內河川、水塘、溝渠、大圳等易發生溺水之水域，設置救生圈等簡易救生器材，以供緊急狀況使用</w:t>
+        <w:t>規劃、防溺工作分工、學生水域安全宣導規劃</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>。另針對上開水域，併同</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B704AC">
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>設置「禁止游泳、戲水等」警告標示牌及罰則規定</w:t>
-[...12 lines deleted...]
-        <w:pStyle w:val="5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>各水域主管機關於轄內河川、水塘、溝渠、大</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>相關局處及單位配合進行水域安全聯合稽查。</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="5"/>
+        <w:t>圳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>等易發生溺水之水域，設置救生圈等簡易救生器材，以供緊急狀況使用</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>提升學生游泳與自救能力，落實教育部游泳與自救能力5級檢測。</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="5"/>
+        <w:t>。另針對上開水域，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>併</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>同</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>設置「禁止游泳、戲水等」警告標示牌及罰則規定</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>舉辦校園水域安全宣導、講習、學生游泳育樂營及推動游泳教學活動。</w:t>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B7CE76" w14:textId="77777777" w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
+    <w:p w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...9 lines deleted...]
-        <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>相關局處及單位配合進行水域安全聯合稽查。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>依據水域遊憩活動管理辦法之授權，除執行該辦法規範之水域遊憩種類外，並執行其他經主管機關公告之水域遊憩活動(如磯釣……等，應視縣市轄區特性由主管機關自行公告)。</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>提升學生游泳與自救能力，落實教育部游泳與自救能力5級檢測。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3063481C" w14:textId="77777777" w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
+    <w:p w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>舉辦校園水域安全宣導、講習、學生游泳育樂營及推動游泳教學活動。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>得視水域遊憩活動區域管理需要，訂定活動注意事項，要求水域遊憩活動經營業者投保責任保險、配置合格救生員及救生(艇)設備等相關事項。另應擇明顯處設置告示牌，標明該水域之特性、活動者應遵守注意事項，及建立必要之緊急救難系統。並依據水域遊憩活動管理辦法之相關規定，對違反者依法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>予以開罰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C04B8" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
+      <w:pPr>
+        <w:pStyle w:val="5"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>依據水域遊憩活動管理辦法之授權，除執行該辦法規範之水域遊憩種類外，並執行其他經主管機關公告之水域遊憩活動(如磯釣…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>等，應視縣市轄區特性由主管機關自行公告)。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000464FF" w:rsidRPr="00B704AC" w:rsidRDefault="008C04B8" w:rsidP="008C04B8">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>基於維護遊客安全之考量或水域環境及資源條件之狀況，得視需要暫停水域遊憩活動之全部或一部。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="6BD22E2A" w14:textId="77777777" w:rsidR="009E47C8" w:rsidRPr="00B704AC" w:rsidRDefault="009A018F" w:rsidP="00EE517C">
+    <w:p w:rsidR="009E47C8" w:rsidRPr="00B704AC" w:rsidRDefault="009A018F" w:rsidP="00EE517C">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>上開水域安全維護工作分工</w:t>
       </w:r>
       <w:r w:rsidR="009D72BB" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>情形</w:t>
       </w:r>
       <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>持續</w:t>
       </w:r>
       <w:r w:rsidR="000D0525" w:rsidRPr="00B704AC">
@@ -11873,71 +13477,115 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>日「國際防溺日」，再新增欄位說明「</w:t>
-      </w:r>
+        <w:t>日「國際防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>溺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>日」，再新增欄位說明「</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>每年於7月舉辦學生水域安全嘉年華</w:t>
       </w:r>
       <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」之工作事項；(2)</w:t>
       </w:r>
       <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>「地方政府水域安全維護工作分工表」部分，在「利用家庭聯絡簿宣導水域安全」項目中，因應現行各級學校不單只有家庭聯絡簿溝通管道，因此將文字修改為「利用家庭聯絡簿等宣導水域安全」。又游泳與自救救生能力為教學課程項目，因此原「將水域安全宣導與游泳及自救救生能力納入學校年度行事曆」，修改為「將水域安全宣導與游泳及自救救生能力納入學校年度行事曆或教學課程」；(3)鑒於許多學生溺水事件皆發生於寒暑假期、連續假期放假前，爰原「</w:t>
+        <w:t>「地方政府水域安全維護工作分工表」部分，在「利用家庭聯絡</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>簿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>宣導水域安全」項目中，因應現行各級學校不單只有家庭聯絡簿溝通管道，因此將文字修改為「利用家庭聯絡簿等宣導水域安全」。又游泳與自救救生能力為教學課程項目，因此原「將水域安全宣導與游泳及自救救生能力納入學校年度行事曆」，修改為「將水域安全宣導與游泳及自救救生能力納入學校年度行事曆或教學課程」；(3)鑒於許多學生溺水事件皆發生於寒暑假期、連續假期放假前，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>原「</w:t>
       </w:r>
       <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
         <w:t>於102年5月第4週起至102年6月10日止於每週</w:t>
       </w:r>
       <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
         <w:t>由班導師於所屬班級加強進行水域安全宣導</w:t>
       </w:r>
       <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」，改為「</w:t>
       </w:r>
       <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
         <w:t>於</w:t>
       </w:r>
       <w:r w:rsidR="001C2FC8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -12085,115 +13733,115 @@
       </w:r>
       <w:r w:rsidR="007374D9" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>呈現逐年下降之趨勢。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8844"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="720E56C1" w14:textId="77777777" w:rsidTr="009613BF">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="009613BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7941F2D9" w14:textId="77777777" w:rsidR="009613BF" w:rsidRPr="00B704AC" w:rsidRDefault="007374D9" w:rsidP="009613BF">
+          <w:p w:rsidR="009613BF" w:rsidRPr="00B704AC" w:rsidRDefault="007374D9" w:rsidP="009613BF">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F0A1D3F" wp14:editId="6210B0E2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30B1F515" wp14:editId="13279709">
                   <wp:extent cx="5616000" cy="3426305"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="3175"/>
                   <wp:docPr id="32" name="圖片 32"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId15"/>
                           <a:srcRect l="26760" t="39515" r="27506" b="10883"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5616000" cy="3426305"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B2327EB" w14:textId="301890FF" w:rsidR="009613BF" w:rsidRPr="00B704AC" w:rsidRDefault="009613BF" w:rsidP="009613BF">
+    <w:p w:rsidR="009613BF" w:rsidRPr="00B704AC" w:rsidRDefault="009613BF" w:rsidP="009613BF">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
@@ -12216,109 +13864,109 @@
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText>SEQ 圖 \* ARABIC</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C27B8F">
+      <w:r w:rsidR="00F80A60">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="007374D9" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>近10年學生發生溺水死亡人數</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBF3B4F" w14:textId="77777777" w:rsidR="009A018F" w:rsidRPr="00B704AC" w:rsidRDefault="009613BF" w:rsidP="009613BF">
+    <w:p w:rsidR="009A018F" w:rsidRPr="00B704AC" w:rsidRDefault="009613BF" w:rsidP="009613BF">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：教育部體育署。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095336D8" w14:textId="77777777" w:rsidR="00BC3917" w:rsidRPr="00B704AC" w:rsidRDefault="00855B3C" w:rsidP="00EE517C">
+    <w:p w:rsidR="00BC3917" w:rsidRPr="00B704AC" w:rsidRDefault="00855B3C" w:rsidP="00EE517C">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>另一方面，政府於108年</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>宣布山林解禁</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
@@ -12333,51 +13981,65 @@
         </w:rPr>
         <w:t>並於同年12月18日修正</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>通過國家賠償法</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第3條規定</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00220664" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>於開放之山域、水域等自然公物及設施，經管理機關、受委託管理之民間團體或個人已就使用該公物及設施為適當之警告或標示，而人民仍從事冒險或具危險性活動</w:t>
+        <w:t>於開放之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00220664" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>山域、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00220664" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>水域等自然公物及設施，經管理機關、受委託管理之民間團體或個人已就使用該公物及設施為適當之警告或標示，而人民仍從事冒險或具危險性活動</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00220664" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>國家不負損害賠償責任</w:t>
       </w:r>
       <w:r w:rsidR="00E757FF" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>或</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>得</w:t>
       </w:r>
@@ -12618,87 +14280,103 @@
         </w:rPr>
         <w:t>限制</w:t>
       </w:r>
       <w:r w:rsidR="005631F8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00220664" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之間</w:t>
       </w:r>
       <w:r w:rsidR="005631F8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>來回</w:t>
       </w:r>
       <w:r w:rsidR="00220664" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>擺盪</w:t>
-      </w:r>
+        <w:t>擺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00220664" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>盪</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005631F8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，顯示</w:t>
       </w:r>
       <w:r w:rsidR="00D45C76" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有關</w:t>
       </w:r>
       <w:r w:rsidR="005631F8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="005631F8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>民眾負擔風險自主管理責任」</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D45C76" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>乙節</w:t>
       </w:r>
       <w:r w:rsidR="001E2C56" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>猶未</w:t>
+        <w:t>猶</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001E2C56" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>未</w:t>
       </w:r>
       <w:r w:rsidR="00D45C76" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>凝聚社會共識</w:t>
       </w:r>
       <w:r w:rsidR="004C09E6" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，長此以往，恐不利</w:t>
       </w:r>
       <w:r w:rsidR="00963B4C" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>開放水域</w:t>
       </w:r>
       <w:r w:rsidR="00963B4C" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>遊憩</w:t>
       </w:r>
@@ -12711,68 +14389,82 @@
       <w:r w:rsidR="00963B4C" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidR="000949FA" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>推動與</w:t>
       </w:r>
       <w:r w:rsidR="00963B4C" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>發展</w:t>
       </w:r>
       <w:r w:rsidR="00D45C76" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586BBABC" w14:textId="77777777" w:rsidR="007E67F3" w:rsidRPr="00B704AC" w:rsidRDefault="00DA4BD1" w:rsidP="00EE517C">
+    <w:p w:rsidR="007E67F3" w:rsidRPr="00B704AC" w:rsidRDefault="00DA4BD1" w:rsidP="00EE517C">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>又</w:t>
       </w:r>
       <w:r w:rsidR="00CC2608" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>本院實地履勘發現</w:t>
+        <w:t>本院實地履</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CC2608" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>勘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CC2608" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>發現</w:t>
       </w:r>
       <w:r w:rsidR="00EC298E" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，為響應中央</w:t>
       </w:r>
       <w:r w:rsidR="00C83337" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="00EC298E" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>向海致敬</w:t>
       </w:r>
       <w:r w:rsidR="00C83337" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、開放水域</w:t>
       </w:r>
@@ -12780,101 +14472,110 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00EC298E" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>政策，部分水域遊憩活動管理機關</w:t>
       </w:r>
       <w:r w:rsidR="00EC298E" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>持續提供</w:t>
       </w:r>
       <w:r w:rsidR="00EC298E" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>民眾</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EC298E" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>更多親水空間，</w:t>
+        <w:t>更多親</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EC298E" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>水空間，</w:t>
       </w:r>
       <w:r w:rsidR="001D53A0" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>研提</w:t>
       </w:r>
       <w:r w:rsidR="00EC298E" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>友善</w:t>
       </w:r>
       <w:r w:rsidR="001C7BEA" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、創新</w:t>
       </w:r>
       <w:r w:rsidR="00EC298E" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>的配套措施，殊值參</w:t>
       </w:r>
       <w:r w:rsidR="002105C3" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>採</w:t>
       </w:r>
       <w:r w:rsidR="007E67F3" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E795F7" w14:textId="77777777" w:rsidR="00D20188" w:rsidRPr="00B704AC" w:rsidRDefault="00CC2608" w:rsidP="007E67F3">
+    <w:p w:rsidR="00D20188" w:rsidRPr="00B704AC" w:rsidRDefault="00CC2608" w:rsidP="007E67F3">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>以高雄市政府為例，</w:t>
       </w:r>
       <w:r w:rsidR="001D53A0" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>在</w:t>
       </w:r>
       <w:r w:rsidR="001C7BEA" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>歷任</w:t>
       </w:r>
       <w:r w:rsidR="00EC298E" w:rsidRPr="00B704AC">
@@ -12909,51 +14610,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="001C7BEA" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>積極</w:t>
       </w:r>
       <w:r w:rsidR="006E1545" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>推動</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>「還河於民」</w:t>
+        <w:t>「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>還河於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>民」</w:t>
       </w:r>
       <w:r w:rsidR="001D53A0" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之理念下</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00C83337" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>鼓勵民眾「知（知道）水」、「近（親近）水」及「進（進入）水」，陸續</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hint="eastAsia"/>
@@ -13073,69 +14790,77 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>高雄市政府</w:t>
       </w:r>
       <w:r w:rsidR="00E97325" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表示</w:t>
       </w:r>
       <w:r w:rsidR="008172E2" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="00D20188" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A70EC23" w14:textId="77777777" w:rsidR="00D20188" w:rsidRPr="00B704AC" w:rsidRDefault="00C83337" w:rsidP="00D20188">
+    <w:p w:rsidR="00D20188" w:rsidRPr="00B704AC" w:rsidRDefault="00C83337" w:rsidP="00D20188">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該府開放水域遊憩活動前，皆委託專家學者辦理調查計畫，包含水域環境資料收集、現地探</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>勘、安全維護及緊急措施規劃，經通盤評估及規劃後，辦理水域遊憩活動開放。</w:t>
+        <w:t>勘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、安全維護及緊急措施規劃，經通盤評估及規劃後，辦理水域遊憩活動開放。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691FD886" w14:textId="77777777" w:rsidR="00652EC6" w:rsidRPr="00B704AC" w:rsidRDefault="00245BB5" w:rsidP="00D20188">
+    <w:p w:rsidR="00652EC6" w:rsidRPr="00B704AC" w:rsidRDefault="00245BB5" w:rsidP="00D20188">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「開放水域｣政策係基於「信賴原則｣之法理，信賴民眾於從事下水活動時，將負責、理性地評估自身活動之能力及狀況，並遵守法令規定下水活動，始行開放水域讓民眾自由下水，故「開放水域」後，如發生溺水傷亡事故，其責任之歸屬本信賴原則、風險分擔之法理，倘危險之發生係可歸責於遊客之活動者，則由遊客負其責任，如危險之發生係可歸責於</w:t>
       </w:r>
       <w:r w:rsidR="00E97325" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>府水域設施之不善者，則由</w:t>
       </w:r>
       <w:r w:rsidR="00E97325" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -13155,121 +14880,121 @@
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>府按其過失比例分配其應負之責任。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="8872" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8895"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="10453293" w14:textId="77777777" w:rsidTr="00F60B35">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00F60B35">
         <w:trPr>
           <w:trHeight w:val="4457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05C27668" w14:textId="77777777" w:rsidR="00F60B35" w:rsidRPr="00B704AC" w:rsidRDefault="00F60B35" w:rsidP="00F60B35">
+          <w:p w:rsidR="00F60B35" w:rsidRPr="00B704AC" w:rsidRDefault="00F60B35" w:rsidP="00F60B35">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="355EB461" wp14:editId="0D3AC4C2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28FEAE39" wp14:editId="2E75E113">
                   <wp:extent cx="5511165" cy="3296093"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="81" name="圖片 81"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId16"/>
                           <a:srcRect t="11075" r="2589" b="2234"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5520959" cy="3301951"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49B1ED1F" w14:textId="324B1DC8" w:rsidR="00F60B35" w:rsidRPr="00B704AC" w:rsidRDefault="00F60B35" w:rsidP="00F60B35">
+    <w:p w:rsidR="00F60B35" w:rsidRPr="00B704AC" w:rsidRDefault="00F60B35" w:rsidP="00F60B35">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
@@ -13292,410 +15017,466 @@
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText>SEQ 圖 \* ARABIC</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C27B8F">
+      <w:r w:rsidR="00F80A60">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、高雄市水域遊憩活動開放說明-以愛河為例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E28F2F" w14:textId="77777777" w:rsidR="00F60B35" w:rsidRPr="00B704AC" w:rsidRDefault="00F60B35" w:rsidP="00F60B35">
+    <w:p w:rsidR="00F60B35" w:rsidRPr="00B704AC" w:rsidRDefault="00F60B35" w:rsidP="00F60B35">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：高雄市政府。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="8872" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9066"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="5DB3F24C" w14:textId="77777777" w:rsidTr="00D64EB4">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00D64EB4">
         <w:trPr>
           <w:trHeight w:val="4457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="139BDE83" w14:textId="77777777" w:rsidR="00F60B35" w:rsidRPr="00B704AC" w:rsidRDefault="00AE24DC" w:rsidP="00D64EB4">
+          <w:p w:rsidR="00F60B35" w:rsidRPr="00B704AC" w:rsidRDefault="00AE24DC" w:rsidP="00D64EB4">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="229AFFF3" wp14:editId="2F59CCF8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="653717F0" wp14:editId="4E5B17D9">
                   <wp:extent cx="5614670" cy="3232298"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="6350"/>
                   <wp:docPr id="84" name="圖片 84"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId17"/>
                           <a:srcRect l="991" t="13590" r="-991" b="1511"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5623764" cy="3237533"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B633BFA" w14:textId="5F6560B1" w:rsidR="00F60B35" w:rsidRPr="00B704AC" w:rsidRDefault="00AE24DC" w:rsidP="00AE24DC">
+    <w:p w:rsidR="00F60B35" w:rsidRPr="00B704AC" w:rsidRDefault="00AE24DC" w:rsidP="00AE24DC">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 圖 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C27B8F">
+      <w:r w:rsidR="00F80A60">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F60B35" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、高雄市</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>水域遊憩活動安全措施</w:t>
       </w:r>
       <w:r w:rsidR="00F60B35" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>-以愛河為例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0900D504" w14:textId="77777777" w:rsidR="00F60B35" w:rsidRPr="00B704AC" w:rsidRDefault="00F60B35" w:rsidP="00F60B35">
+    <w:p w:rsidR="00F60B35" w:rsidRPr="00B704AC" w:rsidRDefault="00F60B35" w:rsidP="00F60B35">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：高雄市政府。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF8C334" w14:textId="77777777" w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00686988" w:rsidP="00686988">
+    <w:p w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00686988" w:rsidP="00686988">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>再以臺南市政府為例，</w:t>
+        <w:t>再以</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>南市政府為例，</w:t>
       </w:r>
       <w:r w:rsidR="00DA11DB" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該府</w:t>
       </w:r>
       <w:r w:rsidR="00DA11DB" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>配合行政院「向海致敬」政策，並依循交通部觀光署推動水域遊憩活動方針，以「原則開放、例外禁止」之策略，發展該市水域遊活動。如該市喜樹近岸海域為風箏衝浪重點遊憩範圍，經該府公告為風箏衝浪專區，民眾無須申請，得依據水域遊憩活動管理辦法相關規定，自由從事水域遊憩活動。該府透過相關軟硬體措施，進行該區近岸海域安全維護</w:t>
+        <w:t>配合行政院「向海致敬」政策，並依循交通部觀光署推動水域遊憩活動方針，以「原則開放、例外禁止」之策略，發展該市水域遊活動。如該市</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DA11DB" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>喜樹近岸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DA11DB" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>海域為風箏衝浪重點遊憩範圍，經該府公告為風箏衝浪專區，民眾無須申請，得依據水域遊憩活動管理辦法相關規定，自由從事水域遊憩活動。該府透過相關軟硬體措施，進行該區近岸海域安全維護</w:t>
       </w:r>
       <w:r w:rsidR="001B5835" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及水域遊憩活動推展</w:t>
       </w:r>
       <w:r w:rsidR="00DA11DB" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事宜：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0565B068" w14:textId="77777777" w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00DA11DB">
+    <w:p w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00DA11DB">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>訊息告知：依據海洋委員會國家海洋研究院「風險海域劃設與管理策略研擬研究」報告，辦理該區海域風險告知，並於沿岸沙灘入口處設置2支風險告示牌及1支裂流</w:t>
+        <w:t>訊息告知：依據海洋委員會國家海洋研究院「風險海域劃設與管理策略</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>研</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>擬研究」報告，辦理該區海域風險告知，並於沿岸沙灘入口處設置2支風險告示牌及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>1支裂</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>流</w:t>
       </w:r>
       <w:r w:rsidR="009D72BB" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>訊息告示牌，讓民眾得以獲知該區海域風險訊息。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4422"/>
         <w:gridCol w:w="4422"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="6410D094" w14:textId="77777777" w:rsidTr="00E03450">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00E03450">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="292D4BD7" w14:textId="77777777" w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00E03450">
+          <w:p w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="231908B5" wp14:editId="126FCD97">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23A6C6B8" wp14:editId="50224FD1">
                   <wp:extent cx="2808000" cy="2181367"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="178" name="圖片 178"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId18">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect t="22507" b="18578"/>
                           <a:stretch/>
@@ -13708,64 +15489,64 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49C34A93" w14:textId="77777777" w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00E03450">
+          <w:p w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="662ED86B" wp14:editId="2E317469">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F5CEFFF" wp14:editId="3B6FF921">
                   <wp:extent cx="2808000" cy="2170835"/>
                   <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                   <wp:docPr id="179" name="圖片 179"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 10"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect t="24444" b="17859"/>
                           <a:stretch/>
@@ -13775,1120 +15556,1157 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="2808000" cy="2170835"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="02333FFC" w14:textId="77777777" w:rsidTr="00E03450">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00E03450">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="741E9C2C" w14:textId="77777777" w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00E03450">
+          <w:p w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>風險告示牌</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="555A3F17" w14:textId="77777777" w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00E03450">
+          <w:p w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>裂流訊息告示牌</w:t>
+              <w:t>裂流訊息</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>告示牌</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="07C72CA5" w14:textId="77777777" w:rsidTr="00E03450">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00E03450">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="032A45DF" w14:textId="77777777" w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00E03450">
+          <w:p w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A4BBD6E" wp14:editId="06AF0446">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51B54B9E" wp14:editId="3322C411">
                   <wp:extent cx="5614670" cy="2529840"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="3810"/>
                   <wp:docPr id="180" name="圖片 180"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 13"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5614670" cy="2529840"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="0389B17D" w14:textId="77777777" w:rsidTr="00E03450">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00E03450">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7F087BFE" w14:textId="77777777" w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00E03450">
+          <w:p w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>現有救生設施及警告標示位置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="546AAD33" w14:textId="6C0B4E96" w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00DA11DB">
+    <w:p w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00DA11DB">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 圖 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C27B8F">
+      <w:r w:rsidR="00F80A60">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、喜樹沙灘安全訊息告知情形</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B835E7D" w14:textId="77777777" w:rsidR="00686988" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00DA11DB">
+    <w:p w:rsidR="00686988" w:rsidRPr="00B704AC" w:rsidRDefault="00DA11DB" w:rsidP="00DA11DB">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：臺南市政府。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CC9689" w14:textId="77777777" w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00DA11DB">
+    <w:p w:rsidR="00DA11DB" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00DA11DB">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>為強化巡查效能及提升海岸遊憩安全，</w:t>
       </w:r>
       <w:r w:rsidR="00DA11DB" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>除</w:t>
       </w:r>
       <w:r w:rsidR="00DA11DB" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>設置救生樁</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00DA11DB" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>進行</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>安全巡查外，更於</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B704AC">
-[...4 lines deleted...]
-        <w:t>112年度引入沙灘車、空拍機加入巡查工作，讓安全巡查工作更為落實。</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>年度引入沙灘車、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>空拍機加</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>入巡查工作，讓安全巡查工作更為落實。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4426"/>
         <w:gridCol w:w="4418"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="4F25607E" w14:textId="77777777" w:rsidTr="00E03450">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00E03450">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58B7D74A" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0343A6B5" wp14:editId="555F26D9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E5490C0" wp14:editId="7D41CE8B">
                   <wp:extent cx="2883535" cy="2158365"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="181" name="圖片 181"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 15"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2883535" cy="2158365"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FCB23B4" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E623C69" wp14:editId="59B45000">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="609D9E8F" wp14:editId="19D8BBBA">
                   <wp:extent cx="2877820" cy="2158365"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="182" name="圖片 182"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 14"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2877820" cy="2158365"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="3B7D85D0" w14:textId="77777777" w:rsidTr="00E03450">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00E03450">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67F3B323" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>駐點巡查</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2C3F1A" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>海岸巡查(勸離民眾)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="6F4E61F9" w14:textId="77777777" w:rsidTr="00E03450">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00E03450">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59834D55" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="756DF141" wp14:editId="15CD41FA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AA69800" wp14:editId="54221223">
                   <wp:extent cx="2883535" cy="2158365"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="183" name="圖片 183"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2883535" cy="2158365"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3AAEBE" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E68D4EE" wp14:editId="16BDA8BF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A1EB643" wp14:editId="4742F13F">
                   <wp:extent cx="2877820" cy="2164080"/>
                   <wp:effectExtent l="0" t="0" r="0" b="7620"/>
                   <wp:docPr id="184" name="圖片 184"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 16"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId24">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2877820" cy="2164080"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="5815D68D" w14:textId="77777777" w:rsidTr="00E03450">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00E03450">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D117B14" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>空拍機巡查</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12AB7E38" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>沙灘車巡查</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58D4BF81" w14:textId="1E0D7B2F" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="001B5835">
+    <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="001B5835">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 圖 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C27B8F">
+      <w:r w:rsidR="00F80A60">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、喜樹沙灘安全巡查情形</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C3A15C" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="001B5835">
+    <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="001B5835">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：臺南市政府。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10123D09" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="001B5835">
+    <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="001B5835">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>積極建構優質風箏衝浪遊憩場域：刻正建置風箏衝浪教學場域，完成IKO</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學校申請並取得官方認證，辦理水翼風箏衝浪選手培力(6員)及基地師資培力(8員)，並於112年8月26日至27日及9月9日至9月10日舉辦風箏衝浪表演活動，藉此宣傳該項活動及宣導相關活動安全。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4422"/>
         <w:gridCol w:w="4422"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="6BB3ECA9" w14:textId="77777777" w:rsidTr="00E03450">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00E03450">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26BC4A6D" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04FF6BA6" wp14:editId="55D184FD">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="753C7ED7" wp14:editId="2CDB04D4">
                   <wp:extent cx="2808000" cy="1828508"/>
                   <wp:effectExtent l="0" t="0" r="0" b="635"/>
                   <wp:docPr id="185" name="圖片 185"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 17"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId25">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2808000" cy="1828508"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20800E5E" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61E7B4E6" wp14:editId="1113D757">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69550344" wp14:editId="7D6B4820">
                   <wp:extent cx="2808000" cy="1834692"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="186" name="圖片 186"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 18"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId26">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2808000" cy="1834692"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="06241D16" w14:textId="77777777" w:rsidTr="00E03450">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00E03450">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="708AF84B" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教學場域建置中</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E643A7A" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教學場域建置中</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="2F9CC9F3" w14:textId="77777777" w:rsidTr="00E03450">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00E03450">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="327C8266" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4138DAC7" wp14:editId="3D2DEAA5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17BB0091" wp14:editId="7C1187C6">
                   <wp:extent cx="2808000" cy="1830363"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="187" name="圖片 187"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId27">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect t="27259" b="22935"/>
                           <a:stretch/>
@@ -14901,64 +16719,64 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA35FBD" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="258F9A6E" wp14:editId="11242350">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4792B39C" wp14:editId="62014B1A">
                   <wp:extent cx="2807335" cy="1827906"/>
                   <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                   <wp:docPr id="188" name="圖片 188"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 20"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId28">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect t="9845"/>
                           <a:stretch/>
@@ -14968,421 +16786,429 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="2815641" cy="1833314"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="601340AD" w14:textId="77777777" w:rsidTr="00E03450">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00E03450">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFC4585" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>選手培力</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6503DBC7" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>基地師資培力</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="05D52246" w14:textId="77777777" w:rsidTr="00E03450">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00E03450">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA50F74" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="326B7421" wp14:editId="5F52D514">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66AAFFB5" wp14:editId="4920A5BC">
                   <wp:extent cx="2808000" cy="2113575"/>
                   <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                   <wp:docPr id="189" name="圖片 189"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 21"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId29">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2808000" cy="2113575"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="204EB07B" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07C537DC" wp14:editId="33FCB35C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0482F51E" wp14:editId="2F022EE1">
                   <wp:extent cx="2808000" cy="2111576"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                   <wp:docPr id="190" name="圖片 190"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 22"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId30">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2808000" cy="2111576"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="1268FA00" w14:textId="77777777" w:rsidTr="00E03450">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00E03450">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9084C3" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>風箏衝浪表演活動</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F42028F" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
+          <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="00E03450">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>風箏衝浪表演活動</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="604B8181" w14:textId="078D0B65" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="001B5835">
+    <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="001B5835">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 圖 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C27B8F">
+      <w:r w:rsidR="00F80A60">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、喜樹沙灘建構風箏衝浪遊憩場域及活動導入情形</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB411D9" w14:textId="77777777" w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="001B5835">
+    <w:p w:rsidR="001B5835" w:rsidRPr="00B704AC" w:rsidRDefault="001B5835" w:rsidP="001B5835">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：臺南市政府。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561D7F75" w14:textId="77777777" w:rsidR="00220664" w:rsidRPr="00B704AC" w:rsidRDefault="005631F8" w:rsidP="00EE517C">
+    <w:p w:rsidR="00220664" w:rsidRPr="00B704AC" w:rsidRDefault="005631F8" w:rsidP="00EE517C">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上，政府推動</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>水域解嚴</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>還水於民</w:t>
+        <w:t>還水於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>民</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>政策，除持續落實水域安全維護工作、加強水域遊憩安全教育宣導，以及提升民眾游泳自救能力外，亦應促使國民充分瞭解</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>自然環境多變</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，於「開放水域</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
@@ -15432,79 +17258,88 @@
       <w:r w:rsidR="003C2FF4" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>推動</w:t>
       </w:r>
       <w:r w:rsidR="003C2FF4" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>與</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>健全發展</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AF8C3D" w14:textId="77777777" w:rsidR="00762F62" w:rsidRPr="00B704AC" w:rsidRDefault="006C16DC" w:rsidP="005631F8">
+    <w:p w:rsidR="00762F62" w:rsidRPr="00B704AC" w:rsidRDefault="006C16DC" w:rsidP="005631F8">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Hlk148456083"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>臺灣四面環海、</w:t>
       </w:r>
       <w:r w:rsidR="003F5879" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>開放</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>水域眾多，</w:t>
-      </w:r>
+        <w:t>水域</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>眾多，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D77101" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>水域</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>遊憩</w:t>
       </w:r>
       <w:r w:rsidR="009D3222" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>活動</w:t>
       </w:r>
       <w:r w:rsidR="00D77101" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
@@ -15741,56 +17576,65 @@
           <w:b/>
         </w:rPr>
         <w:t>無障礙的</w:t>
       </w:r>
       <w:r w:rsidR="00762F62" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
         </w:rPr>
         <w:t>親水</w:t>
       </w:r>
       <w:r w:rsidR="000D7943" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>設施與服務</w:t>
       </w:r>
       <w:r w:rsidR="00A304AA" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D77101" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>俾使</w:t>
+        <w:t>俾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D77101" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>使</w:t>
       </w:r>
       <w:r w:rsidR="003F5879" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>身心障礙者能夠平等</w:t>
       </w:r>
       <w:r w:rsidR="000D7943" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>地</w:t>
       </w:r>
       <w:r w:rsidR="003F5879" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>參加</w:t>
       </w:r>
       <w:r w:rsidR="00D46170" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -15820,51 +17664,51 @@
         <w:t>遊憩活動</w:t>
       </w:r>
       <w:r w:rsidR="000D7943" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，以符身心障礙者權利公約</w:t>
       </w:r>
       <w:r w:rsidR="00BA4C14" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>之宗旨</w:t>
       </w:r>
       <w:r w:rsidR="00762F62" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="1DA3C6BF" w14:textId="77777777" w:rsidR="009D3222" w:rsidRPr="00B704AC" w:rsidRDefault="006C16DC" w:rsidP="00AE0FD4">
+    <w:p w:rsidR="009D3222" w:rsidRPr="00B704AC" w:rsidRDefault="006C16DC" w:rsidP="00AE0FD4">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>無障礙</w:t>
       </w:r>
       <w:r w:rsidR="00435E7B" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>是身心障礙者權利公約</w:t>
       </w:r>
       <w:r w:rsidR="00435E7B" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidR="00435E7B" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -15903,118 +17747,164 @@
       <w:r w:rsidR="00435E7B" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>身心障礙者權利公約第9條、第30條明文規定：</w:t>
       </w:r>
       <w:r w:rsidR="00BC390B" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「為使身心障礙者能夠獨立生活及充分參與生活各個方面，締約國應採取適當措施，確保身心障礙者在與其他人平等基礎上，無障礙地進出物理環境，使用交通工具，利用資訊及通信，包括資訊與通信技術及系統，以及享有於都市與鄉村地區向公眾開放或提供之其他設施及服務</w:t>
       </w:r>
       <w:r w:rsidR="00BC390B" w:rsidRPr="00B704AC">
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00BC390B" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、「</w:t>
       </w:r>
       <w:r w:rsidR="00AE0FD4" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>著眼於使身心障礙者能夠在與其他人平等基礎上參加康樂、休閒與體育活動，締約國應採取下列適當措施：(a)鼓勵與推廣身心障礙者儘可能充分地參加各種等級之主流體育活動；(b)</w:t>
+        <w:t>著眼於使身心障礙者能夠在與其他人平等基礎上參加康樂、休閒與體育活動，締約國應採取下列適當措施：(a)鼓勵與推廣身心障礙者</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AE0FD4" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>儘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AE0FD4" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>可能充分地參加各種等級之主流體育活動；(b)</w:t>
       </w:r>
       <w:r w:rsidR="00AE0FD4" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>確保身心障礙者有機會組織、發展及參與身心障礙者特殊之體育、康樂活動，並為此目的，在與其他人平等基礎上，鼓勵提供適當之指導、培訓及資源；(c)確保身心障礙者得以使用體育、康樂與旅遊場所；(d)確保身心障礙兒童與其他兒童平等地參加遊戲、康樂與休閒及體育活動，包括於學校體系內之該等活動；(e)確保身心障礙者於康樂、旅遊、休閒與體育等活動籌組時，獲得參與所需之服務」</w:t>
       </w:r>
       <w:r w:rsidR="00435E7B" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0C44E9" w14:textId="77777777" w:rsidR="005759BE" w:rsidRPr="00B704AC" w:rsidRDefault="00547FEF" w:rsidP="00AE0FD4">
+    <w:p w:rsidR="005759BE" w:rsidRPr="00B704AC" w:rsidRDefault="00547FEF" w:rsidP="00AE0FD4">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005759BE" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>根據國際審查委員會106年11月3日就我國施行CRPD初次國家報告結論性意見第32點指出：「國際審查委員會對下列方面表示關切：現行無障礙立法及執行措施僅為臨時性質，未妥善解決國家普遍缺乏無障礙環境的問題……」，均說明我國對於身心障礙者之無障礙環境之建構應予進一步保障，以確保所有身心障礙者充分及平等享有所有人權及基本自由，並促進對身心障礙者固有尊嚴之尊重。</w:t>
+        <w:t>根據國際審查委員會106年11月3日就我國施行CRPD初次國家報告結論性意見第32點指出：「國際審查委員會對下列方面表示關切：現行無障礙立法及執行措施僅為臨時性質，未妥善解決國家普遍缺乏無障礙環境的問題…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005759BE" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005759BE" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」，均說明我國對於身心障礙者之無障礙環境之建構應予進一步保障，以確保所有身心障礙者充分及平等享有所有人權及基本自由，並促進對身心障礙者固有尊嚴之尊重。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BC68FA" w14:textId="77777777" w:rsidR="00A36D95" w:rsidRPr="00B704AC" w:rsidRDefault="0032710A" w:rsidP="00AE0FD4">
+    <w:p w:rsidR="00A36D95" w:rsidRPr="00B704AC" w:rsidRDefault="0032710A" w:rsidP="00AE0FD4">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
       <w:r w:rsidR="00A36D95" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本院</w:t>
       </w:r>
       <w:r w:rsidR="00A36D95" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="00A36D95" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2年2月22日、4月27日、5月11日、8月24、25日赴臺北市、新北市、臺南市、高雄市開放水域</w:t>
+        <w:t>2年2月22日、4月27日、5月11日、8月24、25日赴臺北市、新北市、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A36D95" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A36D95" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>南市、高雄市開放水域</w:t>
       </w:r>
       <w:r w:rsidR="00D46170" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>實</w:t>
       </w:r>
       <w:r w:rsidR="00A36D95" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>地履勘</w:t>
       </w:r>
       <w:r w:rsidR="000F32D3" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidR="005759BE" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -16310,74 +18200,74 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>研討精進。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8844"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="585712DD" w14:textId="77777777" w:rsidTr="00782766">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00782766">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B13F97D" w14:textId="77777777" w:rsidR="00A40E8A" w:rsidRPr="00B704AC" w:rsidRDefault="00A40E8A" w:rsidP="00EE23B8">
+          <w:p w:rsidR="00A40E8A" w:rsidRPr="00B704AC" w:rsidRDefault="00A40E8A" w:rsidP="00EE23B8">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0079B25B" wp14:editId="57BC100B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68BADAC3" wp14:editId="636767F8">
                   <wp:extent cx="5613236" cy="2817628"/>
                   <wp:effectExtent l="0" t="0" r="6985" b="1905"/>
                   <wp:docPr id="129" name="圖片 129"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="127" name="20230824_110112.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId31" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect b="10730"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
@@ -16385,51 +18275,51 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="5613236" cy="2817628"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F7B9C0D" w14:textId="4281D282" w:rsidR="00782766" w:rsidRPr="00B704AC" w:rsidRDefault="00782766" w:rsidP="00782766">
+    <w:p w:rsidR="00782766" w:rsidRPr="00B704AC" w:rsidRDefault="00782766" w:rsidP="00782766">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>圖</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
@@ -16452,104 +18342,126 @@
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText>SEQ 圖 \* ARABIC</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C27B8F">
+      <w:r w:rsidR="00F80A60">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>、本院實地履勘發現部分碼頭空間難以容納輪椅轉向</w:t>
+        <w:t>、本院實地履</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>勘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>發現部分碼頭空間難以容納輪椅轉向</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641E6A8C" w14:textId="77777777" w:rsidR="00782766" w:rsidRPr="00B704AC" w:rsidRDefault="00782766" w:rsidP="00782766">
+    <w:p w:rsidR="00782766" w:rsidRPr="00B704AC" w:rsidRDefault="00782766" w:rsidP="00782766">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：內政部消防署。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DEA762A" w14:textId="77777777" w:rsidR="00D00C7C" w:rsidRPr="00B704AC" w:rsidRDefault="00BA5119" w:rsidP="00D00C7C">
+    <w:p w:rsidR="00D00C7C" w:rsidRPr="00B704AC" w:rsidRDefault="00BA5119" w:rsidP="00D00C7C">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidR="001F7384" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>政府</w:t>
       </w:r>
       <w:r w:rsidR="00100E06" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -16601,61 +18513,77 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>水域</w:t>
       </w:r>
       <w:r w:rsidR="001F7384" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>無障礙的</w:t>
       </w:r>
       <w:r w:rsidR="001F7384" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>親水</w:t>
       </w:r>
       <w:r w:rsidR="001F7384" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>設施與服務，俾使身心障礙者能夠平等地參加開放水域遊憩活動，以符身心障礙者權利公約之宗旨</w:t>
-      </w:r>
+        <w:t>設施與服務，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001F7384" w:rsidRPr="00B704AC">
         <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>俾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F7384" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>使身心障礙者能夠平等地參加開放水域遊憩活動，以符身心障礙者權利公約之宗旨</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7384" w:rsidRPr="00B704AC">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C42C62" w14:textId="77777777" w:rsidR="000F122A" w:rsidRPr="00B704AC" w:rsidRDefault="00E9368E" w:rsidP="000F122A">
+    <w:p w:rsidR="000F122A" w:rsidRPr="00B704AC" w:rsidRDefault="00E9368E" w:rsidP="000F122A">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:left="1020" w:hanging="680"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Hlk148454409"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>臺北市政府明知該市公園管理自治條例第13條第2款規定</w:t>
       </w:r>
       <w:r w:rsidR="009D72BB" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -16715,76 +18643,92 @@
         </w:rPr>
         <w:t>駁回其申請，反而</w:t>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="_Hlk148453500"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>虛應故事</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>先以保險資料闕漏要求補正，再以不符前揭條例規定及生態保護為由否准申請，不僅</w:t>
+        <w:t>先以保險資料闕漏要求補正，再以不符前揭條例規定及生態保護</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>為由否准</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>申請，不僅</w:t>
       </w:r>
       <w:r w:rsidR="00120087" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>徒增</w:t>
       </w:r>
       <w:r w:rsidR="00B46190" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>申請人</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>無謂的財力、物力與人力支出，過程更引發該聯盟與當地居民之衝突對立，缺失之咎甚明。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="4EE780A5" w14:textId="77777777" w:rsidR="00B9712B" w:rsidRPr="00B704AC" w:rsidRDefault="00937BE9" w:rsidP="00910744">
+    <w:p w:rsidR="00B9712B" w:rsidRPr="00B704AC" w:rsidRDefault="00937BE9" w:rsidP="00910744">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>都市計畫規劃公園用地</w:t>
       </w:r>
       <w:r w:rsidR="00E9470B" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>係為</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -16803,250 +18747,325 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>日常遊憩活動</w:t>
       </w:r>
       <w:r w:rsidR="00365AD6" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之場所</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，依地方制度法規定，有關公園規劃、建設及管理屬地方自治權責，直轄市及縣(市)政府</w:t>
       </w:r>
       <w:r w:rsidR="00225C6F" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>得</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B704AC">
-[...4 lines deleted...]
-        <w:t>秉權制定自治法規。</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>秉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>權制定自治法規。</w:t>
       </w:r>
       <w:r w:rsidR="00225C6F" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>經查，全國有20個直轄市、縣</w:t>
       </w:r>
       <w:r w:rsidR="00225C6F" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(市)訂有公園管理自治條例，其中有半數(10個)將「划船」列為禁止事項。以臺北市為例，該</w:t>
       </w:r>
       <w:r w:rsidR="00910744" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>市公園管理自治條例</w:t>
       </w:r>
       <w:r w:rsidR="00BF71D8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第13條第2款即規定：「公園內不得有下列行為：</w:t>
       </w:r>
       <w:r w:rsidR="00BF71D8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>……</w:t>
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BF71D8" w:rsidRPr="00B704AC">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BF71D8" w:rsidRPr="00B704AC">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>二、在水池或湖泊內游泳、沐浴、洗滌、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF71D8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>網</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF71D8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>魚、釣魚、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF71D8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>銼</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF71D8" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>魚、放生、划船或其他污染毒害水質及傷害動植物之行為。但經主管機關公告在指定地點得划船、釣魚者，不在此限。</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF71D8" w:rsidRPr="00B704AC">
+        <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223F1A00" w14:textId="77777777" w:rsidR="00891C0B" w:rsidRPr="00B704AC" w:rsidRDefault="00B22546" w:rsidP="00910744">
+    <w:p w:rsidR="00891C0B" w:rsidRPr="00B704AC" w:rsidRDefault="00B22546" w:rsidP="00910744">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本案緣於</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>台灣開放水域聯盟向臺北市議員陳情開放</w:t>
       </w:r>
       <w:r w:rsidR="00E9470B" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>臺北市</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>大湖公園水域活動，該議員旋於111年7月12日召開「為爭取開放大湖公園進行水域活動相關事宜案」之議會協調會，因申請於大湖公園划船事項未符</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>臺北</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
-        <w:t>市公園管理自治條例第13條第2款規定，爰該議會協調會會議結論一</w:t>
+        <w:t>市公園管理自治條例第13條第2款規定，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:t>該議會協調會會議結論一</w:t>
       </w:r>
       <w:r w:rsidR="002B2FA8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>決議</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>「請體育局全民運動科協助台灣開放水域聯盟之王</w:t>
       </w:r>
       <w:r w:rsidR="00E9470B" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>君申請推廣111年7月30日-7月31日SUP獨木舟活動，並協助向公園處申請大湖公園為活動場地。」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D54698" w14:textId="77777777" w:rsidR="00BF0DB7" w:rsidRPr="00B704AC" w:rsidRDefault="00BF0DB7" w:rsidP="00910744">
+    <w:p w:rsidR="00BF0DB7" w:rsidRPr="00B704AC" w:rsidRDefault="00BF0DB7" w:rsidP="00910744">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>案經臺北市政府處理如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360211D5" w14:textId="77777777" w:rsidR="00BF0DB7" w:rsidRPr="00B704AC" w:rsidRDefault="00BF71D8" w:rsidP="00BF0DB7">
+    <w:p w:rsidR="00BF0DB7" w:rsidRPr="00B704AC" w:rsidRDefault="00BF71D8" w:rsidP="00BF0DB7">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:t>111年7月26日</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，臺北市政</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>府體育局</w:t>
       </w:r>
       <w:r w:rsidR="00E9470B" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(下稱體育局)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>以北市體全字第1113003437號</w:t>
-      </w:r>
+        <w:t>以北市</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>體全字第1113003437號</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B704AC">
         <w:t>函轉台灣開放水域聯盟申請</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大湖公園「推廣SUP獨木舟活動」計畫書(依據該聯盟111年7月18日函辦理)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>至</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>府公園</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>路燈工程管理</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>處</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(下稱公園處)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>說明略以：(1)旨揭活動由該聯盟辨理，擬於</w:t>
+        <w:t>說明略以：(1)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>旨揭活動</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>由該聯盟辨理，擬於</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>111年7月30</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>7月</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>31日</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -17063,381 +19082,527 @@
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>8月</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>28日</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>假大湖公園舉行，以鼓勵市民從事水上運動；(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>體育局基於協助民間團體辦理水域活動之立場，代轉旨揭活動計畫書，後續請公園處依權責處理。</w:t>
+        <w:t>體育局基於協助民間團體辦理水域活動之立場，代轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>旨揭活動</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>計畫書，後續請公園處依權責處理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0872DF57" w14:textId="77777777" w:rsidR="00BF71D8" w:rsidRPr="00B704AC" w:rsidRDefault="00BF71D8" w:rsidP="00BF0DB7">
+    <w:p w:rsidR="00BF71D8" w:rsidRPr="00B704AC" w:rsidRDefault="00BF71D8" w:rsidP="00BF0DB7">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>111年7月29日，公園處以北市工公卉字第1113039247號函復體育局(正本)及</w:t>
+        <w:t>111年7月29日，公園處以北市工公</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>卉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>字第1113039247號函復體育局(正本)及</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>台灣開放水域聯盟</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(副本)，說明略以：(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>依</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>臺北市政府所屬各機關場地使用管理辦法及</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>臺北市公園場地申請使用須知</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>活動須於前10日提出申請，7月30</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日及</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>31日</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>活動</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B704AC">
         <w:t>未符</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>上開</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B704AC">
         <w:t>規定</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，申請不予同意；(2)另</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>8月27</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日及</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>28日</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>活動，</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>尚缺</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>保險等相關資料</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>請速補正供後續簽核報府。</w:t>
+        <w:t>請速補正供後續</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>簽核報府</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39EEC09B" w14:textId="77777777" w:rsidR="00BF71D8" w:rsidRPr="00B704AC" w:rsidRDefault="00BF71D8" w:rsidP="00BF0DB7">
+    <w:p w:rsidR="00BF71D8" w:rsidRPr="00B704AC" w:rsidRDefault="00BF71D8" w:rsidP="00BF0DB7">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:t>111年</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>6日</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>體育局</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>以北市體全字第1113003818號</w:t>
-      </w:r>
+        <w:t>以北市</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>體全字第1113003818號</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B704AC">
         <w:t>函轉台灣開放水域聯盟</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補正資料(依據該聯盟111年8月9日函辦理)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>至</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公園處</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>說明略以：(1)旨揭活動由該聯盟辨理，擬於</w:t>
+        <w:t>說明略以：(1)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>旨揭活動</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>由該聯盟辨理，擬於</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>111年8月27</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>8月</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>28日</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>假大湖公園舉行，以鼓勵市民從事水上運動；(2)體育局基於協助民間團體辦理水域活動之立場，代轉旨揭補正資料，後續請公園處依權責處理。</w:t>
+        <w:t>假大湖公園舉行，以鼓勵市民從事水上運動；(2)體育局基於協助民間團體辦理水域活動之立場，代</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>轉旨揭補正</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>資料，後續請公園處依權責處理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175FD666" w14:textId="77777777" w:rsidR="00BF71D8" w:rsidRPr="00B704AC" w:rsidRDefault="00BF71D8" w:rsidP="00BF0DB7">
+    <w:p w:rsidR="00BF71D8" w:rsidRPr="00B704AC" w:rsidRDefault="00BF71D8" w:rsidP="00BF0DB7">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>111年8月22日，公園處以北市工公卉字第1113043409號函復體育局(正本)及</w:t>
+        <w:t>111年8月22日，公園處以北市工公</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>卉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>字第1113043409號函復體育局(正本)及</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>台灣開放水域聯盟</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>(副本)，說明略以：(1)公園處轄管大湖公園定位為內湖區生態化示範公園，園區水域為人工景觀滯洪池，目前已設置12座生態浮島，現已逐現人工水域的生態復育成果，為減低生物棲息地環境之人為侵擾，尚未開</w:t>
+        <w:t>(副本)，說明略以：(1)公園處轄管大湖公園定位為內湖區生態化示範公園，園區水域為人工景觀</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>滯洪池</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，目前已設置12座生態浮島，現已逐現人工水域的生態復育成果，為減低生物棲息地環境之人為侵擾，尚未開</w:t>
       </w:r>
       <w:r w:rsidR="00C17D1E" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>放</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大湖水域活動；(2)另查本案申請於111年</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>8月27</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>28日</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大湖划船案件，不</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>符</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>臺北</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>市公園管理自治條例第13條第2款規定</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，公園處礙難同意。</w:t>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公園處礙難</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>同意。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B0C399" w14:textId="77777777" w:rsidR="00BF71D8" w:rsidRPr="00B704AC" w:rsidRDefault="00BF71D8" w:rsidP="00BF71D8">
+    <w:p w:rsidR="00BF71D8" w:rsidRPr="00B704AC" w:rsidRDefault="00BF71D8" w:rsidP="00BF71D8">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B704AC">
-[...3 lines deleted...]
-        <w:t>詢據臺北市政府稱，</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>據臺北市政府稱，</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>因申請人台灣開放水域聯盟非屬登記立案之合法機</w:t>
       </w:r>
       <w:r w:rsidR="00D44BF2" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>構</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>、法人或團體，依據臺北市</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:lastRenderedPageBreak/>
         <w:t>公園場地申請使用須知(106年9月11日發布)第4點</w:t>
       </w:r>
       <w:r w:rsidR="00064779" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規定：</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>申請人資格須為經登記或核准立案之機構、法人或團體，其申請人資格不符，且依據臺北市公園管理自治條例第13條第2款規定</w:t>
       </w:r>
       <w:r w:rsidR="00064779" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
-        <w:t>公園內不得划船，並有違法水域活動驚擾鳥類棲息之因果關係，故該聯盟8月之活動申請以111年8月22日北市工公卉字第1113043409號函通知該申請人，公園處定位大湖公園為內湖區生態化示範公園，園區水域為人工景觀滯洪池，目前已設置12座生態浮島，現已逐現人工水域的生態復育成果，為減低生物棲息地環境之人為侵擾，尚未開放大湖水域活動，不同意申請</w:t>
+        <w:t>公園內不得划船，並有違法水域活動驚擾鳥類棲息之因果關係，故該聯盟8月之活動申請以111年8月22日北市工公</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:t>卉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:t>字第1113043409號函通知該申請人，公園處定位大湖公園為內湖區生態化示範公園，園區水域為人工景觀</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:t>滯洪</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:t>池，目前已設置12座生態浮島，現已逐現人工水域的生態復育成果，為減低生物棲息地環境之人為侵擾，尚未開放大湖水域活動，不同意申請</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等語</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624C956E" w14:textId="77777777" w:rsidR="00730CC1" w:rsidRPr="00B704AC" w:rsidRDefault="00BF71D8" w:rsidP="00BF71D8">
+    <w:p w:rsidR="00730CC1" w:rsidRPr="00B704AC" w:rsidRDefault="00BF71D8" w:rsidP="00BF71D8">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>按</w:t>
       </w:r>
       <w:r w:rsidR="003103B0" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>臺北市</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>公園水域</w:t>
       </w:r>
       <w:r w:rsidR="00365AD6" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -17528,70 +19693,72 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>進行</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>審慎評估，本院自當尊重</w:t>
       </w:r>
       <w:r w:rsidR="00064779" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>評估結果</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>然</w:t>
       </w:r>
       <w:r w:rsidR="008262F0" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>查</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0015464A" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0D766D" w14:textId="77777777" w:rsidR="00730CC1" w:rsidRPr="00B704AC" w:rsidRDefault="006610B5" w:rsidP="00730CC1">
+    <w:p w:rsidR="00730CC1" w:rsidRPr="00B704AC" w:rsidRDefault="006610B5" w:rsidP="00730CC1">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本案</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>台灣開放水域聯盟</w:t>
       </w:r>
       <w:r w:rsidR="00351595" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
       <w:r w:rsidR="00351595" w:rsidRPr="00B704AC">
         <w:t>提倡</w:t>
       </w:r>
       <w:r w:rsidR="0015464A" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -17737,56 +19904,58 @@
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>禁止</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>公園</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>划船之</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>規定</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0015520D" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>爰</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF4AF6" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事</w:t>
       </w:r>
       <w:r w:rsidR="0015520D" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>先</w:t>
       </w:r>
       <w:r w:rsidR="00CF4AF6" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>陳情該</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:t>市議員</w:t>
       </w:r>
       <w:r w:rsidR="00CF4AF6" w:rsidRPr="00B704AC">
         <w:t>協調</w:t>
       </w:r>
       <w:r w:rsidR="00CF4AF6" w:rsidRPr="00B704AC">
@@ -17803,55 +19972,63 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidR="00CF4AF6" w:rsidRPr="00B704AC">
         <w:t>聯盟</w:t>
       </w:r>
       <w:r w:rsidR="00CF4AF6" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="00CF4AF6" w:rsidRPr="00B704AC">
         <w:t>推廣SUP獨木舟活動，並協助向公園處申請大湖公園為活動場地</w:t>
       </w:r>
       <w:r w:rsidR="0015520D" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00CF4AF6" w:rsidRPr="00B704AC">
         <w:t>」</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0015520D" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>詎料，</w:t>
+        <w:t>詎</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0015520D" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>料，</w:t>
       </w:r>
       <w:r w:rsidR="00A87E78" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>體育局</w:t>
       </w:r>
       <w:r w:rsidR="003808E9" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>並未基於</w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:tooltip="體育" w:history="1">
         <w:r w:rsidR="003808E9" w:rsidRPr="00B704AC">
           <w:t>體育</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003808E9" w:rsidRPr="00B704AC">
         <w:t>事務主管機關</w:t>
       </w:r>
       <w:r w:rsidR="003808E9" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -17899,51 +20076,65 @@
       <w:r w:rsidR="00CB74D7" w:rsidRPr="00B704AC">
         <w:t>公園處</w:t>
       </w:r>
       <w:r w:rsidR="00CB74D7" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>暨</w:t>
       </w:r>
       <w:r w:rsidR="00D44BF2" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>溝通</w:t>
       </w:r>
       <w:r w:rsidR="003808E9" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>在地民意，</w:t>
       </w:r>
       <w:r w:rsidR="004A52DB" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>僅形式上代轉該聯盟活動計畫申請書，甚至因</w:t>
+        <w:t>僅形式</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004A52DB" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>上代轉該聯</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004A52DB" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>盟活動計畫申請書，甚至因</w:t>
       </w:r>
       <w:r w:rsidR="006219A5" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>體育局</w:t>
       </w:r>
       <w:r w:rsidR="00847DC8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>代轉</w:t>
       </w:r>
       <w:r w:rsidR="006219A5" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>作業延宕以</w:t>
       </w:r>
       <w:r w:rsidR="008D6F10" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>致未</w:t>
       </w:r>
@@ -18020,66 +20211,68 @@
       <w:r w:rsidR="0054346D" w:rsidRPr="00B704AC">
         <w:t>111年7月26日</w:t>
       </w:r>
       <w:r w:rsidR="0054346D" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="008D6F10" w:rsidRPr="00B704AC">
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00C84314" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>明顯虛應故事</w:t>
       </w:r>
       <w:r w:rsidR="00730CC1" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328508CB" w14:textId="77777777" w:rsidR="00BF71D8" w:rsidRPr="00B704AC" w:rsidRDefault="003A02E6" w:rsidP="00730CC1">
+    <w:p w:rsidR="00BF71D8" w:rsidRPr="00B704AC" w:rsidRDefault="003A02E6" w:rsidP="00730CC1">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>再者</w:t>
       </w:r>
       <w:r w:rsidR="00B42828" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B42828" w:rsidRPr="00B704AC">
         <w:t>台灣開放水域聯盟</w:t>
       </w:r>
       <w:r w:rsidR="006219A5" w:rsidRPr="00B704AC">
         <w:t>申請</w:t>
       </w:r>
       <w:r w:rsidR="00B42828" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第2次</w:t>
       </w:r>
       <w:r w:rsidR="006219A5" w:rsidRPr="00B704AC">
         <w:t>活動</w:t>
       </w:r>
       <w:r w:rsidR="00B42828" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>時</w:t>
       </w:r>
       <w:r w:rsidR="006219A5" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -18136,104 +20329,132 @@
         </w:rPr>
         <w:t>卻</w:t>
       </w:r>
       <w:r w:rsidR="00847DC8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未</w:t>
       </w:r>
       <w:r w:rsidR="00677DF9" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第一時間敘明規定駁回</w:t>
       </w:r>
       <w:r w:rsidR="00847DC8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>其</w:t>
       </w:r>
       <w:r w:rsidR="00677DF9" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>申請，反要求該聯盟補正保險等相關資料後再</w:t>
+        <w:t>申請，反要求該聯盟補正保險等相關資料後</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00677DF9" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>再</w:t>
       </w:r>
       <w:r w:rsidR="00D44BF2" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>行</w:t>
       </w:r>
       <w:r w:rsidR="00677DF9" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>否准，</w:t>
+        <w:t>否</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00677DF9" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>准，</w:t>
       </w:r>
       <w:r w:rsidR="009D6762" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>徒增申請人無謂的財力、物力與人力支出，</w:t>
       </w:r>
       <w:r w:rsidR="00847DC8" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>難謂合理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AF1B61" w14:textId="77777777" w:rsidR="00EC2771" w:rsidRPr="00B704AC" w:rsidRDefault="0015520D" w:rsidP="008D192B">
+    <w:p w:rsidR="00EC2771" w:rsidRPr="00B704AC" w:rsidRDefault="0015520D" w:rsidP="008D192B">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidR="0015464A" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>臺北市政府明知該市公園管理自治條例第13條第2款規定</w:t>
       </w:r>
       <w:r w:rsidR="00064779" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="0015464A" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>「公園湖泊內不得有划船行為」，卻於台灣開放水域聯盟向該府申請111年8月27日、28日在大湖公園辦理「推廣SUP獨木舟運動」時，未依法行政，第一時間駁回其申請，反而虛應故事，先以保險資料闕漏要求補正，再以不符前揭條例規定及生態保護為由否准申請，徒增申請人無謂的財力、物力與人力支出，缺失之咎甚明。</w:t>
+        <w:t>「公園湖泊內不得有划船行為」，卻於台灣開放水域聯盟向該府申請111年8月27日、28日在大湖公園辦理「推廣SUP獨木舟運動」時，未依法行政，第一時間駁回其申請，反而虛應故事，先以保險資料闕漏要求補正，再以不符前揭條例規定及生態保護</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0015464A" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>為由否准</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0015464A" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>申請，徒增申請人無謂的財力、物力與人力支出，缺失之咎甚明。</w:t>
       </w:r>
       <w:r w:rsidR="001E0776" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>至於台灣開放水域聯盟</w:t>
       </w:r>
       <w:r w:rsidR="00D10D45" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主張</w:t>
       </w:r>
       <w:r w:rsidR="001E0776" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「於</w:t>
       </w:r>
       <w:r w:rsidR="00283DAE" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>臺北市</w:t>
       </w:r>
@@ -18507,62 +20728,94 @@
       <w:r w:rsidR="006A600B" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>雙方合作契機，共創</w:t>
       </w:r>
       <w:r w:rsidR="007A173F" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>雙贏</w:t>
       </w:r>
       <w:r w:rsidR="006A600B" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>局面</w:t>
       </w:r>
       <w:r w:rsidR="007A173F" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBA2497" w14:textId="77777777" w:rsidR="000F122A" w:rsidRPr="00B704AC" w:rsidRDefault="00FD7237" w:rsidP="00B148C5">
+    <w:p w:rsidR="000F122A" w:rsidRPr="00B704AC" w:rsidRDefault="00FD7237" w:rsidP="00B148C5">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:left="1020" w:hanging="680"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Hlk148454486"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>據臺北市政府稱，該府雖未開放公園湖泊從事水域遊憩，惟民眾仍可於基隆河沿岸之迎風、迎星、百齡、雙溪等4座水域碼頭自由進行划船等活動。然本院實地履勘卻發現，上開碼頭多數已「委外營運」或「使</w:t>
+        <w:t>據臺北市政府稱，該府雖未開放公園湖泊從事水域遊憩，惟民眾仍可於基隆河沿岸之迎風、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>迎星</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>、百齡、雙溪等4座水域碼頭自由進行划船等活動。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>然本院</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>實地履勘卻發現，上開碼頭多數已「委外營運」或「使</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>用標租」，並被標示為「私人碼頭、禁止進入」，</w:t>
       </w:r>
       <w:r w:rsidR="00760401" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>限制了下水碼頭之公共性，以致一般民眾</w:t>
       </w:r>
       <w:r w:rsidR="003E3649" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>只</w:t>
       </w:r>
       <w:r w:rsidR="00760401" w:rsidRPr="00B704AC">
         <w:rPr>
@@ -18733,251 +20986,365 @@
         <w:t>親水權利與</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>友善</w:t>
       </w:r>
       <w:r w:rsidR="00B148C5" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>、便利的</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>近水環境。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="4C1A9237" w14:textId="77777777" w:rsidR="002E4635" w:rsidRPr="00B704AC" w:rsidRDefault="00983D49" w:rsidP="002E4635">
+    <w:p w:rsidR="002E4635" w:rsidRPr="00B704AC" w:rsidRDefault="00983D49" w:rsidP="002E4635">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>根據</w:t>
       </w:r>
       <w:r w:rsidR="00965C6C" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>臺北市政府查復本院略以：</w:t>
+        <w:t>臺北市政府</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00965C6C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>查復本院</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00965C6C" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>略以：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32682E42" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="00983D49" w:rsidP="00965C6C">
+    <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="00983D49" w:rsidP="00965C6C">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>臺北市</w:t>
       </w:r>
       <w:r w:rsidR="002E0539" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>大湖面積僅8.9公頃，與開放划船之花蓮鯉魚潭(104公頃)、高雄澄清湖(103公頃)、蓮池潭(42公頃)相比，面積十分狹小，且有違法划船驚擾鳥類棲息的事實，再者，花蓮鯉魚潭、澄清湖、蓮池潭屬於風景特定區，大湖則為定位為生態示範公園，且有防洪功能，其使用需求定位屬性不同，自然不能一以概之。</w:t>
+        <w:t>大湖面積僅8.9公頃，與開放划船之花蓮鯉魚潭(104公頃)、高雄澄清湖(103公頃)、蓮池潭(42公頃)相比，面積十分狹小，且有違法划船驚擾鳥類棲息的事實，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E0539" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>再者，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E0539" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>花蓮鯉魚潭、澄清湖、蓮池潭屬於風景特定區，大湖則為定位為生態示範公園，且有防洪功能，其使用需求定位屬性不同，自然不能一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E0539" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>以概</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E0539" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>之。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C3717E" w14:textId="77777777" w:rsidR="00965C6C" w:rsidRPr="00B704AC" w:rsidRDefault="00965C6C" w:rsidP="00965C6C">
+    <w:p w:rsidR="00965C6C" w:rsidRPr="00B704AC" w:rsidRDefault="00965C6C" w:rsidP="00965C6C">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>臺北市政府已有公告之天然公有水域可從事水域活動，而大湖公園使用定位為內湖區生態化示範公園，以「低度干擾」為原則。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E5CE9C" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00965C6C">
+    <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00965C6C">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>對於推廣水域活動，市府一向不餘遺力，111年2月9日已依發展觀光條例第36條及水域遊憩活動管理辦法第5條第1項及第6條公告該市天然公有水域(不包含國家公園、公園湖泊及該市野雁保護區範圍)禁止水域遊憩活動範圍</w:t>
+        <w:t>對於推廣水域活動，市府一向</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>不</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>餘遺力，111年2月9日已依發展觀光條例第36條及水域遊憩活動管理辦法第5條第1項及第6條公告該市天然公有水域(不包含國家公園、公園湖泊及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>該市野</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>雁保護區範圍)禁止水域遊憩活動範圍</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>，除公告內容中提及之藍色公路航道與中港河，因維持航</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>道安全或生態因素，禁止水域遊憩活動外，其餘天然公有水域如基隆河、淡水河、新店溪……等等河川皆可進行水域遊憩活動，民眾戲水和游泳，無需申請。市府也持續改善各項親水軟硬體基礎建設，如基隆河沿岸已新建及優化之迎風、迎星、百齡、雙溪等4座水域碼頭，推動基隆河帶狀水域遊憩之發展。</w:t>
+        <w:t>道安全或生態因素，禁止水域遊憩活動外，其餘天然公有水域如基隆河、淡水河、新店溪……等等河川皆可進行水域遊憩活動，民眾戲水和游泳，無需申請。市府也持續改善各項親水軟硬體基礎建設，如基隆河沿岸已新建及優化之迎風、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>迎星</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>、百齡、雙溪等4座水域碼頭，推動基隆河帶狀水域遊憩之發展。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0833F65D" w14:textId="77777777" w:rsidR="00DC59C5" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002E0539">
+    <w:p w:rsidR="00DC59C5" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002E0539">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:sectPr w:rsidR="00DC59C5" w:rsidRPr="00B704AC" w:rsidSect="00537F76">
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>為瞭解臺北市雙溪、迎風、迎星、百齡等碼頭是否適合一般民眾從事划船</w:t>
+        <w:t>為瞭解臺北市雙溪、迎風、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>迎星</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、百齡等碼頭是否適合一般民眾從事划船</w:t>
       </w:r>
       <w:r w:rsidR="00983D49" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>活動，本院於112年</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>4月27日</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>至現地履勘，發現</w:t>
       </w:r>
       <w:r w:rsidR="00983D49" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>存在</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下</w:t>
       </w:r>
       <w:r w:rsidR="00064779" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表所</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>列問題：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7F1065" w14:textId="0EA02238" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002E0539">
+    <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002E0539">
       <w:pPr>
         <w:pStyle w:val="aff3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 表 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C27B8F">
+      <w:r w:rsidR="00F80A60">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -18990,236 +21357,287 @@
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本院</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>112年4月27日</w:t>
       </w:r>
       <w:r w:rsidR="00983D49" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>至臺北市雙溪、迎風、迎星、百齡等碼頭</w:t>
+        <w:t>至臺北市雙溪、迎風、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00983D49" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>迎星</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00983D49" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、百齡等碼頭</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>現勘實際發現</w:t>
       </w:r>
       <w:r w:rsidR="00983D49" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>問題一覽表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9183" w:type="dxa"/>
         <w:tblInd w:w="9" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2113"/>
         <w:gridCol w:w="7070"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="5614E2DE" w14:textId="77777777" w:rsidTr="002B2FA8">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="002B2FA8">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41A4DEE3" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>現勘標的</w:t>
+              <w:t>現</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>勘</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>標的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D078F64" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="340" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實際</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>發現</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="64F6E28C" w14:textId="77777777" w:rsidTr="00DC59C5">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00DC59C5">
         <w:trPr>
           <w:trHeight w:val="8841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A503C15" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="104" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>迎風碼頭現勘</w:t>
-            </w:r>
+              <w:t>迎風碼頭現</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>勘</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="731DDEDF" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:leftChars="0" w:left="419"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>碼頭</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -19234,132 +21652,132 @@
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>管制區域(上鎖)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>非相關人員禁止進入。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BFC0AEB" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="59" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64C05EAC" wp14:editId="42FCC846">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58D5F91B" wp14:editId="23C26909">
                   <wp:extent cx="4341600" cy="2261936"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="5080"/>
                   <wp:docPr id="25" name="圖片 25"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="27" name="20230427_100932.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId33" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="20509" t="9302" r="5629" b="22261"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4341600" cy="2261936"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F3BC797" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="59" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="769BEC75" wp14:editId="56CB4C33">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74444B25" wp14:editId="7B03B237">
                   <wp:extent cx="2275388" cy="2216785"/>
                   <wp:effectExtent l="0" t="8890" r="1905" b="1905"/>
                   <wp:docPr id="28" name="圖片 28"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="34" name="20230427_101616.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId34" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="27414" t="25837" r="29149" b="19134"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
@@ -19371,254 +21789,263 @@
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50371891" wp14:editId="6CB65CEC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57D8D7D9" wp14:editId="34DD8104">
                   <wp:extent cx="2266983" cy="2119568"/>
                   <wp:effectExtent l="0" t="2223" r="0" b="0"/>
                   <wp:docPr id="29" name="圖片 29"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="30" name="20230427_101000.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId35" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="32826" t="10569" r="2793"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="5400000">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2283962" cy="2135443"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6364CD1C" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:left="1040"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>現場有業者駐點售票及租借販賣商品</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D1DA2AF" w14:textId="77777777" w:rsidR="00C6144D" w:rsidRPr="00B704AC" w:rsidRDefault="00C6144D" w:rsidP="00C6144D">
+          <w:p w:rsidR="00C6144D" w:rsidRPr="00B704AC" w:rsidRDefault="00C6144D" w:rsidP="00C6144D">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B17B94E" wp14:editId="482CAAA5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43BDD26B" wp14:editId="643E36C0">
                   <wp:extent cx="4340976" cy="2041451"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="0"/>
                   <wp:docPr id="144" name="圖片 144"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="31" name="20230427_095631.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId36" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect b="16366"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4341600" cy="2041745"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="0251F749" w14:textId="77777777" w:rsidTr="00DC59C5">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00DC59C5">
         <w:trPr>
           <w:trHeight w:val="13722"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5DFFEE" w14:textId="77777777" w:rsidR="00DC59C5" w:rsidRPr="00B704AC" w:rsidRDefault="00C6144D" w:rsidP="002B2FA8">
+          <w:p w:rsidR="00DC59C5" w:rsidRPr="00B704AC" w:rsidRDefault="00C6144D" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="104" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>迎風碼頭現勘</w:t>
-            </w:r>
+              <w:t>迎風碼頭現</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>勘</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27303CF5" w14:textId="77777777" w:rsidR="00DC59C5" w:rsidRPr="00B704AC" w:rsidRDefault="00DC59C5" w:rsidP="00C6144D">
+          <w:p w:rsidR="00DC59C5" w:rsidRPr="00B704AC" w:rsidRDefault="00DC59C5" w:rsidP="00C6144D">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:leftChars="0" w:left="419"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>廣告</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -19640,385 +22067,394 @@
               <w:t>，其中自帶船隻</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>使用碼頭須收費</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>新臺幣(下同)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>150元。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="009F4146" w14:textId="77777777" w:rsidR="00DC59C5" w:rsidRPr="00B704AC" w:rsidRDefault="00DC59C5" w:rsidP="00DC59C5">
+          <w:p w:rsidR="00DC59C5" w:rsidRPr="00B704AC" w:rsidRDefault="00DC59C5" w:rsidP="00DC59C5">
             <w:pPr>
               <w:ind w:left="59" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="749B5674" wp14:editId="06508A2B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1084008E" wp14:editId="3315EF99">
                   <wp:extent cx="2964026" cy="4335370"/>
                   <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
                   <wp:docPr id="146" name="圖片 146"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="33" name="20230427_095745.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId37" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="25978" r="35555"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="5400000">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2964026" cy="4335370"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7897CBBB" w14:textId="77777777" w:rsidR="00C6144D" w:rsidRPr="00B704AC" w:rsidRDefault="00C6144D" w:rsidP="00DC59C5">
+          <w:p w:rsidR="00C6144D" w:rsidRPr="00B704AC" w:rsidRDefault="00C6144D" w:rsidP="00DC59C5">
             <w:pPr>
               <w:ind w:left="59" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AD147FF" wp14:editId="29C3DA34">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CB1FCBE" wp14:editId="6339D259">
                   <wp:extent cx="2200939" cy="2433801"/>
                   <wp:effectExtent l="0" t="0" r="8890" b="5080"/>
                   <wp:docPr id="159" name="圖片 159"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="44" name="1678636688821.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId38" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2248934" cy="2486873"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5996CB31" wp14:editId="08FDE986">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61C9EC0E" wp14:editId="1A71AD81">
                   <wp:extent cx="2147776" cy="2390775"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                   <wp:docPr id="160" name="圖片 160"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="45" name="1678636655541.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId39" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2225349" cy="2477125"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="726FB2B4" w14:textId="77777777" w:rsidR="00DC59C5" w:rsidRPr="00B704AC" w:rsidRDefault="00DC59C5" w:rsidP="00DC59C5">
+          <w:p w:rsidR="00DC59C5" w:rsidRPr="00B704AC" w:rsidRDefault="00DC59C5" w:rsidP="00DC59C5">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:leftChars="0" w:left="419"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>如</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>從碼頭旁之</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>救難碼頭</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>下水，一旦退潮，河水與岸際距離拉長，爛泥濕滑，十分危險。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42278CD1" w14:textId="77777777" w:rsidR="00DC59C5" w:rsidRPr="00B704AC" w:rsidRDefault="00DC59C5" w:rsidP="00DC59C5">
+          <w:p w:rsidR="00DC59C5" w:rsidRPr="00B704AC" w:rsidRDefault="00DC59C5" w:rsidP="00DC59C5">
             <w:pPr>
               <w:ind w:left="59" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FF4818A" wp14:editId="321A4607">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B959A45" wp14:editId="654C332A">
                   <wp:extent cx="4341600" cy="2441291"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                   <wp:docPr id="150" name="圖片 150"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="69" name="20230427_100843.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId40" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4341600" cy="2441291"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="6C1FC784" w14:textId="77777777" w:rsidTr="002B2FA8">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="002B2FA8">
         <w:trPr>
           <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D885854" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="104" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>雙溪碼頭現勘</w:t>
-            </w:r>
+              <w:t>雙溪碼頭現</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>勘</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12B159D3" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:leftChars="0" w:left="419"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>碼頭</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -20055,66 +22491,66 @@
               <w:t>(平時</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>上鎖</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，並標示｢水深危險，禁止進入｣。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38CFACD3" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="59" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34FD4B8B" wp14:editId="7447D488">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2860AB21" wp14:editId="1F91E001">
                   <wp:extent cx="2160000" cy="1561590"/>
                   <wp:effectExtent l="0" t="0" r="0" b="635"/>
                   <wp:docPr id="37" name="圖片 37"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId41" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -20122,97 +22558,97 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1561590"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02B158BA" wp14:editId="68A579A9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A4B3B60" wp14:editId="7331AC20">
                   <wp:extent cx="2160000" cy="1619339"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="38" name="圖片 38"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId42" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1619339"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1225E4D6" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:leftChars="0" w:left="419"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>碼頭設計有專用收納的獨木舟上下船渠，兩側有遊艇停靠，也有經營獨木舟，</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -20234,66 +22670,66 @@
               <w:t>場所</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，沒有</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>許可</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>一般民眾無法從此處下水上岸。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52C89279" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="59" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F393B0A" wp14:editId="419AB5AA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53A52C7A" wp14:editId="02A8310C">
                   <wp:extent cx="2813453" cy="2136650"/>
                   <wp:effectExtent l="0" t="4445" r="1905" b="1905"/>
                   <wp:docPr id="39" name="圖片 39"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="51" name="20230427_104622.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId43" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="4466" r="21485"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
@@ -20304,262 +22740,271 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67381C16" wp14:editId="6E9A7652">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="096E3BFB" wp14:editId="64FFBC83">
                   <wp:extent cx="2818559" cy="2190636"/>
                   <wp:effectExtent l="9207" t="0" r="0" b="0"/>
                   <wp:docPr id="40" name="圖片 40"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="52" name="20230427_105119.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId44" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="27646"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="5400000">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2856864" cy="2220407"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73A816A7" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:leftChars="0" w:left="419"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>如</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>從碼頭旁之</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>救難碼頭</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>下水，一旦退潮，河水與岸際距離拉長，爛泥濕滑，十分危險。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1279F7B0" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="59" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36BA0B12" wp14:editId="1A477EF1">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41EFE47E" wp14:editId="2B1D8A72">
                   <wp:extent cx="4341600" cy="2441291"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                   <wp:docPr id="41" name="圖片 41"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="68" name="20230427_110723.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId45" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4341600" cy="2441291"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="4F6932FD" w14:textId="77777777" w:rsidTr="002B2FA8">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="002B2FA8">
         <w:trPr>
           <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A361615" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="104" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>迎星碼頭現勘</w:t>
+              <w:t>迎星碼頭</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>現勘</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27F9D250" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:ind w:leftChars="0" w:left="419"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>碼頭</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -20587,66 +23032,66 @@
               </w:rPr>
               <w:t>平時</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>上鎖</w:t>
             </w:r>
             <w:r w:rsidR="008C04B8" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，禁止進入。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="360600C2" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="59" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43DDAF61" wp14:editId="2A9DEF2F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2754F4A2" wp14:editId="0139ADB1">
                   <wp:extent cx="1451207" cy="2127112"/>
                   <wp:effectExtent l="5080" t="0" r="1905" b="1905"/>
                   <wp:docPr id="42" name="圖片 42"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="58" name="20230427_113712.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId46" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="29733" r="31901"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
@@ -20657,113 +23102,113 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07EDBAD7" wp14:editId="462578A3">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CC913AE" wp14:editId="6904AC69">
                   <wp:extent cx="2215662" cy="1426086"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                   <wp:docPr id="43" name="圖片 43"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 8"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId47" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2250432" cy="1448465"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F57E713" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="59" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2691D757" wp14:editId="43FEDB14">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7357384E" wp14:editId="7418101A">
                   <wp:extent cx="2130425" cy="1434542"/>
                   <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                   <wp:docPr id="44" name="圖片 44"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="59" name="20230427_113956.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId48" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="15249" t="1350" r="8336" b="5744"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
@@ -20775,268 +23220,277 @@
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23276A21" wp14:editId="3A1F41FD">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A2EBABE" wp14:editId="4DBEEA42">
                   <wp:extent cx="2229729" cy="1437840"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="45" name="圖片 45"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="61" name="20230427_113054.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId49" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="9523" r="25603" b="25603"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2301736" cy="1484273"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A487A27" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:ind w:leftChars="0" w:left="419"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>如</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>從碼頭旁之</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>救難碼頭</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>下水，一旦退潮，河水與岸際距離拉長，爛泥濕滑，十分危險。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1982F121" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="59" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C33641F" wp14:editId="3A94D19A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="302DBAA6" wp14:editId="655E2F85">
                   <wp:extent cx="2034179" cy="4369431"/>
                   <wp:effectExtent l="0" t="5397" r="0" b="0"/>
                   <wp:docPr id="46" name="圖片 46"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="67" name="20230427_114614.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId50" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="31466" r="42354"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="5400000">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2058073" cy="4420756"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="4F7DE6F2" w14:textId="77777777" w:rsidTr="002B2FA8">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="002B2FA8">
         <w:trPr>
           <w:trHeight w:val="1067"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11D5F000" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="104" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>百齡碼頭現勘</w:t>
-            </w:r>
+              <w:t>百齡碼頭現</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>勘</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5764EC8A" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="51"/>
               </w:numPr>
               <w:ind w:leftChars="0" w:left="419"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>目前</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -21051,1233 +23505,1311 @@
               <w:t>招租</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>碼頭，</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>未經許可</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>禁止進入。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55D36158" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="59" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A39E0B3" wp14:editId="196E387A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6951EA83" wp14:editId="069EA4B2">
                   <wp:extent cx="4382086" cy="2464056"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="53" name="圖片 53"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="72" name="20230427_120526.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId51" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4409285" cy="2479350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="294A466F" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="00F072A1">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="51"/>
               </w:numPr>
               <w:ind w:leftChars="0" w:left="419"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>此一碼頭</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>為龍舟碼頭，不適合從事SUP活動。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="217CE585" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
+          <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002B2FA8">
             <w:pPr>
               <w:ind w:left="71" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34796721" wp14:editId="3076296B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F20F2DF" wp14:editId="7E11FCF2">
                   <wp:extent cx="4381200" cy="2463557"/>
                   <wp:effectExtent l="0" t="0" r="635" b="0"/>
                   <wp:docPr id="60" name="圖片 60"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="73" name="20230427_120615.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId52" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4381200" cy="2463557"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C11C4A1" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002E0539">
+    <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002E0539">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>資料來源：本院整理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B131D9" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="00BE1B7F" w:rsidP="002E0539">
+    <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="00BE1B7F" w:rsidP="002E0539">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B704AC">
-[...3 lines deleted...]
-        <w:t>嗣臺北市政府112年6月20日府授體設字第1123021091號函於會勘後補充表示：</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臺北市政府112年6月20日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>府授體設</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>字第1123021091號函於會勘後補充表示：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D2381B" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="002E0539">
+    <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="002E0539">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>市各碼頭依其屬性分由不同局處管轄，</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>詳情如下</w:t>
       </w:r>
       <w:r w:rsidR="00064779" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BF61B0" w14:textId="27582FAC" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="006B4127">
+    <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="006B4127">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ 表 \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C27B8F">
+      <w:r w:rsidR="00F80A60">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>臺北市政府管轄碼頭概況一覽表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="2021"/>
         <w:gridCol w:w="1115"/>
         <w:gridCol w:w="817"/>
         <w:gridCol w:w="872"/>
         <w:gridCol w:w="2316"/>
         <w:gridCol w:w="660"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="624ABC7E" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40137CC5" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>碼頭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46A6779E" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>簡介</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B47D15F" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>轄管</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D3815B6" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>機關</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA5A5AF" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>模式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD1F7C0" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>廠商資料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E1A5E08" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>契約期間及</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54965E94" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>租金(使用費)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B72F68" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>管理方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39A261E1" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>開放時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2591B7F3" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>使用限制</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="3916EE95" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:trPr>
           <w:trHeight w:val="1520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="682E1818" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>迎星碼頭A區</w:t>
+              <w:t>迎星碼頭</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A區</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5F4741" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>位於臺北市北投區社子大橋旁，由臺北市滑水協會推廣寬板滑水與快艇衝浪等水上活動，每年藉由舉辦「臺灣盃國際滑水賽」，吸引國際滑水好手前來臺灣比試交流，為衝浪與滑水愛好者的熱門景點。</w:t>
+              <w:t>位於臺北市北投區社子大橋旁，由臺北市滑水協會推廣寬板滑水與快艇衝浪等水上活動，每年藉由舉辦「臺灣</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>盃</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國際滑水賽」，吸引國際滑水好手前來臺灣比試交流，為衝浪與滑水愛好者的熱門景點。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="213D7017" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="00064779" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="00064779" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>工務局</w:t>
             </w:r>
             <w:r w:rsidR="00EF607E" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>水利工程處</w:t>
             </w:r>
             <w:r w:rsidR="00EF607E" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006B4127" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(土地)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D01F646" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>體育局(設施)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F51C60D" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>使用標租</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F27CCC5" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>臺北市滑水協會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14E77890" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>自111年6月1日至114年5月31日，每年使用費22萬元。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F08DB5F" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>廠商自行管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61D481AF" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>依廠商規定開放使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="307FFCED" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>需聯繫廠商依規定付費使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="3CF322B2" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FCBA5D7" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>基隆河迎星碼頭(迎星碼頭B區)</w:t>
+              <w:t>基隆河迎星碼頭</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>迎星碼</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>頭B區)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02A60F89" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37AEB9DC" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="00064779" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="00064779" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>工務局</w:t>
             </w:r>
             <w:r w:rsidR="006B4127" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>水利</w:t>
             </w:r>
             <w:r w:rsidR="006B4127" w:rsidRPr="00B704AC">
@@ -22294,1113 +24826,1131 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="451D0484" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>使用標租</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05431366" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>臺北市滑水協會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="794BE28E" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>自110年1月1日至112年12月31日，每年使用費16,888元。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3F4BC2" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>廠商自行管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4A3A26" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>依廠商規定開放使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA5BA91" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>需聯繫廠商依規定付費使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="07B9DD1F" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5686CE38" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>百齡碼頭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA22618" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>位於臺北市士林區通河西街，每年辦理各項龍舟競賽，包含傳統龍舟及競技龍舟，為臺北市龍</w:t>
             </w:r>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>舟特色碼頭，並可提供民眾體驗獨木舟等水上活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="439C21D6" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="00064779" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="00064779" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>工務局</w:t>
             </w:r>
             <w:r w:rsidR="006B4127" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>水利</w:t>
             </w:r>
             <w:r w:rsidR="006B4127" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>工程</w:t>
             </w:r>
             <w:r w:rsidR="006B4127" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>處(土地)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57CAF4A5" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>體育局(設施)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="201838FB" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>使用標租</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C4EC342" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>臺北市龍舟協會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54A59F28" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>自111年6月1日至114年5月31日，每年使用費14萬8,333元。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70D795BF" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>廠商自行管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1998C6E3" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>依廠商規定開放使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1512A7BE" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>需聯繫廠商依規定付費使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="2288BCE2" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0064B17A" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>雙溪碼頭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31F9462D" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>位於臺北市北投區洲美街、基隆河及雙溪匯流口，為臺北市首座可供身心障礙民眾從事水域活動的碼頭，可提供身心障礙者及一般民眾體驗獨木舟及SUP等水上體驗活動。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4305F04F" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="00064779" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="00064779" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>工務局</w:t>
             </w:r>
             <w:r w:rsidR="006B4127" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>水利</w:t>
             </w:r>
             <w:r w:rsidR="006B4127" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>工程</w:t>
             </w:r>
             <w:r w:rsidR="006B4127" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>處(土地)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55E0E542" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>體育局(設施)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC7F7A9" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>使用標租</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2574CA57" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>立澈運動有限公司</w:t>
+              <w:t>立</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>澈</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>運動有限公司</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C832B13" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>自111年6月1日至114年5月31日，每年使用費17萬元。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F18259C" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>廠商自行管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C67A3DD" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>依廠商規定開放使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F065F74" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>需聯繫廠商依規定付費使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="1BFFFFF0" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72C2F879" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>基隆河雙溪碼頭(遊艇碼頭)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC33A03" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>位於臺北市北投區洲美街、基隆河及雙溪匯流口，目前對外招收會員，僅供停放遊艇使用。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="289548E7" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="00064779" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="00064779" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>工務局</w:t>
             </w:r>
             <w:r w:rsidR="006B4127" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>水利</w:t>
             </w:r>
             <w:r w:rsidR="006B4127" w:rsidRPr="00B704AC">
@@ -23417,2002 +25967,2196 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="021A8829" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>使用標租</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE62FE3" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>臺北市私人遊艇協會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC7EAA3" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>自112年3月1日至115年2月28日，每年使用費85萬8,396元。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63815185" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>廠商自行管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73214124" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>依廠商規定開放使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DCCFC82" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>需聯繫廠商依規定付費使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="3C203B6B" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="470A6591" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>迎風碼頭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74E73B2C" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>位於臺北市中山區大直橋下，每年於端午節辦理臺北國際龍舟錦標賽及夏日親水體驗活動，亦為臺北市輕艇及划船基層訓練站選手之培育基地，擁有多項水域體驗項目，例如獨木舟、SUP等。</w:t>
+              <w:t>位於臺北市中山區大直橋下，每年於端午節辦理</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>北國際龍舟錦標賽及夏日親水體驗活動，亦為臺北市輕艇及划船基層訓練站選手之培育基地，擁有多項水域體驗項目，例如獨木舟、SUP等。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65D5FC78" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="00064779" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="00064779" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>工務局</w:t>
             </w:r>
             <w:r w:rsidR="006B4127" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>水利</w:t>
             </w:r>
             <w:r w:rsidR="006B4127" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>工程</w:t>
             </w:r>
             <w:r w:rsidR="006B4127" w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>處(土地)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D43809A" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>體育局(設施)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01A97B33" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>委外營運</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DE8128A" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>大日開發有限公司</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B1C2F1F" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>自111年7月12日至117年7月11日，每年土地租金6萬元。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73488848" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>廠商自行管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40A1320F" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>依廠商規定開放使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="030A45B1" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>需聯繫廠商依規定付費使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="2D1F1E71" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B94407B" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>大稻埕碼頭</w:t>
+              <w:t>大稻</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>埕</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B704AC">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>碼頭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="417A798A" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>提供載客小船營運</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12956838" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>公共運輸處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08CBF1F5" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>機關自行管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="130DEDAB" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18636C4D" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2361" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="393E7BC6" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>「臺北市載客小船營運及碼頭管理自治條例」辦理</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="7DD6FCC4" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDFA1C8" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>關渡碼頭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="274E2922" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>提供載客小船營運</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C8CCF05" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>公共運輸處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40EEF292" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>機關自行管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29DC9957" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF37154" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2361" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C4F6B60" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>「臺北市載客小船營運及碼頭管理自治條例」辦理</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="0DD6F072" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BABE291" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>美堤碼頭</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1F95CA" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>提供載客小船營運</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72C23A4D" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>公共運輸處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20438699" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>機關自行管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="598F6157" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C962490" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2361" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57059FF9" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>「臺北市載客小船營運及碼頭管理自治條例」辦理</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="61E88D49" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09D308DA" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>大佳碼頭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="000758F5" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>提供載客小船營運</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34EC669A" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>公共運輸處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C28F33E" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>機關自行管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A087C11" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="328CA3C5" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2361" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58737F54" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>「臺北市載客小船營運及碼頭管理自治條例」辦理</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w14:paraId="47E28308" w14:textId="77777777" w:rsidTr="00251819">
+      <w:tr w:rsidR="00B704AC" w:rsidRPr="00B704AC" w:rsidTr="00251819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31810635" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>錫口碼頭</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD7ED2E" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>提供載客小船營運</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FB2D3F5" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>公共運輸處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7A141B" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>機關自行管理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="286208D5" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53F98F9F" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2361" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2807A21A" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
+          <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="00251819">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B704AC">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>「臺北市載客小船營運及碼頭管理自治條例」辦理</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57C99D9A" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="006B4127">
+    <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="006B4127">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料來源：臺北市政府。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAFF2A9" w14:textId="77777777" w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="002E0539">
+    <w:p w:rsidR="002E0539" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="002E0539">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>「委外營運」使用依目前現況係指機關依據促進民間參與公共建設法採營運-移轉(OT)方式(民間機構營運政府投資興建完成之建設，營運期間屆滿後，歸還營運權)委託民間機構營運管理，</w:t>
+        <w:t>「委外營運」使用依目前現況係指機關依據促進民間參與公共建設法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>營運-移轉(OT)方式(民間機構營運政府投資興建完成之建設，營運期間屆滿後，歸還營運權)委託民間機構營運管理，</w:t>
       </w:r>
       <w:r w:rsidR="00064779" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>促進民間參與公共建設法</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>之委託經營概念，係民間機構擁有設施之經營管理權，自負盈虧，並與政府分享獲利，屬招商性質，由政府提供誘因促進民間參與；另辦理程序依法需進行預評估、可行性評估、先期規劃、招商、甄審、議約、簽約及履約管理等階段，其程序較為嚴謹，惟案場及業種需經評估達一定財務自償性始得辦理，難度較高，目前僅體育局所轄迎風碼頭辦理。</w:t>
+        <w:t>之委託經營概念，係民間機構擁有設施之經營管理權，自負盈虧，並與政府分享獲利，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>屬招</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>商性質，由政府提供誘因促進民間參與；另辦理程序依法需進行預評估、可行性評估、先期規劃、招商、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>甄</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>審、議約、簽約及履約管理等階段，其程序較為嚴謹，惟案場及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>業種需</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>經評估達一定財務自</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>償性始</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>得辦理，難度較高，目前僅體育局所轄迎風碼頭辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FD35CE" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="002E0539">
+    <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="002E0539">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「使用標租」係指國、市有公用房地分別參照國有公用不動產收益原則及臺北市市有公用房地提供使用辦法，為提升公用房地之使用效益或活化收益，辦理公開標租提供廠商使用，性質上較偏向一般租賃關係。基本設施設備倘有損壞，原則由該府管理單位負責修繕，廠商定期支付房地租金(使用費)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7105F5C7" w14:textId="77777777" w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="002E0539">
+    <w:p w:rsidR="006B4127" w:rsidRPr="00B704AC" w:rsidRDefault="006B4127" w:rsidP="002E0539">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>另該府消防局列管21處救難碼頭係作為救溺出勤時下艇使用，僅供該府消防局作救難使用，未</w:t>
+        <w:t>另該府消防局列管21處救難碼頭係作為救</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>溺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>出勤</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>時下</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>艇使用，僅供該府消防</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>局作救</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>難使用，未</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>開放供公眾使用，並作簡易設施阻隔警示民眾，管理單位均為水利工程處。</w:t>
+        <w:t>開放供公眾使用，並作簡易設施阻隔警示民眾，管理</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>單位均為水</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>利工程處。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB2BA3F" w14:textId="77777777" w:rsidR="002E4635" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002E0539">
+    <w:p w:rsidR="002E4635" w:rsidRPr="00B704AC" w:rsidRDefault="002E0539" w:rsidP="002E0539">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:sectPr w:rsidR="002E4635" w:rsidRPr="00B704AC" w:rsidSect="00537F76">
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006B4127" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidR="008016A7" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>據臺北市政府稱，該府雖未開放公園湖泊從事水域遊憩，惟民眾仍可於基隆河沿岸之迎風、迎星、百齡、雙溪等4座水域碼頭自由進行划船等活動。然本院實地履勘卻發現，上開碼頭多數已「委外營運」或「使用標租」，並被標示為「私人碼頭、禁止進入」，限制了下水碼頭之公共性，以致一般民眾只得冒險經由設施簡陋、出入不便且未開放公眾使用</w:t>
+        <w:t>據臺北市政府稱，該府雖未開放公園湖泊從事水域遊憩，惟民眾仍可於基隆河沿岸之迎風、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008016A7" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>迎星</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008016A7" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、百齡、雙溪等4座水域碼頭自由進行划船等活動。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008016A7" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>然本院</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008016A7" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>實地履勘卻發現，上開碼頭多數已「委外營運」或「使用標租」，並被標示為「私人碼頭、禁止進入」，限制了下水碼頭之公共性，以致一般民眾只得冒險經由設施簡陋、出入不便且未開放公眾使用</w:t>
       </w:r>
       <w:r w:rsidR="00AA2D15" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(現場無人管理)</w:t>
       </w:r>
       <w:r w:rsidR="008016A7" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>的救難碼頭下水。加上在</w:t>
       </w:r>
       <w:r w:rsidR="001364F1" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>天然</w:t>
       </w:r>
       <w:r w:rsidR="008016A7" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>河流進行水域遊憩活動易受潮汐影響，如基隆河退潮時河水與岸際距離拉長，爛泥濕滑，十分危險，並非全然適合一般民眾從事</w:t>
       </w:r>
       <w:r w:rsidR="00214504" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>SUP</w:t>
       </w:r>
       <w:r w:rsidR="0015696E" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="008016A7" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>獨木舟等水域遊憩活動。臺北市政府允應檢討改進，正視上開問題，全盤檢視相關水域，以「原則開放、例外管理」之政策，給予市民朋友、水域愛好者親水權利與友善、便利的近水環境。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9FCC8B" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00B56CE0">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00B56CE0">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:ind w:left="2380" w:hanging="2380"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc529222689"/>
       <w:bookmarkStart w:id="17" w:name="_Toc529223111"/>
       <w:bookmarkStart w:id="18" w:name="_Toc529223862"/>
       <w:bookmarkStart w:id="19" w:name="_Toc529228265"/>
       <w:bookmarkStart w:id="20" w:name="_Toc2400395"/>
       <w:bookmarkStart w:id="21" w:name="_Toc4316189"/>
       <w:bookmarkStart w:id="22" w:name="_Toc4473330"/>
       <w:bookmarkStart w:id="23" w:name="_Toc69556897"/>
       <w:bookmarkStart w:id="24" w:name="_Toc69556946"/>
       <w:bookmarkStart w:id="25" w:name="_Toc69609820"/>
       <w:bookmarkStart w:id="26" w:name="_Toc70241816"/>
       <w:bookmarkStart w:id="27" w:name="_Toc70242205"/>
@@ -25420,51 +28164,51 @@
       <w:bookmarkStart w:id="29" w:name="_Toc422834160"/>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>處理辦法：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="7076B92D" w14:textId="77777777" w:rsidR="00E37417" w:rsidRPr="00B704AC" w:rsidRDefault="00E37417" w:rsidP="00E37417">
+    <w:p w:rsidR="00E37417" w:rsidRPr="00B704AC" w:rsidRDefault="00E37417" w:rsidP="00E37417">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1021"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Hlk101881073"/>
       <w:bookmarkStart w:id="31" w:name="_Toc2400397"/>
       <w:bookmarkStart w:id="32" w:name="_Toc4316191"/>
       <w:bookmarkStart w:id="33" w:name="_Toc4473332"/>
       <w:bookmarkStart w:id="34" w:name="_Toc69556901"/>
       <w:bookmarkStart w:id="35" w:name="_Toc69556950"/>
       <w:bookmarkStart w:id="36" w:name="_Toc69609824"/>
       <w:bookmarkStart w:id="37" w:name="_Toc70241822"/>
       <w:bookmarkStart w:id="38" w:name="_Toc70242211"/>
       <w:bookmarkStart w:id="39" w:name="_Toc421794881"/>
@@ -25479,69 +28223,83 @@
         <w:t>調查意見一</w:t>
       </w:r>
       <w:r w:rsidR="0097764F" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>至四</w:t>
       </w:r>
       <w:r w:rsidR="00F13124" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00520913" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>函請行政院</w:t>
       </w:r>
       <w:bookmarkStart w:id="44" w:name="_Hlk148454265"/>
       <w:r w:rsidR="00520913" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>督飭所屬</w:t>
+        <w:t>督</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00520913" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>飭</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00520913" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>所屬</w:t>
       </w:r>
       <w:bookmarkStart w:id="45" w:name="_Hlk148454276"/>
       <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidR="00520913" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>積極研議改進</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidR="00520913" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AAD488" w14:textId="77777777" w:rsidR="00C107EA" w:rsidRPr="00B704AC" w:rsidRDefault="00E37417" w:rsidP="00E37417">
+    <w:p w:rsidR="00C107EA" w:rsidRPr="00B704AC" w:rsidRDefault="00E37417" w:rsidP="00E37417">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1021"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查意見</w:t>
       </w:r>
       <w:r w:rsidR="00520913" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
@@ -25554,275 +28312,297 @@
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00520913" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>六</w:t>
       </w:r>
       <w:r w:rsidR="00F13124" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00520913" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>函請</w:t>
       </w:r>
       <w:bookmarkStart w:id="46" w:name="_Hlk148453832"/>
       <w:r w:rsidR="00520913" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>臺北市政府檢討改進見復</w:t>
+        <w:t>臺北市政府檢討改進</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00520913" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>見復</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidR="00520913" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:p w14:paraId="55A82F82" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00F13124" w:rsidP="00F13124">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00F13124" w:rsidP="00F13124">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1021"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>抄調查意見，函復陳訴人。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkEnd w:id="43"/>
-    <w:p w14:paraId="303380B8" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00B704AC">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00B704AC">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="1021"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42DDDB4D" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1021"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5432E540" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="228" w:after="0"/>
         <w:ind w:leftChars="1100" w:left="4422"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>調查委員：</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008D63AE" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:t>范巽綠委員</w:t>
+        <w:t>范</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008D63AE" w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:spacing w:val="12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t>巽綠委員</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F919EA5" w14:textId="77777777" w:rsidR="008D63AE" w:rsidRPr="00B704AC" w:rsidRDefault="008D63AE" w:rsidP="008D63AE">
+    <w:p w:rsidR="008D63AE" w:rsidRPr="00B704AC" w:rsidRDefault="008D63AE" w:rsidP="008D63AE">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="228" w:after="0"/>
         <w:ind w:leftChars="1125" w:left="4564" w:hanging="737"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">         蘇麗瓊委員</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507FE3FA" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5559C4F6" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="008D63AE" w:rsidP="00AB7CE6">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="008D63AE" w:rsidP="00AB7CE6">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE5F4B8" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63EA3180" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A79E2AE" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20F9E542" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DDCE9B9" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EFF2265" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2381"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CD73B67" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>中華民國</w:t>
       </w:r>
       <w:r w:rsidR="00E37417" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002365E0" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:bCs/>
@@ -25857,106 +28637,120 @@
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="008D63AE" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="00E37417" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180EDFE6" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DB0293D" w14:textId="77777777" w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
+    <w:p w:rsidR="00AB7CE6" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="00AB7CE6">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>本案案名：</w:t>
+        <w:t>本案</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>案</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B704AC">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>名：</w:t>
       </w:r>
       <w:bookmarkStart w:id="47" w:name="_Hlk148456155"/>
       <w:r w:rsidR="00F13124" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>台灣開放水域聯盟陳請開放</w:t>
       </w:r>
       <w:r w:rsidR="00C741C3" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大湖公園</w:t>
       </w:r>
       <w:r w:rsidR="00F13124" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>水域</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2AC2DB" w14:textId="77777777" w:rsidR="00C80C16" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="009A68B5">
+    <w:p w:rsidR="00C80C16" w:rsidRPr="00B704AC" w:rsidRDefault="00AB7CE6" w:rsidP="009A68B5">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本案關鍵字：</w:t>
       </w:r>
       <w:r w:rsidR="00F13124" w:rsidRPr="00B704AC">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>台灣開放水域聯盟</w:t>
       </w:r>
       <w:r w:rsidRPr="00B704AC">
@@ -26138,58 +28932,58 @@
     <wne:acd wne:argValue="AgC1az2EI2oPXzEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzUA" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzYA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzcA" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzgA" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzkA" wne:acdName="acd9" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd10" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd11" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd12" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAUA" wne:acdName="acd13" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAYA" wne:acdName="acd14" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAcA" wne:acdName="acd15" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAgA" wne:acdName="acd16" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAkA" wne:acdName="acd17" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd18" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03A79F05" w14:textId="77777777" w:rsidR="008A22F4" w:rsidRDefault="008A22F4">
+    <w:p w:rsidR="008A22F4" w:rsidRDefault="008A22F4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30982F90" w14:textId="77777777" w:rsidR="008A22F4" w:rsidRDefault="008A22F4">
+    <w:p w:rsidR="008A22F4" w:rsidRDefault="008A22F4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康中黑體">
@@ -26205,72 +28999,72 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康楷書體W5(P)">
     <w:altName w:val="新細明體"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -26291,165 +29085,193 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="夹发砰">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="23D10118" w14:textId="77777777" w:rsidR="00303041" w:rsidRDefault="00303041">
+  <w:p w:rsidR="00303041" w:rsidRDefault="00303041">
     <w:pPr>
       <w:pStyle w:val="af4"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ad"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2423C7B1" w14:textId="77777777" w:rsidR="00303041" w:rsidRDefault="00303041">
+  <w:p w:rsidR="00303041" w:rsidRDefault="00303041">
     <w:pPr>
       <w:framePr w:wrap="auto" w:hAnchor="text" w:y="-955"/>
       <w:ind w:left="640" w:right="360" w:firstLine="448"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="401FABD6" w14:textId="77777777" w:rsidR="008A22F4" w:rsidRDefault="008A22F4">
+    <w:p w:rsidR="008A22F4" w:rsidRDefault="008A22F4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75B1D971" w14:textId="77777777" w:rsidR="008A22F4" w:rsidRDefault="008A22F4">
+    <w:p w:rsidR="008A22F4" w:rsidRDefault="008A22F4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="71981C1A" w14:textId="77777777" w:rsidR="00F80A60" w:rsidRPr="007E67F3" w:rsidRDefault="00F80A60" w:rsidP="00F80A60">
+    <w:p w:rsidR="00F80A60" w:rsidRPr="007E67F3" w:rsidRDefault="00F80A60" w:rsidP="00F80A60">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>「SUP立式划槳」(</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>Stand Up Paddle board，簡稱</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>SUP)源自夏威夷的立式單槳衝浪(Standuppaddle)，它是一種站在衝浪板上划槳前進</w:t>
+        <w:t>SUP)源自夏威夷的</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>立式單槳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>衝浪(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>Standuppaddle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>)，它是一種站在衝浪板上划槳前進</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>除了可以乘風破浪</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>外</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>，在沒有風浪的平靜海面上也能自得其樂，是不分年齡、老少都適合的水上活動</w:t>
       </w:r>
@@ -26611,51 +29433,51 @@
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>』</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，由體育署依相關規定提供經費補助。查112年『運動i臺灣2.0計畫</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>』</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>各直轄市、縣(市)政府規劃辦理SUP立式划槳相關水域(含海域)體育活動，計39項。」</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="737AF5B2" w14:textId="77777777" w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="00BB7C0C">
+    <w:p w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="00BB7C0C">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>原內政部營建署於</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
@@ -26699,51 +29521,51 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自然</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公園管理處亦於同日分別改隸國土管理署及國家公園署。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4F30AF5D" w14:textId="77777777" w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="00BB7C0C">
+    <w:p w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="00BB7C0C">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>前身為</w:t>
       </w:r>
@@ -26770,51 +29592,51 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日改制。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="19C46CD0" w14:textId="77777777" w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="003843ED">
+    <w:p w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="003843ED">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>發展觀光條例第</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
@@ -26858,51 +29680,51 @@
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
         </w:rPr>
         <w:t>安全，水域遊憩活動管理機關得對水域遊憩活動之種類、範</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
         </w:rPr>
         <w:t>圍、時間及行為限制之，並得視水域環境及資源條件之狀況，公告禁止水域遊憩活動區域；其禁止、限制及應遵守事項之管理辦法，由主管機關會商有關機關定之。」第60條規定：「(第1項)於公告禁止區域從事水域遊憩活動或不遵守水域遊憩活動管理機關對有關水域遊憩活動所為種類、範圍、時間及行為之限制命令者，由其水域遊憩活動管理機關處新臺幣1萬元以上5萬元以下罰鍰，並禁止其活動。(第2項)前項行為具營利性質者，處新臺幣5萬元以上20萬元以下罰鍰，並禁止其活動。(第3項)具營利性質者未依主管機關所定保險金額，投保責任保險者，處新臺幣3萬元以上15萬元以下罰鍰，並禁止其活動。</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="1F8F1BDD" w14:textId="77777777" w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="009E47C8">
+    <w:p w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="009E47C8">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -26947,51 +29769,51 @@
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>次邀請地方政府秘書長層級與中央水域相關部會與會，商討學生水域安全策略；每年至少召開</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>次地方政府承辦人參與之水域安全會議，會中除提供學生溺水分析數據外，並宣達教育部水域安全相關計畫，提醒縣市加強學生水域安全宣導與防治。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="502CBEE2" w14:textId="77777777" w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="00BB7C0C">
+    <w:p w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="00BB7C0C">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>前身為</w:t>
       </w:r>
@@ -27037,51 +29859,51 @@
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>日海洋委員會成立後，調整為該會所屬機關並更名。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="5FA3B685" w14:textId="77777777" w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="00E27971">
+    <w:p w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="00E27971">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我們的島</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
@@ -27201,51 +30023,51 @@
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="夹发砰" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>日搜尋</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="夹发砰" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="夹发砰"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="269E0507" w14:textId="77777777" w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="008172E2">
+    <w:p w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="008172E2">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>高雄市政府</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
@@ -27277,51 +30099,51 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日高市府觀維字第</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>11231045900</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號函參照。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="1733A8EC" w14:textId="77777777" w:rsidR="00303041" w:rsidRDefault="00303041" w:rsidP="009D72BB">
+    <w:p w:rsidR="00303041" w:rsidRDefault="00303041" w:rsidP="009D72BB">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D72BB">
         <w:t>裂流</w:t>
       </w:r>
       <w:r w:rsidRPr="009D72BB">
         <w:t>(Rip current</w:t>
       </w:r>
       <w:r>
@@ -27338,95 +30160,95 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="009D72BB">
         <w:t>是</w:t>
       </w:r>
       <w:r w:rsidRPr="009D72BB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一種</w:t>
       </w:r>
       <w:r w:rsidRPr="009D72BB">
         <w:t>常見的海洋災害</w:t>
       </w:r>
       <w:r w:rsidRPr="009D72BB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="33E4353C" w14:textId="77777777" w:rsidR="00303041" w:rsidRPr="00FC79C1" w:rsidRDefault="00303041" w:rsidP="001B5835">
+    <w:p w:rsidR="00303041" w:rsidRPr="00FC79C1" w:rsidRDefault="00303041" w:rsidP="001B5835">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>國際風箏衝浪組織</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>IKO(International Kiteboarding Organization)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="54DB0DEC" w14:textId="77777777" w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="0032710A">
+    <w:p w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="0032710A">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>身心</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="夹发砰" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
@@ -27480,95 +30302,95 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>103</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年立法院通過身心障礙者權利公約施行法，正式將</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>CRPD</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>國內法化。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="72B1E961" w14:textId="77777777" w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="008032E0">
+    <w:p w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="008032E0">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>如</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:t>持續改善軟硬體基礎</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>設施</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>……等等。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="2E53157E" w14:textId="77777777" w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="008032E0">
+    <w:p w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="008032E0">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>如</w:t>
       </w:r>
@@ -27580,51 +30402,51 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>手機掃</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>QR CODE</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>獲取即時水文資訊或進行報備、配置管理員或救生員</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>……等等。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="446C41F0" w14:textId="77777777" w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="00BF71D8">
+    <w:p w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="00BF71D8">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>臺北市公園管理自治條例第</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
@@ -27632,51 +30454,51 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>條第</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>項規定：「本自治條例之主管機關為臺北市政府，並以下列機關為管理機關：一、都市計畫公園、綠地、廣場、兒童樂戲場為市政府工務局公園路燈工程管理處。二、運動公園為市政府教育局。三、配合公共工程興建供公眾遊憩之場所為該公共工程管理機關。四、其他依法令設置供公眾遊憩之場所，其管理機關由主管機關定之。」</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="082A72C0" w14:textId="77777777" w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="002E0539">
+    <w:p w:rsidR="00303041" w:rsidRPr="007E67F3" w:rsidRDefault="00303041" w:rsidP="002E0539">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="170" w:hangingChars="77" w:hanging="170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E67F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -33622,65 +36444,66 @@
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="49">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="50">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="51">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="52">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="53">
     <w:abstractNumId w:val="49"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="93"/>
   <w:displayBackgroundShape/>
   <w:mirrorMargins/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="0"/>
   <w:drawingGridHorizontalSpacing w:val="170"/>
   <w:drawingGridVerticalSpacing w:val="457"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A302B2"/>
@@ -36015,51 +38838,50 @@
     <w:rsid w:val="00C107EA"/>
     <w:rsid w:val="00C10DC9"/>
     <w:rsid w:val="00C117BA"/>
     <w:rsid w:val="00C118E6"/>
     <w:rsid w:val="00C12F2A"/>
     <w:rsid w:val="00C12FB3"/>
     <w:rsid w:val="00C14094"/>
     <w:rsid w:val="00C1587E"/>
     <w:rsid w:val="00C1611F"/>
     <w:rsid w:val="00C169F4"/>
     <w:rsid w:val="00C17341"/>
     <w:rsid w:val="00C17363"/>
     <w:rsid w:val="00C17D1E"/>
     <w:rsid w:val="00C2017D"/>
     <w:rsid w:val="00C20203"/>
     <w:rsid w:val="00C20271"/>
     <w:rsid w:val="00C231DB"/>
     <w:rsid w:val="00C249EF"/>
     <w:rsid w:val="00C24C4A"/>
     <w:rsid w:val="00C24EEF"/>
     <w:rsid w:val="00C25013"/>
     <w:rsid w:val="00C251AC"/>
     <w:rsid w:val="00C25CF6"/>
     <w:rsid w:val="00C26C36"/>
     <w:rsid w:val="00C271CE"/>
-    <w:rsid w:val="00C27B8F"/>
     <w:rsid w:val="00C27F6E"/>
     <w:rsid w:val="00C302B6"/>
     <w:rsid w:val="00C3050A"/>
     <w:rsid w:val="00C30624"/>
     <w:rsid w:val="00C30DFE"/>
     <w:rsid w:val="00C31948"/>
     <w:rsid w:val="00C32768"/>
     <w:rsid w:val="00C34244"/>
     <w:rsid w:val="00C3505B"/>
     <w:rsid w:val="00C36C46"/>
     <w:rsid w:val="00C377AB"/>
     <w:rsid w:val="00C37837"/>
     <w:rsid w:val="00C404C9"/>
     <w:rsid w:val="00C40F21"/>
     <w:rsid w:val="00C41750"/>
     <w:rsid w:val="00C429F2"/>
     <w:rsid w:val="00C42DB2"/>
     <w:rsid w:val="00C431DF"/>
     <w:rsid w:val="00C431F1"/>
     <w:rsid w:val="00C445CA"/>
     <w:rsid w:val="00C456BD"/>
     <w:rsid w:val="00C4585D"/>
     <w:rsid w:val="00C46B78"/>
     <w:rsid w:val="00C470C1"/>
     <w:rsid w:val="00C47E41"/>
@@ -36794,58 +39616,58 @@
     <w:rsid w:val="00FE7E33"/>
     <w:rsid w:val="00FF315C"/>
     <w:rsid w:val="00FF3C7D"/>
     <w:rsid w:val="00FF40EC"/>
     <w:rsid w:val="00FF5004"/>
     <w:rsid w:val="00FF561D"/>
     <w:rsid w:val="00FF70C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="78839682"/>
+  <w14:docId w14:val="2A27987B"/>
   <w15:docId w15:val="{DC78AEEE-523F-4586-A350-A6E31EA9AF4A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="680"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
@@ -43722,62 +46544,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3D5A31F-CFA0-4A20-AE56-55D08DD3356F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDCAE84B-4126-42D0-9395-449443DFDE42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>C030調查報告格式體例(橫式).dot</Template>
+  <Template>C030調查報告格式體例(橫式)</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>50</Pages>
   <Words>3376</Words>
   <Characters>19246</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>160</Lines>
   <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>cy</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>22577</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>調查報告</dc:title>
   <dc:subject/>
   <dc:creator>葉棋楠</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>