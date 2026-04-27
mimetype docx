--- v0 (2025-10-23)
+++ v1 (2026-04-27)
@@ -3,305 +3,310 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="628BEC38" w14:textId="77777777" w:rsidR="00D75644" w:rsidRPr="006D4A5E" w:rsidRDefault="00E60794" w:rsidP="00F37D7B">
       <w:pPr>
         <w:pStyle w:val="af2"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>調查</w:t>
       </w:r>
       <w:r w:rsidR="00D75644" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>報告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0840E7E7" w14:textId="77777777" w:rsidR="00C74AAE" w:rsidRPr="006D4A5E" w:rsidRDefault="00C74AAE" w:rsidP="00C74AAE">
+    <w:p w14:paraId="0840E7E7" w14:textId="5651A8C7" w:rsidR="00C74AAE" w:rsidRPr="006D4A5E" w:rsidRDefault="00C74AAE" w:rsidP="00C74AAE">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2380" w:hanging="2380"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc525070834"/>
-[...31 lines deleted...]
-      <w:bookmarkStart w:id="32" w:name="_Toc70242195"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc524892368"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc524895638"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc524896184"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc524896214"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc524902720"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc525066139"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc525070829"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc525938369"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc525939217"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc525939722"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc422834150"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc421794865"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc529218256"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc529222679"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc529223101"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc529223852"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc529228248"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc2400384"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc4316179"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc4473320"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc69556887"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc69556936"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc69609810"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc70241806"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc70242195"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc525070834"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc525938374"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc525939222"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc525939727"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc525066144"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc524892372"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc421794870"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc422834155"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>案　　由：</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>據訴，渠父85年依現況向財政部國有財產署北區分署承租坐落新北市平溪區石底段石笋尖小段</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3161" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號土地，嗣於93年申購土地時，發現承租土地部分已被分割為道路用地且建物占用同</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>小</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>段</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3161" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號土地，另99年新北市平溪區農會申購</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3161" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號土地時，該署疑明知渠父所有建物與</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3161" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號土地有越界問題，卻未告知並積極協調處理，致渠父與</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>會涉訟經年，嚴重影響權益等情。究實情為何，有調查之必要案。</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
-      <w:proofErr w:type="gramStart"/>
-[...52 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="4304941D" w14:textId="77777777" w:rsidR="00E25849" w:rsidRPr="006D4A5E" w:rsidRDefault="00A45033" w:rsidP="003A2467">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:ind w:left="2380" w:hanging="2380"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>調查意見：</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="4304941D" w14:textId="77777777" w:rsidR="00E25849" w:rsidRPr="006D4A5E" w:rsidRDefault="00A45033" w:rsidP="003A2467">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="177C07B2" w14:textId="1D4B0465" w:rsidR="00D63F12" w:rsidRPr="006D4A5E" w:rsidRDefault="00D63F12" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:leftChars="205" w:left="697" w:firstLineChars="205" w:firstLine="697"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc524902730"/>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t>郭君於民國(下同</w:t>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>據訴，渠父郭君於民國(下同</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)50</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年起即在臺北縣</w:t>
       </w:r>
       <w:bookmarkStart w:id="34" w:name="_Hlk130544131"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>平溪鄉</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>石</w:t>
-[...15 lines deleted...]
-        <w:t>石笋尖小段</w:t>
+        <w:t>石底段石笋尖小段</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
@@ -634,67 +639,51 @@
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>號土地。</w:t>
-[...15 lines deleted...]
-        <w:t>臺北縣平溪鄉農會</w:t>
+        <w:t>號土地。嗣臺北縣平溪鄉農會</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(下稱平溪農會</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -810,67 +799,51 @@
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>涉訟經年</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>；又新北市政府於1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>04</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>年辦理平溪區重新實施地籍測量時，郭君始知其向</w:t>
-[...15 lines deleted...]
-        <w:t>之</w:t>
+        <w:t>年辦理平溪區重新實施地籍測量時，郭君始知其向該署價購之</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號為人行步道用地，郭君所有之建物基地使用範圍及面積</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>均未曾改變，</w:t>
       </w:r>
       <w:bookmarkStart w:id="35" w:name="_Hlk130545287"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -888,70 +861,62 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>街</w:t>
       </w:r>
       <w:r w:rsidR="007C1164" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>號建物為界</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、西邊則以水泥空地與水溝內為界、南邊與公園街</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007C1164" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>切</w:t>
-[...6 lines deleted...]
-        <w:t>齊、北邊以水溝內為界，大多有天然之地界，</w:t>
+        <w:t>切齊、北邊以水溝內為界，大多有天然之地界，</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>故郭君當時向該署承租</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地面積既然為1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -984,67 +949,51 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>界址，</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>將</w:t>
       </w:r>
       <w:bookmarkStart w:id="37" w:name="_Hlk130547745"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>界</w:t>
-[...15 lines deleted...]
-        <w:t>同小段</w:t>
+        <w:t>界址往同小段</w:t>
       </w:r>
       <w:r w:rsidR="00BF579F" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1145,67 +1094,51 @@
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>就相關疑義事項函復到院，</w:t>
-[...15 lines deleted...]
-        <w:t>為瞭解土地現況，邀集該署及該署北區分署等機關主管人員於1</w:t>
+        <w:t>就相關疑義事項函復到院，嗣為瞭解土地現況，邀集該署及該署北區分署等機關主管人員於1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -1226,96 +1159,64 @@
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>月5日詢問內政部地政司、國土測繪中心(下</w:t>
-[...15 lines deleted...]
-        <w:t>測中心</w:t>
+        <w:t>月5日詢問內政部地政司、國土測繪中心(下稱國測中心</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>、新北市政府地政局、城鄉發展局及瑞芳地所等機關主管人員後，再邀集該分署、</w:t>
-[...15 lines deleted...]
-        <w:t>局及瑞芳地所等機關主管人員於1</w:t>
+        <w:t>、新北市政府地政局、城鄉發展局及瑞芳地所等機關主管人員後，再邀集該分署、該府地政局及瑞芳地所等機關主管人員於1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年1月9日前往現</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>地履勘；本案並分別經該署於1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1691,114 +1592,82 @@
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年2月6日</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>查復案關資料到院，業</w:t>
-[...15 lines deleted...]
-        <w:t>，茲臚列調查意見如下：</w:t>
+        <w:t>查復案關資料到院，業調查竣事，茲臚列調查意見如下：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A27686B" w14:textId="23FEB658" w:rsidR="001E2713" w:rsidRPr="006D4A5E" w:rsidRDefault="00FA457C" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>財政部設國產</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，承辦國有財產之取得、保管、使用、收益及處分事務，</w:t>
-[...15 lines deleted...]
-        <w:t>法第</w:t>
+        <w:t>，承辦國有財產之取得、保管、使用、收益及處分事務，此觀國有財產法第</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1、9條定有明文，因此相關人員對土地圖籍及都市計畫應有基本之認知。惟</w:t>
       </w:r>
       <w:r w:rsidR="0064414C" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案郭君</w:t>
       </w:r>
       <w:r w:rsidR="00015145" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
@@ -1828,263 +1697,225 @@
       </w:r>
       <w:r w:rsidR="00015145" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidR="00015145" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地時，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002E779B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>雖平溪</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>雖平溪區公所</w:t>
+      </w:r>
+      <w:r w:rsidR="00764308" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>核發</w:t>
+      </w:r>
       <w:r w:rsidR="002E779B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>區公所</w:t>
+        <w:t>之土地使用分區證明</w:t>
+      </w:r>
+      <w:r w:rsidR="008815C4" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>書</w:t>
+      </w:r>
+      <w:r w:rsidR="002E779B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，將</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○○</w:t>
+      </w:r>
+      <w:r w:rsidR="002E779B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號</w:t>
+      </w:r>
+      <w:r w:rsidR="009D307C" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidR="002E779B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>人行步道用地</w:t>
+      </w:r>
+      <w:r w:rsidR="009D307C" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="00764308" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>核發</w:t>
+        <w:t>記載</w:t>
       </w:r>
       <w:r w:rsidR="002E779B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>之土地使用分區證明</w:t>
-[...7 lines deleted...]
-        <w:t>書</w:t>
+        <w:t>為</w:t>
+      </w:r>
+      <w:r w:rsidR="009D307C" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="002E779B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，將</w:t>
-[...7 lines deleted...]
-        <w:t>○○-○○</w:t>
+        <w:t>住宅區</w:t>
+      </w:r>
+      <w:r w:rsidR="009D307C" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="002E779B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號</w:t>
-[...7 lines deleted...]
-        <w:t>「</w:t>
+        <w:t>，然</w:t>
+      </w:r>
+      <w:r w:rsidR="003527CC" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>申購案</w:t>
       </w:r>
       <w:r w:rsidR="002E779B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>人行步道用地</w:t>
-[...7 lines deleted...]
-        <w:t>」</w:t>
+        <w:t>該分署核</w:t>
+      </w:r>
+      <w:r w:rsidR="001024AA" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>辦</w:t>
+      </w:r>
+      <w:r w:rsidR="002E779B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之過程，</w:t>
+      </w:r>
+      <w:r w:rsidR="003527CC" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>相關人員</w:t>
       </w:r>
       <w:r w:rsidR="00764308" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>記載</w:t>
-[...115 lines deleted...]
-        <w:t>現</w:t>
+        <w:t>均未發現</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidR="001E2713" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號</w:t>
       </w:r>
       <w:r w:rsidR="00764308" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>記載為「住宅區」有誤繕之</w:t>
       </w:r>
@@ -2145,196 +1976,131 @@
       <w:r w:rsidR="0023158B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>財政部承行政院之命，綜理國有財產事務。財政部設國有財產局，承辦前項事務；其組織以法律定之。」次按</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>都市計畫法第5</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>條規定略</w:t>
-[...15 lines deleted...]
-        <w:t>，公有土地必須配合當地都市計畫予以處理，其為公共設施用地者，由當地直轄</w:t>
+        <w:t>條規定略以，公有土地必須配合當地都市計畫予以處理，其為公共設施用地者，由當地直轄</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>市、縣（市）政府或鄉、鎮、縣轄市公所於興修公共設施時，依法辦理撥用。</w:t>
       </w:r>
       <w:r w:rsidR="00F13697" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>再</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>按「國有非公用不動產讓售作業程序」第35點規定：「國有非公用不動產出售案件，買受人要求解除買賣契約退還原繳價款者，依下列方式辦理：(</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>按「國有非公用不動產讓售作業程序」第35點規定：「國有非公用不動產出售案件，買受人要求解除買賣契約退還原繳價款者，依下列方式辦理：(一</w:t>
+      </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>解除買賣契約事由不可歸責雙方者：得協議解除買賣契約無息退還原繳價款。</w:t>
-[...15 lines deleted...]
-        <w:t>人要求加計利息時，應協議先退還原繳價款，另就加計利息部分，請其循訴訟途徑請求。(二</w:t>
+        <w:t>解除買賣契約事由不可歸責雙方者：得協議解除買賣契約無息退還原繳價款。倘買受人要求加計利息時，應協議先退還原繳價款，另就加計利息部分，請其循訴訟途徑請求。(二</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>解除買賣契約事由可歸責出售機關者：協議約定退還原繳價款。如買受人要求加計利息，利率按申請當期中央銀行公告之五大銀行平均存款一年期利率單利計算，但最高不得逾法定利率。(三</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>退還之土地價款，由出售機關</w:t>
-[...15 lines deleted...]
-        <w:t>，加計之利息，由出售機關國有財產業務相關經費項下勻應，不足部分循預算程序辦理。」另所</w:t>
+        <w:t>退還之土地價款，由出售機關辦理庫退，加計之利息，由出售機關國有財產業務相關經費項下勻應，不足部分循預算程序辦理。」另所</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>謂「</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>土地</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t>為分割」</w:t>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>逕為分割」</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，係指</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>政府推行土地政策或國防、交通等需要，為簡政便民及兼顧公權力之行使，在法律授權下，免經土地所有權人之同意即直接辦理</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>土地</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -2357,67 +2123,51 @@
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>月1日起原就分割前臺北縣平溪鄉石</w:t>
-[...15 lines deleted...]
-        <w:t>笋尖小段</w:t>
+        <w:t>月1日起原就分割前臺北縣平溪鄉石底段石笋尖小段</w:t>
       </w:r>
       <w:r w:rsidR="00BF579F" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地(當時為未登錄地，7</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2479,67 +2229,51 @@
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>日止，租用面積132平方公尺，地上物為建物及庭院。</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>78</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>年林務局</w:t>
-[...15 lines deleted...]
-        <w:t>改制業務由林務局羅東林區管理處</w:t>
+        <w:t>年林務局文山處因改制業務由林務局羅東林區管理處</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>下稱林務局羅東處</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -2619,129 +2353,95 @@
         </w:rPr>
         <w:t>日函</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>檢附租約移請國產署北區分署接管。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47361198" w14:textId="369C334D" w:rsidR="00D63F12" w:rsidRPr="006D4A5E" w:rsidRDefault="00D63F12" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>嗣</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>85</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>日郭君與林務局</w:t>
-[...31 lines deleted...]
-        <w:t>約，該分署於85年9月12日至現場勘查，郭君使用地上物狀況為「公園街</w:t>
+        <w:t>日郭君與林務局文山處訂定之「臺灣省國有林地暫准使用租賃契約書」到期後，郭君於85年9月9日檢證向國產署北區分署申請換訂租約，該分署於85年9月12日至現場勘查，郭君使用地上物狀況為「公園街</w:t>
       </w:r>
       <w:r w:rsidR="007C1164" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>號磚造平房、木造車庫及種菜使用」，使用面積137平方公尺，該分署遂於8</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2792,67 +2492,51 @@
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地及面積1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>平方公尺符合出租規定，爰簽訂85年12月27日(85)國</w:t>
-[...15 lines deleted...]
-        <w:t>字第112號「國有基地租賃契約書」，租賃期間自</w:t>
+        <w:t>平方公尺符合出租規定，爰簽訂85年12月27日(85)國基租字第112號「國有基地租賃契約書」，租賃期間自</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>85</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -2993,67 +2677,51 @@
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>茲因瑞芳地所於89年4月6日依據平溪都市計畫樁位公告成果，辦理</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號土地</w:t>
-[...15 lines deleted...]
-        <w:t>為分割出</w:t>
+        <w:t>地號土地逕為分割出</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地，分割後</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -3064,67 +2732,51 @@
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地面積1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>平方公尺為「人行步道用地」。</w:t>
-[...15 lines deleted...]
-        <w:t>93年4月6日郭君向國產署北區分署申購其所承租之</w:t>
+        <w:t>平方公尺為「人行步道用地」。嗣93年4月6日郭君向國產署北區分署申購其所承租之</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -3160,110 +2812,78 @@
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺北縣升格為直轄市</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，為利案情說明，</w:t>
-[...15 lines deleted...]
-        <w:t>平溪區公所</w:t>
+        <w:t>，為利案情說明，以下均稱平溪區公所</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>申請核發</w:t>
       </w:r>
       <w:r w:rsidR="00015145" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>92年7月23日北</w:t>
-[...15 lines deleted...]
-        <w:t>字第0920006294號都市計畫土地使用分區證明書，</w:t>
+        <w:t>92年7月23日北縣平建字第0920006294號都市計畫土地使用分區證明書，</w:t>
       </w:r>
       <w:r w:rsidR="00015145" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>誤繕</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地之使用分區為「住宅區」，</w:t>
       </w:r>
       <w:r w:rsidR="00502007" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -3275,67 +2895,51 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>逕為分割必有公共使用之目的，</w:t>
       </w:r>
       <w:r w:rsidR="00642F37" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>申購案自該分署受理核</w:t>
       </w:r>
       <w:r w:rsidR="00A61DE3" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>辦</w:t>
       </w:r>
       <w:r w:rsidR="00642F37" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>之過程，相關</w:t>
-[...15 lines deleted...]
-        <w:t>現</w:t>
+        <w:t>之過程，相關人員均未發現</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidR="00642F37" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號記載為「住宅區」有誤繕之</w:t>
       </w:r>
       <w:r w:rsidR="00642F37" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>虞</w:t>
       </w:r>
       <w:r w:rsidR="00642F37" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -3436,77 +3040,52 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>同意</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>將</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號土地讓售郭君，郭君繳清價款後於</w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>地號土地讓售郭君，郭君繳清價款後於93年9月2日辦竣所有權移轉登記。嗣</w:t>
+      </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地經新北市政府於1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>04</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -3604,996 +3183,860 @@
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidR="00E929D7" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>財政部設國產</w:t>
       </w:r>
       <w:r w:rsidR="00E929D7" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>署</w:t>
       </w:r>
       <w:r w:rsidR="00E929D7" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，承辦國有財產之取得、保管、使用、收益及處分事務，</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>，承辦國有財產之取得、保管、使用、收益及處分事務，此觀國有財產法第</w:t>
+      </w:r>
       <w:r w:rsidR="00E929D7" w:rsidRPr="006D4A5E">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1、9條定有明文，因此相關人員對土地圖籍及都市計畫應有基本之認知。惟本案郭君向國產署北區分署申購</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○</w:t>
+      </w:r>
       <w:r w:rsidR="00E929D7" w:rsidRPr="006D4A5E">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t>法第</w:t>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidR="00E929D7" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>1、9條定有明文，因此相關人員對土地圖籍及都市計畫應有基本之認知。惟本案郭君向國產署北區分署申購</w:t>
+        <w:t>地號土地時，雖平溪區公所核發之土地使用分區證明書，將</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>○○-○</w:t>
+        <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidR="00E929D7" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>、</w:t>
-[...75 lines deleted...]
-        <w:t>現</w:t>
+        <w:t>地號「人行步道用地」記載為「住宅區」，然申購案該分署核辦之過程，相關人員均未發現</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidR="00E929D7" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號記載為「住宅區」有誤繕之虞而未予重行查對，致將不應出售之道路用地移轉給郭君，核有違失。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E51E8AA" w14:textId="34F1D581" w:rsidR="00B423A2" w:rsidRPr="006D4A5E" w:rsidRDefault="005A56CE" w:rsidP="00D10CAC">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Hlk132962123"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>平溪農會</w:t>
       </w:r>
       <w:r w:rsidR="00915613" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>因</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>規劃興建農業推廣大樓，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E874EB" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>爰</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>爰向</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>國產署</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>北區分署</w:t>
+      </w:r>
+      <w:r w:rsidR="00915613" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>申請</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>購買</w:t>
+      </w:r>
+      <w:r w:rsidR="00085CD7" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>毗鄰之</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidR="00070731" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>並</w:t>
+      </w:r>
+      <w:r w:rsidR="009C662B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>於</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>會勘</w:t>
+      </w:r>
+      <w:r w:rsidR="009C662B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>後</w:t>
+      </w:r>
+      <w:r w:rsidR="00085CD7" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>表示</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>擬申購</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>土</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>範圍東至水溝邊</w:t>
+      </w:r>
+      <w:r w:rsidR="009C662B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>面積</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF54F0" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>約</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>116</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>平方公尺</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3C70" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>。然國產</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>署</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE443B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE443B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>分割出售</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE443B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>將</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE443B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>影響剩餘國有地之管理利用</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE443B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
       <w:r w:rsidR="00E874EB" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>向</w:t>
-[...30 lines deleted...]
-        <w:t>購買</w:t>
+        <w:t>卻</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6665D" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>未考量</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6665D" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6665D" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>土</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6665D" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6665D" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>已因水溝隔離</w:t>
       </w:r>
       <w:r w:rsidR="00085CD7" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>實質</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD64A2" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>無法整筆</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6665D" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>使用</w:t>
+      </w:r>
+      <w:r w:rsidR="00085CD7" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46C72" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>且剩餘土地尚有其他占用人</w:t>
+      </w:r>
+      <w:r w:rsidR="00C611AB" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>使</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46C72" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>用，該署怠於管理</w:t>
+      </w:r>
+      <w:r w:rsidR="009C662B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>仍</w:t>
+      </w:r>
+      <w:r w:rsidR="0072606B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>要求</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6665D" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該分署</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6665D" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>研議以整筆土地</w:t>
+      </w:r>
+      <w:r w:rsidR="000226CB" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>出售</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6665D" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00837C88" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>並</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA527A" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:r w:rsidR="00837C88" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>新北市政府</w:t>
+      </w:r>
+      <w:r w:rsidR="000009FC" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>函復認定</w:t>
+      </w:r>
+      <w:r w:rsidR="000009FC" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>土地</w:t>
+      </w:r>
+      <w:r w:rsidR="006F09FC" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>有</w:t>
+      </w:r>
+      <w:r w:rsidR="009C662B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>整筆</w:t>
+      </w:r>
+      <w:r w:rsidR="000009FC" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>提供</w:t>
+      </w:r>
+      <w:r w:rsidR="000009FC" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>該會</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D4A5E">
-[...5 lines deleted...]
-        <w:t>毗鄰之</w:t>
+      <w:r w:rsidR="000009FC" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>使用之必要</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4852" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16682" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="00A464A0" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該會切結取得產權後自行處理地上物</w:t>
+      </w:r>
+      <w:r w:rsidR="008B24FE" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>後</w:t>
+      </w:r>
+      <w:r w:rsidR="00A464A0" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，出售</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>○○</w:t>
-[...96 lines deleted...]
-        <w:rPr>
+        <w:t>○○-○○</w:t>
+      </w:r>
+      <w:r w:rsidR="00A464A0" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D4A5E">
-[...438 lines deleted...]
-      </w:r>
       <w:r w:rsidR="008F2821" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>整</w:t>
-[...8 lines deleted...]
-        <w:t>筆土地</w:t>
+        <w:t>整筆土地</w:t>
       </w:r>
       <w:r w:rsidR="00BF54F0" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>面積3</w:t>
       </w:r>
       <w:r w:rsidR="00BF54F0" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>01</w:t>
       </w:r>
       <w:r w:rsidR="00BF54F0" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>平方公</w:t>
       </w:r>
       <w:r w:rsidR="00BF54F0" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>尺</w:t>
       </w:r>
       <w:r w:rsidR="00A464A0" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，嗣該會</w:t>
       </w:r>
       <w:r w:rsidR="008B24FE" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>取得土地所有權後，</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>取得土地所有權後，旋</w:t>
+      </w:r>
+      <w:r w:rsidR="002524AF" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>對</w:t>
+      </w:r>
       <w:r w:rsidR="008B24FE" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>旋</w:t>
+        <w:t>建物</w:t>
+      </w:r>
+      <w:r w:rsidR="00A464A0" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>占用</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○○</w:t>
+      </w:r>
+      <w:r w:rsidR="00A464A0" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號土地</w:t>
       </w:r>
       <w:r w:rsidR="002524AF" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>對</w:t>
-[...16 lines deleted...]
-        <w:t>物</w:t>
+        <w:t>之郭君</w:t>
       </w:r>
       <w:r w:rsidR="00A464A0" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>占用</w:t>
-[...7 lines deleted...]
-        <w:t>○○-○○</w:t>
+        <w:t>，提起拆屋還地訴</w:t>
+      </w:r>
+      <w:r w:rsidR="002524AF" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>訟</w:t>
       </w:r>
       <w:r w:rsidR="00A464A0" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號土地</w:t>
-[...49 lines deleted...]
-        <w:t>後建物遭拆除，是該署於讓售國有土地時，未</w:t>
+        <w:t>，使郭君涉訟經年後建物遭拆除，是該署於讓售國有土地時，未</w:t>
       </w:r>
       <w:r w:rsidR="008F2821" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>通</w:t>
       </w:r>
       <w:r w:rsidR="00A464A0" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>盤考量承購者意願及土地遭占用情形，並避免出售土地後之爭訟事件，引發民怨，核有缺失</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidR="003757D2" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>；</w:t>
@@ -4649,329 +4092,169 @@
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidR="00C5232D" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>府</w:t>
       </w:r>
       <w:r w:rsidR="00C5232D" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
       <w:r w:rsidR="00C5232D" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>年認定有違，應請國產</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>年認定有違，應請國產署</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5389F" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>洽</w:t>
+      </w:r>
       <w:r w:rsidR="00C5232D" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>署</w:t>
-[...22 lines deleted...]
-        <w:t>北市政府研議改進。</w:t>
+        <w:t>新北市政府研議改進。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A21955" w14:textId="77777777" w:rsidR="00D63F12" w:rsidRPr="006D4A5E" w:rsidRDefault="00D63F12" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>按國有財產法</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>第52條之1第1項</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>規定：「非公用財產類之不動產，有左列各款情形之</w:t>
-[...31 lines deleted...]
-        <w:t>售之建築基地。三、共有不動產之國有持分。四、獲准整體開發範圍內之國有不動產。五、非屬公墓而其地目為「墓」並有墳墓之土地。六、其他不屬前五款情況，而其使用情形或位置情形確屬特殊者。」同法施行細則第5</w:t>
+        <w:t>規定：「非公用財產類之不動產，有左列各款情形之一者，得專案報經財政部核准讓售︰一、使用他人土地之國有房屋。二、原屬國有房屋業已出售，其尚未併售之建築基地。三、共有不動產之國有持分。四、獲准整體開發範圍內之國有不動產。五、非屬公墓而其地目為「墓」並有墳墓之土地。六、其他不屬前五款情況，而其使用情形或位置情形確屬特殊者。」同法施行細則第5</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>條之1第1項規定：「依本法第5</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>條之1第1項辦理讓售，</w:t>
-[...47 lines deleted...]
-        <w:t>。六、其他使用情形或位置情形確屬特殊者，為實際需用人。」第3項規定：「本法第5</w:t>
+        <w:t>條之1第1項辦理讓售，其讓售對象如下：一、他人土地上之國有房屋，為該土地所有權人。二、原屬國有房屋業已出售，其尚未併售之建築基地，為該房屋現所有人。三、共有不動產之國有持分，為他共有人。四、獲准整體開發範圍內之國有不動產，為開發人。五、非屬公墓而其地目為「墓」並有墳墓之土地，為該墳墓之墓主。六、其他使用情形或位置情形確屬特殊者，為實際需用人。」第3項規定：「本法第5</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>條之1第1項第6款所稱之使用情形或位置情形確屬特殊，係指下列情形之</w:t>
-[...15 lines deleted...]
-        <w:t>：一、已被私有合法建築物使用之土地，收回有困難者。二、與私有土地交雜，無法單獨利用者。三、經目的事業主管機關認定為興辦公用事業需要者。四、經相關主管機關認定有</w:t>
+        <w:t>條之1第1項第6款所稱之使用情形或位置情形確屬特殊，係指下列情形之一：一、已被私有合法建築物使用之土地，收回有困難者。二、與私有土地交雜，無法單獨利用者。三、經目的事業主管機關認定為興辦公用事業需要者。四、經相關主管機關認定有</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>提供使用必要者。五、經財政部就事實狀況認定情形特殊者。」次按「國有非公用不動產被占用處理要點」第6點規定略</w:t>
-[...31 lines deleted...]
-        <w:t>追溯收取使用補償金。」</w:t>
+        <w:t>提供使用必要者。五、經財政部就事實狀況認定情形特殊者。」次按「國有非公用不動產被占用處理要點」第6點規定略以：「被占用之不動產，在占用人未取得合法使用權源或騰空交還前，執行機關先依民法不當得利之規定，向占用人追溯收取使用補償金。」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B29A43" w14:textId="2F9F009D" w:rsidR="00D63F12" w:rsidRPr="006D4A5E" w:rsidRDefault="00D63F12" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本案</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>平溪農會</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>規劃於該會所有坐落平溪鄉石</w:t>
-[...15 lines deleted...]
-        <w:t>笋尖小段</w:t>
+        <w:t>規劃於該會所有坐落平溪鄉石底段石笋尖小段</w:t>
       </w:r>
       <w:r w:rsidR="007C1164" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="007C1164" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -5130,67 +4413,51 @@
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>臺北縣升格為直轄市</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，為利案情說明，</w:t>
-[...15 lines deleted...]
-        <w:t>北市政府</w:t>
+        <w:t>，為利案情說明，以下均稱新北市政府</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>並於</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>99年8月20日函</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -5253,67 +4520,51 @@
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>土</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地確有必要，請協助辦理讓售事宜。</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>該分署</w:t>
-[...15 lines deleted...]
-        <w:t>於</w:t>
+        <w:t>該分署爰於</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>99</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -5357,175 +4608,125 @@
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>土</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>範圍東至水溝邊，</w:t>
-[...15 lines deleted...]
-        <w:t>地界線，該範圍面積約</w:t>
+        <w:t>範圍東至水溝邊，其餘三邊至地界線，該範圍面積約</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>116</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>平方公尺。可見</w:t>
       </w:r>
       <w:bookmarkStart w:id="39" w:name="_Hlk130552714"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>該會於勘查</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>該會於勘查後僅欲購買</w:t>
+      </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地內以水溝為界之左邊地形方正土地</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:bookmarkStart w:id="40" w:name="_Hlk130195512"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>至於水溝為界右邊土地，因業遭郭君等人占用且</w:t>
-[...15 lines deleted...]
-        <w:t>不</w:t>
+        <w:t>至於水溝為界右邊土地，因業遭郭君等人占用且畸零不</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>整，不利使用，該會並無購買意願。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D4C1A5" w14:textId="316C96BE" w:rsidR="00D63F12" w:rsidRPr="006D4A5E" w:rsidRDefault="00D63F12" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t>經國產署北區分署於</w:t>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>嗣經國產署北區分署於</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>99年12月20日函</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>報</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -5674,63 +4875,55 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>土地</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>必要之範圍為整筆(</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>面積301平方公尺)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>或部分土地，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t>分土地，則</w:t>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>倘為部分土地，則</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>土地</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>使用分區為住宅區，如分割出售是否影響剩餘國有地及毗鄰同小段87-7地號</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>國有</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -5867,1256 +5060,1090 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年3月7日</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>函</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="24"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>復</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>該府</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地全部</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>。國產署復以</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>100年5月16日函</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rStyle w:val="afe"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="25"/>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>再</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>請</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>府查告有提供</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>會使用</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號土地之必要範圍</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，經該府於</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>100年6月13日函</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rStyle w:val="afe"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>復</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該署</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，因</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>會推廣大樓可用空間較狹小，無法滿足農友需求，對擴大農業推廣服務有所侷限，擬併同周遭土地規劃農民市集，故</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號土地確有全部提供</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>使用之必要。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>嗣該署</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>報奉財政部100年6月22日函</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rStyle w:val="afe"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="27"/>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>同意專案讓售</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號土地</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>整筆</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>面積301平方公尺予</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，並經該會於</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>年1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>月1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>日辦理土地所有權移轉登記</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...66 lines deleted...]
-        <w:t>會使用</w:t>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>以上可知，該會原僅欲購買</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>○○</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號土地內以水溝為界左邊方正之1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>平方公尺土地，因該署認以</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>分割出售</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>恐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>影響剩餘國有地之管理利用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，故</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2411B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>要求該分署</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>研議以整筆土地提供使用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，復經該府1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>年6月13日函復認定</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>-</w:t>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號土地整筆有提供該</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>會使用必要，而關於水溝為界右邊土地遭郭君等人占用，該署則請該會附具切結書切結取得產權後自行處理地上物，從而該會於取得</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:b/>
-[...69 lines deleted...]
-        <w:t>會推廣大樓可用空間較狹小，無法滿足農友需求，對擴大農業推廣服務有所侷限，擬併同周遭土地規劃農民市集，故</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號土地所有權後，爰於1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>03</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>年對郭君提起拆屋還地事件之訴訟，致郭君所有占用</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>○○</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號土地之建物遭拆除；另查該會於1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>年1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>月間興建完工之農業推廣大樓，實際上並未使用原向該署價購取得</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
-          <w:b/>
-[...189 lines deleted...]
-        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號土地內以水溝為界左邊方正之1</w:t>
-[...73 lines deleted...]
-      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:t>地號</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9623C" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>土地</w:t>
+      </w:r>
+      <w:r w:rsidR="00131892" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>分割出之</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF579F" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D4A5E">
-[...120 lines deleted...]
-      <w:r w:rsidRPr="006D4A5E">
+      <w:r w:rsidR="00131892" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號</w:t>
       </w:r>
-      <w:r w:rsidR="00D9623C" w:rsidRPr="006D4A5E">
-[...27 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A17F65" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>畸</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>零</w:t>
-[...7 lines deleted...]
-        <w:t>不整之土地作為農民市集用地。</w:t>
+        <w:t>零不整之土地作為農民市集用地。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71715852" w14:textId="4E88B8D5" w:rsidR="002F2495" w:rsidRPr="006D4A5E" w:rsidRDefault="00D63F12" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>平溪農會</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>因規劃興建農業推廣大樓，</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>因規劃興建農業推廣大樓，爰向國產署</w:t>
+      </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>北區分署</w:t>
+      </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>向國產署</w:t>
+        <w:t>申請購買該會毗鄰之</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>北區分署</w:t>
+        <w:t>地號</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>申請購買該會毗鄰之</w:t>
+        <w:t>土</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，並於會勘後表示擬申購</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>土</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，並於會勘後表示擬申購</w:t>
+        <w:t>範圍東至水溝邊，面積約</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>116</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>平方公尺。然國產署以</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>分割出售</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>將</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>影響剩餘國有地之管理利用</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，卻未考量</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>土</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>範圍東至水溝邊，面積約</w:t>
+        <w:t>已因水溝隔離實質無法整筆使用，且剩餘土地尚有其他占用人</w:t>
+      </w:r>
+      <w:r w:rsidR="00C611AB" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>使</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t>116</w:t>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>用，該署怠於管理仍要求該分署</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...2 lines deleted...]
-        <w:t>平方公尺。然國產署以</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>研議以整筆土地出售</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t>分割出售</w:t>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，並</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA527A" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>以</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>將</w:t>
+        <w:t>新北市政府函復認定</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>影響剩餘國有地之管理利用</w:t>
+        <w:t>土地</w:t>
       </w:r>
       <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，卻未考量</w:t>
+        <w:t>有整筆</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>提供</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該會</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>使用之必要</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，及該會切結取得產權後自行處理地上物後，出售</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>○○</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○○</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號整筆土地面積3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>平方公尺，嗣該會取得土地所有權後，</w:t>
+      </w:r>
+      <w:r w:rsidR="00904BDE" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>旋對建物占用</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>-</w:t>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○○</w:t>
+      </w:r>
+      <w:r w:rsidR="00904BDE" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號土地之郭君，提起拆屋還地訴訟，</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4520" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>使郭君涉訟經年後建物遭拆除，是該署於讓售國有土地時，未通盤考量承購者意願及土地遭占用情形，並避免出售土地後之爭訟事件，引發民怨，核有缺失。</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0F0E" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>另</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0F0E" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0F0E" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>會承購</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0F0E" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>之</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:b/>
-[...128 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...80 lines deleted...]
-      </w:r>
       <w:r w:rsidR="001F0F0E" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>另</w:t>
+        <w:t>地號土地尚有部分早有他人占用，顯與</w:t>
       </w:r>
       <w:r w:rsidR="001F0F0E" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidR="001F0F0E" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>會承購</w:t>
+        <w:t>府</w:t>
       </w:r>
       <w:r w:rsidR="001F0F0E" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>之</w:t>
-[...6 lines deleted...]
-        <w:t>○○-○○</w:t>
+        <w:t>100</w:t>
       </w:r>
       <w:r w:rsidR="001F0F0E" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號土地尚有部分早有他人占用，顯與</w:t>
+        <w:t>年認定有違，應請國產署</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2C37" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>洽</w:t>
       </w:r>
       <w:r w:rsidR="001F0F0E" w:rsidRPr="006D4A5E">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...48 lines deleted...]
-        <w:t>北市政府研議改進。</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>新北市政府研議改進。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E9FD96" w14:textId="6ED64FC0" w:rsidR="002F1D2F" w:rsidRPr="006D4A5E" w:rsidRDefault="008A24DC" w:rsidP="001C27A1">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>平溪都市計畫中心樁釘樁成果業已於65年7月9日公告，瑞芳地所於78年9月26日完成</w:t>
       </w:r>
       <w:r w:rsidR="00BF579F" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
@@ -7162,598 +6189,404 @@
         </w:rPr>
         <w:t>竟</w:t>
       </w:r>
       <w:r w:rsidR="0004127E" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>遲至89年4月6日始辦理</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidR="0004127E" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號土地</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>地號土地逕為分割出</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○○</w:t>
+      </w:r>
       <w:r w:rsidR="0004127E" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>逕</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>地號「人行步道用地」，導致</w:t>
+      </w:r>
+      <w:r w:rsidR="0094089B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>郭君</w:t>
+      </w:r>
       <w:r w:rsidR="0004127E" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>為分割出</w:t>
+        <w:t>於8</w:t>
+      </w:r>
+      <w:r w:rsidR="0004127E" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0004127E" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1BF6" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>向國產署北區分署</w:t>
+      </w:r>
+      <w:r w:rsidR="0004127E" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>承租</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>○○-○</w:t>
+      </w:r>
+      <w:r w:rsidR="0094089B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1BF6" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>「住宅區」內有部分土地為「人行步道用地」，該所延宕地籍分割測量之辦理，核有怠失；</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>另平溪區公所於9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>年7月間核發</w:t>
+      </w:r>
+      <w:r w:rsidR="007D117C" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>該</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>分署之</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
-      <w:r w:rsidR="0004127E" w:rsidRPr="006D4A5E">
-[...52 lines deleted...]
-        <w:t>承租</w:t>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號土地使用分區證明書，竟</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65FEE" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>誤</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8449A" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>繕</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為「住宅區」，肇致該分署</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3026" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>將</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>○○-○</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t>○○-○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號</w:t>
       </w:r>
-      <w:r w:rsidR="005A1BF6" w:rsidRPr="006D4A5E">
-[...38 lines deleted...]
-        <w:t>年7月間核發</w:t>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>公共設施用地出售，</w:t>
       </w:r>
       <w:r w:rsidR="007D117C" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>該</w:t>
-[...78 lines deleted...]
-        <w:t>公共設施用地出售，</w:t>
+        <w:t>亦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>有疏失；又</w:t>
       </w:r>
       <w:r w:rsidR="007D117C" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>亦</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>新北市政</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>府辦理</w:t>
-[...26 lines deleted...]
-        <w:t>稱</w:t>
+        <w:t>府辦理本案地籍分割測量，雖稱</w:t>
       </w:r>
       <w:r w:rsidR="002F1D2F" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>重測前後</w:t>
-[...26 lines deleted...]
-        <w:t>信。</w:t>
+        <w:t>重測前後樁位並無異動，然呈現於土地所有權人的地籍圖，卻顯示土地屢遭政府逕為分割，故該府對於辦理地籍圖重測時，地籍座標與中心樁位偏差之研討，也應妥謀處理，以建公信。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F473BCE" w14:textId="77777777" w:rsidR="008A24DC" w:rsidRPr="006D4A5E" w:rsidRDefault="008A24DC" w:rsidP="008A24DC">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>按行為時「都市計畫樁位測定及管理辦法」第5條規定：「直轄市、縣市政府、鄉、鎮、縣轄市公所，應於都市計畫樁</w:t>
-[...15 lines deleted...]
-        <w:t>完竣後3</w:t>
+        <w:t>按行為時「都市計畫樁位測定及管理辦法」第5條規定：「直轄市、縣市政府、鄉、鎮、縣轄市公所，應於都市計畫樁位測釘完竣後3</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>天內，</w:t>
-[...15 lines deleted...]
-        <w:t>位、樁號標明於都市計畫圖上，公告3</w:t>
+        <w:t>天內，將樁位、樁號標明於都市計畫圖上，公告3</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>天，並將公告地點及日期登報周知。」同辦法第2</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>條規定：「都市計畫樁位豎立完竣，並經依照第5條規定公告確定後，工務（建設）單位</w:t>
-[...15 lines deleted...]
-        <w:t>座標表、樁位圖及有關資料送地政單位，據以辦理地籍分割測量。」另按行為時都市計畫法第</w:t>
+        <w:t>條規定：「都市計畫樁位豎立完竣，並經依照第5條規定公告確定後，工務（建設）單位應將樁位座標表、樁位圖及有關資料送地政單位，據以辦理地籍分割測量。」另按行為時都市計畫法第</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>條規定略</w:t>
-[...31 lines deleted...]
-        <w:t>籍圖上，以供公眾閱覽或申請謄本之用。</w:t>
+        <w:t>條規定略以，細部計畫擬定後，除首都、直轄市應報由內政部核定實施外，其餘一律由該管省政府核定實施，並應於核定發布實施後1年內豎立椿誌計算座標，辦理地籍分割測量，並將道路及其他公共設施用地、土地使用分區之界線測繪於地籍圖上，以供公眾閱覽或申請謄本之用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACE19AA" w14:textId="517203A1" w:rsidR="008A24DC" w:rsidRPr="006D4A5E" w:rsidRDefault="008A24DC" w:rsidP="008A24DC">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>查新北市政府於63年8月28日發布實施平溪都市計畫案，該都市計畫係主要計畫兼具細部計畫性質，關於都市計畫樁位之埋設，該府於65年7月9日公告</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>「平溪都市計畫中心樁釘樁成果簿」，因本案人行步道用地於都市計畫中心樁釘樁成果公告時，尚未辦理土地所有權第一次登記，故當時瑞芳地所未能辦理地籍分割測量，</w:t>
-[...15 lines deleted...]
-        <w:t>於78年9月26日完成</w:t>
+        <w:t>「平溪都市計畫中心樁釘樁成果簿」，因本案人行步道用地於都市計畫中心樁釘樁成果公告時，尚未辦理土地所有權第一次登記，故當時瑞芳地所未能辦理地籍分割測量，嗣於78年9月26日完成</w:t>
       </w:r>
       <w:r w:rsidR="00BF579F" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地第一次登記時，</w:t>
       </w:r>
       <w:bookmarkStart w:id="42" w:name="_Hlk132922062"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>該所並未即辦理人行步道用地地籍分割測量，而後國產署北區分署因郭君</w:t>
-[...15 lines deleted...]
-        <w:t>約，向該所申請於8</w:t>
+        <w:t>該所並未即辦理人行步道用地地籍分割測量，而後國產署北區分署因郭君申請換訂租約，向該所申請於8</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年9月1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -7799,106 +6632,65 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號「住宅區」逕為分割出</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號「人行步道用地」</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>。</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>。此外，</w:t>
+      </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號雖係「人行步道用地」，然因郭君申請承購土地，該分署</w:t>
-[...31 lines deleted...]
-        <w:t>字第0920006294號都市計畫土地使用分區證明書，竟誤繕</w:t>
+        <w:t>地號雖係「人行步道用地」，然因郭君申請承購土地，該分署前向平溪區公所申請所核發之92年7月23日北縣平建字第0920006294號都市計畫土地使用分區證明書，竟誤繕</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地使用分區為「住宅區」，肇致該分署將</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -7925,67 +6717,51 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號土地於新北市政府辦理平溪區地籍圖重測時，與鄰地發生界址爭議，經新北市平溪區區域性不動產糾紛調處委員會調處後，郭君不服調處結果，向法院提起確認經界訴訟，經法院於108年11月20日判決確定，瑞芳地所遂依判決結果</w:t>
-[...15 lines deleted...]
-        <w:t>圖重測程序，</w:t>
+        <w:t>地號土地於新北市政府辦理平溪區地籍圖重測時，與鄰地發生界址爭議，經新北市平溪區區域性不動產糾紛調處委員會調處後，郭君不服調處結果，向法院提起確認經界訴訟，經法院於108年11月20日判決確定，瑞芳地所遂依判決結果補辦地籍圖重測程序，</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號「人行步道用地」重測後為石底一段</w:t>
       </w:r>
       <w:r w:rsidR="007C1164" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -8025,561 +6801,339 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號為「住宅區」，</w:t>
       </w:r>
       <w:r w:rsidR="007C1164" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號為「人行步道用地」。該府雖稱配合</w:t>
-[...15 lines deleted...]
-        <w:t>年度平溪區地籍圖重測作業，於104年9月</w:t>
+        <w:t>地號為「人行步道用地」。該府雖稱配合104年度平溪區地籍圖重測作業，於104年9月</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>21日公告都市計畫樁測量成果，辦理樁位清理補建，重測</w:t>
-[...15 lines deleted...]
-        <w:t>樁位並無異動，然呈現於土地所有權人之地籍，卻顯示屢遭政府逕為分割「人行步道用地」之情事。</w:t>
+        <w:t>21日公告都市計畫樁測量成果，辦理樁位清理補建，重測前後樁位並無異動，然呈現於土地所有權人之地籍，卻顯示屢遭政府逕為分割「人行步道用地」之情事。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB641B7" w14:textId="4EF2859C" w:rsidR="008A24DC" w:rsidRPr="006D4A5E" w:rsidRDefault="008A24DC" w:rsidP="008A24DC">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
       <w:r w:rsidR="00C81F7C" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>平溪都市計畫中心樁釘樁成果業已於65年7月9日公告，瑞芳地所於78年9月26日完成</w:t>
       </w:r>
       <w:r w:rsidR="00BF579F" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidR="00C81F7C" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地所有權第一次登記後，竟遲至89年4月6日始辦理</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidR="00C81F7C" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號土地</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>地號土地逕為分割出</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○○</w:t>
+      </w:r>
       <w:r w:rsidR="00C81F7C" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>逕</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>地號「人行步道用地」，導致郭君於8</w:t>
+      </w:r>
       <w:r w:rsidR="00C81F7C" w:rsidRPr="006D4A5E">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...2 lines deleted...]
-        <w:t>為分割出</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81F7C" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>年向國產署北區分署承租</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>○○-○</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81F7C" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號「住宅區」內有部分土地為「人行步道用地」，該所延宕地籍分割測量之辦理</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81F7C" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81F7C" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>核有怠失；另平溪區公所於9</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81F7C" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81F7C" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>年7月間核發該分署之</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidR="00C81F7C" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號「人行步道用地」，導致郭君於8</w:t>
+        <w:t>地號土地使用分區證明書，竟</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5230" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>誤繕</w:t>
       </w:r>
       <w:r w:rsidR="00C81F7C" w:rsidRPr="006D4A5E">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t>5</w:t>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為「住宅區」，肇致該分署</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5230" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>將</w:t>
+      </w:r>
+      <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidR="00C81F7C" w:rsidRPr="006D4A5E">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...9 lines deleted...]
-        <w:t>○○-○</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>地號</w:t>
       </w:r>
       <w:r w:rsidR="00C81F7C" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號「住宅區」內有部分土地為「人行步道用地」，該所延宕地籍分割測量之辦理</w:t>
-[...112 lines deleted...]
-        <w:t>分割測量，</w:t>
+        <w:t>公共設施用地出售，亦有疏失；又新北市政府辦理本案地籍分割測量，</w:t>
       </w:r>
       <w:r w:rsidR="005372D5" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>雖</w:t>
-[...31 lines deleted...]
-        <w:t>信。</w:t>
+        <w:t>雖稱重測前後樁位並無異動，然呈現於土地所有權人的地籍圖，卻顯示土地屢遭政府逕為分割，故該府對於辦理地籍圖重測時，地籍座標與中心樁位偏差之研討，也應妥謀處理，以建公信。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150556F4" w14:textId="1D8ADCFB" w:rsidR="00D63F12" w:rsidRPr="006D4A5E" w:rsidRDefault="00A81125" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>新北市政府對於郭君所有土地與鄰地之</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006D4A5E">
+        <w:t>新北市政府對於郭君所有土地與鄰地之重測界址爭議，業已考量原土地分割原意，並實測建物比對分割複丈圖上註記尺寸後，辦理善意協調及現場說明，惟郭君</w:t>
+      </w:r>
+      <w:r w:rsidR="00733294" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>重測界址</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>認為應</w:t>
+      </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>爭議，業已考量原土地分割原意，</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006D4A5E">
+        <w:t>依自行指界結果，該府</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6774B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>並實</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>爰</w:t>
+      </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>測建物比對分割</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006D4A5E">
+        <w:t>依法辦理調處，</w:t>
+      </w:r>
+      <w:r w:rsidR="00733294" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>複丈</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>郭君因</w:t>
+      </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>圖上註記尺寸後，辦理善意協調及現場說明，惟郭君</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00733294" w:rsidRPr="006D4A5E">
+        <w:t>不同意調處結果</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA506B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>認為應</w:t>
+        <w:t>而</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>依</w:t>
-[...103 lines deleted...]
-        <w:t>測作業完竣，土地界址</w:t>
+        <w:t>提起確認經界之訴，嗣經法院判決及瑞芳地所補辦重測作業完竣，土地界址</w:t>
       </w:r>
       <w:r w:rsidR="00FA506B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>業</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>已確定。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E582F2" w14:textId="77777777" w:rsidR="00D63F12" w:rsidRPr="006D4A5E" w:rsidRDefault="00D63F12" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="3"/>
@@ -8596,228 +7150,146 @@
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>條之2規定：「(第1項</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>重新實施地籍測量時，土地所有權人應於地政機關通知之限期內，自行設立界標，並</w:t>
-[...31 lines deleted...]
-        <w:t>，得依左列順序逕行施測：一、鄰地界址。</w:t>
+        <w:t>重新實施地籍測量時，土地所有權人應於地政機關通知之限期內，自行設立界標，並到場指界。逾期不設立界標或到場指界者，得依左列順序逕行施測：一、鄰地界址。</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>二、現使用人</w:t>
-[...15 lines deleted...]
-        <w:t>。三、參照舊地籍圖。四、地方習慣。(第2項</w:t>
+        <w:t>二、現使用人之指界。三、參照舊地籍圖。四、地方習慣。(第2項</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>土地所有權人因設立界標或</w:t>
-[...15 lines deleted...]
-        <w:t>界址爭議時，準用第5</w:t>
+        <w:t>土地所有權人因設立界標或到場指界發生界址爭議時，準用第5</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>條第2項規定處理之。」同法第5</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>條第2項規定：「因前項異議而生土地權利爭執時，應由該管直轄市或縣（市）地政機關予以調處，不服調處者，應於接到調處通知後1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>日內，向司法機關訴請處理，逾期不起訴者，依原調處結果辦理之。」次按「土地法第四十六條之</w:t>
-[...15 lines deleted...]
-        <w:t>至第四十六條之三執行要點」第1</w:t>
+        <w:t>日內，向司法機關訴請處理，逾期不起訴者，依原調處結果辦理之。」次按「土地法第四十六條之一至第四十六條之三執行要點」第1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>點第2項規定：「界址爭議經法院判決確定後，應即據以施測，並將施測結果公告。」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DD2925" w14:textId="4DE7913C" w:rsidR="00D63F12" w:rsidRPr="006D4A5E" w:rsidRDefault="00D63F12" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>新北市政府辦理</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>104</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年度平溪區重新實施地籍測量，郭君所有</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
@@ -8890,199 +7362,119 @@
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>日辦理地籍調查，郭君到場</w:t>
-[...15 lines deleted...]
-        <w:t>果，</w:t>
+        <w:t>日辦理地籍調查，郭君到場自行指界結果，</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號土地四至界址分別為北側「水溝內(包含水溝)」，東側為「平移法，61-5地號牆壁外</w:t>
-[...15 lines deleted...]
-        <w:t>號平移18公分」，南側為「連接線」，西側為「</w:t>
+        <w:t>地號土地四至界址分別為北側「水溝內(包含水溝)」，東側為「平移法，61-5地號牆壁外緣向本地號平移18公分」，南側為「連接線」，西側為「</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號</w:t>
-[...15 lines deleted...]
-        <w:t>界延長」；而</w:t>
+        <w:t>地號西側經界延長」；而</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地四至界址分別為北側「連接線」，東側為「</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>61-5</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號牆壁外</w:t>
-[...15 lines deleted...]
-        <w:t>平移</w:t>
+        <w:t>地號牆壁外緣向本地號平移</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>公分」，南側為「</w:t>
-[...15 lines deleted...]
-        <w:t>號屋簷內向</w:t>
+        <w:t>公分」，南側為「本地號屋簷內向</w:t>
       </w:r>
       <w:r w:rsidR="00026789" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidR="00BF579F" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00026789" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -9106,83 +7498,51 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號土地分別與</w:t>
-[...31 lines deleted...]
-        <w:t>石笋尖小段</w:t>
+        <w:t>地號土地分別與鄰地平溪農會所有石底段石笋尖小段</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
@@ -9273,163 +7633,106 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00BF579F" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號土地之界址爭議，經測量單位調閱土地</w:t>
-[...15 lines deleted...]
-        <w:t>相關資料，發現該段經界於85年間</w:t>
+        <w:t>地號土地之界址爭議，經測量單位調閱土地複丈圖相關資料，發現該段經界於85年間</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地從</w:t>
       </w:r>
       <w:r w:rsidR="00BF579F" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地分割出時，地籍調查表已有記載該段經界(</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號土地之西側及</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>地號土地之西側及南側</w:t>
+      </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>係以建物牆壁外緣為界，係該段經界分割原意，</w:t>
-[...31 lines deleted...]
-        <w:t>圖上註記尺寸等資訊，判斷</w:t>
+        <w:t>係以建物牆壁外緣為界，係該段經界分割原意，並實測現場建物比對分割複丈圖上註記尺寸等資訊，判斷</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地與</w:t>
       </w:r>
       <w:r w:rsidR="00BF579F" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -9471,83 +7774,51 @@
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>地號土地依</w:t>
-[...31 lines deleted...]
-        <w:t>號屋簷內向</w:t>
+        <w:t>地號土地依自行指界之結果即「本地號屋簷內向</w:t>
       </w:r>
       <w:r w:rsidR="00CF1A12" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidR="00BF579F" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00CF1A12" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -9571,67 +7842,51 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>59</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>條規定移送新北市平溪區區域性不動產糾紛調處委員會依法調處。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A80693A" w14:textId="2A49FB87" w:rsidR="00D63F12" w:rsidRPr="006D4A5E" w:rsidRDefault="00D63F12" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>案經新北市平溪區區域性不動產糾紛調處委員會於104年10月1日辦理第1次調處，因部分土地所有權人未到場，無法達成協議，</w:t>
-[...15 lines deleted...]
-        <w:t>再通知於104年10月20日辦理第2次調處，因無法達成一致協議，該調處委員會爰依「直轄市縣（市）不動產糾紛調處委員會設置及調處辦法」第19條規定予以裁處，並做成調處紀錄</w:t>
+        <w:t>案經新北市平溪區區域性不動產糾紛調處委員會於104年10月1日辦理第1次調處，因部分土地所有權人未到場，無法達成協議，爰再通知於104年10月20日辦理第2次調處，因無法達成一致協議，該調處委員會爰依「直轄市縣（市）不動產糾紛調處委員會設置及調處辦法」第19條規定予以裁處，並做成調處紀錄</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="30"/>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，惟郭君不服調處結果向臺灣基隆地方法院(下稱基隆地院</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -9654,65 +7909,51 @@
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年9月2</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>基隆地院</w:t>
-[...13 lines deleted...]
-        <w:t>民事判決</w:t>
+        <w:t>基隆地院105年訴字第18號民事判決</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，郭君</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>所有</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -9779,445 +8020,223 @@
       </w:r>
       <w:r w:rsidR="00CF1A12" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>土地</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>）與其相鄰土地之經界線位置如鑑定圖所示</w:t>
-[...13 lines deleted...]
-        <w:t>、Ｄ、Ｖ、Ｗ黑色連接點之連接線。</w:t>
+        <w:t>）與其相鄰土地之經界線位置如鑑定圖所示Ｈ、Ｄ、Ｖ、Ｗ黑色連接點之連接線。</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>關於基隆地院判決認定</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>土地界址</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>之理由略</w:t>
-[...15 lines deleted...]
-        <w:t>：</w:t>
+        <w:t>之理由略以：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B51A86B" w14:textId="77777777" w:rsidR="00D63F12" w:rsidRPr="006D4A5E" w:rsidRDefault="00D63F12" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>基隆地</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>院</w:t>
-[...27 lines deleted...]
-        <w:t>行測量鑑定，由</w:t>
+        <w:t>院囑託國測中心派員於105年4月27日會同兩造至現場指界進行測量鑑定，由</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>中心測量人員用精密電子測距經緯儀，在</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>案爭</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>土地附近檢測</w:t>
-[...29 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>土地附近檢測104年度新北市平溪區地籍圖重測時測設之圖根點，經檢測無誤後，以各圖根點為基點，分別施測</w:t>
+      </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>當事人</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>指界位</w:t>
-[...6 lines deleted...]
-        <w:t>置（</w:t>
+        <w:t>指界位置（</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>郭君</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>現場噴黃漆指界位置、</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>國產署及平溪農會</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>指界主張依地政重測結果之位置）及附近</w:t>
-[...27 lines deleted...]
-        <w:t>鑑測原圖上，然後依據瑞芳地</w:t>
+        <w:t>指界主張依地政重測結果之位置）及附近各界址點，並計算其坐標值輸入電腦，以自動繪圖儀展繪於鑑測原圖上，然後依據瑞芳地</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>所</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>保管之重測前後地籍圖、</w:t>
-[...41 lines deleted...]
-        <w:t>線，與前項成果核對檢核後測定於鑑測原圖上，作成1/500比例尺之鑑</w:t>
+        <w:t>保管之重測前後地籍圖、重測前圖解地籍圖數值化成果、地籍調查表等資料，展繪有關土地地籍圖經界線，與前項成果核對檢核後測定於鑑測原圖上，作成1/500比例尺之鑑</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>定圖。鑑定結果摘要如下：(</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>1)圖示黑色實線為新北市平溪區重測後石底一段地</w:t>
-[...27 lines deleted...]
-        <w:t>界線位置</w:t>
+        <w:t>1)圖示黑色實線為新北市平溪區重測後石底一段地籍圖經界線；圖示黑色連接點線係重測前地籍圖經界線位置</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>（2）圖示</w:t>
-[...13 lines deleted...]
-        <w:t>--Ｉ--Ｏ--Ｊ--Ｋ--Ｎ、Ｎ--Ｋ--Ｐ--Ｌ--Ｍ紅色連接虛線係</w:t>
+        <w:t>（2）圖示Ｈ--Ｉ--Ｏ--Ｊ--Ｋ--Ｎ、Ｎ--Ｋ--Ｐ--Ｌ--Ｍ紅色連接虛線係</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>郭君</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t>之位置，Ｈ、Ｉ、Ｊ、Ｋ、Ｌ、Ｍ點實地為噴漆</w:t>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>實地指界之位置，Ｈ、Ｉ、Ｊ、Ｋ、Ｌ、Ｍ點實地為噴漆</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>（3）圖示</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>（3）圖示Ａ</w:t>
+      </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Ｂ</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Ｃ</w:t>
@@ -10244,302 +8263,111 @@
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Ｑ--Ｒ、Ｑ</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Ｅ--Ｇ連接線係</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>平溪農會及國產</w:t>
-[...34 lines deleted...]
-        <w:t>4年度新北市平溪區區域性不動產</w:t>
+        <w:t>平溪農會及國產署</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>指界主張位置，其中Ｑ--Ｒ、Ｅ--Ｇ藍色連接虛線係為104年度新北市平溪區區域性不動產</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>糾紛調處委員會裁處位置。</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>平</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>溪農會及國產</w:t>
-[...55 lines deleted...]
-        <w:t>經界線位置相符</w:t>
+        <w:t>溪農會及國產署指界主張位置除Ｑ--Ｒ、Ｅ--Ｇ藍色連接虛線與重測前地籍圖經界線位置不符外，其餘指界主張位置均與重測前地籍圖經界線位置相符</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B6DC40" w14:textId="77777777" w:rsidR="00D63F12" w:rsidRPr="006D4A5E" w:rsidRDefault="00D63F12" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t>之測量人員為測量方面之技術專家，本其專業知識，再佐以精密電子儀器施測導線點，復依據</w:t>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>按國測中心之測量人員為測量方面之技術專家，本其專業知識，再佐以精密電子儀器施測導線點，復依據</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>當事人</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>到場所各自指認之</w:t>
-[...97 lines deleted...]
-        <w:t>認其正確性，自得以之為判斷基礎</w:t>
+        <w:t>到場所各自指認之界址點及附近土地固定之界址點，各施測計算成數值坐標輸入電腦，經自動繪圖儀展繪所施測界址點，再依瑞芳地所保管之重測前後地籍圖、重測前圖解地籍圖數值化成果、地籍調查表等資料，繪出鑑定圖所示之經界線，所為之鑑定圖所示之上揭界址，自屬客觀而精確，而可肯認其正確性，自得以之為判斷基礎</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>等語</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502C52C0" w14:textId="71E681AD" w:rsidR="00D63F12" w:rsidRPr="006D4A5E" w:rsidRDefault="00D63F12" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -10551,58 +8379,56 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>05</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年9月2</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>日基隆地院</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>105年訴字第18號</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>民事判決，提起上訴，經1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>06</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>年6月1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4</w:t>
@@ -10648,101 +8474,71 @@
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>月2</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>最高法院</w:t>
-[...13 lines deleted...]
-        <w:t>年度台上字第1840號</w:t>
+        <w:t>最高法院108年度台上字第1840號</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>民事</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>裁定</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，上訴駁回並經確定。瑞芳地所依規定</w:t>
-[...15 lines deleted...]
-        <w:t>作業，並由該府於109年7月3日至109年8月2日辦理重測成果公告30日(</w:t>
+        <w:t>，上訴駁回並經確定。瑞芳地所依規定補辦重測作業，並由該府於109年7月3日至109年8月2日辦理重測成果公告30日(</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>法院判決重測成果，</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>石底一段</w:t>
       </w:r>
       <w:r w:rsidR="007C1164" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -10764,175 +8560,135 @@
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地面積1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>24.42平方公尺</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，合計1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>36.18平方公尺。</w:t>
-[...21 lines deleted...]
-        <w:t>公告期滿無人異議後，該所業於109年8月14日辦竣土地標示變更登記。</w:t>
+        <w:t>36.18平方公尺。)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4A5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，公告期滿無人異議後，該所業於109年8月14日辦竣土地標示變更登記。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F6F5EE0" w14:textId="57C6D081" w:rsidR="00D63F12" w:rsidRPr="006D4A5E" w:rsidRDefault="00D63F12" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>關於陳訴人指稱，郭君認為原向國產署承租</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地面積為1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>平方公尺，</w:t>
-[...15 lines deleted...]
-        <w:t>政府於辦理地籍圖重測時，應調整</w:t>
+        <w:t>平方公尺，故新北市政府於辦理地籍圖重測時，應調整</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地之界址，</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>將</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>界址往</w:t>
       </w:r>
       <w:r w:rsidR="00BF579F" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>○</w:t>
-[...7 lines deleted...]
-        <w:t>○-○○</w:t>
+        <w:t>○○-○○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地號土地</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>方向南移1公尺至地上之塑膠樁位，恢復原</w:t>
       </w:r>
       <w:r w:rsidR="0062185B" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -11168,131 +8924,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F495247" w14:textId="39A6B7DF" w:rsidR="00193F29" w:rsidRPr="006D4A5E" w:rsidRDefault="00D63F12" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
       <w:bookmarkStart w:id="43" w:name="_Hlk133142572"/>
       <w:r w:rsidR="00C83026" w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>新北市政府對於郭君所有土地與鄰地之</w:t>
-[...79 lines deleted...]
-        <w:t>測作業完竣，土地界址業已確定。</w:t>
+        <w:t>新北市政府對於郭君所有土地與鄰地之重測界址爭議，業已考量原土地分割原意，並實測建物比對分割複丈圖上註記尺寸後，辦理善意協調及現場說明，惟郭君認為應依自行指界結果，該府爰依法辦理調處，郭君因不同意調處結果而提起確認經界之訴，嗣經法院判決及瑞芳地所補辦重測作業完竣，土地界址業已確定。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="6566D16D" w14:textId="77777777" w:rsidR="00E25849" w:rsidRPr="006D4A5E" w:rsidRDefault="00E25849" w:rsidP="004E05A1">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2380" w:hanging="2380"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Toc524895648"/>
       <w:bookmarkStart w:id="45" w:name="_Toc524896194"/>
       <w:bookmarkStart w:id="46" w:name="_Toc524896224"/>
       <w:bookmarkStart w:id="47" w:name="_Toc524902734"/>
       <w:bookmarkStart w:id="48" w:name="_Toc525066148"/>
       <w:bookmarkStart w:id="49" w:name="_Toc525070839"/>
       <w:bookmarkStart w:id="50" w:name="_Toc525938379"/>
       <w:bookmarkStart w:id="51" w:name="_Toc525939227"/>
       <w:bookmarkStart w:id="52" w:name="_Toc525939732"/>
       <w:bookmarkStart w:id="53" w:name="_Toc529218272"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="006D4A5E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -11355,173 +9031,139 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="68" w:name="_Toc524895649"/>
       <w:bookmarkStart w:id="69" w:name="_Toc524896195"/>
       <w:bookmarkStart w:id="70" w:name="_Toc524896225"/>
       <w:bookmarkStart w:id="71" w:name="_Toc524902735"/>
       <w:bookmarkStart w:id="72" w:name="_Toc525066149"/>
       <w:bookmarkStart w:id="73" w:name="_Toc525070840"/>
       <w:bookmarkStart w:id="74" w:name="_Toc525938380"/>
       <w:bookmarkStart w:id="75" w:name="_Toc525939228"/>
       <w:bookmarkStart w:id="76" w:name="_Toc525939733"/>
       <w:bookmarkStart w:id="77" w:name="_Toc529218273"/>
       <w:bookmarkStart w:id="78" w:name="_Toc529222690"/>
       <w:bookmarkStart w:id="79" w:name="_Toc529223112"/>
       <w:bookmarkStart w:id="80" w:name="_Toc529223863"/>
       <w:bookmarkStart w:id="81" w:name="_Toc529228266"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="20"/>
         </w:rPr>
-        <w:t>抄調查意見一、二，函請財政部國有財產署檢討改進</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>抄調查意見一、二，函請財政部國有財產署檢討改進見復。</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7595724B" w14:textId="77777777" w:rsidR="006D4A5E" w:rsidRPr="00353E0D" w:rsidRDefault="006D4A5E" w:rsidP="006D4A5E">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="82" w:name="_Toc70241819"/>
       <w:bookmarkStart w:id="83" w:name="_Toc70242208"/>
       <w:bookmarkStart w:id="84" w:name="_Toc421794878"/>
       <w:bookmarkStart w:id="85" w:name="_Toc421795444"/>
       <w:bookmarkStart w:id="86" w:name="_Toc421796025"/>
       <w:bookmarkStart w:id="87" w:name="_Toc422728960"/>
       <w:bookmarkStart w:id="88" w:name="_Toc422834163"/>
       <w:bookmarkStart w:id="89" w:name="_Toc70241818"/>
       <w:bookmarkStart w:id="90" w:name="_Toc70242207"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>抄</w:t>
       </w:r>
       <w:r w:rsidRPr="00353E0D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>調查意見二、三，函請新北市政府檢討改進</w:t>
-[...7 lines deleted...]
-        <w:t>見復。</w:t>
+        <w:t>調查意見二、三，函請新北市政府檢討改進見復。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="014EB0D2" w14:textId="77777777" w:rsidR="006D4A5E" w:rsidRPr="00353E0D" w:rsidRDefault="006D4A5E" w:rsidP="006D4A5E">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>抄</w:t>
       </w:r>
       <w:r w:rsidRPr="00353E0D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>調查意見，函復陳訴人。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkEnd w:id="90"/>
     <w:p w14:paraId="42E20849" w14:textId="77777777" w:rsidR="006D4A5E" w:rsidRPr="00353E0D" w:rsidRDefault="006D4A5E" w:rsidP="006D4A5E">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="20"/>
         </w:rPr>
-        <w:t>調查報告之案由、調查意見及處理辦法遮蔽個資後上網公布(附件</w:t>
-[...15 lines deleted...]
-        <w:t>公布)。</w:t>
+        <w:t>調查報告之案由、調查意見及處理辦法遮蔽個資後上網公布(附件不公布)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3279373A" w14:textId="77777777" w:rsidR="00770453" w:rsidRPr="006D4A5E" w:rsidRDefault="00770453" w:rsidP="00770453">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:beforeLines="50" w:before="228" w:afterLines="100" w:after="457"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AA994B5" w14:textId="77777777" w:rsidR="006D4A5E" w:rsidRDefault="006D4A5E" w:rsidP="006D4A5E">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:beforeLines="50" w:before="228" w:afterLines="100" w:after="457"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:b w:val="0"/>
@@ -11544,75 +9186,72 @@
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>調查委員：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>施錦芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26BA8865" w14:textId="77777777" w:rsidR="006D4A5E" w:rsidRPr="00353E0D" w:rsidRDefault="006D4A5E" w:rsidP="006D4A5E">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:beforeLines="50" w:before="228" w:afterLines="100" w:after="457"/>
         <w:ind w:leftChars="1751" w:left="5956"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>浦忠成</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5D0F5DB6" w14:textId="77777777" w:rsidR="006D4A5E" w:rsidRPr="00353E0D" w:rsidRDefault="006D4A5E" w:rsidP="006D4A5E">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="318AF2D9" w14:textId="77777777" w:rsidR="006D4A5E" w:rsidRPr="00353E0D" w:rsidRDefault="006D4A5E" w:rsidP="006D4A5E">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11682,121 +9321,91 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00353E0D">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">　日</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DFBEFCE" w14:textId="77777777" w:rsidR="006D4A5E" w:rsidRPr="00353E0D" w:rsidRDefault="006D4A5E" w:rsidP="006D4A5E">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:kinsoku/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="228"/>
         <w:ind w:left="1020" w:hanging="1020"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00353E0D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>案名</w:t>
-[...26 lines deleted...]
-        <w:t>一段土地重測案</w:t>
+        <w:t>案名：平溪區石底一段土地重測案</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="052B8B28" w14:textId="77777777" w:rsidR="006D4A5E" w:rsidRPr="00353E0D" w:rsidRDefault="006D4A5E" w:rsidP="006D4A5E">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:kinsoku/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="228"/>
         <w:ind w:left="1020" w:hanging="1020"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00353E0D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>關鍵字：平溪農會、石笋尖段、土地重測、占用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="080237DC" w14:textId="2F95E4B6" w:rsidR="008E4FE9" w:rsidRPr="006D4A5E" w:rsidRDefault="008E4FE9" w:rsidP="006D4A5E">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:beforeLines="50" w:before="228" w:afterLines="100" w:after="457"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:sectPr w:rsidR="008E4FE9" w:rsidRPr="006D4A5E" w:rsidSect="00C53882">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0071">
       <wne:acd wne:acdName="acd10"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0072">
       <wne:acd wne:acdName="acd11"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0073">
       <wne:acd wne:acdName="acd12"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0074">
@@ -11874,139 +9483,139 @@
   <wne:acds>
     <wne:acd wne:argValue="AgC1az2EI2oPXzAA" wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzUA" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzYA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzcA" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzgA" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzkA" wne:acdName="acd9" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd10" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd11" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd12" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAUA" wne:acdName="acd13" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAYA" wne:acdName="acd14" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAcA" wne:acdName="acd15" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAgA" wne:acdName="acd16" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAkA" wne:acdName="acd17" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd18" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="745DDCBA" w14:textId="77777777" w:rsidR="00952478" w:rsidRDefault="00952478">
+    <w:p w14:paraId="371F9DD7" w14:textId="77777777" w:rsidR="00C82538" w:rsidRDefault="00C82538">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="559D4F4C" w14:textId="77777777" w:rsidR="00952478" w:rsidRDefault="00952478">
+    <w:p w14:paraId="69FBB847" w14:textId="77777777" w:rsidR="00C82538" w:rsidRDefault="00C82538">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康楷書體W5(P)">
     <w:altName w:val="新細明體"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="19CD8584" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRDefault="00A7234B">
     <w:pPr>
       <w:pStyle w:val="af3"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
@@ -12020,60 +9629,60 @@
         <w:rStyle w:val="ac"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C87DEB5" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRDefault="00A7234B">
     <w:pPr>
       <w:framePr w:wrap="auto" w:hAnchor="text" w:y="-955"/>
       <w:ind w:left="640" w:right="360" w:firstLine="448"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41F0F9E0" w14:textId="77777777" w:rsidR="00952478" w:rsidRDefault="00952478">
+    <w:p w14:paraId="17709B59" w14:textId="77777777" w:rsidR="00C82538" w:rsidRDefault="00C82538">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51A62921" w14:textId="77777777" w:rsidR="00952478" w:rsidRDefault="00952478">
+    <w:p w14:paraId="009905D3" w14:textId="77777777" w:rsidR="00C82538" w:rsidRDefault="00C82538">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="59A98687" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="007C2A27" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C2A27">
         <w:t>99</w:t>
       </w:r>
       <w:r w:rsidRPr="007C2A27">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -12378,65 +9987,51 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="68F58FCA" w14:textId="3C94C412" w:rsidR="00A7234B" w:rsidRPr="00F67E7B" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:ind w:leftChars="3" w:left="191" w:hangingChars="82" w:hanging="181"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F67E7B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>平溪農會取得石</w:t>
-[...13 lines deleted...]
-        <w:t>笋尖小段</w:t>
+        <w:t>平溪農會取得石底段石笋尖小段</w:t>
       </w:r>
       <w:r w:rsidR="001E3980">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67E7B">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BF579F" w:rsidRPr="00BF579F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67E7B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>後，自該地號分割出同小段</w:t>
       </w:r>
       <w:r w:rsidR="00BF579F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -12465,65 +10060,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>國產署1</w:t>
       </w:r>
       <w:r>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年9月2</w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>日台</w:t>
-[...13 lines deleted...]
-        <w:t>第1</w:t>
+        <w:t>日台財產署管字第1</w:t>
       </w:r>
       <w:r>
         <w:t>1100295780</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="4A73E46C" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="00E52D18" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -12537,65 +10118,51 @@
       <w:r w:rsidRPr="00E52D18">
         <w:t>11年</w:t>
       </w:r>
       <w:r w:rsidRPr="00E52D18">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E52D18">
         <w:t>0月</w:t>
       </w:r>
       <w:r w:rsidRPr="00E52D18">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E52D18">
         <w:t>7日</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>台</w:t>
-[...13 lines deleted...]
-        <w:t>第1</w:t>
+        <w:t>台財產署管字第1</w:t>
       </w:r>
       <w:r>
         <w:t>1100347100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="5B0EE4DD" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="00B1330F" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -12609,128 +10176,100 @@
       <w:r>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年1</w:t>
       </w:r>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>月2</w:t>
       </w:r>
       <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>日台</w:t>
-[...13 lines deleted...]
-        <w:t>第1</w:t>
+        <w:t>日台財產署管字第1</w:t>
       </w:r>
       <w:r>
         <w:t>1100425060</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="656EE61F" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="00696E9D" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>國產署1</w:t>
       </w:r>
       <w:r>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年1月1</w:t>
       </w:r>
       <w:r>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>日台</w:t>
-[...13 lines deleted...]
-        <w:t>第1</w:t>
+        <w:t>日台財產署管字第1</w:t>
       </w:r>
       <w:r>
         <w:t>1200016460</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="6A7F2C6B" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="00007896" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -12750,137 +10289,109 @@
       <w:r w:rsidRPr="00007896">
         <w:t>12年</w:t>
       </w:r>
       <w:r w:rsidRPr="00007896">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00007896">
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="00007896">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00007896">
         <w:t>0日</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>台財產</w:t>
-[...6 lines deleted...]
-        <w:t>北處字第1</w:t>
+        <w:t>台財產北處字第1</w:t>
       </w:r>
       <w:r>
         <w:t>1200026250</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>號</w:t>
-[...6 lines deleted...]
-        <w:t>函</w:t>
+        <w:t>號函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="2BD7FA0F" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="00E52D18" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E52D18">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>新北市政府1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E52D18">
         <w:t>11年</w:t>
       </w:r>
       <w:r w:rsidRPr="00E52D18">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E52D18">
         <w:t>1月</w:t>
       </w:r>
       <w:r w:rsidRPr="00E52D18">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E52D18">
         <w:t>4日</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>新</w:t>
-[...13 lines deleted...]
-        <w:t>輔字第1</w:t>
+        <w:t>新北府農輔字第1</w:t>
       </w:r>
       <w:r>
         <w:t>112280740</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p w14:paraId="17A0EE96" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="001310A2" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -12900,65 +10411,51 @@
       <w:r w:rsidRPr="001310A2">
         <w:t>11年</w:t>
       </w:r>
       <w:r w:rsidRPr="001310A2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="001310A2">
         <w:t>2月</w:t>
       </w:r>
       <w:r w:rsidRPr="001310A2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="001310A2">
         <w:t>0日</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>新</w:t>
-[...13 lines deleted...]
-        <w:t>測字第1</w:t>
+        <w:t>新北府地測字第1</w:t>
       </w:r>
       <w:r>
         <w:t>112478851</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p w14:paraId="13EDC1DE" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="008B70A5" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -12975,65 +10472,51 @@
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="001310A2">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001310A2">
         <w:t>年2月</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="001310A2">
         <w:t>日</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>新</w:t>
-[...13 lines deleted...]
-        <w:t>輔字第1</w:t>
+        <w:t>新北府農輔字第1</w:t>
       </w:r>
       <w:r>
         <w:t>120235548</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p w14:paraId="23331F2B" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="000C247B" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -13047,65 +10530,51 @@
       <w:r w:rsidRPr="000C247B">
         <w:t>12年</w:t>
       </w:r>
       <w:r w:rsidRPr="000C247B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000C247B">
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="000C247B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000C247B">
         <w:t>3日</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>新</w:t>
-[...13 lines deleted...]
-        <w:t>測字第1</w:t>
+        <w:t>新北瑞地測字第1</w:t>
       </w:r>
       <w:r>
         <w:t>125940453</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p w14:paraId="7B3F6CF7" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="008B70A5" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -13167,63 +10636,55 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>林務局</w:t>
       </w:r>
       <w:r w:rsidRPr="00D408F9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>羅東處85年5月30日</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t>第0</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>羅政字第0</w:t>
       </w:r>
       <w:r>
         <w:t>4713</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號</w:t>
       </w:r>
       <w:r w:rsidRPr="00D408F9">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
     <w:p w14:paraId="11FFA079" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="00C540A9" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:ind w:left="222" w:hangingChars="101" w:hanging="222"/>
       </w:pPr>
       <w:r>
@@ -13235,173 +10696,143 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>平溪農會9</w:t>
       </w:r>
       <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年8月1</w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>日北縣</w:t>
-[...13 lines deleted...]
-        <w:t>第0</w:t>
+        <w:t>日北縣平農推字第0</w:t>
       </w:r>
       <w:r>
         <w:t>990000351</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p w14:paraId="16BC0924" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="00E216C1" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:ind w:left="222" w:hangingChars="101" w:hanging="222"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>新北市政</w:t>
       </w:r>
       <w:r w:rsidRPr="00E216C1">
         <w:t>府99年8月20日</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t>輔字第0</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>北府農輔字第0</w:t>
       </w:r>
       <w:r>
         <w:t>990794334</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
     <w:p w14:paraId="46B772FC" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="0070590C" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:ind w:left="222" w:hangingChars="101" w:hanging="222"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>國產署</w:t>
       </w:r>
       <w:r w:rsidRPr="0070590C">
         <w:t>北區分署99年12月20日</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>台財產</w:t>
-[...6 lines deleted...]
-        <w:t>北處字第0</w:t>
+        <w:t>台財產北處字第0</w:t>
       </w:r>
       <w:r>
         <w:t>994002346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0070590C">
         <w:t>函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
     <w:p w14:paraId="06C2FD46" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="00FD0576" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:ind w:left="222" w:hangingChars="101" w:hanging="222"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD0576">
         <w:t>國產署100年1月31日</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -13423,105 +10854,89 @@
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
     <w:p w14:paraId="017B241A" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="00967A8B" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:ind w:left="222" w:hangingChars="101" w:hanging="222"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00967A8B">
         <w:t>北區分署100年2月24日</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>台財產</w:t>
-[...6 lines deleted...]
-        <w:t>北處字第1</w:t>
+        <w:t>台財產北處字第1</w:t>
       </w:r>
       <w:r>
         <w:t>000002961</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00967A8B">
         <w:t>函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
     <w:p w14:paraId="6C24995D" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="00320B6C" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:ind w:left="222" w:hangingChars="101" w:hanging="222"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00320B6C">
         <w:t>新北市政府100年3月14日</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t>輔字第1</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>北府農輔字第1</w:t>
       </w:r>
       <w:r>
         <w:t>000231458</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
     <w:p w14:paraId="531C6D29" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="007C0BA5" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:ind w:left="222" w:hangingChars="101" w:hanging="222"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
@@ -13590,63 +11005,55 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
     <w:p w14:paraId="5570C33E" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="00B75BCE" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:ind w:left="222" w:hangingChars="101" w:hanging="222"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B75BCE">
         <w:t>新北市政府100年6月13日</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t>輔字第1</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>北府農輔字第1</w:t>
       </w:r>
       <w:r>
         <w:t>000566455</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
     <w:p w14:paraId="61FEF91D" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="00F35FD0" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:ind w:left="222" w:hangingChars="101" w:hanging="222"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
@@ -13671,191 +11078,125 @@
         <w:t>號</w:t>
       </w:r>
       <w:r w:rsidRPr="008B0306">
         <w:t>函</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
     <w:p w14:paraId="0DA7B457" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="00B4183C" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>重測後為</w:t>
-[...6 lines deleted...]
-        <w:t>平溪區</w:t>
+        <w:t>重測後為平溪區</w:t>
       </w:r>
       <w:r w:rsidRPr="003410AE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>石底</w:t>
-[...6 lines deleted...]
-        <w:t>一段503、506地號土地</w:t>
+        <w:t>石底一段503、506地號土地</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
     <w:p w14:paraId="75BE292C" w14:textId="77777777" w:rsidR="00A7234B" w:rsidRPr="00B4183C" w:rsidRDefault="00A7234B" w:rsidP="00D63F12">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B4183C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>重測後為</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>平溪區</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4183C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>石底</w:t>
-[...6 lines deleted...]
-        <w:t>一段137、502地號土地</w:t>
+        <w:t>石底一段137、502地號土地</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="30">
     <w:p w14:paraId="1B3E6656" w14:textId="7CF89773" w:rsidR="00A7234B" w:rsidRPr="00F164C8" w:rsidRDefault="00A7234B" w:rsidP="00AF0248">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:ind w:leftChars="5" w:left="239" w:hangingChars="101" w:hanging="222"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>調處紀錄之調處結果：出席委員一致決議，依平溪農會、國產</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>調處紀錄之調處結果：出席委員一致決議，依平溪農會、國產署指界位置(協助指界</w:t>
+      </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，辦理地籍圖重測。依平溪農會、國產</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>，辦理地籍圖重測。依平溪農會、國產署指界位置(協助指界</w:t>
+      </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="0062185B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○○-○</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>地號土地面積1</w:t>
       </w:r>
       <w:r>
         <w:t>25.87</w:t>
       </w:r>
       <w:r>
@@ -13959,51 +11300,51 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00602161">
         <w:t>95.66</w:t>
       </w:r>
       <w:r w:rsidR="00602161">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>平方公尺</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="081F43FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58C275BC"/>
     <w:lvl w:ilvl="0" w:tplc="74685D60">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="附圖%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="695" w:hanging="695"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -15180,233 +12521,232 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F9A8281E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="524297066">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="396245248">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="269514534">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="774249097">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1526169480">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1819498237">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2026708257">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1302155198">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="461312189">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1217544399">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="283778340">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1390808024">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1409309934">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="926694094">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="192041751">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="25297055">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1215582250">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:mirrorMargins/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="0"/>
   <w:drawingGridHorizontalSpacing w:val="170"/>
   <w:drawingGridVerticalSpacing w:val="457"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A302B2"/>
@@ -17006,50 +14346,51 @@
     <w:rsid w:val="00B46302"/>
     <w:rsid w:val="00B5100E"/>
     <w:rsid w:val="00B52C68"/>
     <w:rsid w:val="00B53344"/>
     <w:rsid w:val="00B5426A"/>
     <w:rsid w:val="00B5484D"/>
     <w:rsid w:val="00B54B37"/>
     <w:rsid w:val="00B558C5"/>
     <w:rsid w:val="00B55C7C"/>
     <w:rsid w:val="00B563EA"/>
     <w:rsid w:val="00B56CDF"/>
     <w:rsid w:val="00B577AC"/>
     <w:rsid w:val="00B60E51"/>
     <w:rsid w:val="00B6121D"/>
     <w:rsid w:val="00B62E55"/>
     <w:rsid w:val="00B63A54"/>
     <w:rsid w:val="00B65FEE"/>
     <w:rsid w:val="00B6665D"/>
     <w:rsid w:val="00B66865"/>
     <w:rsid w:val="00B66944"/>
     <w:rsid w:val="00B66F94"/>
     <w:rsid w:val="00B67344"/>
     <w:rsid w:val="00B7048D"/>
     <w:rsid w:val="00B70B89"/>
     <w:rsid w:val="00B713A5"/>
+    <w:rsid w:val="00B72A63"/>
     <w:rsid w:val="00B74D59"/>
     <w:rsid w:val="00B75BCE"/>
     <w:rsid w:val="00B76AB9"/>
     <w:rsid w:val="00B77736"/>
     <w:rsid w:val="00B77D18"/>
     <w:rsid w:val="00B800F0"/>
     <w:rsid w:val="00B8012B"/>
     <w:rsid w:val="00B808BB"/>
     <w:rsid w:val="00B80B6B"/>
     <w:rsid w:val="00B8313A"/>
     <w:rsid w:val="00B83E9F"/>
     <w:rsid w:val="00B841C5"/>
     <w:rsid w:val="00B84531"/>
     <w:rsid w:val="00B84761"/>
     <w:rsid w:val="00B85C55"/>
     <w:rsid w:val="00B86139"/>
     <w:rsid w:val="00B86CEB"/>
     <w:rsid w:val="00B9227B"/>
     <w:rsid w:val="00B93503"/>
     <w:rsid w:val="00B94053"/>
     <w:rsid w:val="00BA0AD4"/>
     <w:rsid w:val="00BA113E"/>
     <w:rsid w:val="00BA1D83"/>
     <w:rsid w:val="00BA2AB6"/>
     <w:rsid w:val="00BA31E8"/>
@@ -17148,56 +14489,58 @@
     <w:rsid w:val="00C525AA"/>
     <w:rsid w:val="00C5261D"/>
     <w:rsid w:val="00C52EC7"/>
     <w:rsid w:val="00C530DC"/>
     <w:rsid w:val="00C5350D"/>
     <w:rsid w:val="00C53882"/>
     <w:rsid w:val="00C53997"/>
     <w:rsid w:val="00C540A9"/>
     <w:rsid w:val="00C54170"/>
     <w:rsid w:val="00C56FFA"/>
     <w:rsid w:val="00C5707A"/>
     <w:rsid w:val="00C609FE"/>
     <w:rsid w:val="00C611AB"/>
     <w:rsid w:val="00C6123C"/>
     <w:rsid w:val="00C6311A"/>
     <w:rsid w:val="00C640D0"/>
     <w:rsid w:val="00C65369"/>
     <w:rsid w:val="00C66881"/>
     <w:rsid w:val="00C67F67"/>
     <w:rsid w:val="00C70428"/>
     <w:rsid w:val="00C7084D"/>
     <w:rsid w:val="00C71B10"/>
     <w:rsid w:val="00C7315E"/>
     <w:rsid w:val="00C73495"/>
     <w:rsid w:val="00C74AAE"/>
+    <w:rsid w:val="00C752CA"/>
     <w:rsid w:val="00C75895"/>
     <w:rsid w:val="00C7634E"/>
     <w:rsid w:val="00C8023B"/>
     <w:rsid w:val="00C80A87"/>
     <w:rsid w:val="00C80F54"/>
     <w:rsid w:val="00C81F7C"/>
+    <w:rsid w:val="00C82538"/>
     <w:rsid w:val="00C83026"/>
     <w:rsid w:val="00C83C9F"/>
     <w:rsid w:val="00C8449A"/>
     <w:rsid w:val="00C85E9A"/>
     <w:rsid w:val="00C8633F"/>
     <w:rsid w:val="00C873A9"/>
     <w:rsid w:val="00C877C1"/>
     <w:rsid w:val="00C90CA3"/>
     <w:rsid w:val="00C91602"/>
     <w:rsid w:val="00C9358C"/>
     <w:rsid w:val="00C93624"/>
     <w:rsid w:val="00C93BBB"/>
     <w:rsid w:val="00C94519"/>
     <w:rsid w:val="00C94840"/>
     <w:rsid w:val="00C94BAF"/>
     <w:rsid w:val="00C96D42"/>
     <w:rsid w:val="00C9745F"/>
     <w:rsid w:val="00C97AF8"/>
     <w:rsid w:val="00CA4520"/>
     <w:rsid w:val="00CA4EE3"/>
     <w:rsid w:val="00CA5112"/>
     <w:rsid w:val="00CA6366"/>
     <w:rsid w:val="00CA66CE"/>
     <w:rsid w:val="00CB027F"/>
     <w:rsid w:val="00CB02D9"/>
@@ -17326,50 +14669,51 @@
     <w:rsid w:val="00D84A6D"/>
     <w:rsid w:val="00D86A30"/>
     <w:rsid w:val="00D86AE8"/>
     <w:rsid w:val="00D87162"/>
     <w:rsid w:val="00D9086F"/>
     <w:rsid w:val="00D91291"/>
     <w:rsid w:val="00D924C8"/>
     <w:rsid w:val="00D928CD"/>
     <w:rsid w:val="00D92CB8"/>
     <w:rsid w:val="00D93C7A"/>
     <w:rsid w:val="00D9623C"/>
     <w:rsid w:val="00D968FD"/>
     <w:rsid w:val="00D97CB4"/>
     <w:rsid w:val="00D97DD4"/>
     <w:rsid w:val="00DA0225"/>
     <w:rsid w:val="00DA023D"/>
     <w:rsid w:val="00DA2ED1"/>
     <w:rsid w:val="00DA32AC"/>
     <w:rsid w:val="00DA3A36"/>
     <w:rsid w:val="00DA527A"/>
     <w:rsid w:val="00DA5A8A"/>
     <w:rsid w:val="00DA5A97"/>
     <w:rsid w:val="00DB1170"/>
     <w:rsid w:val="00DB1FCF"/>
     <w:rsid w:val="00DB26CD"/>
+    <w:rsid w:val="00DB3161"/>
     <w:rsid w:val="00DB441C"/>
     <w:rsid w:val="00DB44AF"/>
     <w:rsid w:val="00DB4581"/>
     <w:rsid w:val="00DC182B"/>
     <w:rsid w:val="00DC1F58"/>
     <w:rsid w:val="00DC247F"/>
     <w:rsid w:val="00DC339B"/>
     <w:rsid w:val="00DC40AF"/>
     <w:rsid w:val="00DC5D40"/>
     <w:rsid w:val="00DC69A7"/>
     <w:rsid w:val="00DC7B3C"/>
     <w:rsid w:val="00DD087C"/>
     <w:rsid w:val="00DD2019"/>
     <w:rsid w:val="00DD2182"/>
     <w:rsid w:val="00DD30E9"/>
     <w:rsid w:val="00DD4F47"/>
     <w:rsid w:val="00DD613E"/>
     <w:rsid w:val="00DD6483"/>
     <w:rsid w:val="00DD770B"/>
     <w:rsid w:val="00DD7A7B"/>
     <w:rsid w:val="00DD7FBB"/>
     <w:rsid w:val="00DE0B9F"/>
     <w:rsid w:val="00DE209B"/>
     <w:rsid w:val="00DE2A9E"/>
     <w:rsid w:val="00DE4238"/>
@@ -17688,74 +15032,74 @@
     <w:rsid w:val="00FF139D"/>
     <w:rsid w:val="00FF16F5"/>
     <w:rsid w:val="00FF2097"/>
     <w:rsid w:val="00FF236E"/>
     <w:rsid w:val="00FF2AE8"/>
     <w:rsid w:val="00FF2B26"/>
     <w:rsid w:val="00FF2B4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7CB35D0A"/>
   <w15:docId w15:val="{8B07D2C5-C949-4715-B229-4BBFC7B3E36C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -18087,50 +15431,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a6">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005E65C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
       <w:kern w:val="2"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a6"/>
     <w:qFormat/>
     <w:rsid w:val="004F5E57"/>
     <w:pPr>
       <w:numPr>
@@ -19202,51 +16547,51 @@
     <w:rsid w:val="005E5657"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Arial"/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="50">
     <w:name w:val="標題 5 字元"/>
     <w:basedOn w:val="a7"/>
     <w:link w:val="5"/>
     <w:rsid w:val="002457C4"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="213548336">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="374693885">
           <w:marLeft w:val="720"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="180"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>