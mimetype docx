--- v0 (2025-12-12)
+++ v1 (2026-08-04)
@@ -4,210 +4,248 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="40066023" w14:textId="77777777" w:rsidR="00D47E94" w:rsidRPr="00675224" w:rsidRDefault="00D47E94" w:rsidP="00F37D7B">
       <w:pPr>
         <w:pStyle w:val="af2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>調查報告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5688F56D" w14:textId="0010DBF3" w:rsidR="00D47E94" w:rsidRPr="00675224" w:rsidRDefault="00D47E94" w:rsidP="00D92A14">
+    <w:p w14:paraId="5688F56D" w14:textId="295BEF0D" w:rsidR="00D47E94" w:rsidRPr="00675224" w:rsidRDefault="00D47E94" w:rsidP="00D92A14">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="2325" w:hanging="2325"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>案　　由：</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t>據審計部</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t>109</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>年度高雄市總決算審核報告，高雄市政府為供漁民於冬季短期進出汕尾漁港捕撈鳗魚苗，近年仍持續支應疏浚經費，允宜審慎評估規劃漁港未來發展前景</w:t>
+        <w:t>年度高雄市總決算審核報告，高雄市政府為供漁民於冬季短期進出汕尾漁港捕撈</w:t>
+      </w:r>
+      <w:r w:rsidR="00240FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>鰻魚</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>苗，近年仍持續支應疏浚經費，允宜審慎評估規劃漁港未來發展前景</w:t>
       </w:r>
       <w:r w:rsidR="0064089F" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t>等情</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t>案。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760D130D" w14:textId="77777777" w:rsidR="00D47E94" w:rsidRPr="00675224" w:rsidRDefault="00D47E94" w:rsidP="00D47E94">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="2380" w:hanging="2380"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>調查意見：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA0BFB3" w14:textId="5F504A60" w:rsidR="00D47E94" w:rsidRPr="00675224" w:rsidRDefault="00A32FEC" w:rsidP="00EB2E89">
+    <w:p w14:paraId="6EA0BFB3" w14:textId="163C66A4" w:rsidR="00D47E94" w:rsidRPr="00675224" w:rsidRDefault="00A32FEC" w:rsidP="00EB2E89">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:kinsoku w:val="0"/>
         <w:ind w:left="680" w:firstLine="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>據</w:t>
       </w:r>
       <w:r w:rsidR="00744F1D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>審計部民國（下同）</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00744F1D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>109</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00744F1D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
-        <w:t>年度高雄市總決算審核報告，高雄市政府為供漁民於冬季短期進出汕尾漁港捕撈鳗魚苗，近年仍持續支應疏浚經費，允宜審慎評估規劃漁港未來發展前景等情，</w:t>
+        <w:t>年度高雄市總決算審核報告，高雄市政府為供漁民於冬季短期進出汕尾漁港捕撈</w:t>
+      </w:r>
+      <w:r w:rsidR="00240FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t>鰻魚</w:t>
+      </w:r>
+      <w:r w:rsidR="00744F1D" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t>苗，近年仍持續支應疏浚經費，允宜審慎評估規劃漁港未來發展前景等情，</w:t>
       </w:r>
       <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>案經</w:t>
       </w:r>
       <w:r w:rsidR="00744F1D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>本院</w:t>
       </w:r>
       <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>調閱經濟部水利署</w:t>
       </w:r>
       <w:r w:rsidR="0067588D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（下稱水利署）</w:t>
       </w:r>
       <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
-        <w:t>、高雄市政府及審計部等機關卷證資料，於</w:t>
-      </w:r>
+        <w:t>、高雄市政府及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
+        <w:t>審計部等機關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t>卷證資料，於</w:t>
+      </w:r>
+      <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
         <w:t>111</w:t>
       </w:r>
       <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>6</w:t>
@@ -248,63 +286,133 @@
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidR="005D3267">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>邀請水利署暨所屬第六河川局（下稱第六河川局）及第七河川局（下稱第七河川局）、高雄市政府暨所屬海洋局、水利局、環境保護局等機關，</w:t>
+        <w:t>邀請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005D3267">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>水利署暨所屬</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D3267">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第六河川局（下稱第六河川局）及第七河川局（下稱第七河川局）、高雄市政府暨所屬海洋局、水利局、環境保護局等機關，</w:t>
       </w:r>
       <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
-        <w:t>前往高雄市汕尾、中芸漁港現場履勘、聽取簡報及詢問有關人員，</w:t>
+        <w:t>前往高雄市汕尾、中</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t>芸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t>漁港現場履</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t>勘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009342E9" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t>、聽取簡報及詢問有關人員，</w:t>
       </w:r>
       <w:r w:rsidR="00D47E94" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
-        <w:t>已調查竣事，茲臚列調查意見如下：</w:t>
+        <w:t>已</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D47E94" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t>調查竣事</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D47E94" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t>，茲</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D47E94" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t>臚</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D47E94" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t>列調查意見如下：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E7181C" w14:textId="77777777" w:rsidR="00D05FAA" w:rsidRPr="00675224" w:rsidRDefault="009342E9" w:rsidP="00D05FAA">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>高雄市政府</w:t>
       </w:r>
       <w:r w:rsidR="003A137D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
@@ -390,197 +498,231 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>卻高達</w:t>
       </w:r>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>千餘萬元</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>，挹注公帑</w:t>
-      </w:r>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>挹</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>注公</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>帑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>效益</w:t>
       </w:r>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>顯有疑義</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>該府允</w:t>
+        <w:t>該府允宜</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>審慎評估</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>汕尾</w:t>
+      </w:r>
+      <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>漁港未來發展</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>前景</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>與定位</w:t>
+      </w:r>
+      <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>，以善盡</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>主管機關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>之責及發揮</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>宜</w:t>
+        <w:t>最大</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>審慎評估</w:t>
+        <w:t>公</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>帑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>效益</w:t>
       </w:r>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>汕尾</w:t>
-[...41 lines deleted...]
-        <w:t>主管機關</w:t>
+        <w:t>，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>之責及發</w:t>
+        <w:t>俾符實</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>揮最大</w:t>
-[...29 lines deleted...]
-        <w:t>實需</w:t>
+        <w:t>需</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6794BB2B" w14:textId="77777777" w:rsidR="00C6070F" w:rsidRPr="00675224" w:rsidRDefault="001230B2" w:rsidP="005540D3">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:kinsoku w:val="0"/>
         <w:ind w:left="1360" w:hanging="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>漁港法第</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
@@ -796,63 +938,57 @@
         <w:t>漁船筏進出港統計資料</w:t>
       </w:r>
       <w:r w:rsidR="003A63CE" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>如下表</w:t>
       </w:r>
       <w:r w:rsidR="003A63CE" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，汕尾漁港歷年漁船筏進出港次數長期呈持續下降趨勢，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>109</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>年度進出港</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>3,452</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>艘次較</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>95</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>年</w:t>
@@ -894,58 +1030,58 @@
         <w:t>達</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>63.37</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>％</w:t>
       </w:r>
       <w:r w:rsidR="00E51A6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>又捕鰻</w:t>
+        <w:t>又捕鰻熱</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>熱季之</w:t>
+        <w:t>季之</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>月及</w:t>
       </w:r>
@@ -980,144 +1116,146 @@
         <w:t>109</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>年進出港</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2,</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>368</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>艘次亦</w:t>
+        <w:t>艘次亦較</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>較</w:t>
+        <w:t>95</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>95</w:t>
+        <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>年</w:t>
+        <w:t>7,062</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>7,062</w:t>
+        <w:t>艘次減少</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>艘次減少</w:t>
+        <w:t>4,694</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>4,694</w:t>
+        <w:t>艘次，</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>減幅亦</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>艘次，</w:t>
-[...5 lines deleted...]
-        <w:t>減幅亦</w:t>
+        <w:t>達</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>達</w:t>
+        <w:t>66.47</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>66.47</w:t>
-      </w:r>
+        <w:t>％，</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk100568854"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>％，</w:t>
-[...6 lines deleted...]
-        <w:t>相較中芸漁港長期呈平穩趨勢，</w:t>
+        <w:t>相較中</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>芸</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>9</w:t>
-      </w:r>
+        <w:t>漁港長期呈平穩趨勢，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:t>109</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>萬</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>949</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>艘次較</w:t>
@@ -1148,51 +1286,51 @@
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>1,444</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>艘次，成長</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>62.03</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>％</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00E51A6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>由此可知</w:t>
       </w:r>
       <w:r w:rsidR="0050146B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>汕尾漁港</w:t>
       </w:r>
       <w:r w:rsidR="0050146B">
@@ -2944,114 +3082,108 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，該府說明</w:t>
       </w:r>
       <w:r w:rsidR="00AA0690">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>現況</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>實際停靠於汕尾漁港之</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>漁筏數</w:t>
+        <w:t>漁筏數僅</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00675224">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>艘，</w:t>
       </w:r>
       <w:r w:rsidR="0041064A" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>而高雄市政府</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>為供漁民短期進出港捕撈鰻苗，</w:t>
       </w:r>
       <w:r w:rsidR="00080F4E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>幾乎每年</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>辦理</w:t>
       </w:r>
       <w:r w:rsidR="00080F4E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>汕尾漁港</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>清淤及疏</w:t>
+        <w:t>清淤及疏浚</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>浚工程</w:t>
+        <w:t>工程</w:t>
       </w:r>
       <w:r w:rsidR="00080F4E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="000E0099" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
       <w:r w:rsidR="000E0099" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>年至</w:t>
       </w:r>
       <w:r w:rsidR="000E0099" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>109</w:t>
       </w:r>
@@ -3068,58 +3200,58 @@
         <w:t>的</w:t>
       </w:r>
       <w:r w:rsidR="00A32FEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00A32FEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="000E0099" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000E0099" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>期間</w:t>
+        <w:t>期間，</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000E0099" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>，共耗資</w:t>
+        <w:t>共耗資</w:t>
       </w:r>
       <w:r w:rsidR="00AA0690">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>新臺幣（下同）</w:t>
       </w:r>
       <w:r w:rsidR="000E0099" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="000E0099" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>千餘萬元辦理</w:t>
       </w:r>
       <w:r w:rsidR="0041064A" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
@@ -4217,51 +4349,69 @@
             </w:pPr>
             <w:r w:rsidRPr="00AA0690">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>汕尾</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AA0690">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>漁港內泊區</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AA0690">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>疏濬工程</w:t>
+              <w:t>疏</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AA0690">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>濬</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AA0690">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>工程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="000D84F2" w14:textId="77777777" w:rsidR="000B7904" w:rsidRPr="00AA0690" w:rsidRDefault="000B7904" w:rsidP="0093369F">
             <w:pPr>
               <w:pStyle w:val="10"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA0690">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -4427,79 +4577,135 @@
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="002E1C8D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>臺</w:t>
       </w:r>
       <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>灣</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>漁港廢港狀</w:t>
+        <w:t>漁港廢港狀況</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>況，計有新北市下福、桂安、香蘭、</w:t>
+        <w:t>，計有新北市下福、桂安、香蘭、</w:t>
       </w:r>
       <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>鶯歌石、永興、中角、老梅漁港、苗栗縣青草漁港、高雄市中興、大汕頭、小港、小港第十船渠漁港、澎湖縣</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>西嶼</w:t>
+        <w:t>西嶼坪</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>坪、土地公漁港、臺東縣石雨傘、漁人漁港、屏東縣大福、射寮、萬里桐漁港、臺南</w:t>
+        <w:t>、土地公漁港、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>東縣石雨傘、漁人漁港、屏東縣大福、射</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>寮</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>、萬里</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>桐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>漁港、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>南</w:t>
       </w:r>
       <w:r w:rsidR="002E1C8D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>市</w:t>
       </w:r>
       <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>馬沙溝漁港等</w:t>
       </w:r>
       <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00F41EE1" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>處漁港，以上各漁港廢除後大多已恢復為自然海岸或併入其他漁港、商港。</w:t>
       </w:r>
@@ -4581,93 +4787,135 @@
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>艘</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，近十年支應疏浚經費卻高達</w:t>
       </w:r>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>千餘萬元，挹注公帑之效益顯有疑義，</w:t>
+        <w:t>千餘萬元，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>該府允</w:t>
+        <w:t>挹</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>宜審慎評估汕尾漁港未來發展、前景與定位，以善盡主管機關</w:t>
+        <w:t>注公</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>之責及發</w:t>
+        <w:t>帑</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>揮最大公帑效益，</w:t>
+        <w:t>之效益顯有疑義，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>俾符</w:t>
+        <w:t>該府允宜</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>實需。</w:t>
+        <w:t>審慎評估汕尾漁港未來發展、前景與定位，以善盡主管機關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>之責及發揮</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>最大公</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>帑</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>效益，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>俾符實</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D0D4D" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>需。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="078CA36F" w14:textId="77777777" w:rsidR="009154E7" w:rsidRPr="00675224" w:rsidRDefault="009154E7" w:rsidP="009154E7">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>高雄市政府</w:t>
       </w:r>
       <w:r w:rsidR="0093369F" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>為配合汕尾國小辦理風帆等海洋運動教學及社團活動，同意該校使用汕尾漁港</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -4733,98 +4981,114 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>區域</w:t>
       </w:r>
       <w:r w:rsidR="00A739E6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000F704E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>該府</w:t>
       </w:r>
       <w:r w:rsidR="00A739E6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>允</w:t>
+        <w:t>允應</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A739E6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>應完備行政程序，以符法制；另</w:t>
+        <w:t>完備行政程序，以符法制；另</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A739E6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>該內泊</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A739E6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>區即為汕尾排水直接將廢污水排入汕尾漁港之區域，此舉亦有違漁港法「在漁港區域內不得排放廢污水」規定之疑慮，</w:t>
+        <w:t>區即為汕尾排水直接將廢污水排入汕尾漁港之區域，此舉亦有</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A739E6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
+        <w:t>違</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A739E6" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>漁港法「在漁港區域內不得排放廢污水」規定之疑慮，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A739E6" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
         <w:t>該府</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>允</w:t>
+        <w:t>允宜</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>宜檢討</w:t>
+        <w:t>檢討</w:t>
       </w:r>
       <w:r w:rsidR="00A739E6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>調整臨海污水區實施內容，或將汕尾排水導入他處，以避免直接排入漁港</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00A739E6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>以符實際</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39669E7C" w14:textId="3E77E571" w:rsidR="00A00A78" w:rsidRPr="00675224" w:rsidRDefault="00652FB5" w:rsidP="00396051">
       <w:pPr>
@@ -5124,194 +5388,278 @@
       </w:r>
       <w:r w:rsidR="00682A6A" w:rsidRPr="00396051">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00682A6A" w:rsidRPr="00396051">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00682A6A" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>三、排放廢污水</w:t>
       </w:r>
       <w:r w:rsidR="00682A6A" w:rsidRPr="00396051">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>……</w:t>
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00682A6A" w:rsidRPr="00396051">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00682A6A" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>。」</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>據高雄市政府</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>查復本院</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>資料，</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk100569527"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk100569527"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>該市林園區之家庭污水，目前由汕尾排水沿北汕路</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>巷建</w:t>
+        <w:t>巷建構</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>構，匯集林園區中汕、北汕、西汕及東汕地區側溝逕流水，由東</w:t>
+        <w:t>，匯集林園區中</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>汕橋</w:t>
+        <w:t>汕</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>排入汕尾漁港，而排入漁港之區域，即為汕尾國小活動</w:t>
+        <w:t>、北</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>汕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>、西</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>汕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>及東</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>汕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>地區側溝</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>流水，由東</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>汕橋排</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>入汕尾漁港，而排入漁港之區域，即為汕尾國小活動</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DB4E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidR="00E50894" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>內泊區</w:t>
       </w:r>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>場</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>場域，</w:t>
+        <w:t>域，</w:t>
       </w:r>
       <w:r w:rsidR="00E50894" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>本院請</w:t>
       </w:r>
       <w:r w:rsidR="0093369F" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>高雄市政</w:t>
       </w:r>
       <w:r w:rsidR="00E50894" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>府</w:t>
       </w:r>
       <w:r w:rsidR="00DB4E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>環境保護局</w:t>
       </w:r>
       <w:r w:rsidR="00E50894" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>檢測水質數值，</w:t>
       </w:r>
       <w:r w:rsidR="00DB4E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>其中</w:t>
       </w:r>
       <w:r w:rsidR="00E50894" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>大腸桿菌群、懸浮固體、化學需氧</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E50894" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>量均有</w:t>
+        <w:t>量均有超</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E50894" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>超標現象</w:t>
+        <w:t>標現象</w:t>
       </w:r>
       <w:r w:rsidR="00302966" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>（如表</w:t>
       </w:r>
       <w:r w:rsidR="00302966" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00302966" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="00E50894" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，該府說明：在未有污水系統處理前，單就雨水截流</w:t>
       </w:r>
@@ -5330,84 +5678,84 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E50894" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>方式，技術上實無法阻擋</w:t>
       </w:r>
       <w:r w:rsidR="00DB4E40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>家庭</w:t>
       </w:r>
       <w:r w:rsidR="00E50894" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>生活污水流入，應導入污水下水道系統改善，而於水質改善前，建議汕尾國小活動場</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E50894" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>域移至外</w:t>
+        <w:t>域移至外泊</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E50894" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>泊區，此為水質相對較佳之水域活動場址</w:t>
+        <w:t>區，此為水質相對較佳之水域活動場址</w:t>
       </w:r>
       <w:r w:rsidR="00302966" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>（如圖</w:t>
       </w:r>
       <w:r w:rsidR="00302966" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00302966" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="00E50894" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="467F1375" w14:textId="77777777" w:rsidR="00CB3BB4" w:rsidRPr="00675224" w:rsidRDefault="00CB3BB4" w:rsidP="00CB3BB4">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:spacing w:beforeLines="50" w:before="228"/>
         <w:ind w:left="680" w:firstLine="600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>C</w:t>
@@ -6373,128 +6721,184 @@
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="004458D5" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>1100800403</w:t>
       </w:r>
       <w:r w:rsidR="004458D5" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>號函核定</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>「高雄市污水下水道</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>系統－臨</w:t>
+        <w:t>系統－臨海</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>海污水區第</w:t>
+        <w:t>污水區第</w:t>
       </w:r>
       <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>期實施計畫」</w:t>
       </w:r>
       <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，第三期計畫期程為</w:t>
       </w:r>
       <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>110</w:t>
       </w:r>
       <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>年至</w:t>
       </w:r>
       <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>115</w:t>
       </w:r>
       <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>年，計畫範圍包含林園區鳳芸里、中芸里、西溪里、</w:t>
+        <w:t>年，計畫範圍包含林園區鳳</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>港嘴</w:t>
+        <w:t>芸</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>里、港埔里、頂厝里、中門里、龔厝里、林家里、王公里、仁愛里、林園里、文賢里、</w:t>
+        <w:t>里、中</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>廣應</w:t>
+        <w:t>芸</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>里及部分東林里，惟未包含於汕尾國小、汕尾漁港在內之中汕里，該府於本院</w:t>
+        <w:t>里、西溪里、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>港嘴里</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>、港埔里、頂厝里、中門里、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>龔厝</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>里、林家里、王公里、仁愛里、林園里、文賢里、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>廣應里</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>及部分東林里，惟未包含於汕尾國小、汕尾漁港在內之中</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>汕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>里，該府於本院</w:t>
       </w:r>
       <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>111</w:t>
       </w:r>
       <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00FC1B80" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
@@ -6626,86 +7030,100 @@
       <w:r w:rsidR="000F704E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>高雄市政府為配合汕尾國小辦理風帆等海洋運動教學及社團活動，同意該校使用汕尾漁港</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000F704E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>內泊區場</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000F704E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>域，同時推廣漁港功能多元化，殊值肯定，惟未依規定劃設專用區域，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000F704E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>該府允</w:t>
+        <w:t>該府允應</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000F704E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>應完備行政程序，以符法制；另</w:t>
+        <w:t>完備行政程序，以符法制；另</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000F704E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>該內泊</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000F704E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>區即為汕尾排水直接將廢污水排入汕尾漁港之區域，此舉亦有違漁港法「在漁港區域內不得排放廢污水」規定之疑慮，</w:t>
+        <w:t>區即為汕尾排水直接將廢污水排入汕尾漁港之區域，此舉亦有</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000F704E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>該府允</w:t>
+        <w:t>違</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000F704E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>宜檢討調整臨海污水區實施內容，或將汕尾排水導入他處，以避免直接排入漁港，以符實際。</w:t>
+        <w:t>漁港法「在漁港區域內不得排放廢污水」規定之疑慮，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000F704E" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>該府允宜</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000F704E" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>檢討調整臨海污水區實施內容，或將汕尾排水導入他處，以避免直接排入漁港，以符實際。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7BB54B" w14:textId="2C3F2C51" w:rsidR="007E1781" w:rsidRPr="00675224" w:rsidRDefault="007A5765" w:rsidP="007E1781">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>高雄市政府為林園排水主管機關，需依水利法規定辦理排除未經許可擅自施設之建造物，亦應依船舶法規定輔導</w:t>
       </w:r>
       <w:r w:rsidR="00041748" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>於中芸、汕尾漁港活動之</w:t>
       </w:r>
       <w:r w:rsidR="00041748" w:rsidRPr="00675224">
@@ -6743,59 +7161,59 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>汕尾漁港</w:t>
       </w:r>
       <w:r w:rsidR="00041748" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>與林園排水之連通，以解決港嘴淤塞無法進出之問題，允</w:t>
       </w:r>
       <w:r w:rsidR="00373C4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>應儘速辦理工程預算籌措事宜，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00373C4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>並依權</w:t>
+        <w:t>並依權管</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00373C4D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>管邀請第七河川局共同審查，始符實際</w:t>
+        <w:t>邀請第七河川局共同審查，始符實際</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE6C487" w14:textId="6126149B" w:rsidR="00A22A13" w:rsidRPr="00675224" w:rsidRDefault="00A22A13" w:rsidP="007E1781">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>查</w:t>
       </w:r>
       <w:r w:rsidR="00117C8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>經濟部</w:t>
       </w:r>
       <w:r w:rsidR="00117C8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
@@ -6905,71 +7323,91 @@
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="00903BA6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00903BA6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="00903BA6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidR="00903BA6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>日現勘簡報資料，林園排水</w:t>
+        <w:t>日現</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00903BA6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>左岸有</w:t>
-[...5 lines deleted...]
-        <w:t>62</w:t>
+        <w:t>勘</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00903BA6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>艘漁筏、簡易棧橋</w:t>
+        <w:t>簡報資料，林園排水</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00903BA6" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>左岸有</w:t>
+      </w:r>
+      <w:r w:rsidR="00903BA6" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>62</w:t>
+      </w:r>
+      <w:r w:rsidR="00903BA6" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>艘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00903BA6" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>漁筏、簡易棧橋</w:t>
       </w:r>
       <w:r w:rsidR="00903BA6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidR="00903BA6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>座；右</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00903BA6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>岸有漁</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00903BA6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -7590,59 +8028,53 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>開口可行性評估與整體景觀營造初步規劃工作」採購案，經</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>次流標後，改以「汕尾漁港轉型改造評估規劃委託專業服務」採購案再度上網招標，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>惟再</w:t>
+        <w:t>惟再經</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00675224">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>次流標重新檢討，以「汕尾漁港轉型改造評估規劃委託專業</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>服務（修正後）」為標案名稱，於</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>110</w:t>
       </w:r>
@@ -7671,153 +8103,149 @@
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>日以</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>99</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>萬元</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>決標予高雄</w:t>
+        <w:t>決標予高雄市</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>市區域治理學會，計畫於汕尾漁港與林園排水間之</w:t>
+        <w:t>區域治理學會，計畫於汕尾漁港與林園排水間之</w:t>
       </w:r>
       <w:r w:rsidR="000824C6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>道路施作開口</w:t>
       </w:r>
       <w:r w:rsidR="007F7D2C" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
       <w:r w:rsidR="000824C6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>連通</w:t>
       </w:r>
       <w:r w:rsidR="007F7D2C" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>二者</w:t>
       </w:r>
       <w:r w:rsidR="000824C6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，使</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000824C6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>漁筏能</w:t>
+        <w:t>漁筏能從</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000824C6" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>從林園排水進出汕尾漁港，以解決港嘴淤塞問題，</w:t>
-[...35 lines deleted...]
-        <w:t>，屬第七</w:t>
+        <w:t>林園排水進出汕尾漁港，以解決港嘴淤塞問題，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007F7D2C" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>河川局權</w:t>
+        <w:t>爰</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000824C6" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>請該府儘速辦理工程預算</w:t>
+      </w:r>
+      <w:r w:rsidR="002F50E5" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>籌措事宜，</w:t>
+      </w:r>
       <w:r w:rsidR="007F7D2C" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>管</w:t>
-      </w:r>
+        <w:t>且</w:t>
+      </w:r>
+      <w:r w:rsidR="002F50E5" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>因該切口位於高屏溪治理基本計畫範圍內</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7D2C" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>，屬第七</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007F7D2C" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>河川局權管</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002F50E5" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，未來於設計書圖審查過程中，</w:t>
       </w:r>
       <w:r w:rsidR="00D162CF" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>需</w:t>
       </w:r>
       <w:r w:rsidR="002F50E5" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>邀請第七河川局</w:t>
       </w:r>
       <w:r w:rsidR="00D162CF" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>參與，</w:t>
       </w:r>
       <w:r w:rsidR="007F7D2C" w:rsidRPr="00675224">
@@ -7874,51 +8302,65 @@
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>179</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>艘，合計為</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>337</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>艘，而實際停靠中芸漁港為</w:t>
+        <w:t>艘，而實際停靠中</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>芸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>漁港為</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>253</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>艘、汕尾漁港</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>艘、林園排水左岸</w:t>
       </w:r>
@@ -8103,58 +8545,58 @@
       <w:r w:rsidR="00101528" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>艘未設籍船筏辦理船籍登記，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101528" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>此外，</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101528" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>該府規劃辦理汕尾漁港與林園排水之連通，以解決港嘴淤塞無法進出之問題，允應儘速辦理工程預算籌措事宜，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00101528" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>並依權</w:t>
+        <w:t>並依權管</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00101528" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>管邀請第七河川局共同審查，始符實際。</w:t>
+        <w:t>邀請第七河川局共同審查，始符實際。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C78ED3" w14:textId="332ED0CD" w:rsidR="00D05FAA" w:rsidRPr="00675224" w:rsidRDefault="00F46ECE" w:rsidP="00D05FAA">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>高雄市政府自</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>99</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
@@ -8208,93 +8650,95 @@
         </w:rPr>
         <w:t>公園前側沙灘負有維護管理之責，惟</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>103</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>年公告修正縮小汕尾漁港範圍，將前述區域劃</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>出後，該府各局處即相互推卸、稱非屬其權管，甚將此等範圍</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006D201A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>諉</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>稱應</w:t>
       </w:r>
       <w:r w:rsidR="003179F8" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>由</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>第六</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>河川局納</w:t>
+        <w:t>河川局納管</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>管，顯有不當</w:t>
+        <w:t>，顯有不當</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E13BD5E" w14:textId="51F665AA" w:rsidR="006A3314" w:rsidRPr="00675224" w:rsidRDefault="006A3314" w:rsidP="00D05FAA">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>查汕尾漁港區域範圍，原本包含二座離岸堤</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F3329D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>以及爐濟殿</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F3329D" w:rsidRPr="00675224">
         <w:rPr>
@@ -8303,58 +8747,58 @@
         <w:t>公園前方沙灘</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，如下圖</w:t>
       </w:r>
       <w:r w:rsidR="00A74D84" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00A74D84" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，且該二座離</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A74D84" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>岸堤係</w:t>
+        <w:t>岸堤係原</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A74D84" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>原高雄縣政府興建</w:t>
+        <w:t>高雄縣政府興建</w:t>
       </w:r>
       <w:r w:rsidR="00847148" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00F66747" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>縣市合併後，高雄市政府</w:t>
       </w:r>
       <w:r w:rsidR="003A3007" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>於</w:t>
       </w:r>
       <w:r w:rsidR="003A3007" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>103</w:t>
       </w:r>
@@ -8519,108 +8963,130 @@
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>日會</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>勘</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>紀錄，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>爐濟殿公</w:t>
+        <w:t>爐濟殿公園</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00675224">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="000D0D74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>前側</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>沙灘，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>維管</w:t>
+        <w:t>維管權</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>權屬為高雄市政府水利局，惟</w:t>
+        <w:t>屬為高雄市政府水利局，惟</w:t>
       </w:r>
       <w:r w:rsidR="003179F8" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>高雄市政府</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>水利局表示需再釐清，第六河川局則表示管理權責由</w:t>
+        <w:t>水利局表示需再</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>釐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>清，第六河川局則表示管理權責由</w:t>
       </w:r>
       <w:r w:rsidR="00B1192B" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>局再邀請各單位釐清；第六河川局於</w:t>
+        <w:t>局再邀請各單位</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>釐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>清；第六河川局於</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>107</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
@@ -8669,91 +9135,85 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="000D0D74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>座離</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>岸堤為地方政</w:t>
+        <w:t>岸堤為地方政府</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00675224">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>施作，其前側海灘屬港區範圍，近年來</w:t>
       </w:r>
       <w:r w:rsidR="000D0D74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>市府</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>水利局亦於此段沙灘施作</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>沙腸</w:t>
+        <w:t>沙腸袋</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>袋保護工，故會議結論請原施設單位</w:t>
+        <w:t>保護工，故會議結論請原施設單位</w:t>
       </w:r>
       <w:r w:rsidR="000D0D74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>高雄市政府</w:t>
       </w:r>
       <w:r w:rsidR="000D0D74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>本權責辦理維護管理。</w:t>
       </w:r>
@@ -8816,58 +9276,58 @@
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidR="00F66747" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>日函</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>財政部國有財產署</w:t>
       </w:r>
       <w:r w:rsidR="00F66747" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>南區分署，表示</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F66747" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>爐濟殿公</w:t>
+        <w:t>爐濟殿公園</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F66747" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>園前側沙灘屬</w:t>
+        <w:t>前側沙灘屬</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>高雄市政</w:t>
       </w:r>
       <w:r w:rsidR="00F66747" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>府水利局管轄</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，惟該</w:t>
       </w:r>
       <w:r w:rsidR="00F66747" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>府水利局</w:t>
       </w:r>
@@ -8902,78 +9362,78 @@
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidR="00F66747" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>日函</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>財政部國有財產署</w:t>
       </w:r>
       <w:r w:rsidR="00F66747" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>南區分署，表示</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>爐濟殿公</w:t>
+        <w:t>爐濟殿公園</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>園前側沙灘</w:t>
+        <w:t>前側沙灘</w:t>
       </w:r>
       <w:r w:rsidR="00F66747" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>非</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F66747" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>該局權</w:t>
+        <w:t>該局權管</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F66747" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>管範圍，亦無治理規劃。</w:t>
+        <w:t>範圍，亦無治理規劃。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="581E148F" w14:textId="02D6B9EF" w:rsidR="007A1DFA" w:rsidRPr="00675224" w:rsidRDefault="007A1DFA" w:rsidP="00D05FAA">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>本院</w:t>
       </w:r>
       <w:r w:rsidR="001508CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="001508CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -9042,72 +9502,72 @@
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>日，第六河川局再次邀集高雄市政府（水利局、海洋局）、財政部國有財產署南區分署召開會議，表示由於高雄市政府（含原高雄縣政府）於此設置公園、施作</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>沙腸</w:t>
+        <w:t>沙腸袋</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>袋及離岸堤保護公園，</w:t>
+        <w:t>及離岸堤保護公園，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>且堆</w:t>
+        <w:t>且堆置</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>置漁港疏</w:t>
+        <w:t>漁港疏</w:t>
       </w:r>
       <w:r w:rsidR="006D201A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>浚</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>之土砂使用，使用及管理人為均高雄市政府，仍請市府本權責辦理維護管理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3C0DF9" w14:textId="40E93BE5" w:rsidR="00F3329D" w:rsidRPr="00675224" w:rsidRDefault="007A1DFA" w:rsidP="00D05FAA">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -9184,58 +9644,58 @@
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>日會議針對</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>權屬並無</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>共識，該府並無承諾這片海灘之權管責任，因林園區公所請市府水利局協助才進行相關作為，辦理</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>沙腸</w:t>
+        <w:t>沙腸袋</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>袋保護工保護沙灘；市府水利局於該會議中建議：有關港區範圍至現在</w:t>
+        <w:t>保護工保護沙灘；市府水利局於該會議中建議：有關港區範圍至現在</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>海堤間的缺口</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，建議納入海堤興建，並依海堤管理辦法權責分工」等</w:t>
       </w:r>
       <w:r w:rsidR="001508CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>語</w:t>
       </w:r>
       <w:r w:rsidR="006C055D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -9410,222 +9870,256 @@
       <w:r w:rsidR="00576305" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>103</w:t>
       </w:r>
       <w:r w:rsidR="00576305" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>年公告修正縮小汕尾漁港範圍，將前述區域劃出後，</w:t>
       </w:r>
       <w:r w:rsidR="00211C7E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>該府各局處即相互推卸、</w:t>
       </w:r>
       <w:r w:rsidR="00211C7E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>稱非屬其權管，甚將此等範圍</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006D201A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>諉</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00211C7E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>稱應</w:t>
       </w:r>
       <w:r w:rsidR="003179F8" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>由</w:t>
       </w:r>
       <w:r w:rsidR="00211C7E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>第六</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00211C7E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>河川局納</w:t>
+        <w:t>河川局納管</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00211C7E" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>管，顯有不當。</w:t>
+        <w:t>，顯有不當。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A7E36E" w14:textId="5D9A326E" w:rsidR="00D05FAA" w:rsidRPr="00675224" w:rsidRDefault="00E34D5D" w:rsidP="00D05FAA">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>高雄市政府辦理汕尾漁港</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>採</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>售合一標案，因高屏溪流域土砂品質</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>良好</w:t>
+        <w:t>良好眾</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>眾所皆知，該府承攬漁港</w:t>
+        <w:t>所皆知，該府承攬漁港</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>範圍內抽</w:t>
+        <w:t>範圍內抽砂</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>砂之廠商，經審計部高雄市審計處查核有多次越界抽砂情事，雖該府以無動力抽</w:t>
+        <w:t>之廠商，經審計部高雄市審計處查核有多次越界抽砂情事，雖該府以無動力抽</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>砂船易</w:t>
+        <w:t>砂船易受</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>受大浪影響推移為由，</w:t>
+        <w:t>大浪影響推移為由，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>惟難</w:t>
+        <w:t>惟難解</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>解外界對於高屏溪砂較好賣、漁港</w:t>
+        <w:t>外界對於高屏溪</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>淤泥難賣</w:t>
+        <w:t>砂</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>之疑慮，</w:t>
+        <w:t>較好賣、漁港</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>淤泥難賣之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>疑慮，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>且迄</w:t>
       </w:r>
       <w:r w:rsidR="00407427" w:rsidRPr="00407427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>本</w:t>
+        <w:t>本院</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00407427" w:rsidRPr="00407427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>院現場履勘後始通知廠商設置</w:t>
+        <w:t>現場履</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00407427" w:rsidRPr="00407427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>勘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00407427" w:rsidRPr="00407427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>後始通知廠商設置</w:t>
       </w:r>
       <w:r w:rsidR="00407427" w:rsidRPr="00407427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>GPS</w:t>
       </w:r>
       <w:r w:rsidR="00407427" w:rsidRPr="00407427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>定位系統，以掌握海上作業情形，惟實際監控成效仍待檢視</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDB29CA" w14:textId="15E11776" w:rsidR="005F708F" w:rsidRPr="00675224" w:rsidRDefault="00A35165" w:rsidP="00972784">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="228"/>
         <w:ind w:left="1360" w:hanging="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -9675,98 +10169,98 @@
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>抽砂作業</w:t>
       </w:r>
       <w:r w:rsidR="00F81186">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>之港區</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>淤砂暨臨</w:t>
+        <w:t>淤砂暨臨時</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>時堆置區之土方為範疇</w:t>
+        <w:t>堆置區之土方為範疇</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>漁港</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>港嘴</w:t>
+        <w:t>港嘴為</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>為淤積嚴重區域，開挖機具設備需常駐大型</w:t>
+        <w:t>淤積嚴重區域，開挖機具設備需常駐大型</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>抽砂機</w:t>
+        <w:t>抽砂機等</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>等機具於漁港範圍內</w:t>
+        <w:t>機具於漁港範圍內</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>履約期間機關得派員隨時檢測，一經發現廠商有超挖、超深情形，應回復原狀。</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>查依契約</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D05FAA" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -10915,86 +11409,86 @@
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>高雄市政府回復本院說明，抽</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>砂船屬無</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>動力平台船，若抽砂作業開始作業時，工作船必須用</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>船筏拖</w:t>
+        <w:t>船筏拖至</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>至河川用地</w:t>
+        <w:t>河川用地</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>附近錨定</w:t>
+        <w:t>附近錨定後</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>後，進行接管作業，再逐步往工作範圍推動進行抽砂作業，惟經常受溪流沖刷及西南氣流產生大浪推動等影響，</w:t>
+        <w:t>，進行接管作業，再逐步往工作範圍推動進行抽砂作業，惟經常受溪流沖刷及西南氣流產生大浪推動等影響，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>致抽</w:t>
+        <w:t>致抽砂</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>砂船有偏移情況，該府表示已要求承攬廠商時刻注意抽砂船作業範圍，如有偏移即刻導正。</w:t>
+        <w:t>船有偏移情況，該府表示已要求承攬廠商時刻注意抽砂船作業範圍，如有偏移即刻導正。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00527691" w14:textId="7A5EC3CB" w:rsidR="001D1417" w:rsidRPr="00675224" w:rsidRDefault="00C3584A" w:rsidP="007366D1">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:kinsoku w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="228"/>
         <w:ind w:left="1360" w:hanging="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>該府亦表示，</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>110</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
@@ -11438,140 +11932,168 @@
       <w:r w:rsidR="00923675" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>高雄市政府辦理汕尾漁港</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00923675" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>採</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00923675" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>售合一標案，因高屏溪流域土砂品質</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00923675" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>良好</w:t>
+        <w:t>良好眾</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00923675" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>眾所皆知，</w:t>
+        <w:t>所皆知，</w:t>
       </w:r>
       <w:r w:rsidR="00E34D5D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>該府承攬漁港</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E34D5D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>範圍內抽</w:t>
+        <w:t>範圍內抽砂</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E34D5D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>砂之廠商，經審計部高雄市審計處查核有多次越界抽砂情事，雖該府以無動力抽</w:t>
+        <w:t>之廠商，經審計部高雄市審計處查核有多次越界抽砂情事，雖該府以無動力抽</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E34D5D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>砂船易</w:t>
+        <w:t>砂船易受</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E34D5D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>受大浪影響推移為由，</w:t>
+        <w:t>大浪影響推移為由，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E34D5D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>惟難</w:t>
+        <w:t>惟難解</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E34D5D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>解外界對於高屏溪砂較好賣、漁港</w:t>
+        <w:t>外界對於高屏溪</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E34D5D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>淤泥難賣</w:t>
+        <w:t>砂</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E34D5D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>之疑慮，</w:t>
+        <w:t>較好賣、漁港</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E34D5D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:t>淤泥難賣之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E34D5D" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>疑慮，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E34D5D" w:rsidRPr="00675224">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>且迄</w:t>
       </w:r>
       <w:r w:rsidR="00407427" w:rsidRPr="00407427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>本</w:t>
+        <w:t>本院</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00407427" w:rsidRPr="00407427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>院現場履勘後始通知廠商設置</w:t>
+        <w:t>現場履</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00407427" w:rsidRPr="00407427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>勘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00407427" w:rsidRPr="00407427">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>後始通知廠商設置</w:t>
       </w:r>
       <w:r w:rsidR="00407427" w:rsidRPr="00407427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>GPS</w:t>
       </w:r>
       <w:r w:rsidR="00407427" w:rsidRPr="00407427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>定位系統，以掌握海上作業情形，惟實際監控成效仍待檢視</w:t>
       </w:r>
       <w:r w:rsidR="00E34D5D" w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBD22D7" w14:textId="77777777" w:rsidR="00D47E94" w:rsidRPr="00675224" w:rsidRDefault="00D47E94" w:rsidP="00DE4238">
       <w:pPr>
         <w:pStyle w:val="31"/>
         <w:ind w:left="1361" w:firstLine="680"/>
         <w:rPr>
@@ -11737,83 +12259,80 @@
       <w:r w:rsidRPr="002B1D3F">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查報告之案由、調查意見及處理辦法上網公布。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA51B93" w14:textId="1C9F09E6" w:rsidR="002B1D3F" w:rsidRDefault="002B1D3F" w:rsidP="002B1D3F">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="2381" w:hanging="2381"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C4B902D" w14:textId="77777777" w:rsidR="002B1D3F" w:rsidRPr="002B1D3F" w:rsidRDefault="002B1D3F" w:rsidP="002B1D3F">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="2381" w:hanging="2381"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1966FFDC" w14:textId="7944F418" w:rsidR="00D47E94" w:rsidRDefault="00D47E94" w:rsidP="00770453">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:beforeLines="50" w:before="228" w:afterLines="100" w:after="457"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>調查委員：</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk105597645"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk105597645"/>
       <w:r w:rsidR="002B1D3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>林盛豐</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65553520" w14:textId="5E56689C" w:rsidR="002B1D3F" w:rsidRDefault="002B1D3F" w:rsidP="002B1D3F">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:beforeLines="50" w:before="228" w:afterLines="100" w:after="457"/>
         <w:ind w:leftChars="1751" w:left="5956"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
@@ -11847,73 +12366,73 @@
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>鴻義章</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1F2CED03" w14:textId="3EFBA8B4" w:rsidR="002B1D3F" w:rsidRPr="00675224" w:rsidRDefault="002B1D3F" w:rsidP="002B1D3F">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:beforeLines="50" w:before="228" w:afterLines="100" w:after="457"/>
         <w:ind w:leftChars="1751" w:left="5956"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:spacing w:val="12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>郭文東</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="0247E7D2" w14:textId="06BAB03B" w:rsidR="00D47E94" w:rsidRPr="00675224" w:rsidRDefault="00D47E94">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">中　華　民　國　</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>111</w:t>
       </w:r>
       <w:r w:rsidRPr="00675224">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12020,176 +12539,176 @@
         </w:rPr>
         <w:t>汕尾漁港、中</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00293F42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>芸</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00293F42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>漁港、淤積疏浚、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00293F42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>爐濟殿公</w:t>
+        <w:t>爐濟殿公園</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00293F42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>園、林園排水</w:t>
+        <w:t>、林園排水</w:t>
       </w:r>
       <w:r w:rsidR="00412FDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="328F3BFE" w14:textId="77777777" w:rsidR="00D47E94" w:rsidRPr="00675224" w:rsidRDefault="00D47E94" w:rsidP="007A4045">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:kinsoku/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="228"/>
         <w:ind w:left="1020" w:hanging="1020"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D47E94" w:rsidRPr="00675224" w:rsidSect="00D47E94">
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0101FC14" w14:textId="77777777" w:rsidR="007039B2" w:rsidRDefault="007039B2">
+    <w:p w14:paraId="462F2891" w14:textId="77777777" w:rsidR="007B5ED1" w:rsidRDefault="007B5ED1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AB88721" w14:textId="77777777" w:rsidR="007039B2" w:rsidRDefault="007039B2">
+    <w:p w14:paraId="5DFFD110" w14:textId="77777777" w:rsidR="007B5ED1" w:rsidRDefault="007B5ED1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康楷書體W5(P)">
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="28C52980" w14:textId="77777777" w:rsidR="00170669" w:rsidRDefault="00170669">
     <w:pPr>
       <w:pStyle w:val="af3"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
@@ -12203,51 +12722,51 @@
         <w:rStyle w:val="ac"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2ED5CB8C" w14:textId="77777777" w:rsidR="00170669" w:rsidRDefault="00170669">
     <w:pPr>
       <w:framePr w:wrap="auto" w:hAnchor="text" w:y="-955"/>
       <w:ind w:left="640" w:right="360" w:firstLine="448"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0CE1947F" w14:textId="77777777" w:rsidR="00170669" w:rsidRDefault="00170669">
     <w:pPr>
       <w:pStyle w:val="af3"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
@@ -12261,89 +12780,89 @@
         <w:rStyle w:val="ac"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="450A8ADA" w14:textId="77777777" w:rsidR="00170669" w:rsidRDefault="00170669">
     <w:pPr>
       <w:framePr w:wrap="auto" w:hAnchor="text" w:y="-955"/>
       <w:ind w:left="640" w:right="360" w:firstLine="448"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="233CBCF3" w14:textId="77777777" w:rsidR="007039B2" w:rsidRDefault="007039B2">
+    <w:p w14:paraId="361B2C0B" w14:textId="77777777" w:rsidR="007B5ED1" w:rsidRDefault="007B5ED1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C381DE0" w14:textId="77777777" w:rsidR="007039B2" w:rsidRDefault="007039B2">
+    <w:p w14:paraId="737045AE" w14:textId="77777777" w:rsidR="007B5ED1" w:rsidRDefault="007B5ED1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="18A9E297" w14:textId="0E8D1472" w:rsidR="00170669" w:rsidRDefault="00170669">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F2098">
         <w:t>Stand Up Paddle</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="081F43FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58C275BC"/>
     <w:lvl w:ilvl="0" w:tplc="74685D60">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="附圖%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="695" w:hanging="695"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -13381,269 +13900,269 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1255435259">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1530097274">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1386446357">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="802693792">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1792630552">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1420911587">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1858541360">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1811366609">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1961692001">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1023088317">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="606813471">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1128284696">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1735617023">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1313170347">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="820777031">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1774594277">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="816340962">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="239798674">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="994837151">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="682785180">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1492405926">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1317874678">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="997417264">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="332487787">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1885217650">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1437479326">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1711105852">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="750857074">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="176697217">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1437283916">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="2002536874">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="587423409">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="863058545">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="597450312">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1055931988">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="281116149">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="2140875844">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="442267286">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:mirrorMargins/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="0"/>
   <w:drawingGridHorizontalSpacing w:val="170"/>
   <w:drawingGridVerticalSpacing w:val="457"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A302B2"/>
@@ -13731,50 +14250,51 @@
     <w:rsid w:val="001B2E98"/>
     <w:rsid w:val="001B3483"/>
     <w:rsid w:val="001B3C1E"/>
     <w:rsid w:val="001B4494"/>
     <w:rsid w:val="001C0D8B"/>
     <w:rsid w:val="001C0DA8"/>
     <w:rsid w:val="001C3C02"/>
     <w:rsid w:val="001D1417"/>
     <w:rsid w:val="001D4AD7"/>
     <w:rsid w:val="001E0D8A"/>
     <w:rsid w:val="001E67BA"/>
     <w:rsid w:val="001E74C2"/>
     <w:rsid w:val="001F4F82"/>
     <w:rsid w:val="001F5A48"/>
     <w:rsid w:val="001F6260"/>
     <w:rsid w:val="00200007"/>
     <w:rsid w:val="002030A5"/>
     <w:rsid w:val="00203131"/>
     <w:rsid w:val="00211C7E"/>
     <w:rsid w:val="00212E88"/>
     <w:rsid w:val="00213C9C"/>
     <w:rsid w:val="0022009E"/>
     <w:rsid w:val="00223241"/>
     <w:rsid w:val="0022425C"/>
     <w:rsid w:val="002246DE"/>
+    <w:rsid w:val="00240FB6"/>
     <w:rsid w:val="002423B8"/>
     <w:rsid w:val="002429E2"/>
     <w:rsid w:val="00243FB8"/>
     <w:rsid w:val="00252BC4"/>
     <w:rsid w:val="00254014"/>
     <w:rsid w:val="00254B39"/>
     <w:rsid w:val="0026504D"/>
     <w:rsid w:val="00273A2F"/>
     <w:rsid w:val="00274333"/>
     <w:rsid w:val="00280986"/>
     <w:rsid w:val="00281ECE"/>
     <w:rsid w:val="002831C7"/>
     <w:rsid w:val="002840C6"/>
     <w:rsid w:val="00286B67"/>
     <w:rsid w:val="00293F42"/>
     <w:rsid w:val="00295174"/>
     <w:rsid w:val="00296172"/>
     <w:rsid w:val="00296B92"/>
     <w:rsid w:val="002A2115"/>
     <w:rsid w:val="002A2C22"/>
     <w:rsid w:val="002B02EB"/>
     <w:rsid w:val="002B1D3F"/>
     <w:rsid w:val="002C0602"/>
     <w:rsid w:val="002C5BA1"/>
     <w:rsid w:val="002D34EF"/>
@@ -13854,50 +14374,51 @@
     <w:rsid w:val="00413F83"/>
     <w:rsid w:val="0041490C"/>
     <w:rsid w:val="00416191"/>
     <w:rsid w:val="004162E3"/>
     <w:rsid w:val="00416721"/>
     <w:rsid w:val="00421EF0"/>
     <w:rsid w:val="004224FA"/>
     <w:rsid w:val="00423D07"/>
     <w:rsid w:val="00427936"/>
     <w:rsid w:val="00431ACF"/>
     <w:rsid w:val="0044346F"/>
     <w:rsid w:val="004458D5"/>
     <w:rsid w:val="00453FF6"/>
     <w:rsid w:val="0046520A"/>
     <w:rsid w:val="004672AB"/>
     <w:rsid w:val="004714FE"/>
     <w:rsid w:val="00477BAA"/>
     <w:rsid w:val="00481508"/>
     <w:rsid w:val="00495053"/>
     <w:rsid w:val="00496A79"/>
     <w:rsid w:val="004A1F59"/>
     <w:rsid w:val="004A29BE"/>
     <w:rsid w:val="004A3225"/>
     <w:rsid w:val="004A33EE"/>
     <w:rsid w:val="004A3AA8"/>
+    <w:rsid w:val="004A4D63"/>
     <w:rsid w:val="004B0E2E"/>
     <w:rsid w:val="004B13C7"/>
     <w:rsid w:val="004B5BDE"/>
     <w:rsid w:val="004B778F"/>
     <w:rsid w:val="004C0609"/>
     <w:rsid w:val="004C1C0C"/>
     <w:rsid w:val="004C4A67"/>
     <w:rsid w:val="004C639F"/>
     <w:rsid w:val="004C6CAE"/>
     <w:rsid w:val="004D141F"/>
     <w:rsid w:val="004D2742"/>
     <w:rsid w:val="004D6310"/>
     <w:rsid w:val="004E0062"/>
     <w:rsid w:val="004E05A1"/>
     <w:rsid w:val="004E7F21"/>
     <w:rsid w:val="004F472A"/>
     <w:rsid w:val="004F5E57"/>
     <w:rsid w:val="004F6710"/>
     <w:rsid w:val="00500C3E"/>
     <w:rsid w:val="0050146B"/>
     <w:rsid w:val="00501896"/>
     <w:rsid w:val="00502849"/>
     <w:rsid w:val="0050353F"/>
     <w:rsid w:val="00504059"/>
     <w:rsid w:val="00504334"/>
@@ -13999,68 +14520,70 @@
     <w:rsid w:val="007366D1"/>
     <w:rsid w:val="00740E5C"/>
     <w:rsid w:val="00741837"/>
     <w:rsid w:val="00744F1D"/>
     <w:rsid w:val="007453E6"/>
     <w:rsid w:val="007471E1"/>
     <w:rsid w:val="00756E4A"/>
     <w:rsid w:val="00760A17"/>
     <w:rsid w:val="00767318"/>
     <w:rsid w:val="00770453"/>
     <w:rsid w:val="0077309D"/>
     <w:rsid w:val="007774EE"/>
     <w:rsid w:val="007816EC"/>
     <w:rsid w:val="00781822"/>
     <w:rsid w:val="00783F21"/>
     <w:rsid w:val="00786AE0"/>
     <w:rsid w:val="00787159"/>
     <w:rsid w:val="00787208"/>
     <w:rsid w:val="0079043A"/>
     <w:rsid w:val="00791668"/>
     <w:rsid w:val="00791AA1"/>
     <w:rsid w:val="007A1DFA"/>
     <w:rsid w:val="007A3793"/>
     <w:rsid w:val="007A4045"/>
     <w:rsid w:val="007A5765"/>
+    <w:rsid w:val="007B5ED1"/>
     <w:rsid w:val="007C1BA2"/>
     <w:rsid w:val="007C2B48"/>
     <w:rsid w:val="007D20E9"/>
     <w:rsid w:val="007D7881"/>
     <w:rsid w:val="007D7E3A"/>
     <w:rsid w:val="007E0E10"/>
     <w:rsid w:val="007E1781"/>
     <w:rsid w:val="007E4768"/>
     <w:rsid w:val="007E777B"/>
     <w:rsid w:val="007F2070"/>
     <w:rsid w:val="007F63C1"/>
     <w:rsid w:val="007F7D2C"/>
     <w:rsid w:val="008053F5"/>
     <w:rsid w:val="00807AF7"/>
     <w:rsid w:val="00810198"/>
     <w:rsid w:val="00815DA8"/>
     <w:rsid w:val="0082194D"/>
     <w:rsid w:val="008221F9"/>
+    <w:rsid w:val="0082630C"/>
     <w:rsid w:val="00826EF5"/>
     <w:rsid w:val="00831693"/>
     <w:rsid w:val="00840104"/>
     <w:rsid w:val="00840C1F"/>
     <w:rsid w:val="008411C9"/>
     <w:rsid w:val="00841FC5"/>
     <w:rsid w:val="00843D0F"/>
     <w:rsid w:val="00845709"/>
     <w:rsid w:val="00847148"/>
     <w:rsid w:val="008576BD"/>
     <w:rsid w:val="00860463"/>
     <w:rsid w:val="008733DA"/>
     <w:rsid w:val="0088069F"/>
     <w:rsid w:val="008835CF"/>
     <w:rsid w:val="008850E4"/>
     <w:rsid w:val="008939AB"/>
     <w:rsid w:val="008A12F5"/>
     <w:rsid w:val="008A4834"/>
     <w:rsid w:val="008B1587"/>
     <w:rsid w:val="008B1B01"/>
     <w:rsid w:val="008B3BCD"/>
     <w:rsid w:val="008B6C28"/>
     <w:rsid w:val="008B6DF8"/>
     <w:rsid w:val="008C106C"/>
     <w:rsid w:val="008C10F1"/>
@@ -14332,50 +14855,51 @@
     <w:rsid w:val="00EB1A25"/>
     <w:rsid w:val="00EB2E89"/>
     <w:rsid w:val="00EC0F07"/>
     <w:rsid w:val="00EC7363"/>
     <w:rsid w:val="00ED03AB"/>
     <w:rsid w:val="00ED1963"/>
     <w:rsid w:val="00ED1CD4"/>
     <w:rsid w:val="00ED1D2B"/>
     <w:rsid w:val="00ED64B5"/>
     <w:rsid w:val="00EE2687"/>
     <w:rsid w:val="00EE7CCA"/>
     <w:rsid w:val="00F06E53"/>
     <w:rsid w:val="00F16A14"/>
     <w:rsid w:val="00F30A74"/>
     <w:rsid w:val="00F3329D"/>
     <w:rsid w:val="00F34468"/>
     <w:rsid w:val="00F362D7"/>
     <w:rsid w:val="00F37D7B"/>
     <w:rsid w:val="00F41EE1"/>
     <w:rsid w:val="00F46ECE"/>
     <w:rsid w:val="00F5314C"/>
     <w:rsid w:val="00F5688C"/>
     <w:rsid w:val="00F60048"/>
     <w:rsid w:val="00F60F87"/>
     <w:rsid w:val="00F635DD"/>
+    <w:rsid w:val="00F63699"/>
     <w:rsid w:val="00F64AE7"/>
     <w:rsid w:val="00F64C24"/>
     <w:rsid w:val="00F6627B"/>
     <w:rsid w:val="00F66747"/>
     <w:rsid w:val="00F7336E"/>
     <w:rsid w:val="00F734F2"/>
     <w:rsid w:val="00F75052"/>
     <w:rsid w:val="00F804D3"/>
     <w:rsid w:val="00F81186"/>
     <w:rsid w:val="00F816CB"/>
     <w:rsid w:val="00F81CD2"/>
     <w:rsid w:val="00F82641"/>
     <w:rsid w:val="00F90F18"/>
     <w:rsid w:val="00F937E4"/>
     <w:rsid w:val="00F93898"/>
     <w:rsid w:val="00F94590"/>
     <w:rsid w:val="00F95EE7"/>
     <w:rsid w:val="00FA39E6"/>
     <w:rsid w:val="00FA7BC9"/>
     <w:rsid w:val="00FB378E"/>
     <w:rsid w:val="00FB37F1"/>
     <w:rsid w:val="00FB47C0"/>
     <w:rsid w:val="00FB501B"/>
     <w:rsid w:val="00FB719A"/>
     <w:rsid w:val="00FB7770"/>
@@ -14385,73 +14909,73 @@
     <w:rsid w:val="00FD579E"/>
     <w:rsid w:val="00FD6845"/>
     <w:rsid w:val="00FE3749"/>
     <w:rsid w:val="00FE4516"/>
     <w:rsid w:val="00FE64C8"/>
     <w:rsid w:val="00FE7290"/>
     <w:rsid w:val="00FF59B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="139CDA3A"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14783,50 +15307,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a6">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005E65C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
       <w:kern w:val="2"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a6"/>
     <w:qFormat/>
     <w:rsid w:val="004F5E57"/>
     <w:pPr>
       <w:numPr>
@@ -15759,51 +16284,51 @@
     <w:basedOn w:val="a7"/>
     <w:link w:val="afc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002F2098"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="afe">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002F2098"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="835457825">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2119790506">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16097,57 +16622,57 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5890C8A-5B58-4E45-9236-A3444EB936F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>1106</Words>
-  <Characters>6308</Characters>
+  <Words>3530</Words>
+  <Characters>3884</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>388</Lines>
+  <Paragraphs>390</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7400</CharactersWithSpaces>
+  <CharactersWithSpaces>7024</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>