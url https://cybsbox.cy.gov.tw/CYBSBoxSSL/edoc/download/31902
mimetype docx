--- v0 (2025-11-01)
+++ v1 (2026-06-21)
@@ -1,43298 +1,39229 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="1A183771" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="af2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc524902730"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查報告</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="2E13B761" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="2380" w:hanging="2380"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc524892368"/>
       <w:bookmarkStart w:id="2" w:name="_Toc524895638"/>
       <w:bookmarkStart w:id="3" w:name="_Toc524896184"/>
       <w:bookmarkStart w:id="4" w:name="_Toc524896214"/>
       <w:bookmarkStart w:id="5" w:name="_Toc524902720"/>
       <w:bookmarkStart w:id="6" w:name="_Toc525066139"/>
       <w:bookmarkStart w:id="7" w:name="_Toc525070829"/>
       <w:bookmarkStart w:id="8" w:name="_Toc525938369"/>
       <w:bookmarkStart w:id="9" w:name="_Toc525939217"/>
       <w:bookmarkStart w:id="10" w:name="_Toc525939722"/>
       <w:bookmarkStart w:id="11" w:name="_Toc422834150"/>
       <w:bookmarkStart w:id="12" w:name="_Toc421794865"/>
       <w:bookmarkStart w:id="13" w:name="_Toc529218256"/>
       <w:bookmarkStart w:id="14" w:name="_Toc529222679"/>
       <w:bookmarkStart w:id="15" w:name="_Toc529223101"/>
       <w:bookmarkStart w:id="16" w:name="_Toc529223852"/>
       <w:bookmarkStart w:id="17" w:name="_Toc529228248"/>
       <w:bookmarkStart w:id="18" w:name="_Toc2400384"/>
       <w:bookmarkStart w:id="19" w:name="_Toc4316179"/>
       <w:bookmarkStart w:id="20" w:name="_Toc4473320"/>
       <w:bookmarkStart w:id="21" w:name="_Toc69556887"/>
       <w:bookmarkStart w:id="22" w:name="_Toc69556936"/>
       <w:bookmarkStart w:id="23" w:name="_Toc69609810"/>
       <w:bookmarkStart w:id="24" w:name="_Toc70241806"/>
       <w:bookmarkStart w:id="25" w:name="_Toc70242195"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>案　　由：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:instrText xml:space="preserve"> MERGEFIELD </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:instrText>案由</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>中央部會名義上應督導管理國內137個公益信託基金，依信託法第69條規定，係指「以慈善、文化、學術、技藝、宗教、祭祀或其他以公共利益為目的之信託。」然事業主管機關有否落實所訂定公益信託之許可及監督辦法？各基金是否有捐助自家上市櫃股票，名為公益信託避稅，實為控制自家股票？是否有「左口袋捐給右口袋」，以達實際操控基金之目的？是否公益信託諮詢委員會、信託監察人與委託人關係緊密，讓公益信託委託人或其家族成為實際操控人？是否將「公益信託控股化」，即先以少數現金成立公益信託後，再加碼捐贈大量</w:t>
       </w:r>
-      <w:r w:rsidR="007343E9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007343E9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>未上市(櫃)公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>投資公司股票給公益信託，以此多層控股手法，達到實質掌控集團上市公司股權的目的？為求實益有效，僅先以國內十大公益信託基金為調查</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
         </w:rPr>
         <w:t>範圍</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="456EC919" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="2380" w:hanging="2380"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc524895646"/>
       <w:bookmarkStart w:id="27" w:name="_Toc524896192"/>
       <w:bookmarkStart w:id="28" w:name="_Toc524896222"/>
       <w:bookmarkStart w:id="29" w:name="_Toc524902729"/>
       <w:bookmarkStart w:id="30" w:name="_Toc525066145"/>
       <w:bookmarkStart w:id="31" w:name="_Toc525070836"/>
       <w:bookmarkStart w:id="32" w:name="_Toc525938376"/>
       <w:bookmarkStart w:id="33" w:name="_Toc525939224"/>
       <w:bookmarkStart w:id="34" w:name="_Toc525939729"/>
       <w:bookmarkStart w:id="35" w:name="_Toc529218269"/>
       <w:bookmarkStart w:id="36" w:name="_Toc529222686"/>
       <w:bookmarkStart w:id="37" w:name="_Toc529223108"/>
       <w:bookmarkStart w:id="38" w:name="_Toc529223859"/>
       <w:bookmarkStart w:id="39" w:name="_Toc529228262"/>
       <w:bookmarkStart w:id="40" w:name="_Toc2400392"/>
       <w:bookmarkStart w:id="41" w:name="_Toc4316186"/>
       <w:bookmarkStart w:id="42" w:name="_Toc4473327"/>
       <w:bookmarkStart w:id="43" w:name="_Toc69556894"/>
       <w:bookmarkStart w:id="44" w:name="_Toc69556943"/>
       <w:bookmarkStart w:id="45" w:name="_Toc69609817"/>
       <w:bookmarkStart w:id="46" w:name="_Toc70241813"/>
       <w:bookmarkStart w:id="47" w:name="_Toc70242202"/>
       <w:bookmarkStart w:id="48" w:name="_Toc421794872"/>
       <w:bookmarkStart w:id="49" w:name="_Toc422834157"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查意見：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000D704A">
+    <w:p w14:paraId="46259B26" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="680" w:firstLine="680"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>依信託法第69</w:t>
       </w:r>
-      <w:r w:rsidR="000F4C57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000F4C57" w:rsidRPr="00CB7B60">
         <w:t>條規定</w:t>
       </w:r>
-      <w:r w:rsidR="000F4C57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000F4C57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidR="000F4C57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000F4C57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidR="000F4C57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000F4C57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>稱公益信託者，謂以慈善、文化、學術、技藝、宗教、祭祀或其他以公共利益為目的之信託。</w:t>
       </w:r>
-      <w:r w:rsidR="000F4C57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000F4C57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>然</w:t>
       </w:r>
-      <w:r w:rsidR="000F4C57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000F4C57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>目的</w:t>
       </w:r>
-      <w:r w:rsidR="000F4C57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000F4C57" w:rsidRPr="00CB7B60">
         <w:t>事業主管機關有否落實所訂定公益信託之許可及監督辦法？各基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>有</w:t>
       </w:r>
-      <w:r w:rsidR="000F4C57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000F4C57" w:rsidRPr="00CB7B60">
         <w:t>否捐助自家上市(櫃)</w:t>
       </w:r>
-      <w:r w:rsidR="000F4C57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000F4C57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>股票，名為公益信託，實為</w:t>
       </w:r>
-      <w:r w:rsidR="000F4C57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000F4C57" w:rsidRPr="00CB7B60">
         <w:t>避稅</w:t>
       </w:r>
-      <w:r w:rsidR="000F4C57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000F4C57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>控制自家股票？</w:t>
       </w:r>
-      <w:r w:rsidR="000F4C57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000F4C57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>是</w:t>
       </w:r>
-      <w:r w:rsidR="000F4C57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000F4C57" w:rsidRPr="00CB7B60">
         <w:t>否「左口袋</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000F4C57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000F4C57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>捐給</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="000F4C57" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>右口袋」，以達實際操控基金之目的？公益信託諮詢委員會、信託監察人與委託人</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4C57" w:rsidRPr="00CB7B60">
         <w:t>是否關係緊密，</w:t>
       </w:r>
-      <w:r w:rsidR="000F4C57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000F4C57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>使</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...21 lines deleted...]
-      <w:r w:rsidR="005107B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>公益信託委託人或其家族成為實際操控人？是否將公益信託</w:t>
+      </w:r>
+      <w:r w:rsidR="005107B0" w:rsidRPr="00CB7B60">
+        <w:t>「控股化」，</w:t>
+      </w:r>
+      <w:r w:rsidR="005107B0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>亦即</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>先以少數現金成立公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:lastRenderedPageBreak/>
         <w:t>後，再加碼捐贈大量</w:t>
       </w:r>
-      <w:r w:rsidR="005107B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005107B0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
-      <w:r w:rsidR="007343E9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007343E9" w:rsidRPr="00CB7B60">
         <w:t>未上市(櫃)</w:t>
       </w:r>
-      <w:r w:rsidR="00EA6A1E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00EA6A1E" w:rsidRPr="00CB7B60">
         <w:t>投資公司股票</w:t>
       </w:r>
-      <w:r w:rsidR="00EA6A1E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00EA6A1E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>予</w:t>
       </w:r>
-      <w:r w:rsidR="005107B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005107B0" w:rsidRPr="00CB7B60">
         <w:t>公益信託，以</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="005107B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>多層控股手法，達</w:t>
+      </w:r>
+      <w:r w:rsidR="005107B0" w:rsidRPr="00CB7B60">
         <w:t>到實質掌控集團上市公司股權</w:t>
       </w:r>
-      <w:r w:rsidR="005107B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005107B0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>目的？</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...41 lines deleted...]
-      <w:r w:rsidR="005107B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>均有深入究明與釐清之必要，爰立案調查。</w:t>
+      </w:r>
+      <w:r w:rsidR="005107B0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>又，</w:t>
       </w:r>
-      <w:r w:rsidR="005A4ABD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005A4ABD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>為求實益有效，</w:t>
       </w:r>
-      <w:r w:rsidR="005107B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005107B0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>故</w:t>
       </w:r>
-      <w:r w:rsidR="005A4ABD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005A4ABD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>以國內</w:t>
       </w:r>
-      <w:r w:rsidR="005A4ABD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005A4ABD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>十</w:t>
       </w:r>
-      <w:r w:rsidR="005A4ABD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005A4ABD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>大公益信託為調查對象</w:t>
       </w:r>
-      <w:r w:rsidR="005A4ABD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005A4ABD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，包括</w:t>
       </w:r>
-      <w:r w:rsidR="005107B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005107B0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidR="005A4ABD" w:rsidRPr="004D46EB">
-[...39 lines deleted...]
-      <w:r w:rsidR="00965D0C" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005A4ABD" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公益信託林堉璘宏泰教育文化公益基金、公益信託王長庚社會福利基金、</w:t>
+      </w:r>
+      <w:r w:rsidR="00965D0C" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公益信託王詹樣社會福利基金、公益信託恩典社會福利基金、公益信託基督教中華信望愛基金、公益信託主愛社會福利基金、公益信託葉慈社會福利基金、</w:t>
+      </w:r>
+      <w:r w:rsidR="00965D0C" w:rsidRPr="00CB7B60">
         <w:t>羅銓教育公益信託基金</w:t>
       </w:r>
-      <w:r w:rsidR="00965D0C" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00965D0C" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
-      <w:r w:rsidR="00965D0C" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00965D0C" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>公益信託大眾教育</w:t>
       </w:r>
-      <w:r w:rsidR="00965D0C" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00965D0C" w:rsidRPr="00CB7B60">
         <w:t>基金</w:t>
       </w:r>
-      <w:r w:rsidR="005A4ABD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005A4ABD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000D704A">
+    <w:p w14:paraId="2BBDDD31" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="680" w:firstLine="680"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
-[...61 lines deleted...]
-      <w:r w:rsidR="005107B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>案經分別函請內政部、教育部、衛生福利部(下稱衛福部)及臺南市政府就有關事項提出說明併附佐證資料到院。嗣於</w:t>
+      </w:r>
+      <w:r w:rsidR="005107B0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>民國(下同)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>108年9月9日詢問法務部</w:t>
       </w:r>
-      <w:r w:rsidR="00C62398" w:rsidRPr="004D46EB">
-[...12 lines deleted...]
-      <w:r w:rsidR="005107B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C62398" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>、教育部、衛福</w:t>
+      </w:r>
+      <w:r w:rsidR="005107B0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>部及</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>內政部</w:t>
       </w:r>
-      <w:r w:rsidR="005107B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005107B0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，並</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於108年11月8日詢問財政部</w:t>
       </w:r>
-      <w:r w:rsidR="005107B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005107B0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>相關業務主管人員，</w:t>
       </w:r>
-      <w:r w:rsidR="00913DE4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00913DE4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>經前揭</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...13 lines deleted...]
-      <w:r w:rsidR="005107B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>機關陸續補充資料到院，業調查竣事</w:t>
+      </w:r>
+      <w:r w:rsidR="005107B0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...17 lines deleted...]
-        <w:t>列調查意見如下：</w:t>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>茲臚列調查意見如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B37F6" w:rsidRPr="004D46EB" w:rsidRDefault="007B37F6" w:rsidP="000D704A">
+    <w:p w14:paraId="2DDB7938" w14:textId="77777777" w:rsidR="007B37F6" w:rsidRPr="00CB7B60" w:rsidRDefault="007B37F6" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>公益信託係為促進一般公眾之利益，故信託財產須有助於信託目的之實現，並基於公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>具有輔助公共支出之功能</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，我國稅法規定符合要件之公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>得適用相關租稅優惠</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>。經查，國內十大公益信託之</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>委託人或捐贈人以未上市(櫃)公司股票成立或捐贈公益信託之信託財產龐鉅</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，部分於成立後受贈高達數十億元至297億餘元之股票，惟當中有部分之公益信託，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>每年度孳息收入及</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>用於公益活動支出</w:t>
       </w:r>
-      <w:r w:rsidR="005B3CF5" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005B3CF5" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>占信託財產</w:t>
       </w:r>
-      <w:r w:rsidR="00C63B74" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C63B74" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>之比例</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>極微</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，從事創設目的活動之能量偏低，公益性明顯不足。按公益信託之信託財產應用</w:t>
       </w:r>
-      <w:r w:rsidR="00C00B66" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C00B66" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>於公益活動支出，而非以投資或控股為目的，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>為促使該等股權信託積極從事公益活動</w:t>
       </w:r>
-      <w:r w:rsidR="00EA128B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00EA128B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，落實公益目的，亟待法務部及財政部</w:t>
       </w:r>
-      <w:r w:rsidR="00024DDD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00024DDD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>儘速</w:t>
       </w:r>
-      <w:r w:rsidR="00EA128B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00EA128B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>修法及各該目的事業主管</w:t>
       </w:r>
-      <w:r w:rsidR="007857C4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007857C4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>機關加強落實監督。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC6D93" w:rsidRPr="004D46EB" w:rsidRDefault="007F7481" w:rsidP="000D704A">
+    <w:p w14:paraId="57C619B5" w14:textId="77777777" w:rsidR="00DC6D93" w:rsidRPr="00CB7B60" w:rsidRDefault="007F7481" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>信託法第69條規定：「</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
         <w:t>稱公益信託者，謂以慈善、文化、學術、技藝、宗教、祭祀或其他以公共利益為目的之信託。</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidR="00DC6D93" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DC6D93" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="DFMing-Lt-HK-BF" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>公益信託係為創造公共利益而成立之信託，包括以慈善、文化、學術、技藝、宗教、祭祀或其他以公共利益為目的之信託，信託法第8章設有公益信託專章，有關公益信託實際運作情形，</w:t>
       </w:r>
-      <w:r w:rsidR="00DC6D93" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DC6D93" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>依信託法第85條規定，由目的事業主管機關依其訂定之相關許可及監督辦法，據以審查公益信託之申請設立，並監督管理後續信託事務之執行情形。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="00B8172F" w:rsidP="000D704A">
+    <w:p w14:paraId="65D50FB7" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="00B8172F" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>考量</w:t>
       </w:r>
-      <w:r w:rsidR="00C27696" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C27696" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="00C27696" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C27696" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>係</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>為促進社會公益目的而設立，具有輔助公</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>共支出之功能，</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我國稅法</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規定符合要件之公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>得適用相關租稅優惠</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000D704A">
+    <w:p w14:paraId="39C8CCF4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>遺產及贈與稅法第16條之1</w:t>
       </w:r>
-      <w:r w:rsidR="00B85BF8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B85BF8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>所得稅法第4條之3明定</w:t>
       </w:r>
-      <w:r w:rsidR="00B85BF8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B85BF8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>符合下列要件之</w:t>
       </w:r>
-      <w:r w:rsidR="00B85BF8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B85BF8" w:rsidRPr="00CB7B60">
         <w:t>公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="00B85BF8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B85BF8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>得</w:t>
       </w:r>
-      <w:r w:rsidR="00B85BF8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B85BF8" w:rsidRPr="00CB7B60">
         <w:t>適用</w:t>
       </w:r>
-      <w:r w:rsidR="00B8172F" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B8172F" w:rsidRPr="00CB7B60">
         <w:t>租稅</w:t>
       </w:r>
-      <w:r w:rsidR="00B85BF8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B85BF8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>優惠</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000D704A">
+    <w:p w14:paraId="676B6E93" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>受託人為信託業法所稱之信託業。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000D704A">
+    <w:p w14:paraId="1F7DF79D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>各該公益信託除為其設立目的舉辦事業而必須支付之費用外，不以任何方式對特定或可得特定之人給予特殊利益。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000D704A">
+    <w:p w14:paraId="3E90FF54" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>信託行為明定信託關係解除、終止或消滅時，信託財產移轉於各級政府、有類似目的之公益法人或公益信託。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00782B6B" w:rsidRPr="004D46EB" w:rsidRDefault="00782B6B" w:rsidP="000D704A">
+    <w:p w14:paraId="5BA00352" w14:textId="77777777" w:rsidR="00782B6B" w:rsidRPr="00CB7B60" w:rsidRDefault="00782B6B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>符合上開要件之公益信託得適用</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>租稅</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>優惠</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>如下</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000D704A">
+    <w:p w14:paraId="24AC3768" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>遺贈人、受遺贈人或繼承人提供財產</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>捐贈或加入</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>被繼承人死亡時已成立之公益信託，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該財產</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>不計入遺產總額；個人提供財產成立、捐贈或加入公益信託，受益人得享有信託利益之權利，不計入贈與總額。(遺產及贈與稅法第16條之1、第20條之1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000D704A">
+    <w:p w14:paraId="7DD669B8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>營利事業提供財產成立、捐贈或加入公益信託，受益人享有信託利益之權利價值免納所得稅。(所得稅法第4條之3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000D704A">
+    <w:p w14:paraId="25A2A8FD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>個人及營利事業成立、捐贈或加入公益信託之財產，可列報捐贈</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>列舉</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>扣除</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>額</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>、捐贈費用。(所得稅法第6條之1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000D704A">
+    <w:p w14:paraId="6C39B02C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>公益信託之信託利益於實際分配時，始由受益人併入分配年度之所得額課稅。(所得稅法第3條之4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF0A10" w:rsidRPr="004D46EB" w:rsidRDefault="00B85BF8" w:rsidP="000D704A">
+    <w:p w14:paraId="7C288603" w14:textId="77777777" w:rsidR="00DF0A10" w:rsidRPr="00CB7B60" w:rsidRDefault="00B85BF8" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:spacing w:line="460" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>茲就公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="00DF0A10" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DF0A10" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如符合</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>遺產及贈與稅法第16條之1</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>所得稅法第4條之3</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規定之要件，可適用之</w:t>
       </w:r>
-      <w:r w:rsidR="00DF0A10" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DF0A10" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>租稅優惠</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，彙整</w:t>
       </w:r>
-      <w:r w:rsidR="00DF0A10" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DF0A10" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如下：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8283" w:type="dxa"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="60" w:type="dxa"/>
           <w:left w:w="60" w:type="dxa"/>
           <w:bottom w:w="60" w:type="dxa"/>
           <w:right w:w="60" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2896"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2694"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00DF0A10">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1EDD727C" w14:textId="77777777" w:rsidTr="00DF0A10">
         <w:trPr>
           <w:trHeight w:val="57"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2896" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DF0A10" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
+          <w:p w14:paraId="39AA0F03" w14:textId="77777777" w:rsidR="00DF0A10" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DF0A10" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
+          <w:p w14:paraId="4C0EAB8C" w14:textId="77777777" w:rsidR="00DF0A10" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>個人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DF0A10" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
+          <w:p w14:paraId="69D8024F" w14:textId="77777777" w:rsidR="00DF0A10" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>營利事業</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00DF0A10">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="78B8A2D8" w14:textId="77777777" w:rsidTr="00DF0A10">
         <w:trPr>
           <w:trHeight w:val="57"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2896" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DF0A10" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
+          <w:p w14:paraId="307DB419" w14:textId="77777777" w:rsidR="00DF0A10" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>公益信託成立</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00536789" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
+          <w:p w14:paraId="6172EDA2" w14:textId="77777777" w:rsidR="00536789" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>遺</w:t>
             </w:r>
-            <w:r w:rsidR="00536789" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00536789" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>產及</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>贈</w:t>
             </w:r>
-            <w:r w:rsidR="00536789" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00536789" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>與</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>稅法</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF0A10" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
+          <w:p w14:paraId="111355CB" w14:textId="77777777" w:rsidR="00DF0A10" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>第16條之1</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>及</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>第20條之1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DF0A10" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
+          <w:p w14:paraId="2DCEFC7A" w14:textId="77777777" w:rsidR="00DF0A10" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>所得稅法第4條之3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00DF0A10">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="34345E58" w14:textId="77777777" w:rsidTr="00DF0A10">
         <w:trPr>
           <w:trHeight w:val="57"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2896" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DF0A10" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
+          <w:p w14:paraId="5E4C2018" w14:textId="77777777" w:rsidR="00DF0A10" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>獲配孳息(股票股利及現金股利等)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DF0A10" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
+          <w:p w14:paraId="29781AA7" w14:textId="77777777" w:rsidR="00DF0A10" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>所得稅法第3條之4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DF0A10" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
+          <w:p w14:paraId="7FA33BA6" w14:textId="77777777" w:rsidR="00DF0A10" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>所得稅法第3條之4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00DF0A10">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="4FF96918" w14:textId="77777777" w:rsidTr="00DF0A10">
         <w:trPr>
           <w:trHeight w:val="57"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2896" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DF0A10" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
+          <w:p w14:paraId="5814265E" w14:textId="77777777" w:rsidR="00DF0A10" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>捐贈時個人列舉捐贈扣除額或營利事業列為當年度費用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DF0A10" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
+          <w:p w14:paraId="1810BA2B" w14:textId="77777777" w:rsidR="00DF0A10" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>所得稅法第6條之1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DF0A10" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
+          <w:p w14:paraId="54C2CB2D" w14:textId="77777777" w:rsidR="00DF0A10" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>所得稅法第6條之1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DF0A10" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
+    <w:p w14:paraId="2E419F34" w14:textId="77777777" w:rsidR="00DF0A10" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="218" w:left="742"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>資料來源：財政部。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF0A10" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
+    <w:p w14:paraId="26854D6F" w14:textId="77777777" w:rsidR="00DF0A10" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0A10" w:rsidP="00DF0A10">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B8172F" w:rsidRPr="004D46EB" w:rsidRDefault="00B8172F" w:rsidP="000E060B">
+    <w:p w14:paraId="62F84FFF" w14:textId="77777777" w:rsidR="00B8172F" w:rsidRPr="00CB7B60" w:rsidRDefault="00B8172F" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
         <w:t>依信託法</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第72條規定：</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
         <w:t>公益信託由目的事業主管機關監督</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(第1項)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
         <w:t>。目的事業主管機關得隨時檢查信託事務及財產狀況；必要時並得命受託人提供相當之擔保或為其他處置</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(第2項)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
         <w:t>。受託人應每年至少一次定期將信託事務處理情形及財務狀況，送公益信託監察人審核後，報請主管機關核備並公告之</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(第3項)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
         <w:t>。」、第77條規定：「公益信託違反設立許可條</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
         <w:t>件、</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>監督命令</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
         <w:t>或為其他有害公益之行為者，目的事業主管機關得撤銷其許可</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>或為其他必要之處置</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
-        <w:t>。</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>。其</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>無正當理由連續3年不為活動者</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
         <w:t>，亦</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
         <w:t>同</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(第1項)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
         <w:t>。目的事業主管機關為前項處分前，應通知委託人、信託監察人及受託人於限期內表示意見。但不能通知者，不在此限</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(第2項)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
         <w:t>。」、第82條第</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
-        <w:t>5款規定：「公益信託之受託人有左列情事之</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>5款規定：「公益信託之受託人有左列情事之一者，由目的事業主管機關處新臺幣2萬元以上20萬元以下罰鍰：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
         <w:t>五、</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>違反目的事業主管機關監督之命令</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
-        <w:t>。」</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>。」爰</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FBFB"/>
         </w:rPr>
-        <w:t>爰</w:t>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>公益信託由目的事業主管機關監督。此外，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>信託法第85條規定授權各目的事業主管機關訂定公益信託許可及監督辦法，主要係規範公益信託設立、運作與管理、終了階段應向主管機關申請及申報之程序規定，使主管機關得本於其職權監督公益信託的運行，以維護公益。</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B4419" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0C32" w:rsidP="00DF0A10">
+    <w:p w14:paraId="6B21DE13" w14:textId="77777777" w:rsidR="000B4419" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0C32" w:rsidP="00DF0A10">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>經查，</w:t>
       </w:r>
-      <w:r w:rsidR="000B4419" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000B4419" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>國內十大公益信託部分</w:t>
       </w:r>
-      <w:r w:rsidR="000B7A8A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000B7A8A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>持有</w:t>
       </w:r>
-      <w:r w:rsidR="000B4419" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000B4419" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>高達數十億元至297億餘元之</w:t>
       </w:r>
-      <w:r w:rsidR="00134ABA" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00134ABA" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>未上市(櫃)公司股票</w:t>
       </w:r>
-      <w:r w:rsidR="000B4419" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000B4419" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，惟當中有部分之公益信託，</w:t>
       </w:r>
-      <w:r w:rsidR="000B4419" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000B4419" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>每年度孳息收入及</w:t>
       </w:r>
-      <w:r w:rsidR="000B4419" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000B4419" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>用於公益活動</w:t>
       </w:r>
-      <w:r w:rsidR="00143C30" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00143C30" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
-      <w:r w:rsidR="000B4419" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000B4419" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支出</w:t>
       </w:r>
-      <w:r w:rsidR="005B3CF5" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005B3CF5" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>占信託財產</w:t>
       </w:r>
-      <w:r w:rsidR="00C63B74" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C63B74" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>之比例</w:t>
       </w:r>
-      <w:r w:rsidR="000B4419" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000B4419" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>極微</w:t>
       </w:r>
-      <w:r w:rsidR="00715524" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00715524" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="000B4419" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000B4419" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>從事創設目的活動之能量偏低，公益性不足：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="00134ABA" w:rsidP="00DF0A10">
+    <w:p w14:paraId="0D516316" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="00134ABA" w:rsidP="00DF0A10">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>國內十大公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="000B7A8A" w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000B7A8A" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>財產中股票占比均幾達9成或以上，其中</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>部分</w:t>
       </w:r>
-      <w:r w:rsidR="000B7A8A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000B7A8A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>持有</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>高達數十億元至297億餘元之</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>未上市(櫃)公司股票</w:t>
       </w:r>
-      <w:r w:rsidR="00A304D9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00A304D9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>，委託人或捐贈人以未上市(櫃)公司股票成立或捐贈公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00DF0A10">
+    <w:p w14:paraId="0652F0ED" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00DF0A10">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依中華民國信託業商業同業公會公益信託揭露資料，除</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>公益信託王楊嬌信望愛基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>外</w:t>
       </w:r>
-      <w:r w:rsidR="000B7A8A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000B7A8A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，各公益信託財</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>產中股票占比均幾達9成或以上，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>公益信託林堉璘宏泰教育文化公益基金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>公益信託恩典社會福利基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>公益信託基督教中華信望愛基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>公益信託主愛社會福利基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>更達99%以上。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00C3321C">
+    <w:p w14:paraId="36F174D6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00C3321C">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>截至107年，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>公益信託林堉璘宏泰教育文化公益基金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>累計</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>受贈</w:t>
       </w:r>
-      <w:r w:rsidR="00134ABA" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00134ABA" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>未上市</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00134ABA" w:rsidRPr="004D46EB">
+        <w:t>未上市(櫃)公司股票</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>297億4,832萬5,720元，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>公益信託恩典社會福利基金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>累計</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>受贈</w:t>
+      </w:r>
+      <w:r w:rsidR="00134ABA" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>(櫃)公司股票</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>未上市(櫃)公司股票</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>108億2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>022萬7,446元，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>公益信託基督教中華信望愛基金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>累計</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>受贈</w:t>
       </w:r>
-      <w:r w:rsidR="00134ABA" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00134ABA" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>未上市</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00134ABA" w:rsidRPr="004D46EB">
+        <w:t>未上市(櫃)公司股票</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>61億7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>883萬1,746元，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>公益信託主愛社會福利基金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>累計</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>受贈</w:t>
+      </w:r>
+      <w:r w:rsidR="00134ABA" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>(櫃)公司股票</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>未上市(櫃)公司股票</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>61億7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...18 lines deleted...]
-      <w:r w:rsidR="00134ABA" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>148萬2,626元，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>公益信託王長庚社會福利基金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>累計受贈</w:t>
+      </w:r>
+      <w:r w:rsidR="00134ABA" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>未上市</w:t>
-[...87 lines deleted...]
-          <w:lang w:val="zh-TW"/>
+        <w:t>上市(櫃)公司股票</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>股票</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>58億9,566萬300元</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>現金37億7,750萬元</w:t>
       </w:r>
-      <w:r w:rsidR="008B0B8A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="008B0B8A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="004D4704" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="004D4704" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如表1</w:t>
       </w:r>
-      <w:r w:rsidR="008B0B8A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="008B0B8A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="004D4704">
+    <w:p w14:paraId="681C0D2E" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="004D4704">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="2041"/>
-        <w:sectPr w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidSect="002306E1">
+        <w:sectPr w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidSect="002306E1">
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="004D4704">
+    <w:p w14:paraId="17329CF1" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="004D4704">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>十大公益信託股票占比及受贈股票情形表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1532"/>
         <w:gridCol w:w="1533"/>
         <w:gridCol w:w="1047"/>
         <w:gridCol w:w="924"/>
         <w:gridCol w:w="1245"/>
         <w:gridCol w:w="1245"/>
         <w:gridCol w:w="1079"/>
         <w:gridCol w:w="3900"/>
         <w:gridCol w:w="2885"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7F068F99" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0BBB8D5D" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>公益信託</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="352AEB06" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>委託人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4A870E89" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>設立</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3A4570F1" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="150A98DB" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>主要</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>受贈情形</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="5296D217" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>捐贈人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="209783C4" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="39BFD938" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0FFCFDE8" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="77A56879" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="1FA5D6D5" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>信託</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="382F5A02" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>財產</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0B9CD426" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>資產</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="1A836BFB" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>股票</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3ED23C2C" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>占比</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="225B4279" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="2211D14F" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="61A36323" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6FA6B54A" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
-[...23 lines deleted...]
-              <w:t>宏泰教育文化公益基金</w:t>
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>公益信託林堉璘宏泰教育文化公益基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6985D5D6" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>林</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>林堉璘</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4E69599E" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>104.6.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3A9FEB4C" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3,000</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="2412A7D7" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>302</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>5,695</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>4,735</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="7ABDA5CA" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>301</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>4,008</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>5,720</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="588E298C" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>99.61%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="60DCC0BD" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>104-106</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>553,832,389</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0FDB0D8C" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>林</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>璘</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>、鴻</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>實業等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="48E026F8" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="541F2728" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4A2E0385" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6249E4EC" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="47E0293F" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="7D9B24DC" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="43E1F6FF" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4ECD5DD7" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3795ECB4" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈股票</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>289</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>9,121</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2,300</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0DA688F0" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>林</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>璘</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>、全</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>建設等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="07A26064" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="5A43D262" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="76EACEB8" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="29094FDF" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6549EE8F" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6051C7E7" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3C6ECE99" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="01F889B8" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="36C80BEB" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈股票</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3,299</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>0,500</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="337E196E" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>堉</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>實業、陳○</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>實業、陳○薇</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="59DE1FCD" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="7B587E1E" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0CEB4208" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3850ED92" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="13B6CA84" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6683E093" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6C4B5133" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="2076FDA7" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0FEDA758" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈股票</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2,412</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2,920</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="2B398CDF" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>宏</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>實業等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="211BB36A" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3976DEAE" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>公益信託王長庚社會福利基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="20497F92" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>王永慶</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3EAFCD05" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>91.10.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="79590F81" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3,000</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="68B4CE22" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>204</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>5,177</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3,062</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="7B54DB5E" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>182</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>8,588</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>5,150</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0170B05F" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>89.41%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="5B2ACC81" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>91-97</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈股票</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>58</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>9,566</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="13F46036" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>王</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>慶等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="71E7D75C" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3EBE9B09" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="314E8495" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="2C411994" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="587F0740" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="1C45FCD7" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="44018EBC" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0ACD98D8" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0C6D4215" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>91-97</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>7,750</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="568CC82A" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>王</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>慶等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="4B3E2D0A" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="663DD809" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
-[...23 lines deleted...]
-              <w:t>樣社會福利基金</w:t>
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>公益信託王詹樣社會福利基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6D95B599" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>王永在</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="236490BD" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>95.3.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="64117AB3" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3,000</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0D9D0F47" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>176</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>978</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>9,919</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="5D5FDFFF" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>173</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>7,790</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>541</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4221253C" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>98.68%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0C9E4258" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>5,400</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元及股票</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>6,815</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="2E63F1C0" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>王</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>在等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1355DFAE" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="2B52ADC1" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="1DE085C7" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4978F3C4" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="402C8330" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="06B1B23D" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6A0F93EB" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="72AA7C54" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="11709A2E" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="27D78D56" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>王</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="4092D405" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="677"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6072DBF8" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="316D970E" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="5448C562" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="06C91D84" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6C7E0D6B" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3AD5B21D" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="331EE046" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="428E99D2" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈股票</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1,734</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>8,412</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="73AFF68F" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>王○清</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="5CD98D7A" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="5BDC9842" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>公益信託恩典社會福利基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="38CA1104" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>威連科技股份有限公司</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3AFB95A7" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>98.9.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="60A90148" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3,000</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4EA30A49" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3,538</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>8,083</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="5FCE7845" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2,022</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>7,446</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0EE8E289" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>99.86%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="174751BA" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3,000</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元、股票</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>907</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>5,720</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="261709A4" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>威</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>科技股份有限公司</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>王</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>紅等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="15BB2783" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="2115644E" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4CB5B5CA" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="720BDBB9" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4BF94423" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="34B7DD57" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0CB3184B" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4DB7A5E0" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="196357CC" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>102</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈股票</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1,115</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1,726</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="132BE349" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>王</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>紅</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="43E87A74" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="47E784B6" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>公益信託基督教中華信望愛基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="17DB15D5" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>財團法人基督教中華信望愛基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4AE14C71" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>98.9.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="403E7081" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3,000</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="366EDC75" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1,822</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2,495</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="560C34F1" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>7,883</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1,746</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="2D57E37C" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>99.37%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="1FBECF09" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3,000</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="76194E94" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>財團法人</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1D0CABC7" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="48AE8331" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="69EBBA7A" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="135DC5B2" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0F75FC4F" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3C5D107B" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="594E17D9" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="23F5BF84" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="25C10312" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈股票</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>55</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>4,936</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="789F9464" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>王○紅等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="4787A4DE" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0A26B70E" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0A494BB0" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="38E949DF" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="68C3CCEC" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3A995C91" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="2880F08F" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="7599552B" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="16654DCE" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>100-102</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈股票</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2,947</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1,646</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4766A2FD" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>王○紅、財團法人</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>基金會等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="2789493C" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="39CCB423" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="7D27743C" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6DA3139C" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="24344494" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0437B3D1" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="67FA086E" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="7E2243F1" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0395688B" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>101</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>8,000</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="15D856DE" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>陳○琦</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="61708687" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="58CB3A51" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>公益信託</w:t>
-[...9 lines deleted...]
-              <w:t>主愛社會福利基金</w:t>
+              <w:t>公益信託主愛社會福利基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0789261F" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-              <w:t>股份有限公司</w:t>
+              <w:t>坤昌投資股份有限公司</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="33882DEF" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>98.8.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0A56E5EC" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>3,000</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="42BF35C6" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>61</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>8,470</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>7,382</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3C7EB8C2" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>61</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>7,148</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2,626</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6482BD6C" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>99.79%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="06A9B500" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3,000</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="37916F88" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>坤</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>投</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>資</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="5EA76032" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="34E5C5E1" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6DE52499" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0AB9F5F3" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="1B1D2234" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="47B5DDD6" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="270C3662" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="1A8F06B3" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="7C00C43C" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈股票</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>55</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>4,936</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="44752F60" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>王○紅等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="489E3545" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="562254B3" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="7E183E80" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0322AEC9" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="64981947" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3A0EA4D8" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="5ED6BA19" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6EAE43CB" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="2E6BC679" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>100-104</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈股票</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2,212</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2,526</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="77A9D005" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>王○紅、財團法人</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>基金會等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="34BAAF7E" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="786E6FCE" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>公益信託葉慈社會福利基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3FC42693" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>別○華、</w:t>
-[...31 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>別○華、阮○中、黃○姿</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6308AF3D" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>106.6.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="5F37AF32" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>5,000</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="7648EA8D" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1,647</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>983</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="665B17CF" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>7,501</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>5,256</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4FAD5250" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>99.32%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="473BB967" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>5,000</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="5944854D" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>阮</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>中、</w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+              <w:t>中、黃</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>姿</w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+              <w:t>姿、別</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>華</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="0190FD75" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="78EB4A6A" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="7592B5F2" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="185B056B" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="76EBA120" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="48913EDD" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0725700B" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4247FB9C" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="5E8C708D" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈股票</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2,925</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>4,474</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4CC6CC1B" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>黃</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>姿</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="36758139" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="32581638" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="78593C55" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="126C73FE" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="65AA90BE" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="5B7FAF13" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4C6C54E0" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="73010192" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="08A622F9" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈股票</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>4,576</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>782</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="68985158" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>陳○</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>陳○圭</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
-[...5 lines deleted...]
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="6DA7407B" w14:textId="77777777" w:rsidTr="00A94950">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EB42E5" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>公益信託王楊嬌信望愛基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="60722734" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>財團法人基督教中華信望愛基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="1656D1D5" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>100.6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="1BBC86FD" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>現金</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="2A934AA3" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6FA327ED" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>4,915</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>6,835</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="613FB1B2" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>921</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>7,427</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6390EA94" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>46.65%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="498425B4" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>依內政部函復，該公益信託除</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈現金金額為</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>22,089,223</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元外，</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>100-105</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年並無受贈資產，惟該公益信託設立時信託財產為現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億元，截至</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年底之「股票及基金投資」為</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>828</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>6,359</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="3AF4303B" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4461A392" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>羅銓教育公益信託</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="70CCFFAA" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>許文龍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0378FE9E" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>94.5.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="53CCAF91" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6E78220B" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="11BEEE12" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>948</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1,684</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="64BFD592" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1,355</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>5,051</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="2E712240" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>89.45%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="453BAD6B" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3,700</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="1D78B63E" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>許</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>龍</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>趙</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>藝</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="397EA67F" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="44EB1AC1" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0A6E375B" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="414E5E59" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="76865053" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="19C471BF" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="204C6DF4" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="2F22DAA5" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="672ABDD6" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈股票</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1,279</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>901</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6DC1A909" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>林</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>俊</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7AF0CFF9" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4AC62316" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>公益信託大眾教育基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="2E3CF1BD" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>財團法人大眾教育基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="7312A4F7" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>100.1.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="2D4F989C" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>6,000</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="619E5C55" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3,862</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3,131</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="1349038C" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>987</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>7,182</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="7319BD17" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>95.50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="3D781424" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...23 lines deleted...]
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>千萬元</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A97B6D" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>財團法人</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>基金會、王○蘭</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="19B9A28A" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="03677953" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="33A60DFD" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="04737C87" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="5D7D03CF" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="200801F4" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="6E3FBABD" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="1DEBE158" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="7D30AA08" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈股票</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1,439</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>8,771</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="4EF7F688" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>財團法人</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>基金會、簡○智</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="00A94950">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="28186F40" w14:textId="77777777" w:rsidTr="00A94950">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="019D4787" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="09CDACC9" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="326A4AFA" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="32CB2164" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="35CCBCE0" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="0A76C0C5" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="08CE0A34" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="636A2F0D" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>101-107</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>年受贈現金</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>5,579</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>萬元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="00A94950">
+          <w:p w14:paraId="7B9BEE78" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="00A94950">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>公益信託王</w:t>
             </w:r>
-            <w:r w:rsidR="00625EF0" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00625EF0" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>庚社會福利基金、王○齡</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="004D4704">
+    <w:p w14:paraId="4C70B541" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="004D4704">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>資料來源：</w:t>
-[...31 lines deleted...]
-        <w:t>南市政府資料。</w:t>
+        <w:t>資料來源：本院彙整自公益信託揭露資料，與衛福部、教育部、內政部及臺南市政府資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="004D4704">
+    <w:p w14:paraId="1AE651A3" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="004D4704">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="2041"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="004D4704">
+    <w:p w14:paraId="10D69796" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="004D4704">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="2041"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="004D4704">
+    <w:p w14:paraId="1381FFE8" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="004D4704">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="2041"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidRDefault="004D4704" w:rsidP="004D4704">
+    <w:p w14:paraId="7D431369" w14:textId="77777777" w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidRDefault="004D4704" w:rsidP="004D4704">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="2041"/>
-        <w:sectPr w:rsidR="004D4704" w:rsidRPr="004D46EB" w:rsidSect="004D4704">
+        <w:sectPr w:rsidR="004D4704" w:rsidRPr="00CB7B60" w:rsidSect="004D4704">
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="851" w:gutter="227"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0C32" w:rsidP="000461B9">
+    <w:p w14:paraId="114CA2D3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0C32" w:rsidP="000461B9">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>國內</w:t>
       </w:r>
-      <w:r w:rsidR="00965D0C" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00965D0C" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>十大公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="000B7A8A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000B7A8A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>當中有部分之公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>其</w:t>
       </w:r>
-      <w:r w:rsidR="00E65861" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00E65861" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依信託本旨用於信託事務之支出(</w:t>
       </w:r>
-      <w:r w:rsidR="00D67638" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00D67638" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下</w:t>
       </w:r>
-      <w:r w:rsidR="00601C82" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00601C82" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>或</w:t>
       </w:r>
-      <w:r w:rsidR="00E65861" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00E65861" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>稱</w:t>
       </w:r>
-      <w:r w:rsidR="00102AF9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00102AF9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>符合信託本旨之支出</w:t>
       </w:r>
-      <w:r w:rsidR="00DA74A9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DA74A9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="00601C82" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00601C82" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益支出</w:t>
       </w:r>
-      <w:r w:rsidR="00E65861" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00E65861" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>偏低</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="00965D0C" w:rsidP="00A81834">
+    <w:p w14:paraId="440F3FE9" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="00965D0C" w:rsidP="00A81834">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依中華民國信託業商業同業公會之公益信託揭露資料，</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以金額觀之，104年至108年</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>公益信託王長庚社會福利基金</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之捐贈支出平均達2億9</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>723萬7,500元最高，其次為</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
-[...10 lines deleted...]
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>公益信託林堉璘宏泰教育文化公益基金</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1億4</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>492萬6,250元，及</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
-[...10 lines deleted...]
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>公益信託王詹樣社會福利基金</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1億2</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>416萬9,023</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>元；</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>反觀，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>公益信託恩典社會福利基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>之捐贈支出平均僅</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>294萬4,008元最低，其次為</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>公益信託主愛社會福利基金</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>304萬2,500元，及</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>公益信託基督教中華信望愛基金</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>336萬2,500元</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00A81834">
+    <w:p w14:paraId="18139D85" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00A81834">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以捐贈</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>支出占</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>資產總額</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>之</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>占比</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>觀之，104</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年至</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>年公益信託大眾教育基金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>該占比之平均達6.0319%最高，其次為</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>羅銓教育公益信託基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2.1361%，及</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>公益信託王長庚社會福利基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1.6153%；反觀，</w:t>
       </w:r>
-      <w:r w:rsidR="000B7A8A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000B7A8A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>公益信託恩典社會福利基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>之捐贈支出平均僅0.0272%最低，其次為</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>公益信託主愛社會福利基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>0.0496%，及</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>公益信託基督教中華信望愛基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>0.0543%</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。各公益信託104年至108</w:t>
       </w:r>
-      <w:r w:rsidR="004D4704" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="004D4704" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年捐贈情形，如</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
-      <w:r w:rsidR="004D4704" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="004D4704" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="438EC2EB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>104</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>年至</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>108</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>年捐贈</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>情形表</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="56D895C6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>單位：元、%</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2584"/>
         <w:gridCol w:w="727"/>
         <w:gridCol w:w="2108"/>
         <w:gridCol w:w="2367"/>
         <w:gridCol w:w="1337"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1CA6329F" w14:textId="77777777" w:rsidTr="007F7481">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="4DF6B60E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0CB30ADC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4BB4503F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>基金資產總額</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5F774ED0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="00102AF9" w:rsidP="007F7481">
+          <w:p w14:paraId="7F1757CD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="00102AF9" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>符合信託本旨之支出</w:t>
             </w:r>
-            <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3D90564C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>占比</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="654B8124" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>B/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="616120FE" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="2EF0D0DC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
-[...23 lines deleted...]
-              <w:t>宏泰教育文化公益基金</w:t>
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>公益信託林堉璘宏泰教育文化公益基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="67894C41" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="193F4CA2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>29,575,270,753</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2C6B8F5C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11,500,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="35679237" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.0389%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="39FFB40E" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="663BA862" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B797F6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="334D8279" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>29,419,281,742</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3F932816" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>317,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0B759C74" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.0775%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1C8D3476" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="21AB537B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AE59B8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6FB4BEFC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>30,307,357,235</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="040FACE8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>52,755,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6868EE5C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.1741%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="12A2D1C0" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="70226210" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7218FFCA" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4419CB83" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>30,256,954,735</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2CA1466B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>198,450,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="42174AF1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.6559%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="650DD333" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="0B557032" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67BDDF8A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7A35A5DE" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="772935B3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="02FDFE34" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="39C2E42E" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="5E6C4237" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託王長庚社會福利基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="7A351E08" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="62CE01E1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13,891,349,717</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="142B0103" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>210,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="50D2959F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.5117%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1D1081C5" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="04B89660" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="386D964D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5F2BCF01" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18,088,953,874</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2EB13AB2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>210,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="602596A1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.1609%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="6F7FE633" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="1D4F2FE5" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="01ED290E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="024CAECB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20,019,154,625</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="52DA57C5" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>272,280,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1D660FFC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.3601%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="5C153231" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="18AF2073" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="117CA13D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7542633E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20,451,773,062</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0EE649AC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>496,670,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="33A5009C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2.4285%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="557FDDE5" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="3433739E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E74ADE" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="282FF1A7" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="525666B0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="57AE51AA" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="49F7A394" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="25706CB0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
-[...40 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>公益信託王詹樣社會福利基金</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="65067540" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="43CD05DF" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11,707,778,976</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2B670BE3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>137,585,522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2B3FCF12" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.1752%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="0AD60F6B" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="3C4B4DE4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF7F799" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="56E28544" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14,992,797,061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4B1F75FE" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>115,522,461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="10FE6785" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.7705%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="50B2E75E" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="511A34E4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="756BF16E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="491A0AA9" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16,820,621,004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0717DF6C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>118,266,563</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="39E2E689" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.7031%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="5C68EDB1" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="7A62D391" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5B5A63" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="17A7536C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>17,609,789,919</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="09380658" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>125,301,545</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4558029C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.7115%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="246C0AFC" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="40738308" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A769AAE" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2318D7B6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0B181412" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="35C6BDCC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1FE36F2D" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="5FEE3126" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託恩典社會福利基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="4FE06335" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6E4AD160" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,846,839,177</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="474F4A02" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="47D70B90" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.0000%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="562BA539" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="732CDF58" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B81368C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="47164AD6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,843,365,943</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3D41D380" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,000,040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="215BB496" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.0277%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="025AB12A" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="636E6787" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D868E7F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4E15598E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,839,879,820</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="24197800" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="001D628F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.0277%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="31D70089" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="6C4B47FC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1591D0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1987952F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,835,388,083</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0172DD88" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2EA95963" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.0369%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1D956AA5" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="203C5762" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F110FF" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4C25E648" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,838,535,473</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="65004001" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,720,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="55A45D20" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.0435%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="2BDC39FE" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="08290380" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託基督教中華信望愛基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="28780AE3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="20466196" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,154,273,836</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="471A7708" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5D5548F1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.0487%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7A8DCFD7" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="3AA98317" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1416DD94" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4C3F3089" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,150,717,637</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2F35D355" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,300,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3EF93C5F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.0537%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="01F4B442" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="2D6B6850" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8D8C9F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2D587526" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,222,345,608</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3592EDED" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,150,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="60BE5CA3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.0506%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="024FD514" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="23B3EFB1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="48FF171E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7D26C51E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,218,222,495</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="53650D54" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="66BD2C0D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.0643%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="46FFDA01" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="4BAE1863" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EA69AD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6BE50F46" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4D87F354" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="738EC3F1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="72D04DD6" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="605B301A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託主愛社會福利基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="25514A2F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3A97C6C4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,116,849,955</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6BB110F0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="02E3A8D3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.0981%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="6AC3A9C9" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="3C470ADF" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C78EECC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="166DBD29" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,113,351,252</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0AFE9874" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="642B4359" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.0491%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="635A131A" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="6F5578E8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0C43E8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1A95FD37" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,187,100,333</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="071FE9F8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,170,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6E5F9167" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.0189%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1A30B03C" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="119BC1DC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F68E09A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="157D38F5" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,184,707,382</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7FFECDA4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6D240715" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.0323%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="42F3E87B" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="58E5AE29" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5735DB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="72BA0007" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="649FF4EB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6783B642" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="588529C2" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="222A7CBE" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託葉慈社會福利基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="5300587E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4F4FC0F3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,115,286,297</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="41AA08B0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9,200,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="331C1CAF" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.1504%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="0C016CF6" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="079FDC8F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADD0EB4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2D89BE13" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,116,470,983</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="184D989A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>22,080,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="73E3FA2C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.3610%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="332D2CA6" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="2DBDE053" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6853AA84" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6CC1660A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,120,347,486</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5274708A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>24,542,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="580E2EFB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.4010%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="12D0D6D3" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="6716B17F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託王楊嬌信望愛基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="6CA44321" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="74B03BB3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,607,185,597</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="27EF45D4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="21569CFA" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.0000%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7362F6BF" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="70CE1260" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA3CFC8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2366FC82" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,788,493,895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="40F1BA54" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1485FDB6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.1677%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7CFD6A01" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="36A0F01A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5727F2E1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="329D8EFC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,949,156,835</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="61832CF1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="005FF9C3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.0513%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="18C0F1EC" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB6546" w:rsidRPr="004D46EB" w:rsidRDefault="00FB6546" w:rsidP="00FB6546">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="20D8A319" w14:textId="77777777" w:rsidR="00FB6546" w:rsidRPr="00CB7B60" w:rsidRDefault="00FB6546" w:rsidP="00FB6546">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F5CC2D" w14:textId="77777777" w:rsidR="00FB6546" w:rsidRPr="00CB7B60" w:rsidRDefault="00FB6546" w:rsidP="00FB6546">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB6546" w:rsidRPr="004D46EB" w:rsidRDefault="00FB6546" w:rsidP="00FB6546">
+          <w:p w14:paraId="3DA6A8DF" w14:textId="77777777" w:rsidR="00FB6546" w:rsidRPr="00CB7B60" w:rsidRDefault="00FB6546" w:rsidP="00FB6546">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,983,912,479</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB6546" w:rsidRPr="004D46EB" w:rsidRDefault="00FB6546" w:rsidP="00FB6546">
+          <w:p w14:paraId="3DA95AA3" w14:textId="77777777" w:rsidR="00FB6546" w:rsidRPr="00CB7B60" w:rsidRDefault="00FB6546" w:rsidP="00FB6546">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>39,500,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB6546" w:rsidRPr="004D46EB" w:rsidRDefault="00FB6546" w:rsidP="00FB6546">
+          <w:p w14:paraId="25070113" w14:textId="77777777" w:rsidR="00FB6546" w:rsidRPr="00CB7B60" w:rsidRDefault="00FB6546" w:rsidP="00FB6546">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.9910</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="2EEB3454" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="3D0DB12B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="51528E92" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6734499C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="50" w:name="OLE_LINK19"/>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,056,060,071</w:t>
             </w:r>
             <w:bookmarkEnd w:id="50"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5BF8C5F4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="51" w:name="OLE_LINK34"/>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>24,500,000</w:t>
             </w:r>
             <w:bookmarkEnd w:id="51"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="71CF0B23" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.1916%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7E7E9D38" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="104342AD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>羅銓教育公益信託基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="7F61973F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5DF45920" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>863,464,623</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="020C099B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>27,815,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="22D91EC8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3.2214%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="61D71812" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="5A6277E3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9E13C3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6168E094" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>842,855,843</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0F7C6536" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>41,600,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="32437B1F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4.9356%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="60F8FB5F" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="13C35324" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4759556F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="492F567F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>866,552,526</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="38161171" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,450,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="41A7E495" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0.1673%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="4C73ABDF" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="4AD06425" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="379ECA37" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="61C07399" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>909,481,684</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2F1FA9B2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,900,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6CBDE7D4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.1985%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="351777BD" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="0C956D98" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9A230E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="433FAAD3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>941,364,268</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7C893937" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,900,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3764E7A5" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.1579%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7E6A5B41" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="60595C7C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>10.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託大眾教育基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="5F3DDE2E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="63818272" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>761,959,472</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7A76334A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>38,890,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="239AA2F5" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5.1039%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="0634399B" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="513BCD0A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E35DF5B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="73C6A762" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>637,532,077</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="27104839" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>33,161,400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="36AF82A8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5.2015%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="00A67EC9" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="1C92A93B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4172FF92" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="73C35449" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>656,798,485</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="278562F7" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>33,725,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="43326DAE" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5.1348%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="584A2C9A" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="0E5A9EF1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="459046B0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4AF4A9B0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>638,623,131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="271E9BB5" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>55,479,100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5C482F44" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8.6873%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="4392B9DE" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="309DF52D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D38209" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6B306012" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="39E27359" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3F6FEAE2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="6EF14459" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-90" w:left="-277" w:hangingChars="11" w:hanging="29"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>資料來源：</w:t>
-[...15 lines deleted...]
-        <w:t>自中華民國信託業商業同業公會之信託業公益信託揭露資料。</w:t>
+        <w:t>資料來源：本院彙整自中華民國信託業商業同業公會之信託業公益信託揭露資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="38D80E35" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-86" w:left="448" w:hangingChars="285" w:hanging="741"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000B7A8A" w:rsidP="000B7A8A">
+    <w:p w14:paraId="53A5D51B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000B7A8A" w:rsidP="000B7A8A">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>按公益信託財產係供受託人辦理公益事務之用，公益信託須有信託財產，且該財產須有助於信託目的之實現，</w:t>
       </w:r>
-      <w:r w:rsidR="00DF0C32" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DF0C32" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>允</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>應具有高度流通性及變現性</w:t>
       </w:r>
-      <w:r w:rsidR="00DF0C32" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DF0C32" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，惟國內十大公益信託持有大量</w:t>
       </w:r>
-      <w:r w:rsidR="007343E9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007343E9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未上市(櫃)公司</w:t>
       </w:r>
-      <w:r w:rsidR="00DF0C32" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DF0C32" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>股票者，變現性低且未發放現金股利</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="00DF0C32" w:rsidP="00A81834">
+    <w:p w14:paraId="1BED3C16" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="00DF0C32" w:rsidP="00A81834">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依中華民國信託業商業同業公會之公益信託揭露資料，</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託王長庚</w:t>
       </w:r>
-      <w:r w:rsidR="00CD6D16" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00CD6D16" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>社</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>會福利基金</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
-[...10 lines deleted...]
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>王詹樣社會福利基金</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>王楊嬌信望愛基金</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>大眾教育基金</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>因持</w:t>
       </w:r>
-      <w:r w:rsidR="00A84BE5" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00A84BE5" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有較多</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>上市股票，所獲得之現金股利收入亦較高。其中以公益信託王長庚</w:t>
       </w:r>
-      <w:r w:rsidR="00CD6D16" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00CD6D16" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>社</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>會福利基金</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>104年至107年現金股利收入平均高達7億7</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>871萬6,830元為最高，其次為公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
-[...10 lines deleted...]
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>王詹樣社會福利基金</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>6億6</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>621萬6,950元，公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>王楊嬌信望愛基金</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>935萬6,298元。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00A81834">
+    <w:p w14:paraId="7726D235" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00A81834">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>林堉璘宏泰教育文化公益基金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>羅銓教育</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>葉慈社會福利基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>雖係持有</w:t>
       </w:r>
-      <w:r w:rsidR="007343E9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007343E9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未上市(櫃)公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>股票，惟仍獲得現金股利收入。其中以</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>林堉璘宏泰教育文化公益基金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>104年至107年現金股利收入平均高達3</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>750萬元為最高，其次為</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>羅銓教育</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>403萬7,671元，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>葉慈社會福利基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>元2</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>750萬元。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00A81834">
+    <w:p w14:paraId="275B40A1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00A81834">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>反觀，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>恩典社會福利基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>、公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>基督教中華信望愛基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>及公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>主愛社會福利基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>持有</w:t>
       </w:r>
-      <w:r w:rsidR="007343E9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007343E9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>未上市(櫃)公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>股票，卻除公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>恩典社會福利基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>108年獲得現金股利收入835萬8,000元外，</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>108年獲得現金股利收入835萬8,000元外，歷年均未獲得現金股利收入</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。如下表：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="00C536FB" w:rsidP="000E060B">
+    <w:p w14:paraId="72CB2040" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="00C536FB" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>國內十大</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託104年至108</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年持股及</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>現金股利收入情形表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2035"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7F0CC3A3" w14:textId="77777777" w:rsidTr="007F7481">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="75A12731" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="42696B07" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="613BB87E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>上市股票</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="007343E9" w:rsidP="007F7481">
+          <w:p w14:paraId="4B21A884" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="007343E9" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>未上市</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>櫃</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公司</w:t>
             </w:r>
-            <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>股票</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="654ABBA0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="32"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>現金股利收入</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="2C99BBE2" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00E25442">
+          <w:p w14:paraId="27BA2E3D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00E25442">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="2C8CB4E6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>林</w:t>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+              <w:t>林堉璘宏泰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教育文化公益基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="2D04B41F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="287ED790" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="25208209" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>29,382,972,300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6B295B20" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="176296DD" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="20C99E40" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="71C8CC39" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3F4F91C8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6A986EDC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>29,415,962,800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="74E1D984" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7F841715" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="3C426424" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="5A089A55" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1715A63E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="34975990" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>30,140,085,720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2D53B644" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="55A0ECB3" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="09766C4E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="1F25A090" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="018D7EF2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2C4BBA18" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>30,140,085,720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="702EFCB0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">150,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1D16C72C" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="19A581E5" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="7D74F31F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0A9FF0AA" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="34E05BBC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1E2C1B0F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="3B0821DF" w14:textId="77777777" w:rsidTr="007F7481">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00E25442">
+          <w:p w14:paraId="0DE3A9B8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00E25442">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="71F2BD4D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>王長庚社會福利基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="08551B6D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4409E02A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13,578,804,534</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="49E9949B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="20F6E6FC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">287,338,895 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7203614B" w14:textId="77777777" w:rsidTr="007F7481">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="42083710" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="50352C7D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="22F8A2C9" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>17,308,948,968</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3789B7A9" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3957A28A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">677,563,582 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1304FF8B" w14:textId="77777777" w:rsidTr="007F7481">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="06B8804C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6F1E956F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0357BB83" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18,518,065,908</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="57C1518D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2E627A92" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">992,422,818 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="0A3F7EBA" w14:textId="77777777" w:rsidTr="007F7481">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="41CC3C6E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="533725FF" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="05B97FE8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18,285,885,150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="386C99B5" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="395197F6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">1,157,542,023 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="03493744" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="40ED6E8D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6FB6EDE9" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="57D209EA" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2FD34308" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="56BF4865" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7D6749C4" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00E25442">
+          <w:p w14:paraId="2AD9E6C0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00E25442">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...32 lines deleted...]
-              <w:t>樣社會福利基金</w:t>
+          <w:p w14:paraId="04760C54" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>王詹樣社會福利基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="3FC39BF4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4E42A446" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11,506,336,290</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6DA4F9F4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6D15EE63" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">270,252,575 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="0D2537E0" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="7E85E381" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="7175BD14" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4CE393CA" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14,337,676,155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="51A97909" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6D952123" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">573,718,675 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="6C418CD5" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="67DD3F19" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="2DCAA129" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="51957E21" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15,457,494,851</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6F14A8D4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="069DBBFD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">833,241,082 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="12C282A0" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="29C4C2DD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="7C7458F2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="168532C1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>17,377,900,741</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0EF8CCE4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="79D8F1D5" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">987,655,469 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1975B667" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="4B19EC8C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="3C948815" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="29356393" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0039BEFF" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4260DFC7" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="0523AC8C" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00E25442">
+          <w:p w14:paraId="53E35EDD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00E25442">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="54BB2F22" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>恩典社會福利基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="2C0C05F1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="644CB92D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6E68F040" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,820,227,446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4AD5BF96" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="70C1E94D" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="449F1C2C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="2708AF5C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="133C1B11" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="03E708F6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,820,227,446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="514F782B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="6C32AAD0" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="5A202D73" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="1F7C85FF" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="072D4CB9" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6FE51AD0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,820,227,446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="434293F3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="5AA4DC3D" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="6ECFF016" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="3A3A6604" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6D688230" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5D576A5D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,820,227,446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7D986698" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1DB1BCEF" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="01A1F64B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="3D723E76" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="62D31CF1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="580A3A51" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,820,227,446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1B6C1D6E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">8,358,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="611B65FA" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00E25442">
+          <w:p w14:paraId="46A9EA9A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00E25442">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="7F99DE3F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>基督教中華信望愛基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="4CF021F4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="33536C47" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="226DA315" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,103,439,162</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="63161473" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="3263624F" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="73241EBB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="4BBBCFE3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7F231D4A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="01279A52" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,103,439,162</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6757E7C5" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="6FFB3A5B" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="29BF4BAA" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="2AC67FDE" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1C242996" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="325C3357" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,178,831,746</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="162A4DE6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="06EFBB0F" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="13FAB20B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="138D0293" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="23A88C2F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1416A531" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,178,831,746</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="43CC1288" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7435668A" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="35E7E526" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="1C4EAD36" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1157B242" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6C5E45F2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="77AE490D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="0B1B73C0" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00E25442">
+          <w:p w14:paraId="3FABAED9" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00E25442">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="385F9845" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>主愛社會福利基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="466155F3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1F2B1EAD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="54448CB1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,096,090,042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="64D644D4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="0372FD55" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="37345475" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="6D98DFD2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1CCF7AE5" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5EAA638E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,096,090,042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="49BA198C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="68754365" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="6D6D67D0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="193490C6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="10A2B94D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4DAB6962" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,171,482,626</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="43F6A719" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="291F896F" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="75A7674F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="323337F0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="71F5BDF0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7B849286" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,171,482,626</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="27F62614" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="589E0CB7" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="39E83BB2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="1D46E35F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="438D86D5" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="277A729F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1F8BFE0D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="5FDB7337" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00E25442">
+          <w:p w14:paraId="425ABA12" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00E25442">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>公益信託</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="2DA12C77" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>葉慈社會福利基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="1B33A899" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="27D7C77B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1C0C819E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,075,015,256</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="26D54C43" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">0                   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="127F204D" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="00DFECC3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="298A97E8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="44F2796C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2528F6EB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,075,015,256</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2F956CE3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">25,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="089E0639" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="3206E9AA" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="4E3EE15E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5D58BF58" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="30B177E6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6,075,015,256</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="23517FBC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">30,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="2603908C" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00E25442">
+          <w:p w14:paraId="316171A7" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00E25442">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="0251EF4F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>王楊嬌信望愛基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="1C5662CC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3918EF53" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>656,618,885</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0CA20B03" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>38,302,379</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3F8D2CFC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">40,492,301 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="2AFDF0A2" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="71CD0BE5" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="624E4381" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6F809AAE" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>802,290,886</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="33BAF7DA" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>38,302,379</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="26C33CBD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">54,558,951 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="57857C87" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="6B0545C0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="4451BADB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0E7A30D0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>870,915,048</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="00AF5975" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>38,302,379</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="62079254" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">64,450,634 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7704AC4C" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="37072E72" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="298D985E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="381B1688" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="023C24B8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="58595AFE" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="73F40C15" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="0952D147" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="49335966" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="51F97845" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>794,512,473</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6A87BD37" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>38,302,379</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7472D220" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">77,923,307 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="668FD48C" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00E25442">
+          <w:p w14:paraId="74808892" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00E25442">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>羅銓教育</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="02044E7E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="7A43D837" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="17CAA8C7" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="54B988F9" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>813,555,051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6CC89883" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">22,277,923 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1C04F52B" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="36D9DB8C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="5EC857C9" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="46DC9043" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="169736CE" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>813,555,051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="421E35DB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">22,280,490 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="41DAD047" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="053E2799" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="3C81DC2B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5CE83151" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="52B8C625" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>813,555,051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="15964B7E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">26,463,701 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="6F0AF6BE" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="027513C8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="608486EB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5738C61B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3814D765" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>813,555,051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="12981283" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">55,119,141 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="2061543C" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="12A8B7FC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="6DA6F3D2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="38E49EC0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="35AAEF1D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>813,555,051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="79A3EA52" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">44,047,098 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="712FD8EF" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00E25442">
+          <w:p w14:paraId="50E952CB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00E25442">
             <w:pPr>
               <w:pStyle w:val="af7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公益信託</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="221A1D26" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>大眾教育基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="5EDD07C1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="607F65DB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">568,960,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="12736E3C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">120,681,798 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7158A7F2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">6,518,902 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="4D68AEBB" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="53A249ED" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="13FAE1BE" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1AB2E4EE" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>445,440,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5C054D0F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">120,681,798 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="526A270B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">6,518,902 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="0F3E9F2E" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="44041EB0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="6D1A2F36" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="20920C53" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>477,560,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1DEFA099" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>120,681,798</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0CF0DC43" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">6,518,902 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="164A27EE" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="706D5AF6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="2E477280" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="060057F8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">455,340,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="563B72CD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">154,537,182 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="41AFF4AB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">36,011,510 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1DB6E600" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
+          <w:p w14:paraId="35EA86D7" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00F9213A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+          <w:p w14:paraId="0143B47C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1D6FAC60" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6034A29C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="00C536FB" w:rsidP="007F7481">
+          <w:p w14:paraId="5E4F27CE" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="00C536FB" w:rsidP="007F7481">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="0CA25184" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="-280"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>資料來源：</w:t>
-[...15 lines deleted...]
-        <w:t>自中華民國信託業商業同業公會之信託業公益信託揭露資料。</w:t>
+        <w:t>資料來源：本院彙整自中華民國信託業商業同業公會之信託業公益信託揭露資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="4A1DDB51" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="-280"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00965D82" w:rsidRPr="004D46EB" w:rsidRDefault="00DC6D93" w:rsidP="009267B0">
+    <w:p w14:paraId="76738C43" w14:textId="77777777" w:rsidR="00965D82" w:rsidRPr="00CB7B60" w:rsidRDefault="00DC6D93" w:rsidP="009267B0">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託乃結合民間資源與信託功能之法律制度，公益信託係指委託人為促進一般公眾之利益，將其財產權之一部或全部移轉於受託人，使其依照公益目的及信託本旨管理及處分信託財產之信託關係。</w:t>
       </w:r>
-      <w:r w:rsidR="00F82EB8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00F82EB8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="新細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>公益信託本以執行公益為目的，</w:t>
       </w:r>
-      <w:r w:rsidR="00F82EB8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00F82EB8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託之信託財產應用於公益活動支出，而非以投資或控股為目的，</w:t>
       </w:r>
-      <w:r w:rsidR="00F82EB8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00F82EB8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>如公益信託資產龐大，其公益支出宜有相對適當比例</w:t>
       </w:r>
-      <w:r w:rsidR="00F82EB8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00F82EB8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="新細明體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3A1D" w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidR="00965D82" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DD3A1D" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>依信託法第70條第1項及第72條第1項規定，公益信託係由中央目的事業主管機關進行許可及監督，爰公益信託之信託財產是否有助於信託目的之達成及實現公益目的，</w:t>
+      </w:r>
+      <w:r w:rsidR="00965D82" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>應</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3A1D" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DD3A1D" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>屬各目的事業主管機關監督管理範疇</w:t>
       </w:r>
-      <w:r w:rsidR="00F82EB8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00F82EB8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00DD3A1D" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DD3A1D" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidR="00F82EB8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00F82EB8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>又</w:t>
       </w:r>
-      <w:r w:rsidR="00965D82" w:rsidRPr="004D46EB">
-[...12 lines deleted...]
-      <w:r w:rsidR="00F82EB8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00965D82" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>依財政部說明，為實現公益目的，避免少部分個人或企業基於租稅或如集團控股</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82EB8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00965D82" w:rsidRPr="004D46EB">
-[...31 lines deleted...]
-        <w:t>強化公益信託之監督及管理。</w:t>
+      <w:r w:rsidR="00965D82" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>目的不當利用公益信託，進行規劃安排而享有租稅優惠，倘公益信託經目的事業主管機關審認無法或難以達成公益目的，應依信託法第77條規定執行撤銷、廢止其許可或為其他必要處置，如限期改善、解任受託人等，並通報稅捐稽徵機關依法核實課稅，俾強化公益信託之監督及管理。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="00965D82" w:rsidP="002D73B6">
+    <w:p w14:paraId="49D8DE60" w14:textId="0714FADA" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="00965D82" w:rsidP="002D73B6">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>國內十大公益信託分別由</w:t>
       </w:r>
-      <w:r w:rsidR="00B432F1" w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidR="00F82EB8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B432F1" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>教育部、衛福部、內政部及臺南市政府</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82EB8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等不同</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>目的事業主管機關監督管理，</w:t>
       </w:r>
-      <w:r w:rsidR="00457199" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00457199" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該管</w:t>
       </w:r>
-      <w:r w:rsidR="00C536FB" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C536FB" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>機關多著重</w:t>
       </w:r>
-      <w:r w:rsidR="00B432F1" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B432F1" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於</w:t>
       </w:r>
-      <w:r w:rsidR="00274E19" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00274E19" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>是否</w:t>
       </w:r>
-      <w:r w:rsidR="00B432F1" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B432F1" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>按期</w:t>
       </w:r>
-      <w:r w:rsidR="00833030" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00833030" w:rsidRPr="00CB7B60">
         <w:t>提報資料</w:t>
       </w:r>
-      <w:r w:rsidR="00833030" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00833030" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
-      <w:r w:rsidR="00267E2C" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00267E2C" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>審查</w:t>
       </w:r>
-      <w:r w:rsidR="00833030" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00833030" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益</w:t>
       </w:r>
-      <w:r w:rsidR="00B432F1" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B432F1" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支出比例</w:t>
       </w:r>
-      <w:r w:rsidR="00B432F1" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B432F1" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00833030" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00833030" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>是否達50%</w:t>
       </w:r>
-      <w:r w:rsidR="00267E2C" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00267E2C" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>或60</w:t>
       </w:r>
-      <w:r w:rsidR="00267E2C" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00267E2C" w:rsidRPr="00CB7B60">
         <w:t>%</w:t>
       </w:r>
-      <w:r w:rsidR="00267E2C" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00267E2C" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="0046553A" w:rsidRPr="004D46EB">
-[...13 lines deleted...]
-      <w:r w:rsidR="002A37FE" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0046553A" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>教育部、衛福部及內政部</w:t>
+      </w:r>
+      <w:r w:rsidR="002A37FE" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>103年至108</w:t>
       </w:r>
-      <w:r w:rsidR="0046553A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0046553A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年針對所</w:t>
       </w:r>
-      <w:r w:rsidR="00134108" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00134108" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主</w:t>
       </w:r>
-      <w:r w:rsidR="002A37FE" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="002A37FE" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>管</w:t>
       </w:r>
-      <w:r w:rsidR="00457199" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00457199" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
-      <w:r w:rsidR="002A37FE" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="002A37FE" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="00DA74A9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DA74A9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>其</w:t>
       </w:r>
-      <w:r w:rsidR="00601C82" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00601C82" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益</w:t>
       </w:r>
-      <w:r w:rsidR="002A37FE" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="002A37FE" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支出與信託資產比例顯不相當</w:t>
       </w:r>
-      <w:r w:rsidR="00DA74A9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DA74A9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="002A37FE" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="002A37FE" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00B432F1" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B432F1" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>雖均</w:t>
       </w:r>
-      <w:r w:rsidR="002A37FE" w:rsidRPr="004D46EB">
-[...38 lines deleted...]
-      <w:r w:rsidR="00601C82" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="002A37FE" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>請其積極將信託財產用於信託契約書約定目的</w:t>
+      </w:r>
+      <w:r w:rsidR="00601C82" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
-      <w:r w:rsidR="002A37FE" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="002A37FE" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
-      <w:r w:rsidR="00457199" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00457199" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該管</w:t>
       </w:r>
-      <w:r w:rsidR="00833030" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00833030" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>機關</w:t>
       </w:r>
-      <w:r w:rsidR="002A37FE" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="002A37FE" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>仍</w:t>
       </w:r>
-      <w:r w:rsidR="00833030" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00833030" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
-      <w:r w:rsidR="008F6058" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="008F6058" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>信託法</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>無</w:t>
       </w:r>
-      <w:r w:rsidR="008F6058" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="008F6058" w:rsidRPr="00CB7B60">
         <w:t>明</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>定</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>每</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>年之信託財產捐助支出比</w:t>
       </w:r>
-      <w:r w:rsidR="00B432F1" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B432F1" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>例</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="008F6058" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="008F6058" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
-      <w:r w:rsidR="00B432F1" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B432F1" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>信託法</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>尚無</w:t>
       </w:r>
-      <w:r w:rsidR="00B432F1" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B432F1" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>明定</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>限制捐贈未上</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>市(櫃)</w:t>
       </w:r>
-      <w:r w:rsidR="00457199" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00457199" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>公司</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>股票予公益</w:t>
       </w:r>
-      <w:r w:rsidR="00B432F1" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B432F1" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>信託</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為由，未</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>將</w:t>
       </w:r>
-      <w:r w:rsidR="00B432F1" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B432F1" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>公益信託持有大量</w:t>
       </w:r>
-      <w:r w:rsidR="00457199" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00457199" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未上</w:t>
       </w:r>
-      <w:r w:rsidR="00457199" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00457199" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>市(櫃)</w:t>
       </w:r>
-      <w:r w:rsidR="00601C82" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00601C82" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>公司股票卻</w:t>
       </w:r>
-      <w:r w:rsidR="00C63B74" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C63B74" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>每年度孳息收入及用於公益活動</w:t>
       </w:r>
-      <w:r w:rsidR="00B432F1" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B432F1" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之支出占信託財產</w:t>
       </w:r>
-      <w:r w:rsidR="00C63B74" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C63B74" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之比例</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00457199" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00457199" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>極微者</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00457199" w:rsidRPr="004D46EB">
+        <w:t>極微者，</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>審</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>認為無法或難以達成公益目的</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="00B432F1" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B432F1" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>亦</w:t>
       </w:r>
-      <w:r w:rsidR="002A37FE" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="002A37FE" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未對</w:t>
       </w:r>
-      <w:r w:rsidR="009267B0" w:rsidRPr="004D46EB">
-[...25 lines deleted...]
-      <w:r w:rsidR="002A37FE" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="009267B0" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>信託財產究</w:t>
+      </w:r>
+      <w:r w:rsidR="002A37FE" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>否有助於信託目的之達成及是否淪為集團控股表示意見</w:t>
+      </w:r>
+      <w:r w:rsidR="002A37FE" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>，財政部亦未據以否准</w:t>
       </w:r>
-      <w:r w:rsidR="00457199" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00457199" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>相關</w:t>
       </w:r>
-      <w:r w:rsidR="002A37FE" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="002A37FE" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>租稅優惠</w:t>
       </w:r>
-      <w:r w:rsidR="00360E96" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00360E96" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>恐使公益信託易於被利用</w:t>
       </w:r>
-      <w:r w:rsidR="00C536FB" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C536FB" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為以投資或控股為</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>目的，</w:t>
       </w:r>
-      <w:r w:rsidR="00B432F1" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B432F1" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>淪為控股及</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>避稅管道</w:t>
       </w:r>
-      <w:r w:rsidR="005B3CF5" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005B3CF5" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidR="00CE3C7A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00CE3C7A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>分述如下</w:t>
       </w:r>
-      <w:r w:rsidR="002A37FE" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="002A37FE" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD7CB5" w:rsidRPr="004D46EB" w:rsidRDefault="00A960D0" w:rsidP="009E1AF4">
+    <w:p w14:paraId="1FD7E26B" w14:textId="77777777" w:rsidR="00AD7CB5" w:rsidRPr="00CB7B60" w:rsidRDefault="00A960D0" w:rsidP="009E1AF4">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育部對</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於</w:t>
       </w:r>
-      <w:r w:rsidR="002D73B6" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="002D73B6" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>林</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>林堉</w:t>
+      </w:r>
+      <w:r w:rsidR="002D73B6" w:rsidRPr="00CB7B60">
+        <w:t>璘宏泰教育文化公益基金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>成立後於104年及106年</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>受贈</w:t>
       </w:r>
-      <w:r w:rsidR="00134108" w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00134108" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>未上市(櫃)公司</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>股票289億9,121萬2,300元</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>7億2,412萬2,920元</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，雖於107年9月12日</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>「公益信託目的事</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>業主管機關與稅捐稽徵機關聯繫通報作業原則」第2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>點第5款及第4點規定，就該信託基金大幅增加且多為非具流通性及即時性之</w:t>
       </w:r>
-      <w:r w:rsidR="00134108" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00134108" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未上市(櫃)公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>股票</w:t>
       </w:r>
-      <w:r w:rsidR="00210FAD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00210FAD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>乙</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...73 lines deleted...]
-      <w:r w:rsidR="002D73B6" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>節，通報財政部臺北國稅局</w:t>
+      </w:r>
+      <w:r w:rsidR="00807D70" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(下稱臺北國稅局)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，並以107年11月20日臺教社(三)字第1070195540號函查復財政部，略以：「該公益信託資產大部分為未上市(櫃)公司股票，非具即時性及流通性；因此該公益信託每年執行業務多賴額外現金捐贈，其信託財產在實現公益上，有其侷限。」惟教育部卻未曾向</w:t>
+      </w:r>
+      <w:r w:rsidR="002D73B6" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表示</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不宜收受上開捐贈或請其</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="002D73B6" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>研擬具體運用計畫</w:t>
+      </w:r>
+      <w:r w:rsidR="002D73B6" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidR="00C63B74" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。又該部雖表示已加強審視</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63B74" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益支出與財產總額之比例</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，惟107</w:t>
       </w:r>
-      <w:r w:rsidR="00C63B74" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C63B74" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年該比例</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>僅為</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>0.6559%</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，仍有偏低。</w:t>
       </w:r>
-      <w:r w:rsidR="00AD7CB5" w:rsidRPr="004D46EB">
-[...12 lines deleted...]
-      <w:r w:rsidR="00AD7CB5" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00AD7CB5" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>依教育部說明，該部於1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7CB5" w:rsidRPr="00CB7B60">
         <w:t>08</w:t>
       </w:r>
-      <w:r w:rsidR="00AD7CB5" w:rsidRPr="004D46EB">
-[...26 lines deleted...]
-      <w:r w:rsidR="001A6E1B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00AD7CB5" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年3月22日函詢法務部有關</w:t>
+      </w:r>
+      <w:r w:rsidR="001A6E1B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託年度支出比例</w:t>
       </w:r>
-      <w:r w:rsidR="00AD7CB5" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00AD7CB5" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>是否屬法律保留之重要事項，應由法律加以規範，不得逕行以命令為之，經法務部</w:t>
       </w:r>
-      <w:r w:rsidR="001A6E1B" w:rsidRPr="004D46EB">
-[...51 lines deleted...]
-        <w:t>信託法修正後，再配合辦理。</w:t>
+      <w:r w:rsidR="001A6E1B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>函復表示將研修信託法，教育部爰暫停修正</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7CB5" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>教育業務公益信託許可及監督辦法，將俟信託法修正後，再配合辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="00E50B40" w:rsidP="00A960D0">
+    <w:p w14:paraId="3815D8AC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="00E50B40" w:rsidP="00A960D0">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00A960D0" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>臺北國稅局獲</w:t>
+      </w:r>
+      <w:r w:rsidR="00A960D0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育部通報後則</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
-[...26 lines deleted...]
-      <w:r w:rsidR="00A960D0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>表示，因現行法令尚無限制捐贈未上市(櫃)股票予公益信託之規定，又該公益信託於104年成立，迄至107年止，主要收入為受贈之未上市(櫃)股票之現金股利1億5千萬元及受贈現金，主要支出用於捐贈予政府、社福單位、醫院及公益慈善基金會等單位，總支出約6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A960D0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>億元，雖據</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育部函</w:t>
       </w:r>
-      <w:r w:rsidR="00AD7CB5" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00AD7CB5" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表示其信託財產在實現公益上</w:t>
       </w:r>
-      <w:r w:rsidR="00A960D0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00A960D0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有其侷限，但實質上</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>該公益信託自104年成立以來每年均有相當之公益支出，尚無法認定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>完全無法實現公益目的，又現行法令亦未對公益支出金額或比例之限額加以</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規範，故是否能以其信託財產大部分</w:t>
       </w:r>
-      <w:r w:rsidR="009D1723" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="009D1723" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(99</w:t>
       </w:r>
-      <w:r w:rsidR="009D1723" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="009D1723" w:rsidRPr="00CB7B60">
         <w:t>%</w:t>
       </w:r>
-      <w:r w:rsidR="009D1723" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="009D1723" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為未上市(櫃)</w:t>
       </w:r>
-      <w:r w:rsidR="009D1723" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="009D1723" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公司股票，在實現公益上有其侷限，據以</w:t>
       </w:r>
-      <w:r w:rsidR="00A960D0" w:rsidRPr="004D46EB">
-[...12 lines deleted...]
-      <w:r w:rsidR="009D1723" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00A960D0" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>否准租稅優惠，不無疑義，爰</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1723" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>未</w:t>
       </w:r>
-      <w:r w:rsidR="00A960D0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00A960D0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>否</w:t>
-[...7 lines deleted...]
-        <w:t>准租稅優惠。</w:t>
+        <w:t>否准租稅優惠。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="00E44EF0" w:rsidP="00A960D0">
+    <w:p w14:paraId="392601FF" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="00E44EF0" w:rsidP="00A960D0">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>衛福部</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主管之</w:t>
       </w:r>
-      <w:r w:rsidR="00AD7CB5" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00AD7CB5" w:rsidRPr="00CB7B60">
         <w:t>公益信託恩典社會福利基金</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>公益信託基督教中華信望</w:t>
       </w:r>
-      <w:r w:rsidR="00AD7CB5" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00AD7CB5" w:rsidRPr="00CB7B60">
         <w:t>愛基金</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>與</w:t>
       </w:r>
-      <w:r w:rsidR="00AD7CB5" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00AD7CB5" w:rsidRPr="00CB7B60">
         <w:t>公益信託主愛社會福利基金</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
-[...25 lines deleted...]
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>於98年分別受贈</w:t>
+      </w:r>
+      <w:r w:rsidR="00134108" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>未上市(櫃)公司</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>股票</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>65億907萬5,720元</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>55億4,936萬100元</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>55億4,936萬100元</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="00A8577C" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00A8577C" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>104年至108年</w:t>
       </w:r>
-      <w:r w:rsidR="00102AF9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00102AF9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>符合信託本旨之支出</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，平均</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>僅</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>294萬4,008元、336萬2,500元及304萬2,500</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>元</w:t>
       </w:r>
-      <w:r w:rsidR="00D34B28" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00D34B28" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，占信託資產之比例</w:t>
       </w:r>
-      <w:r w:rsidR="00134108" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00134108" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>僅0.0272%、0.0543%及0.0496%</w:t>
       </w:r>
-      <w:r w:rsidR="00D34B28" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00D34B28" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如前述</w:t>
       </w:r>
-      <w:r w:rsidR="00D34B28" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00D34B28" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>卻</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>成立資產龐大之公益信託，</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>信託</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>資產又以</w:t>
       </w:r>
-      <w:r w:rsidR="007343E9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007343E9" w:rsidRPr="00CB7B60">
         <w:t>未上市(櫃)公司</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>股票</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>多，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>恐</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="00D34B28" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>另有其他目的或考量</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34B28" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00AD7CB5" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00AD7CB5" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>惟衛福</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>部卻</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>未</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表示不宜收受該等捐贈</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>，亦</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未就信託資產</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>是否難以達成公益目的加以審認並表示意見</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
-[...6 lines deleted...]
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。依該部說明，該</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>部本於權</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>責監</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>督及管</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>理</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>各公益信託</w:t>
+      </w:r>
+      <w:r w:rsidR="005733B3" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
+      <w:r w:rsidR="005733B3" w:rsidRPr="00CB7B60">
+        <w:t>合法運作</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7CB5" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>現行</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>信</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>託法</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>並無</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>明定</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>每</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>年之信託財產捐助支出比</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>率</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>，為符合社會福利</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>本</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>旨，爰</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
-[...24 lines deleted...]
-      <w:r w:rsidR="005733B3" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>部</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>自</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>主審查其</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>度公益信</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>託</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>之社會福利支出比率是</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>否</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>達</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>50%以</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>上，以</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>監</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>督受託人對公益信託支出為公益使用與執行</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。若</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>該</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>益</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>信</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>託不為活動或捐助</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>過</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>低，</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>則</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>以行政指導方式</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00767A93" w:rsidRPr="00CB7B60">
+        <w:t>依</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>信託法第</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>22條</w:t>
+      </w:r>
+      <w:r w:rsidR="00767A93" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
-      <w:r w:rsidR="005733B3" w:rsidRPr="004D46EB">
-[...2 lines deleted...]
-      <w:r w:rsidR="00AD7CB5" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>規定，函請受託人</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>應依</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>信託本旨，</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>善良管理</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>人</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>之</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>注意</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>處理信託事務，</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>確</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>保公益信</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>託</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>財產有助於社會福利公益之實現</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
-[...2 lines deleted...]
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>請受託人</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>本</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>於專業判斷該股票是否有助於社會福利</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>益之實現，倘難以確保持有之股票能獲實質可實現之收益，</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4161A" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>則</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>函</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>請受託人研擬變現之具體計畫</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。現</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>行</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34B28" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公益</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>信託</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>法規</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>尚</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>未完備</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，各目</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>的事業主管機</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>關實</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>務執行面臨</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6978" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>問題</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，法</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>務部</w:t>
+      </w:r>
+      <w:r w:rsidR="00767A93" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>業</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>研議</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>修</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>正</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>信</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
-[...115 lines deleted...]
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>託法，</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>另建</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>請財政部就</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
-[...280 lines deleted...]
-      <w:r w:rsidR="005B6978" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005B6978" w:rsidRPr="00CB7B60">
         <w:t>益信託</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>相</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>關</w:t>
       </w:r>
-      <w:r w:rsidR="005B6978" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005B6978" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>稅法</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>規定</w:t>
       </w:r>
-      <w:r w:rsidR="005B6978" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005B6978" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>加以</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>明確</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>範</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>定，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>俾</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>公益信託制度更</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>臻</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:t>完善。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="00E00F3F" w:rsidP="00416E18">
+    <w:p w14:paraId="0227605E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="00E00F3F" w:rsidP="00416E18">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依內政部說明，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>王楊嬌信望愛基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自100年設立迄今之執行情形，似有</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>「信託為主，公益為輔」之情事</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="00553E56" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00553E56" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>惟就支出比例</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>過低</w:t>
       </w:r>
-      <w:r w:rsidR="00117C41" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00117C41" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>乙節</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，除信託法第77條規定無正當理由連續3年不為活動</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>目的事業主管機關得撤銷其許可或為其他必要之處置外</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="00553E56" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00553E56" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未就支出比例</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有具體規定</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>，爰宜有法律規範，俾便遵循</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E1460B" w:rsidRPr="004D46EB" w:rsidRDefault="00997505" w:rsidP="00277649">
+    <w:p w14:paraId="3BA8A9A0" w14:textId="4AE82B93" w:rsidR="00E1460B" w:rsidRPr="00CB7B60" w:rsidRDefault="00997505" w:rsidP="00277649">
       <w:pPr>
         <w:pStyle w:val="32"/>
         <w:ind w:left="1361" w:firstLine="680"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上</w:t>
       </w:r>
-      <w:r w:rsidR="00E30582" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00E30582" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="00B722DC" w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidR="00E30582" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B722DC" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>教育部、衛福部及內政部雖均表示已加強審酌公益支出與財產總額之比例，促請積極運用或請提供具體運用計畫，惟亦</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30582" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表示</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>因信託法</w:t>
       </w:r>
-      <w:r w:rsidR="00E30582" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00E30582" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未明定，</w:t>
       </w:r>
-      <w:r w:rsidR="00F961A2" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00F961A2" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>基於法律保留原則，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E30582" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00E30582" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>尚難</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>審認</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00277649" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00277649" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>信託財產</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>無法或難以達成公益目的</w:t>
       </w:r>
-      <w:r w:rsidR="007B5D08" w:rsidRPr="004D46EB">
-[...13 lines deleted...]
-      <w:r w:rsidR="00B2223D" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007B5D08" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，爰</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2223D" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未依信託法第77條規定執行撤銷、廢止其許可或為其他必要處置</w:t>
       </w:r>
-      <w:r w:rsidR="00A81834" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00A81834" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，即令通報財政部，</w:t>
       </w:r>
-      <w:r w:rsidR="00B2223D" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B2223D" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>財政部亦</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="007006A5" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007006A5" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表示如</w:t>
       </w:r>
-      <w:r w:rsidR="00BF7526" w:rsidRPr="004D46EB">
-[...18 lines deleted...]
-      <w:r w:rsidR="00BF7526" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0058185D" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>據以</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7526" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>否准租稅優惠</w:t>
+      </w:r>
+      <w:r w:rsidR="007006A5" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>不無疑義；</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7526" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>恐使公益信託易於被利用作為投資或控股為目的，</w:t>
       </w:r>
-      <w:r w:rsidR="007006A5" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007006A5" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>淪為控股及</w:t>
       </w:r>
-      <w:r w:rsidR="00BF7526" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00BF7526" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>避稅管道</w:t>
       </w:r>
-      <w:r w:rsidR="00A81834" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00A81834" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="00AB1716" w:rsidP="005E2F24">
+    <w:p w14:paraId="508030CC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="00AB1716" w:rsidP="005E2F24">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
-[...26 lines deleted...]
-      <w:r w:rsidR="00715524" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>依法務部說明，針對現行信託法規範不明確之處，法務部自107年4月起邀集學者、專家及有關機關召開研商會議，並參酌會議討論情形，擬具「信託法部分條文修正草案」(下稱該草案)，於108年8月29日完成草案預告程序。依該草案總說明，信託法就公益信託之設立許可及監督事項，於第8章設有專章規定，共計17個條文，惟自該法85年1月28日施行迄今未曾修正，鑒於公益信託日益蓬勃，現行規範已不足以因應實務狀況。又</w:t>
+      </w:r>
+      <w:r w:rsidR="00715524" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依財政部說明，有關</w:t>
       </w:r>
-      <w:r w:rsidR="00715524" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00715524" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>法務部108年8月15日預告修正信託法部分條文修正草案，財政部同年月29日提供修正建議，以</w:t>
       </w:r>
-      <w:r w:rsidR="00715524" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00715524" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>敦促公益信託積極從事公益活動，落實公益目的，財政部建議</w:t>
       </w:r>
-      <w:r w:rsidR="00715524" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00715524" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00460538" w:rsidRPr="004D46EB" w:rsidRDefault="00460538" w:rsidP="00715524">
+    <w:p w14:paraId="60DCF280" w14:textId="77777777" w:rsidR="00460538" w:rsidRPr="00CB7B60" w:rsidRDefault="00460538" w:rsidP="00715524">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於信託法明定公益信託之年度支出不得低於信託財產總額2%或年度收入總額60%，以避免閒置財產持續積累，並充分發揮信託得動用本金之功能，有助於目的事業主管機關監督及管理公益信託從事公益活動之具體衡量指標。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00460538" w:rsidRPr="004D46EB" w:rsidRDefault="00460538" w:rsidP="00715524">
+    <w:p w14:paraId="17500406" w14:textId="77777777" w:rsidR="00460538" w:rsidRPr="00CB7B60" w:rsidRDefault="00460538" w:rsidP="00715524">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
-[...71 lines deleted...]
-        <w:t>提升整體社會資源運用效率。</w:t>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>另為因應公益信託發展需要，諸如環境或文化資產保存之公益信託，信託財產為土地或文化資產，為利公益信託資金之完整規劃及彈性運用，爰於同條項末段增訂但書</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63B74" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，如有正當理由並經目的事業主管機關同意，其年度支出可免受所定比例</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>限制，俾提升整體社會資源運用效率。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00460538" w:rsidRPr="004D46EB" w:rsidRDefault="00460538" w:rsidP="00715524">
+    <w:p w14:paraId="73B726C1" w14:textId="77777777" w:rsidR="00460538" w:rsidRPr="00CB7B60" w:rsidRDefault="00460538" w:rsidP="00715524">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>另考量實務上委託人或捐贈人以未上市(櫃)公司股票成立或捐贈公益信託之信託財產龐鉅，</w:t>
       </w:r>
-      <w:r w:rsidR="005B3CF5" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005B3CF5" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>且每年度孳息收入占信託財產</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>之比</w:t>
       </w:r>
-      <w:r w:rsidR="00BC4B24" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00BC4B24" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>例</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>極微，為促使該等股權信託積極從事公益活動，</w:t>
-[...31 lines deleted...]
-        <w:t>公司之股份或股權者，其依信託本旨辦理信託事務之年度支出，應達該項信託財產總額2%」。</w:t>
+        <w:t>極微，為促使該等股權信託積極從事公益活動，爰建議明定「公益信託之信託財產屬未上市、未上櫃且非興櫃公司之股份或股權者，其依信託本旨辦理信託事務之年度支出，應達該項信託財產總額2%」。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A1796" w:rsidRPr="004D46EB" w:rsidRDefault="00715524" w:rsidP="004910F1">
+    <w:p w14:paraId="5456AC61" w14:textId="77777777" w:rsidR="000A1796" w:rsidRPr="00CB7B60" w:rsidRDefault="00715524" w:rsidP="004910F1">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>另</w:t>
       </w:r>
-      <w:r w:rsidR="00AA250A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00AA250A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>依財政部說明，</w:t>
       </w:r>
-      <w:r w:rsidR="000A1796" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000A1796" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>為周延及強化公益信託適用相關租稅優惠之免稅要件，</w:t>
       </w:r>
-      <w:r w:rsidR="00AA250A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00AA250A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
-      <w:r w:rsidR="000A1796" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000A1796" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>部</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000A1796" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000A1796" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>研</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="000A1796" w:rsidRPr="004D46EB">
+        <w:t>研議</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1796" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>檢討修正所得稅法</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1796" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>議</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A1796" w:rsidRPr="004D46EB">
+        <w:t>與</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0A10" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>遺產及贈與稅法</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1796" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>涉</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1796" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>檢討修正所得稅法</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A1796" w:rsidRPr="004D46EB">
+        <w:t>公益信託徵免稅規定，</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1796" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>與</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidR="000A1796" w:rsidRPr="004D46EB">
+        <w:t>該部將參酌現行財團法人課稅制度，訂定公益信託免稅標準之法制，將公益活動支出比率及防止利益輸送相關規定，納入稅制規範</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1796" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>公益信託</w:t>
-[...53 lines deleted...]
-        <w:t>公平及中立性原則。</w:t>
+        <w:t>，俾落實租稅公平及中立性原則。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007857C4" w:rsidRPr="004D46EB" w:rsidRDefault="00BD5FA1" w:rsidP="00807D70">
+    <w:p w14:paraId="1C1FDF3B" w14:textId="77777777" w:rsidR="007857C4" w:rsidRPr="00CB7B60" w:rsidRDefault="00BD5FA1" w:rsidP="00807D70">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
-      <w:r w:rsidR="007857C4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007857C4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託係為促進一般公眾之利益，故信託財產須有助於信託目的之實現，並基於公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="007857C4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007857C4" w:rsidRPr="00CB7B60">
         <w:t>具有輔助公共支出之功能</w:t>
       </w:r>
-      <w:r w:rsidR="007857C4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007857C4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，我國稅法規定符合要件之公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="007857C4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007857C4" w:rsidRPr="00CB7B60">
         <w:t>得適用相關租稅優惠</w:t>
       </w:r>
-      <w:r w:rsidR="007857C4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007857C4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。經查，國內十大公益信託之</w:t>
       </w:r>
-      <w:r w:rsidR="007857C4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007857C4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>委託人或捐贈人以未上市(櫃)公司股票成立或捐贈公益信託之信託財產龐鉅</w:t>
       </w:r>
-      <w:r w:rsidR="007857C4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007857C4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，部分於成立後受贈高達數十億元至297億餘元之股票，惟當中有部分之公益信託，</w:t>
       </w:r>
-      <w:r w:rsidR="007857C4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007857C4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>每年度孳息收入及</w:t>
       </w:r>
-      <w:r w:rsidR="007857C4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007857C4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>用於公益活動支出</w:t>
       </w:r>
-      <w:r w:rsidR="005B3CF5" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005B3CF5" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>占信託財產</w:t>
       </w:r>
-      <w:r w:rsidR="00BC4B24" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00BC4B24" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>之比例</w:t>
       </w:r>
-      <w:r w:rsidR="007857C4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007857C4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>極微</w:t>
       </w:r>
-      <w:r w:rsidR="007857C4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007857C4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="00715524" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00715524" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>從事創設目的活動之能量偏低，公益性</w:t>
       </w:r>
-      <w:r w:rsidR="007857C4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007857C4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不足。按公益信託之信託財產應用於公益活動支出，而非以投資或控股為目的，</w:t>
       </w:r>
-      <w:r w:rsidR="007857C4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007857C4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>為促使該等股權信託積極從事公益活動</w:t>
       </w:r>
-      <w:r w:rsidR="007857C4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007857C4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，落實公益目的，亟待</w:t>
       </w:r>
-      <w:r w:rsidR="00024DDD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00024DDD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>儘速</w:t>
       </w:r>
-      <w:r w:rsidR="007857C4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="007857C4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>修法並由該管機關加強落實監督。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="0DC393AF" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>信託法</w:t>
       </w:r>
-      <w:r w:rsidR="00024DDD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00024DDD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>如經</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>修法後，依信託法部分條文修正草案，明定公益信託接受現金以外之財產捐贈前，應報請中央目的事業主管機關會同財政部許</w:t>
       </w:r>
-      <w:r w:rsidR="00BC4B24" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00BC4B24" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>可；並明定除經中央目的事業主管機關核准外，不得對單一公司持股比例</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>超過該公司資本額5%</w:t>
       </w:r>
-      <w:r w:rsidR="00A65E37" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00A65E37" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，惟因禁止法律溯及既往原則，如</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>新法通過施行後，仍有賴中央目的事業主管機關透過行政指導之方式，或由賦稅機關透過租稅相關規定，藉以輔導或敦促其將該信託財產作為公益支出使用。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00BD6AEF">
+    <w:p w14:paraId="23054B5C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00BD6AEF">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依法務部說明，由於公益</w:t>
       </w:r>
-      <w:r w:rsidR="00F902EC" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00F902EC" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>信託財產係供受託人辦理公益事務之用，允應具有高度流通性及變現性，而</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>現金以外之財產，例如有價證券及不動產等，因有流通性、變現性及獲利性之問題，故為確保公益目的之達成，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00F902EC" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>該部擬具「信託法部分條文修正草案」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>增訂第71條之2第1項規定：</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...54 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>受託人申請公益信託之設立，其現金以外之信託財產達一定價額以上時，或公益信託設立後，其接受一定價額以上現金以外之財產捐贈前，受託人應檢具財產運用計畫，報請中央目的事業主管機關會同財政部許可，始得設立或接受該一定價額以上現金以外之財產捐贈。」惟詢據該部，按新訂之法規，如涉及限制或剝奪人民權利，或增加法律上之義務，原則上不得適用於該法規生效前業已終結之事實或法律關係，是謂禁止法律溯及既往原則</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>(司法院釋字第783號、第782號及第781</w:t>
       </w:r>
-      <w:r w:rsidR="00F902EC" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00F902EC" w:rsidRPr="00CB7B60">
         <w:t>號解釋</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。是該草案施行前曾受贈高額</w:t>
       </w:r>
-      <w:r w:rsidR="00C92C62" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C92C62" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未上市(櫃)公司股票或</w:t>
       </w:r>
-      <w:r w:rsidR="000234B6" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000234B6" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>信託財</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>產中</w:t>
       </w:r>
-      <w:r w:rsidR="00C92C62" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C92C62" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未上市(櫃)公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidR="00C92C62" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>股票占比極高之公益信託，就其已持有之股票，原則上並無修正後規定之</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92C62" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>適用；新法修正後，該公益信託如再接收股票捐贈或自行購入股票，始</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有新法之適用。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="1D28D766" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>此外，為避免公益信託因持有單一公司大量股份，形成控股化，影響公益信託從事公益，該草案增訂71條之7第3項規定：「除經中央目的事業主管機關核准外，信託財產不得為下列之管理及運用：一、購買委託人或捐贈累計達信託財產總額二分之一之捐贈人及其關係企業所發行之股票及公司債。二、對單一公司持股比率超過該公司資本額百分之五。」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>經查</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，如按普通股面額每股10元估算，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...10 lines deleted...]
-      <w:r w:rsidR="007343E9" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>林堉璘宏泰教育文化公益基金對泰賀投資等4間</w:t>
+      </w:r>
+      <w:r w:rsidR="007343E9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未上市(櫃)公司</w:t>
       </w:r>
-      <w:r w:rsidR="00C63B74" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C63B74" w:rsidRPr="00CB7B60">
         <w:t>持股比</w:t>
       </w:r>
-      <w:r w:rsidR="00C63B74" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C63B74" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>例</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00017884" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00017884" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>恐或</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>均</w:t>
       </w:r>
-      <w:r w:rsidR="00017884" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00017884" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>逾</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>5%</w:t>
       </w:r>
-      <w:r w:rsidR="00017884" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00017884" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之情形</w:t>
       </w:r>
-      <w:r w:rsidR="00F902EC" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00F902EC" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>如下表</w:t>
       </w:r>
-      <w:r w:rsidR="00F902EC" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00F902EC" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00017884" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00017884" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00017884" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00017884" w:rsidRPr="00CB7B60">
+        <w:t>俟未來修法通過後，</w:t>
+      </w:r>
+      <w:r w:rsidR="00017884" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>就</w:t>
       </w:r>
-      <w:r w:rsidR="00017884" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00017884" w:rsidRPr="00CB7B60">
         <w:t>如同該</w:t>
       </w:r>
-      <w:r w:rsidR="00017884" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00017884" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="00C63B74" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C63B74" w:rsidRPr="00CB7B60">
         <w:t>之現存公益信託對單一公司持股比</w:t>
       </w:r>
-      <w:r w:rsidR="00C63B74" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C63B74" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>例</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>超過5%</w:t>
       </w:r>
-      <w:r w:rsidR="00017884" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00017884" w:rsidRPr="00CB7B60">
         <w:t>者，如何輔導</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>遵循該規定</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...40 lines deleted...]
-      <w:r w:rsidR="001B1B25" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>？詢據法務部，按中央法規標準法第13條規定：「法規明定自公布或發布日施行者，自公布或發布之日起算至第3日起發生效力。」法律一旦發生變動，除法律有溯及適用之特別規定者外，原則上係自法律公布生效日起，向將來發生效力（司法院釋字第574</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1B25" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號解釋理由書</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）。該草案並未增設「法律有溯及適用之特別規定」或「限制新法於生效後適用範圍之特別</w:t>
       </w:r>
-      <w:r w:rsidR="00C63B74" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C63B74" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規定」，是於新法通過施行後，尚不得強令施行前已對單一公司持股比例</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>超過5%之公益信託，出售其持有超過5%之股份，惟中央目的事業主管機關仍得透過行政指導之方式，或由賦稅機關透過租稅相關規定，藉以輔導或敦促其將該信託財產作為公益支出使用。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="006E3287" w:rsidP="000E060B">
+    <w:p w14:paraId="42DC28C4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="006E3287" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
-[...10 lines deleted...]
-      <w:r w:rsidR="00BC4B24" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:t>林堉璘宏泰教育文化公益基金</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4B24" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>持股比例</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>情形表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4979" w:type="pct"/>
         <w:tblInd w:w="9" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1742"/>
         <w:gridCol w:w="1733"/>
         <w:gridCol w:w="1527"/>
         <w:gridCol w:w="2688"/>
         <w:gridCol w:w="1107"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1826B152" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1314B056" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>公司</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1BBD9183" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>實收</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>資本額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5283FFE4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>推估</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2CFCBB99" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>普通股股數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="76B5BA64" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>林</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+              <w:t>林堉璘宏泰教育文化</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34BC780E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>堉璘</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>公益基金</w:t>
             </w:r>
-            <w:r w:rsidR="00E3606D" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00E3606D" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>之</w:t>
             </w:r>
-            <w:r w:rsidR="00E3606D" w:rsidRPr="004D46EB">
+            <w:r w:rsidR="00E3606D" w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>持</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>股數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4B24" w:rsidRPr="004D46EB" w:rsidRDefault="00BC4B24" w:rsidP="007F7481">
+          <w:p w14:paraId="3D566FF4" w14:textId="77777777" w:rsidR="00BC4B24" w:rsidRPr="00CB7B60" w:rsidRDefault="00BC4B24" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>持股</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="00BC4B24" w:rsidP="007F7481">
+          <w:p w14:paraId="3811A654" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="00BC4B24" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>比例</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="4374D434" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1F6D513C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>泰賀投資</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3FD23859" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2,552,679,610</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7EC88818" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>255,267,961</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6E19F1C8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>229,394,961</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="745D899A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>89.86%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="5875D5AB" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="73FDA116" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>泰發投資</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6419ACCB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2,490,201,550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4806E5DA" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>249,020,155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4BACAA92" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>249,020,155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3A187CBB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="0FDC8105" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3B92E2C1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>朝隆投資</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0D11D398" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3,358,937,340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7FEF1AA6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>893</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>,734</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="12DE477F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>335,893,734</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="746989E8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="506A338D" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="194E5A7C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>泰翔投資</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6DF20D54" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2,610,996,100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="79F637E3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>261,099,610</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1528" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="75CB00B7" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>261,099,610</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="07E75310" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="15487E8B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="4" w:left="14"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>資料來源：以經濟部商業司</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>「商工登記公示資料查詢」查詢107年底之「歷史資料」。以每股10元推估普通股股數。該公益信託</w:t>
-[...15 lines deleted...]
-        <w:t>年度信託事務處理報告書。</w:t>
+        <w:t>「商工登記公示資料查詢」查詢107年底之「歷史資料」。以每股10元推估普通股股數。該公益信託107年度信託事務處理報告書。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="192B5791" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="123" w:left="418"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="00BD6AEF">
+    <w:p w14:paraId="2ECB0A94" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="00BD6AEF">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>詢據衛福部表示，有關「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>信託法部分修正條文草案第71條之2雖已增訂相關規範，針對目前已成立之公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>如何處理因應</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」，該</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>部</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表示，為</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>健全社會</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>福</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>利公益信託之運作</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>擬</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>函</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>請</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>部</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>監</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>督</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>管理</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>社</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>會福</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>利公</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之受</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>託人</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，於提</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>報下年度信託事務計畫</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>及收支預算書時，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>倘有非現金之信託財產，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>將請</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>受託人研擬非現金之信託財產</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>109年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>度運用計畫書</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>，併同</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>109年度</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>信託事務計</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>畫</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>書及收支預算書</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>提</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>報</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>該</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>部。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>該部此舉係針對「全數」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>非現金之信託財產</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，包含過往獲贈者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>請</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>受託人研擬</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>度運用計畫書</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...112 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，對於加強</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>財</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>產運用執行之成效</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>或有助益，可為各</w:t>
       </w:r>
-      <w:r w:rsidR="001B1B25" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="001B1B25" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>相關</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主管機關之參考。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="3E618C62" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上，如信託法修法後，依</w:t>
       </w:r>
-      <w:r w:rsidR="00017884" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00017884" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...26 lines deleted...]
-      <w:r w:rsidR="00A82EFE" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>草案，明定公益信託接受一定價額以上現金以外之財產捐贈前，應報請中央目的事業主管機關會同財政部許</w:t>
+      </w:r>
+      <w:r w:rsidR="00A82EFE" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>可；並明定除經中央目的事業主管機關核准外，不得對單一公司持股比例</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>超過該公司資本額5%，惟因禁止法律溯及</w:t>
       </w:r>
-      <w:r w:rsidR="00A82EFE" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00A82EFE" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>既往原則，於新法通過施行後，尚不得強令施行前已對單一公司持股比例</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>超過5%之公益信託，出售其持有超過5%</w:t>
       </w:r>
-      <w:r w:rsidR="00017884" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00017884" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之股份，且該草案施行前曾受贈高額未上市(櫃)公司</w:t>
       </w:r>
-      <w:r w:rsidR="00967CBA" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00967CBA" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>股票</w:t>
       </w:r>
-      <w:r w:rsidR="00017884" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00017884" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>或信託財</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>產中</w:t>
       </w:r>
-      <w:r w:rsidR="00017884" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00017884" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未上市(櫃)公司</w:t>
       </w:r>
-      <w:r w:rsidR="00967CBA" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00967CBA" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>股票</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t>之公益信託，就其已持有之股票，原則上並無修正後規定之適用。仍有賴中央目的事業主管機關透過行政指導之方式，或由賦稅機關透過租稅相關規定，藉以輔導或敦促其將該信託財產作為公益支出使用。</w:t>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>占比極高之公益信託，就其已持有之股票，原則上並無修正後規定之適用。仍有賴中央目的事業主管機關透過行政指導之方式，或由賦稅機關透過租稅相關規定，藉以輔導或敦促其將該信託財產作為公益支出使用。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A36D2B" w:rsidRPr="004D46EB" w:rsidRDefault="009966B0" w:rsidP="00F17B08">
+    <w:p w14:paraId="3F53636B" w14:textId="77777777" w:rsidR="00A36D2B" w:rsidRPr="00CB7B60" w:rsidRDefault="009966B0" w:rsidP="00F17B08">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>國內十大</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="00341FC8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00341FC8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>之捐助對象</w:t>
       </w:r>
-      <w:r w:rsidR="00C2679A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C2679A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>多有</w:t>
       </w:r>
-      <w:r w:rsidR="00341FC8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00341FC8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
-      <w:r w:rsidR="00A36D2B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00A36D2B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>關聯之</w:t>
       </w:r>
-      <w:r w:rsidR="00682EB0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00682EB0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>公益</w:t>
       </w:r>
-      <w:r w:rsidR="00341FC8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00341FC8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>團體</w:t>
       </w:r>
-      <w:r w:rsidR="009040A3" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="009040A3" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>及公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="00C2679A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C2679A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>者</w:t>
       </w:r>
-      <w:r w:rsidR="008E3FA6" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="008E3FA6" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C2679A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00C2679A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>衛福部及教育部</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t>衛福部及教育部等相關目的事業主管機關允應秉其權責就公益信託最終受益對象是否屬不特定人之情形持續加強追蹤查核，必要時尚應促其說明釐清，以</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2679A" w:rsidRPr="00CB7B60">
+        <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>等相關目的事業主管機關</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C2679A" w:rsidRPr="004D46EB">
+        <w:t>符合受益對象為不特定多數人之公益性目的</w:t>
+      </w:r>
+      <w:r w:rsidR="00341FC8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>允</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C2679A" w:rsidRPr="004D46EB">
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46994" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>應秉其權責就公益信託最終受益對象是否屬不特定人之情形持續加強追蹤查核，必要時尚應促其說明</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C2679A" w:rsidRPr="004D46EB">
+        <w:t>確保公益信託就特定人或團體之</w:t>
+      </w:r>
+      <w:r w:rsidR="00807D70" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>釐</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C2679A" w:rsidRPr="004D46EB">
+        <w:t>捐贈</w:t>
+      </w:r>
+      <w:r w:rsidR="003575D4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>清，以</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>已遵守普遍性及公平性原則</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1968" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>符合受益對象為不特定多數人之公益性目的</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00341FC8" w:rsidRPr="004D46EB">
+        <w:t>。另</w:t>
+      </w:r>
+      <w:r w:rsidR="003575D4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="00C46994" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0054513E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>確保公益信託就特定人或團體之</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00807D70" w:rsidRPr="004D46EB">
+        <w:t>藉由公益信託與關聯之財團法人間轉手捐贈之安排，一筆公益支出在現行稅法下</w:t>
+      </w:r>
+      <w:r w:rsidR="00D02805" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>捐贈</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003575D4" w:rsidRPr="004D46EB">
+        <w:t>恐有</w:t>
+      </w:r>
+      <w:r w:rsidR="0054513E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>已遵守普遍性及公平性原則</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E1968" w:rsidRPr="004D46EB">
+        <w:t>可享多次免稅效果</w:t>
+      </w:r>
+      <w:r w:rsidR="00D02805" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>。</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="005E1968" w:rsidRPr="004D46EB">
+        <w:t>之虞</w:t>
+      </w:r>
+      <w:r w:rsidR="0054513E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>另</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="003575D4" w:rsidRPr="004D46EB">
+        <w:t>，未盡合理。</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17B08" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
+        <w:t>法務部</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0D5D" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>與</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17B08" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>財政部</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0D5D" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>允宜妥謀善策</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17B08" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="0054513E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="003A0D5D" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>藉由公益信託與關聯之財團法人間轉手捐贈之安排，一筆公益支出在現行稅法下</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D02805" w:rsidRPr="004D46EB">
+        <w:t>俾免公益信託</w:t>
+      </w:r>
+      <w:r w:rsidR="00682EB0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>恐有</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t>捐助</w:t>
+      </w:r>
+      <w:r w:rsidR="00682EB0" w:rsidRPr="00CB7B60">
+        <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>可享多次免稅效果</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D02805" w:rsidRPr="004D46EB">
+        <w:t>關聯</w:t>
+      </w:r>
+      <w:r w:rsidR="00682EB0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>之虞</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t>公益</w:t>
+      </w:r>
+      <w:r w:rsidR="00682EB0" w:rsidRPr="00CB7B60">
+        <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>，未盡合理。</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F17B08" w:rsidRPr="004D46EB">
+        <w:t>團體</w:t>
+      </w:r>
+      <w:r w:rsidR="00682EB0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>法務部</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A0D5D" w:rsidRPr="004D46EB">
+        <w:t>及公益信託之行為</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0D5D" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>與</w:t>
-[...82 lines deleted...]
-        </w:rPr>
         <w:t>淪為避稅管道。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD78FE" w:rsidRPr="004D46EB" w:rsidRDefault="003A3450" w:rsidP="000E060B">
+    <w:p w14:paraId="7D19D536" w14:textId="77777777" w:rsidR="00BD78FE" w:rsidRPr="00CB7B60" w:rsidRDefault="003A3450" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託之設立須以公共利益為目的，</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>而所稱「公共利益」，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依法務部說明，係指社會全體之利益，亦即不特定多數人之利益，</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如以特定人或特定團體為受益人之信託，非為公益信託。又依財政部說明，</w:t>
       </w:r>
-      <w:r w:rsidR="00BD78FE" w:rsidRPr="004D46EB">
-[...12 lines deleted...]
-      <w:r w:rsidR="00BD78FE" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00BD78FE" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>所得稅法第4條之3與遺產及贈與稅法第16條之1規定，公益信託適用相關租稅優惠應符合要件之一為「各該公益信託除為其設立目的舉辦事業而必須支付之費用外，不以任何方式對特定或可得特定之人給予特殊利益</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD78FE" w:rsidRPr="00CB7B60">
         <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidR="00E53626" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00E53626" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009966B0" w:rsidRPr="004D46EB" w:rsidRDefault="00BD78FE" w:rsidP="009966B0">
+    <w:p w14:paraId="6315748C" w14:textId="77777777" w:rsidR="009966B0" w:rsidRPr="00CB7B60" w:rsidRDefault="00BD78FE" w:rsidP="009966B0">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
-[...12 lines deleted...]
-      <w:r w:rsidR="009966B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>查，</w:t>
+      </w:r>
+      <w:r w:rsidR="009966B0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>國內十大公益信託之捐助對象不乏為</w:t>
       </w:r>
-      <w:r w:rsidR="009966B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="009966B0" w:rsidRPr="00CB7B60">
         <w:t>關聯之</w:t>
       </w:r>
-      <w:r w:rsidR="009966B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="009966B0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益</w:t>
       </w:r>
-      <w:r w:rsidR="009966B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="009966B0" w:rsidRPr="00CB7B60">
         <w:t>團體</w:t>
       </w:r>
-      <w:r w:rsidR="009966B0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="009966B0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及公益信託：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="009966B0">
+    <w:p w14:paraId="4925097B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="009966B0">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>104年至107年公</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>王長庚社</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>會福利基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>從事社會慈善公益</w:t>
       </w:r>
-      <w:r w:rsidR="00B70F7F" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B70F7F" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之支出</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="00B70F7F" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B70F7F" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>其</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>捐助對象多為</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>關聯</w:t>
       </w:r>
-      <w:r w:rsidR="00065CA6" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00065CA6" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之公益團體及公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="00B70F7F" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00B70F7F" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，占比高逾96%</w:t>
       </w:r>
-      <w:r w:rsidR="005E0065" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005E0065" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="005E0065" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005E0065" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如下表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E0065" w:rsidRPr="004D46EB" w:rsidRDefault="005E0065" w:rsidP="005E0065">
+    <w:p w14:paraId="2CE99FBB" w14:textId="77777777" w:rsidR="005E0065" w:rsidRPr="00CB7B60" w:rsidRDefault="005E0065" w:rsidP="005E0065">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>王長庚社</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>會福利基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>捐助關聯之團體及公益信託情形表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="5670"/>
         <w:gridCol w:w="2176"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="115E31C4" w14:textId="77777777" w:rsidTr="007F7481">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="19A19FEE" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="68811C84" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>捐助予具關聯</w:t>
-[...7 lines deleted...]
-              <w:t>性之基金會及公益信託</w:t>
+              <w:t>捐助予具關聯性之基金會及公益信託</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3C2FD07D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>金額</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="4A19F6A5" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="65A7E453" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="74EF1FDD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人基督教中華信望愛基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="14A647B7" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   38,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="6828F147" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6117F680" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6F586F2E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>公益信託大眾教育基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2EAE1A05" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   26,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="195F48F8" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="05BD2B3B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="45302244" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人威盛信望愛慈善基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="629F6E81" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">    2,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="775FC01D" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="777F2077" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="630D7548" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人威盛信望愛慈善基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="16593555" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   39,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7EBBDC92" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2F5A0841" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2BFB78DC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>財團法人王</w:t>
-[...15 lines deleted...]
-              <w:t>樣社會福利慈善基金會</w:t>
+              <w:t>財團法人王詹樣社會福利慈善基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="69586231" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">      858,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="2712AD22" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0809C707" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7A24FFED" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>財團法人王</w:t>
-[...15 lines deleted...]
-              <w:t>樣社會福利慈善基金會</w:t>
+              <w:t>財團法人王詹樣社會福利慈善基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="787B23A0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">    1,197,776 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="508D13D0" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1288BC82" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="22B481D3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>財團法人王</w:t>
-[...15 lines deleted...]
-              <w:t>樣社會福利慈善基金會</w:t>
+              <w:t>財團法人王詹樣社會福利慈善基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="01E530C8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   47,804,224 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="4DCD8EEE" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4F3E0461" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="193AEAB6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人勤勞社會福利慈善事業基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="044B0A0F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">    9,560,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="15F2F1AB" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="61F1241D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7B035CB3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人勤勞社會福利慈善事業基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4B083C02" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   26,520,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="2E5A95A6" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="242DF7E7" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="128C1709" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人勤勞社會福利慈善事業基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="235C7E00" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   12,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="778DE40B" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="642BDE5D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="01FE868E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>合計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1C7CB73A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>202,940,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="18163647" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="19725EC7" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="53AAB79B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>年捐助總額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5752A1CE" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  210,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="333576E4" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="272CFE7D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="042BB9D6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>占比</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1C84F19B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>96.64%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="3058AC9C" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="251EC96B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2921D761" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人基督教中華信望愛基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="12505EFC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   40,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="5648E759" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="54E2A5F3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="16054DD8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>公益信託大眾教育基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="648826E4" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   26,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="36D34B26" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="45E01819" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="41095DF5" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>財團法人基督教異</w:t>
-[...15 lines deleted...]
-              <w:t>事奉展望會</w:t>
+              <w:t>財團法人基督教異象事奉展望會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1F6668E8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   19,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="5A324A2B" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="62F6B37D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2D50B594" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人威盛信望愛慈善基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0C52A937" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   20,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="464BFEB4" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="56542D62" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="765DF9AA" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>財團法人王</w:t>
-[...15 lines deleted...]
-              <w:t>樣社會福利慈善基金會</w:t>
+              <w:t>財團法人王詹樣社會福利慈善基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0E3FF2A3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   44,807,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="3ED28509" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6C770EAA" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2E7A7057" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人勤勞社會福利慈善事業基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2A3498B1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   55,133,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="01C27900" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2D466FBB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="02391B06" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>合計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="63CE7099" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 204,940,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="14CC932B" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1CA8B032" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0E7C34AD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>年捐助總額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4DFD9867" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 210,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="0CB474C6" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="073693BE" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="53CE9F90" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>占比</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="38CC325A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>97.59%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="3C645F9B" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="01F08DC0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="047AAC9C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人基督教中華信望愛基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="713C9671" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   55,140,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="31C921D0" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="71B4A3E2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3A00087E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人威盛信望愛慈善基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2E529920" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   20,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="69CE2273" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0C230374" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="36483948" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>財團法人基督教異</w:t>
-[...15 lines deleted...]
-              <w:t>事奉展望會</w:t>
+              <w:t>財團法人基督教異象事奉展望會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0BCA4538" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   27,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="73E89DC7" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="240C7CF5" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0E227B0E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>公益信託大眾教育基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5BD77677" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   34,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="6193BD91" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3DF9C05F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3155D7B3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>財團法人王</w:t>
-[...15 lines deleted...]
-              <w:t>樣社會福利慈善基金會</w:t>
+              <w:t>財團法人王詹樣社會福利慈善基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4540CA0A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   43,712,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="779879AF" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7BDC5F01" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5035A8D1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人勤勞社會福利慈善事業基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="359A32B7" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   85,368,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="270892A9" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2F811B4C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0700FBAB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>合計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4BC3866B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 265,220,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1EA18CE1" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0EEF246E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="07554AEF" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>年捐助總額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6E28646D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 272,280,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="0A88FDD6" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="36A66124" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="27E96DE8" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>占比</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="412A303A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>97.41%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="033DB551" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="447EA946" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4A30B48D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>財團法人基督教異</w:t>
-[...15 lines deleted...]
-              <w:t>事奉展望會</w:t>
+              <w:t>財團法人基督教異象事奉展望會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="498B620F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   70,335,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="4D82833E" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="71618C0F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="46471F07" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人基督教中華信望愛基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="317E1899" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   70,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7EADB1AF" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="22F1BD50" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2EF86D19" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人威盛信望愛慈善基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0B7E130E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   10,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="71F438EC" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="68869037" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0D5781C0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人大眾教育基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="71194836" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   12,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="116F3B4B" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4138B8EF" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="381B84C3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>財團法人</w:t>
-[...15 lines deleted...]
-              <w:t>慈善基金會</w:t>
+              <w:t>財團法人王楊嬌愛主社會福利慈善基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="12C101D0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   10,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="5146CF0B" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="73425E98" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5433EFD1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>公益信託大眾教育基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="678415D7" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   27,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="29E73FA5" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2481AF17" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1E26D3E2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>財團法人</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>財團法人基督教泉恩基金會</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="529B465D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   49,000,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="66B41CCE" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="278158F6" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="283E9BCD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人勤勞社會福利慈善事業基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="04EBD76D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 191,706,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="44D7CC7E" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="26C1EB1F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7865C765" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>財團法人王</w:t>
-[...15 lines deleted...]
-              <w:t>樣社會福利慈善基金會</w:t>
+              <w:t>財團法人王詹樣社會福利慈善基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="739F644D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   43,569,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="2A1A918F" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="25CCD49E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3E0578E1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>合計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="72FB3484" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 483,610,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="63544B5C" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="584EDA1D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="64126918" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>年捐助總額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3156A067" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  496,670,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="53281F5A" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="33DBEE40" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="174FE153" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>占比</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6E83D8FC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>97.37%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="45479770" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>資料來源：</w:t>
-[...17 lines deleted...]
-        <w:t>自該信託事務處理報告書。</w:t>
+        <w:t>資料來源：本院彙整自該信託事務處理報告書。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="6689720F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="009966B0">
+    <w:p w14:paraId="41E9A980" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="009966B0">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>104年至107年</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...58 lines deleted...]
-      <w:r w:rsidR="00B306D8" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>公益信託林堉璘宏泰教育文化公益基金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>參與社會急難救助、捐助各縣市政府消防局，及捐助臺北榮民總醫院、臺灣基督教門諾會醫療財團法人、中華民國神經放射線醫學會、財團法人沈力揚教授醫學教育獎學紀念基金會、財團法人薛伯輝基金會等；並亦捐助財團法人林堉璘宏泰教育基金會及財團法人紀念林建生文化教育基金會</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="005E0065" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005E0065" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>具關聯性</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之財團法人</w:t>
       </w:r>
-      <w:r w:rsidR="005E0065" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005E0065" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，104、106及107年相關捐贈占其各該年度捐贈支出之13.04%、65.1%及26.91%</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，如下</w:t>
       </w:r>
-      <w:r w:rsidR="005E0065" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005E0065" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E0065" w:rsidRPr="004D46EB" w:rsidRDefault="005E0065" w:rsidP="005E0065">
+    <w:p w14:paraId="3C187D99" w14:textId="77777777" w:rsidR="005E0065" w:rsidRPr="00CB7B60" w:rsidRDefault="005E0065" w:rsidP="005E0065">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>公益信託林堉璘宏泰教育文化公益基金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>捐助情形表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af6"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="891"/>
         <w:gridCol w:w="4627"/>
         <w:gridCol w:w="1727"/>
         <w:gridCol w:w="1589"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="3715C93F" w14:textId="77777777" w:rsidTr="007F7481">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="12973837" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="52" w:name="OLE_LINK2"/>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4E546375" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>信託事務處理報告</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1678524D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>金額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="20FA22CD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>占比</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="09A02ADB" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="59D64742" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0C7892DC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>捐助</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>新北市政府社會局八仙粉塵氣爆救助專案</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="08A6BA46" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7F44B351" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>86.96%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="26D41F84" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6098D3EC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6206DFB2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人紀念林建生文化教育基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3CC09D23" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1,500,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="445909A7" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13.04%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7BB554D7" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="32C9C83F" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0213E2B2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>年捐助總額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4FEC76EB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11,500,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="3D9AEE50" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="5D4DE8FB" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7684BDE1" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5D7551A7" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>捐助</w:t>
-[...15 lines deleted...]
-              <w:t>北榮民總醫院籌建重粒子治癌中心等醫療研究經費</w:t>
+              <w:t>捐助臺北榮民總醫院籌建重粒子治癌中心等醫療研究經費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="78CA69AD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>300,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="08451547" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>94.64%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="134627F9" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="10EFDB20" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="5CB60A5A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>捐助</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+              <w:t>捐助臺南市政府社會局</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>臺</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+              <w:t>0206</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>南市政府社會局</w:t>
-[...54 lines deleted...]
-              <w:t>風災之重建經費、捐助社團法人中華民國警察之友總會協助成立傷殘員警照顧及醫療基金</w:t>
+              <w:t>臺南大地震之賑災、捐助臺東縣政府協助尼伯特風災之重建經費、捐助社團法人中華民國警察之友總會協助成立傷殘員警照顧及醫療基金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4EB81395" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>17,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="06D422C2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5.36%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="235790C2" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0578377A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6FF509C0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>年捐助總額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="26840110" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>317,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="31299576" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="1725F5BB" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7159217D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0366AF66" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
-[...20 lines deleted...]
-              <w:t>宏泰教育基金會</w:t>
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>財團法人林堉璘宏泰教育基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="1563A09E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>32,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2A158898" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>60.66%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="3A5BF97F" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2650B77D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="019C04DD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人紀念林建生文化教育基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="59734C94" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,340,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="374DAFBF" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4.44%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="4162F221" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="757F3F12" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="2DA38FC0" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>臺灣基督教</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004D46EB">
+              <w:t>臺灣基督教門諾會醫療財團法人、財團法人沈力揚教授醫學教育獎學紀念基金會、中華民國神經放射線醫學會、財團法人臺東縣天主教聖十字架慈愛修女會附設天主教私立聖十字架療養院、財團法人薛伯輝基金會、新北市政府消防局、財團法人臺灣省私立臺灣盲人重建院</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7B60">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>門諾會醫療</w:t>
-[...45 lines deleted...]
-              </w:rPr>
               <w:t>等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="76CE761D" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18,415,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="69962DAB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>34.91%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7826A3D3" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0BEFC33E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0821E08B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>年捐助總額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="16AFDEC2" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>52,755,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="74017D08" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="4AC05F1F" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7D67C2AB" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="10A4256A" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>財團法人林</w:t>
-[...15 lines deleted...]
-              <w:t>宏泰教育基金會</w:t>
+              <w:t>財團法人林堉璘宏泰教育基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="043C20C3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>51,000,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="11C196BC" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>25.70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="7014E19F" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="510E0446" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="21C6CD5E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>財團法人紀念林建生文化教育基金會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="62C1641E" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,400,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="302AABFD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.21%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="094BAF41" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="6C20935C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="38C22157" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>各縣市政府消防局</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0A85D642" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>142,250,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="4B7958AD" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>71.68%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="21DAE74B" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="378F1240" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="06BBFF97" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>財團法人中國科技大學、臺灣心臟胸腔暨血管麻醉醫學會、臺灣麻醉醫學會、</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>中華醫學會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="7548EB44" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2,800,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="09767E60" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.41%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D46EB" w:rsidRPr="004D46EB" w:rsidTr="007F7481">
+      <w:tr w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w14:paraId="584A34AA" w14:textId="77777777" w:rsidTr="007F7481">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="65E7E77C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="0CA86594" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>年捐助總額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="334D96F7" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>198,450,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="007F7481">
+          <w:p w14:paraId="42A53E0C" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="007F7481">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D46EB">
+            <w:r w:rsidRPr="00CB7B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="52"/>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000E060B">
+    <w:p w14:paraId="31D34396" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>資料來源：</w:t>
-[...17 lines deleted...]
-        <w:t>自該信託事務處理報告書。</w:t>
+        <w:t>資料來源：本院彙整自該信託事務處理報告書。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D704A" w:rsidRPr="004D46EB" w:rsidRDefault="000D704A" w:rsidP="000E060B">
+    <w:p w14:paraId="10D4A591" w14:textId="77777777" w:rsidR="000D704A" w:rsidRPr="00CB7B60" w:rsidRDefault="000D704A" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000234B6" w:rsidRPr="004D46EB" w:rsidRDefault="006D747F" w:rsidP="000D704A">
+    <w:p w14:paraId="48E05782" w14:textId="77777777" w:rsidR="000234B6" w:rsidRPr="00CB7B60" w:rsidRDefault="006D747F" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託葉慈社會福利基金108年捐助總額2,4</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>54</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>萬</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>2,000</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>元，其中有1</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>270萬元係捐助財團法人漢慈公益基金會</w:t>
       </w:r>
-      <w:r w:rsidR="000234B6" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000234B6" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>羅</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>銓教育公益信託107年捐助總額1</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>090萬元，其中1,000萬元係捐助奇美醫療財團法人奇美醫院</w:t>
       </w:r>
-      <w:r w:rsidR="00512C9E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00512C9E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>，108年亦然</w:t>
       </w:r>
-      <w:r w:rsidR="000234B6" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000234B6" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>王楊嬌信望愛基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>108年捐助總額2,450萬元，其中有</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>60</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>萬元捐助財團法人大眾教育基金會。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C6864" w:rsidRPr="004D46EB" w:rsidRDefault="00BC24C6" w:rsidP="000D704A">
+    <w:p w14:paraId="6189FA08" w14:textId="77777777" w:rsidR="003C6864" w:rsidRPr="00CB7B60" w:rsidRDefault="00BC24C6" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>公益信託之</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>捐贈對象為關聯之公益信託或團體</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>，究</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>否符合信託法第69條公</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2F24" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>究</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidR="005E2F24" w:rsidRPr="004D46EB">
+        <w:t>益信託「以公共利益為目的之信託」之定義？</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>益信託「以公共利益為目的之信託」之定義？</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>又是否符合</w:t>
       </w:r>
-      <w:r w:rsidR="0021492A" w:rsidRPr="004D46EB">
-[...12 lines deleted...]
-      <w:r w:rsidR="0021492A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0021492A" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>所得稅法第4條之3與遺產及贈與稅法第16條之1規定公益信託</w:t>
+      </w:r>
+      <w:r w:rsidR="0021492A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidR="0021492A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0021492A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不以任何方式對特定或可得特定之人給予特殊利益</w:t>
       </w:r>
-      <w:r w:rsidR="0021492A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0021492A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」之</w:t>
       </w:r>
-      <w:r w:rsidR="0021492A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0021492A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>適用相關租稅優惠應符合之要件</w:t>
       </w:r>
-      <w:r w:rsidR="005E2F24" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005E2F24" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>？</w:t>
       </w:r>
-      <w:r w:rsidR="003C6864" w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidR="003C6864" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="003C6864" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法務部相關函釋及說明，係以</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6864" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidR="003C6864" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="003C6864" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>其最終利益仍由不特定多數人所共享」</w:t>
       </w:r>
-      <w:r w:rsidR="00B95D4F" w:rsidRPr="004D46EB">
-[...107 lines deleted...]
-        <w:t>，如下：</w:t>
+      <w:r w:rsidR="00B95D4F" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>為準</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6864" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，財政部亦以「最終之支出是否用於公益目的」為稅捐稽徵機關依個案事實查核時，認定有否對特定或可得特定之人給予特殊利益情事之標準，爰是否符合公益信託之定義及適用相關租稅優惠，均係以最終利益(支出)是否用於不特定多數人(公益目的)為</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95D4F" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>判準。茲彙整法務部、財政部相關函釋及說明，如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0021492A" w:rsidRPr="004D46EB" w:rsidRDefault="00512C9E" w:rsidP="000D704A">
+    <w:p w14:paraId="0549DCA7" w14:textId="77777777" w:rsidR="0021492A" w:rsidRPr="00CB7B60" w:rsidRDefault="00512C9E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>依法務部91年11月19日法律字第0910043363號函釋略</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>依法務部91年11月19日法律字第0910043363號函釋略以：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託之設立須以公共利益為目的者，始足當之。所稱</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>『</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公共利益</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>』</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，係指社會全體之利益，亦即不特定多數人之利益。如以特定人或特定團體為受益人之信託，非為公益信託；又信託之目的僅是</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>『</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>間接</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>』</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>或其</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>『</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>結果</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>』</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...47 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>有助於公益者，亦非屬公益信託，惟以救貧(慈善)為目的者，英國判例上認其具有公益性；又受益人為國家、地方自治團體、財團法人或其他公益團體，雖屬特定之人，因具有公共性，有助於全體社會之福祉、文明與發展，故亦認具公益性。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00512C9E" w:rsidRPr="004D46EB" w:rsidRDefault="00512C9E" w:rsidP="000D704A">
+    <w:p w14:paraId="7DA29AAD" w14:textId="77777777" w:rsidR="00512C9E" w:rsidRPr="00CB7B60" w:rsidRDefault="00512C9E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依法務部說</w:t>
       </w:r>
-      <w:r w:rsidR="009E6245" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="009E6245" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>明，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託之受益人須</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>不特定</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，該不特定</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>係指最終受益者</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>而言，如係以特定的公益目的事業為受益人，因其</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>最終利益仍由不特定多數人所共享時</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，亦不失為不特定人</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC24C6" w:rsidRPr="004D46EB" w:rsidRDefault="00BC24C6" w:rsidP="000D704A">
+    <w:p w14:paraId="6214DEE6" w14:textId="77777777" w:rsidR="00BC24C6" w:rsidRPr="00CB7B60" w:rsidRDefault="00BC24C6" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>依財政部說明，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>稅捐稽徵機關依個案事實查核時，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>係依</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公益信託支出是否為其設立目的而必須支付之費用，捐助對象是否為特定關係人，或</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>最終之支出是否用於公益目的</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等情事，據以認定有否對特定或可得特定之人給予特殊利益情事。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405765" w:rsidRPr="004D46EB" w:rsidRDefault="00B95D4F" w:rsidP="000D704A">
+    <w:p w14:paraId="55B807BA" w14:textId="77777777" w:rsidR="00405765" w:rsidRPr="00CB7B60" w:rsidRDefault="00B95D4F" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有關公</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>王長庚社</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>會福利基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>公益信託林堉璘宏泰教育文化公益基金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>捐贈關聯之公益團體及公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="00405765" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00405765" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
-[...33 lines deleted...]
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法務部爰依據上開判準表示</w:t>
+      </w:r>
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
-[...33 lines deleted...]
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>因公益信託依該部上開91年11月19日之函釋意旨，其最終利益仍應由不特定多數人所享有始符合公益性之要求，準此，</w:t>
+      </w:r>
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>中央目的事業主管機關仍應秉其權責就公益信託最終受益對象是否屬不特定人之情形持續加強追蹤查核，必要時尚應促其說明</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+        <w:t>中央目的事業主管機關仍應秉其權責就公益信託最終受益對象是否屬不特定人之情形持續加強追蹤查核，必要時尚應促其說明釐清</w:t>
+      </w:r>
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，以確保公益信託就特定人或團體為捐贈時，仍須遵守普遍性及公平性原則</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
-[...33 lines deleted...]
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。惟查，實務上，有關各目的事業主管機關之追蹤查核情形，衛福部及教育部均未實際追查上開公益信託捐贈關聯之公益團體及公益信託後，相</w:t>
+      </w:r>
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:t>關</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
-[...33 lines deleted...]
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>支出之後續支用情形，以確保最終受益對象屬不特定人。詢據衛福部及教育部僅分別表示</w:t>
+      </w:r>
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:t>公益信託捐助關聯之公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及公益</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:t>團體皆為公益性質</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:t>應</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>符</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:t>合公益目的</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>已將公益信託捐助對象是否符合不特定多數原則納入實地查核</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidR="00082F57" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00082F57" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，並未依法務部之說明，就公益信託之最終受益對象追蹤查核，尚難以確保普遍性及公平性原則。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00644D12" w:rsidRPr="004D46EB" w:rsidRDefault="00405765" w:rsidP="000D704A">
+    <w:p w14:paraId="100D532C" w14:textId="77777777" w:rsidR="00644D12" w:rsidRPr="00CB7B60" w:rsidRDefault="00405765" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...25 lines deleted...]
-        <w:t>，表示：</w:t>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>詢據財政部亦依據上開判準，表示：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E5688" w:rsidRPr="004D46EB" w:rsidRDefault="004E5688" w:rsidP="000D704A">
+    <w:p w14:paraId="6A3C8856" w14:textId="77777777" w:rsidR="004E5688" w:rsidRPr="00CB7B60" w:rsidRDefault="004E5688" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:rPr>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>公益信託將其信託財產孳息等收入捐贈予其他財團法人</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>含關聯之財團法人</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>，該筆支出如符合信託本旨，即應計入其當年度支出總額。至於受贈之財團法人應列為其收入，其如將該收入確實用於公益活動之支出，符合稅法鼓勵從事公益之目的，尚無課稅問題，倘該收入未用於公益支出或不符合所得稅免稅標準規定，即應依法課稅。</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>，該筆支出如符合信託本旨，即應計入其當年度支出總額。至於受贈之財團法人應列為其收入，其如將該收入確實用於公益活動之支出，符合稅法鼓勵從事公益之目的，尚無課稅問題，倘該收入未用於公益支出或不符合所得稅免稅標準規定，即應依法課稅。依此，公益信託及財團法人應依個別之收入支出情形，分別依適用免稅要件認定徵免所得稅，至於公益信託及財團法人間如有藉不當安排列報支出規避稅負情形者，宜由稅捐稽徵機關就個案查明是否確用於公益活動，依法核處。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4744C7" w14:textId="77777777" w:rsidR="00495736" w:rsidRPr="00CB7B60" w:rsidRDefault="007F147E" w:rsidP="000D704A">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:rPr>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公益信託王長庚社會福利基金於106年捐贈予公益信託大眾教育基金、財團法人王詹樣社會福利慈善基金會及財團法人基督教異象事奉展望會等關聯</w:t>
+      </w:r>
+      <w:r w:rsidR="00901DC3" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公益</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>團體及公益信託，占當年度捐贈支出97%，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>經查該等財團法人106年度之支出，均係用於創設目的活動，且符合行政院訂定「教育文化公益慈善機關或團體免納所得稅適用標準」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(下稱所得稅免稅標準)規定，其</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>支出對象並未發現有對特定人給予特定利益之情形</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>；又</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>其他年度情形相同，尚未發現有對特定人給予特定利益之情形</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C265198" w14:textId="77777777" w:rsidR="00090CA3" w:rsidRPr="00CB7B60" w:rsidRDefault="00090CA3" w:rsidP="000D704A">
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:rPr>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公益信託林堉璘宏泰教育文化公益基金106年及107年間捐贈予財團法人林堉璘宏泰教育基金會現金3,200萬元及5,100萬元，惟</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>經查該基金會之支出，係用於創設目的活動，其支出符合所得稅免稅標準規定，且支出對象並未發現有對特定人給予特定利益之情形</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>與所得稅法第4條之3</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0A10" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>與遺產及贈與稅法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>第16條之1租稅優惠，形式上尚無未合，惟實質上有否藉由成立、捐贈公益信託規避稅負等疑義，臺北國稅局刻研議按實質課說原則核課之適法性</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4515231D" w14:textId="77777777" w:rsidR="00B306D8" w:rsidRPr="00CB7B60" w:rsidRDefault="004E5688" w:rsidP="000D704A">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF02E3" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>按</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="0053703B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>縱使受捐贈之關聯財團法人，其</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>支出</w:t>
+      </w:r>
+      <w:r w:rsidR="0053703B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>係全數</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>用於創設目的</w:t>
+      </w:r>
+      <w:r w:rsidR="0053703B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>活動，仍不免發生，</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>實為一筆</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>公益</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>支出，但卻使公益信託與</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>受捐助之</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>教育、文化、公益、慈善機關或團體</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>含關聯之財團法人</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>均</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>符合免稅標準及要件。</w:t>
+      </w:r>
+      <w:r w:rsidR="0053703B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>藉由甲公益信託與關聯之乙財團法人間轉手捐贈之安排，</w:t>
+      </w:r>
+      <w:r w:rsidR="0054513E" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>一筆公益支出在現行稅法下可享多次免稅效果</w:t>
+      </w:r>
+      <w:r w:rsidR="0053703B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>，未盡合理</w:t>
+      </w:r>
+      <w:r w:rsidR="0053703B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="0053703B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>本院詢問時，法務部表示「公益信託捐贈財團法人，再捐給其他財團法人，究應享有一次免稅或多次免稅之優惠，亦應於稅制上詳加考量，本部相關意見將提供財政部參考」</w:t>
+      </w:r>
+      <w:r w:rsidR="0053703B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>依所得稅免稅標準第2條第1項第8款之規</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>定：「</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>教育、文化、公益、慈善機關或團體符合下列規定者，其本身之所得及其附屬作業組織之所得，除銷售貨物或勞務之所得外，免納所得稅</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>八、</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>其用於與其創設目的有關活動之支出，不低於基金之每年孳息及其他各項收入百分之六十</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidR="0053703B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>假設甲公益信託捐助5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>000萬元予乙財團法人，乙財團法人將該筆5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>000萬元收入全數捐助予丙財團法人，丙財團法人再將該筆5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>000萬元</w:t>
+      </w:r>
+      <w:r w:rsidR="00901DC3" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>全數</w:t>
+      </w:r>
+      <w:r w:rsidR="00B306D8" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>收入投入公益，其中甲公益信託與乙財團法人間具關聯性，藉由上開轉手安排，可使甲公益信託免於因「無正當理由連續3年不為活動」而經目的事業主管機關撤銷其許可或為其他必要之處置，亦可使乙、丙財團法人均符合上開免納所得稅適用標準，非僅乙財團法人本身之所得及其附屬作業組織之所得，除銷售貨物或勞務之所得外，免納所得稅外，個人對乙財團法人之捐贈總額，亦可於計徵個人之綜合所得稅時申報為列舉扣除額，自個人綜合所得總額扣除。</w:t>
+      </w:r>
+      <w:r w:rsidR="0053703B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>一筆公益支出在現行稅法下可享多次免稅效果，未盡合理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F0E2C8" w14:textId="77777777" w:rsidR="00ED50B3" w:rsidRPr="00CB7B60" w:rsidRDefault="003A0D5D" w:rsidP="000D704A">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>綜上，</w:t>
+      </w:r>
+      <w:r w:rsidR="0054513E" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公益信託之捐助對象多有</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17AB1" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>為</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17AB1" w:rsidRPr="00CB7B60">
+        <w:t>關聯之</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17AB1" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公益</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17AB1" w:rsidRPr="00CB7B60">
+        <w:t>團體</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17AB1" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>及公益信託</w:t>
+      </w:r>
+      <w:r w:rsidR="0054513E" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>者</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17AB1" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，法務部表示，如最終利益仍由不特定多數人所共享時，</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17AB1" w:rsidRPr="00CB7B60">
+        <w:t>符合受益對象為不特定多數人之公益性目的</w:t>
+      </w:r>
+      <w:r w:rsidR="0054513E" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，並表示相關目的事業主管機關允應</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17AB1" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>秉其權責就公益信託最終受益對象是否屬不特定人之情形持續加強追蹤查核，必要時尚應促其說明釐清</w:t>
+      </w:r>
+      <w:r w:rsidR="0054513E" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，以確保公益信託就特定團體為捐贈時，仍須遵守普遍性及公平性原則</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0A17" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>；惟查，衛福部及教育部均未依法務部之說明，就公益信託之最終受益對象追蹤查核，尚難以確保普遍性及公平性原則</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17AB1" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。另，財政部表示，</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24DCE" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>公益信託將其信託財產孳息等收入捐贈予其他財團法人</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24DCE" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24DCE" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>財團法人間如有</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>含關聯之財團法人</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24DCE" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D02805" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>藉不當安排列報支出規避稅負情形者，宜由稅捐</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>，該筆支出如符合信託本旨，即應計入其當年度支出總額，而</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24DCE" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>稽</w:t>
-[...9 lines deleted...]
-        <w:t>徵機關就個案查明是否確用於公益活動，依法核處。</w:t>
+        <w:t>受贈之財團法人應列為其收入，其如將該收入確實用於公益活動之支出，符合稅法鼓勵從事公益之目的，尚無課稅問題</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5688" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。如此，</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17AB1" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>藉轉手捐贈之安排</w:t>
+      </w:r>
+      <w:r w:rsidR="009B17EB" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，一筆公益支出在現行稅法下</w:t>
+      </w:r>
+      <w:r w:rsidR="00D02805" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>恐有</w:t>
+      </w:r>
+      <w:r w:rsidR="009B17EB" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>可享多次免稅效果</w:t>
+      </w:r>
+      <w:r w:rsidR="00D02805" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之虞</w:t>
+      </w:r>
+      <w:r w:rsidR="009B17EB" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，未盡合理。</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17AB1" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法務部與財政部允宜妥謀善策，俾免公益信託捐助</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17AB1" w:rsidRPr="00CB7B60">
+        <w:t>關聯</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17AB1" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公益</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17AB1" w:rsidRPr="00CB7B60">
+        <w:t>團體</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17AB1" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>及公益信託之行為淪為避稅管道。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00495736" w:rsidRPr="004D46EB" w:rsidRDefault="007F147E" w:rsidP="000D704A">
-[...953 lines deleted...]
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="0057332E" w:rsidP="000D704A">
+    <w:p w14:paraId="7238E4ED" w14:textId="77777777" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="0057332E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>國內十大公益信託於信託契約賦予諮詢委員會就信託財產之運用決定權，依法務部相關函釋，恐與公益信託制度之</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>國內十大公益信託於信託契約賦予諮詢委員會就信託財產之運用決定權，依法務部相關函釋，恐與公益信託制度之本旨有違</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>，</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>，惟除教育部已督導</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>惟除教育部</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>公益信託林堉璘宏泰教育文化公益基金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>已督導</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>修正信託契約外，衛福部及內政部卻迄未監督該等信託契約之修正，內政部並表示宜於信託法修正時具體明文規定</w:t>
+      </w:r>
+      <w:r w:rsidR="00237845" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>公益信託林</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>堉璘</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>法務部</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4B0E" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>宏泰教育文化公益基金</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>允宜</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>修正信託契約外，</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>儘速釐清</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4B0E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>衛福部及內政部</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>與內政部間就公益信託</w:t>
+      </w:r>
+      <w:r w:rsidR="00896594" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>卻迄未監督該等信託契約之修正，內政部並表示宜於信託法修正時具體明文規定</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00237845" w:rsidRPr="004D46EB">
+        <w:t>諮詢委員會之職權</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4B0E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
+      <w:r w:rsidR="0069461D" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>相關法令</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>疑義</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4B0E" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>，並由相關目的事業主管機關一致遵循</w:t>
+      </w:r>
+      <w:r w:rsidR="00237845" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>法務部</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007C4B0E" w:rsidRPr="004D46EB">
+        <w:t>俾免公益信託持有鉅額股票且仍由委託人之關係人</w:t>
+      </w:r>
+      <w:r w:rsidR="00896594" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>允宜</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>(諮詢委員會)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>儘速</w:t>
-[...109 lines deleted...]
-        </w:rPr>
         <w:t>實質掌握該財產之管理、處分等權利，淪為集團控股情形。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="000C2FF5" w:rsidP="000D704A">
+    <w:p w14:paraId="0BB342E0" w14:textId="77777777" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="000C2FF5" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依法務部說明，</w:t>
       </w:r>
-      <w:r w:rsidR="0057332E" w:rsidRPr="004D46EB">
-[...26 lines deleted...]
-      <w:r w:rsidR="0057332E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公益信託之諮詢委員會，其設立目的僅在輔助受託人，提供受託人執行與管理處分信託財產之建議與意見，具顧問性質，並無執行信託事務之權限；而信託監察人亦有其固有職務，故委託人如於信託契約中將信託財產之運用決定權，全部保留由諮詢委員會及信託監察人行使，恐已逾越信託法賦予公益信託受託人之權限，且有悖於諮詢委員會及信託監察人之設置目的，而與公益信託法制有所未合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，迭經該</w:t>
+      </w:r>
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>部多次函釋在案</w:t>
       </w:r>
-      <w:r w:rsidR="0057332E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidR="0057332E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="0057332E" w:rsidP="000D704A">
+    <w:p w14:paraId="771938B4" w14:textId="77777777" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="0057332E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>經查，依據104年5月29日</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>公益信託林堉璘宏泰教育文化公益基金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之公益信託契約第39條、第44條約定：</w:t>
       </w:r>
-      <w:r w:rsidR="006C610F" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="006C610F" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(略)。</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>教育部106年實地查核，就該公益信託查核結論略</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>教育部106年實地查核，就該公益信託查核結論略以：「信託財產由信託監察人會議同意管理、運用或處分。建議受託人與委託人討論，修改契約，避免由信託監察人直接指示信託財產之運用。」並依法務部108年2月13日法律字第10803502450號函釋就相關情事說明略以：「公益信託，如委託人於信託契約中將信託財產運用決定權，全部保留由諮詢委員會及信託監察人行使，恐已逾越信託法賦予公益信託受託人權限，且有悖於諮詢委員會設置目的，而與公益信託法制有所未合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>以</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>倘信託契約賦予諮詢委員會就信託財產之管理處分，有同意與否或審核之決定權者，恐與公益信託制度之本旨有違</w:t>
+      </w:r>
+      <w:r w:rsidR="00460719" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>：「信託財產由信託監察人會議同意管理、運用或處分。建議受託人與委託人討論，修改契約，避免由信託監察人直接指示信託財產之運用。」並依法務部108年2月13日法律字第10803502450號</w:t>
-[...60 lines deleted...]
-        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00460719" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00460719" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>法務部104年7月2日法律字第10403508080號函參照</w:t>
       </w:r>
-      <w:r w:rsidR="00460719" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00460719" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」；經教育部1</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>07</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>年9月</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>年9月10日函請該信託全面審視修正信託契約，因部分條文仍恐逾越或限制受託人職權退請修正，嗣於1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...39 lines deleted...]
-        </w:rPr>
         <w:t>年9月12日完成信託契約修正變更事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="0057332E" w:rsidP="000D704A">
+    <w:p w14:paraId="1DA14D79" w14:textId="77777777" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="0057332E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00300C67" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟查，</w:t>
+      </w:r>
+      <w:r w:rsidR="00300C67" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>國內十大公益信託中，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>除上述</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>公益信託林堉璘宏泰教育文化公益基金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>已完成信託契約之修正，</w:t>
       </w:r>
-      <w:r w:rsidR="00300C67" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00300C67" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>另有下列公益信託亦同樣於</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託契約</w:t>
       </w:r>
-      <w:r w:rsidR="00300C67" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00300C67" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>賦予諮詢委員會就信託財產之管理處分，有</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>同意與否或審核之決定權</w:t>
       </w:r>
-      <w:r w:rsidR="00300C67" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00300C67" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，卻迄未修正信託契約；</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>恐</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>未符法務部之多次函釋，而</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>與公益信託制度之</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>與公益信託制度之本旨有違</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="0057332E" w:rsidP="000D704A">
+    <w:p w14:paraId="5025ED01" w14:textId="003B412D" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="0057332E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依據公益信託王長庚社會福利基金信託契約第8條第2項、第10條第5項及該基金諮詢委員會組織章則第7條第2項之約定：</w:t>
       </w:r>
-      <w:r w:rsidR="006C610F" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="006C610F" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(略)。</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>並於公益信託恩典社會福利基金、公益信託主愛社會福利基金、公益信託基督教中華信望愛基金及公益信託王楊嬌信望愛基金，亦有相同或類似規定</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。公益信託王長庚社會福利基金信託契約第10條第5項並約定：</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...29 lines deleted...]
-        <w:t>」</w:t>
+      <w:r w:rsidR="0058185D" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(略)。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="0057332E" w:rsidP="000D704A">
+    <w:p w14:paraId="5A02153B" w14:textId="77777777" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="0057332E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依據公益信託葉慈社會福利基金信託契約第12條第3項之約定</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidR="006C610F" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="006C610F" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(略)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，該契約第28條第1項第1款、第2款之約定：</w:t>
       </w:r>
-      <w:r w:rsidR="006C610F" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="006C610F" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(略)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>該契約第28條第2項之約定：</w:t>
       </w:r>
-      <w:r w:rsidR="006C610F" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="006C610F" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(略)。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="0057332E" w:rsidP="000D704A">
+    <w:p w14:paraId="1CF5586B" w14:textId="77777777" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="0057332E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依據公益信託大眾教育基金信託契約第9條第6項、第8項及第9項之約定：</w:t>
       </w:r>
-      <w:r w:rsidR="006C610F" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="006C610F" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(略)。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="0057332E" w:rsidP="000D704A">
+    <w:p w14:paraId="0B4DCE80" w14:textId="77777777" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="0057332E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
-[...13 lines deleted...]
-      <w:r w:rsidR="00A853A0" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>除教育部已督請</w:t>
+      </w:r>
+      <w:r w:rsidR="00A853A0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託大眾教育基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>檢視修正信託契約外，衛福部及內政部卻迄未依法務部相關函釋意旨，監督該等信託契約之修正；內政部並表示</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>前已多次</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>函詢法務部在案</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，而</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>法務部</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>107年12月3日及108年2月13日函文有所改變，又無</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>107年12月3日及108年2月13日函文有所改變，又無通函周知，爰如</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法務部現認</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>通函周知</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>「公益信託受託人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>對信託財產須具有裁量權</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>運用決定權</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>爰</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>）」始符公益信託法制，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>宜於信託法修正時具體明文規定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>如</w:t>
-[...73 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>，俾便內政部及各目的事業主管機關據以憑辦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="0057332E" w:rsidP="000D704A">
+    <w:p w14:paraId="42F7BEDF" w14:textId="77777777" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="0057332E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依教育部說明，有關</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>公益信託大眾教育基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之信託契約，該部以108年9月12日臺教社（三）字第1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>080130086</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號函請通盤檢視，若有諮詢委員會逾越或限制受託人職權情事涉違反法務部相關函釋意旨者，應修正其信託契約內容並辦理契約變更。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="0057332E" w:rsidP="000D704A">
+    <w:p w14:paraId="35623798" w14:textId="77777777" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="0057332E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依衛福部說明，社</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>會福利公益信託之運作，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>益信託得設置諮詢委員會</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>以協助</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>益信</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>之推動與執行或為受託人處理信託事務之意見諮詢，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>屬</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>於輔助之性質</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，該</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>部</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:t>行政指導</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>方</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>式</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>對</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>受託人</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>進</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>行</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>政</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>令宣達</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidR="00A853A0" w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidR="00A853A0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00A853A0" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟該部就前述公益信託王長庚社會福利基金、公益信託恩典社會福利基金、公益信託主愛社會福利基金、公益信託基督教中華信望愛基金、公益信託王楊嬌信望愛基金及公益信託葉慈社會福利基金，亦同樣於公益信託契約</w:t>
+      </w:r>
+      <w:r w:rsidR="00A853A0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>賦予諮詢委員會就信託財產之管理處分，有同意與否或審核之決定權，卻迄未</w:t>
       </w:r>
-      <w:r w:rsidR="00315531" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00315531" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>監督上開</w:t>
       </w:r>
-      <w:r w:rsidR="00A853A0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00A853A0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託檢視</w:t>
       </w:r>
-      <w:r w:rsidR="008C02D8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="008C02D8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
-      <w:r w:rsidR="00A853A0" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00A853A0" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>修正信託契約</w:t>
       </w:r>
-      <w:r w:rsidR="008C02D8" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="008C02D8" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="0057332E" w:rsidP="000D704A">
+    <w:p w14:paraId="13FBA01B" w14:textId="77777777" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="0057332E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t>據內政部表示：</w:t>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>詢據內政部表示：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="0057332E" w:rsidP="000D704A">
+    <w:p w14:paraId="3739F623" w14:textId="77777777" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="0057332E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>法務部107年12月3日法律字第10703516860號函、108年2月13日法律字第10803502450號函</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「……惟於公益信託之情形，受託人須受公益目的限制，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>尚不得由委託人依私法自治原則，於信託行為內保留全部之運用決定權</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>至若委託人或指示權人對信託事務之處理，僅為概括</w:t>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>至若委託人或指示權人對信託事務之處理，僅為概括指示，受託人於該概括指示之範圍內，對於信託事務仍具有裁量權（運用決定權），似無不可</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>……委託人於信託契約中將信託財產之運用決定權，全部保留由諮詢委員會行使，恐已逾越信託法賦予公益信託受託人之權限，且有悖於諮詢委員會之設置目的，而與公益信託法制有所未合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>……」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，依</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>法務部上開2函</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>係認應由受託人對於信託事務具有裁量權</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（運用決定權），而非由委託人或諮詢委員會具有</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>裁量權</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（運用決定權），方合於公益信託法制</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="0057332E" w:rsidP="000D704A">
+    <w:p w14:paraId="45A47DBF" w14:textId="77777777" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="0057332E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>查</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>信託法全文（含第8章公益信託章）</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>信託法全文（含第8章公益信託章）均未規範「運用決定權」，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>內政部前就其他申請設立公益信託案，涉有</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>均未規範</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>受託人就信託財產不具運用決定權</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>「運用決定權」，</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...61 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>是否合於信託法及法務部103年5月12日法律字第10303506000號函疑義，前以104年3月2日台內密仁民字第1041100986號函詢法務部在案，惟經法務部以104年4月10日法律字第10403503940號函復內政部略以：「……倘本件公益信託契約當事人之意旨，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>係受託人對信託財產具有執行管理或處分之權限，而諮詢委員會僅有對受託人指示、審核管理或處分信託財產之權限，則其應屬本法所稱之信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>……」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="0057332E" w:rsidP="000D704A">
+    <w:p w14:paraId="5278EAD7" w14:textId="77777777" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="0057332E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>除上述案例外</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，內政部前就其他申請設立公益信託案，再涉有受託人是否須就信託財產具有管理、運用、處分之決定權疑義，再</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...33 lines deleted...]
-      <w:r w:rsidR="00B0428C" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以106年4月27日台內民字第1060032168號函詢法務部，惟仍經法務部以106年8月24日法律字第10603511480</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0428C" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>號函復內政</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...54 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>部略以：「……如受託人未被賦予裁量權，僅須依信託條款之訂定，或依他人之指示管理或處分信託財產，因其對信託財產仍具有管理權，是為事務信託，故屬本法之信託……」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="0057332E" w:rsidP="000D704A">
+    <w:p w14:paraId="03D62DE0" w14:textId="77777777" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="0057332E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="5"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上所述，有關公益信託受託人對信託財產是否須具有裁量權（運用決定權）</w:t>
       </w:r>
-      <w:r w:rsidR="00117C41" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00117C41" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>乙節</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，內政部前已多次</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>函詢法務部在案</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，並經法務部回復如前述，而</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>法務部</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>107年12月3日及108年2月13日函文有所改變，又無</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>107年12月3日及108年2月13日函文有所改變，又無通函周知，爰如</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>法務部現認</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>通函周知</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>「公益信託受託人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>對信託財產須具有裁量權</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>運用決定權</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>爰</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>）」始符公益信託法制，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>宜於</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>如</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>信託法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>「公益信託受託人</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>修正時具體明文規定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>（</w:t>
-[...71 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>，俾便內政部及各目的事業主管機關據以憑辦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="007D5E56" w:rsidP="000D704A">
+    <w:p w14:paraId="4AAA8FD7" w14:textId="77777777" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="007D5E56" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...33 lines deleted...]
-      <w:r w:rsidR="0057332E" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>另，</w:t>
+      </w:r>
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>有關國內十大公益信託之委託人、信託監察人、諮詢委員相互間是否具有配偶及三親等以內親屬關係之情形，依各該目的事業主管機關之說明，除公益信託葉慈社會福利基金外，均有上述情形。依</w:t>
+      </w:r>
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
         <w:t>中華民國信託業商業同業公會「中華民國信託業商業同業公會會員辦理公益信託實務準則」</w:t>
       </w:r>
-      <w:r w:rsidR="0057332E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidR="0057332E" w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidR="0057332E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之條文說明略以：</w:t>
+      </w:r>
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidR="0057332E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
         <w:t>現行信託法並未規範公益信託必須設置諮詢委員會，惟實務上多有成立諮詢委員會之情形，以提供受託人關於信託財產管理、運用、處分之意見，從而公益信託之財產管理方式與運用用途，實與諮詢委員會之意見息息相關，故有關諮詢委員會成員之身分資格，自屬重要。</w:t>
       </w:r>
-      <w:r w:rsidR="0057332E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
-        <w:t>」又依法務部函復為使公益信託制度更為</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0057332E" w:rsidRPr="004D46EB">
+        <w:t>」又依法務部函復為使公益信託制度更為健全，避免公益信託被少數意見所操控，已於</w:t>
+      </w:r>
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>信託法部分條文修正草案</w:t>
+      </w:r>
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
-        <w:t>健全，</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0057332E" w:rsidRPr="004D46EB">
+        <w:t>針對</w:t>
+      </w:r>
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="Arial"/>
+          <w:bdr w:val="nil"/>
+        </w:rPr>
+        <w:t>信託</w:t>
+      </w:r>
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
-        <w:t>避免公益信託被少數意見所操控，已於</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="0057332E" w:rsidRPr="004D46EB">
+        <w:t>監</w:t>
+      </w:r>
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="Arial"/>
+          <w:bdr w:val="nil"/>
+        </w:rPr>
+        <w:t>察人、諮詢委員</w:t>
+      </w:r>
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
-        <w:t>針對</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0057332E" w:rsidRPr="004D46EB">
+        <w:t>之親</w:t>
+      </w:r>
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
-        <w:t>信託</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0057332E" w:rsidRPr="004D46EB">
+        <w:t>屬關係與利害關係</w:t>
+      </w:r>
+      <w:r w:rsidR="0057332E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
-        <w:t>監</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>等納入規範。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00237845" w:rsidRPr="004D46EB" w:rsidRDefault="0057332E" w:rsidP="000D704A">
+    <w:p w14:paraId="0C5CFE0E" w14:textId="77777777" w:rsidR="00237845" w:rsidRPr="00CB7B60" w:rsidRDefault="0057332E" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>綜上，</w:t>
       </w:r>
-      <w:r w:rsidR="00237845" w:rsidRPr="004D46EB">
-[...20 lines deleted...]
-      <w:r w:rsidR="00237845" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00237845" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>國內十大公益信託於信託契約賦予諮詢委員會就信託財產之運用決定權，依法務部相關函釋，恐與公益信託制度之本旨有違</w:t>
+      </w:r>
+      <w:r w:rsidR="00237845" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...86 lines deleted...]
-        <w:t>免公益信託持有鉅額股票且仍由委託人之關係人(諮詢委員會)實質掌握該財產之管理、處分等權利，淪為集團控股情形。</w:t>
+        <w:t>，惟除教育部已督導</w:t>
+      </w:r>
+      <w:r w:rsidR="00237845" w:rsidRPr="00CB7B60">
+        <w:t>公益信託林堉璘宏泰教育文化公益基金</w:t>
+      </w:r>
+      <w:r w:rsidR="00237845" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>修正信託契約外，衛福部及內政部卻迄未監督該等信託契約之修正，內政部並表示宜於信託法修正時具體明文規定。法務部允宜儘速釐清與內政部間就公益信託諮詢委員會之職權之相關法律疑義，並由相關目的事業主管機關一致遵循。俾免公益信託持有鉅額股票且仍由委託人之關係人(諮詢委員會)實質掌握該財產之管理、處分等權利，淪為集團控股情形。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000D704A">
+    <w:p w14:paraId="668B157B" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>我國</w:t>
       </w:r>
-      <w:r w:rsidR="00CF135F" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00CF135F" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>稅法規定公益信託之受託人須為信託業者方享有租稅</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
         <w:t>優惠</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
+        <w:t>，惟隨公益信託發展，對於環境或文化資產保存等類之「經營型」公益信託，現行稅法規定得享租稅優惠之信託業者未必具有該方面之專業管理能力</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>惟隨公益</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>故</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81765" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>信託發展，對於環境或文化資產保存等類之「經營型」公益信託，現行稅法規定得享租稅優惠之信託業者未必具有該方面之專業管理能力</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>目前實務上</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>多</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF135F" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>以捐助</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>其他公益團體及個人</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF135F" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>之方式執行。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>財政部表示</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+        <w:t>將研議放寬符合一定條件具公益性質之法人擔任受託人之可行性</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>故</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D81765" w:rsidRPr="004D46EB">
+        <w:t>，允宜儘速推動修法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="zh-TW"/>
+        </w:rPr>
+        <w:t>，俾落實租稅中立性原則</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>目前實務上</w:t>
-[...132 lines deleted...]
-        </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00425B8A" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000D704A">
+    <w:p w14:paraId="00C40AF2" w14:textId="77777777" w:rsidR="00425B8A" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學理上有以受託人給付內容為分類標準，區分為「經營型」與「給付型」公益信託。前者係指直接經營公益事業之公益信託（operating foundation）；後者則係指以對受益人給付獎助金為內容之公益信託（granting foundation）。前者之受託人須直接負責事業的經營，受託人必須具備特殊的知識能力；後者則受託人之職責僅為將信託收益負責分配於合乎受益資格的受益人。</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF135F" w:rsidRPr="004D46EB" w:rsidRDefault="00CF135F" w:rsidP="000D704A">
+    <w:p w14:paraId="7BE491AB" w14:textId="77777777" w:rsidR="00CF135F" w:rsidRPr="00CB7B60" w:rsidRDefault="00CF135F" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>就「經營型」公益信託而言，</w:t>
       </w:r>
-      <w:r w:rsidR="00425B8A" w:rsidRPr="004D46EB">
-[...46 lines deleted...]
-      <w:r w:rsidR="00DB4A06" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00425B8A" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>依法務部說明，例如以環境生態與文化資產之保護、保存為信託本旨所成立之公益信託，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>此類公益信託成立之後，如舉環境生態公益信託為例，其信託本旨為「圈地保護棲地，使之恢復自然原始生態」</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4A06" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，又有如以古蹟保存為信託本旨之公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000941BD" w:rsidRPr="004D46EB" w:rsidRDefault="00CF135F" w:rsidP="000D704A">
+    <w:p w14:paraId="0AB55053" w14:textId="77777777" w:rsidR="000941BD" w:rsidRPr="00CB7B60" w:rsidRDefault="00CF135F" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>環境信託為個人</w:t>
       </w:r>
-      <w:r w:rsidR="000941BD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000941BD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>或企業將其所</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有之土地、金錢、股票、房屋等（委託物）交付予</w:t>
       </w:r>
-      <w:r w:rsidR="00425B8A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00425B8A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>個人或團體</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，依照其「環境保護、棲地保存」的理念</w:t>
       </w:r>
-      <w:r w:rsidR="000941BD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000941BD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（信託本旨）而進</w:t>
       </w:r>
-      <w:r w:rsidR="00425B8A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00425B8A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>行土地或</w:t>
       </w:r>
-      <w:r w:rsidR="000941BD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000941BD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>金錢等的經營與管理（資產管理），藉此進行棲地復育、生物多樣性保護及保護自然及人文環境等</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="000941BD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000941BD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>產生</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>由全民所</w:t>
       </w:r>
-      <w:r w:rsidR="000941BD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000941BD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>共享之公益利益</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。公益信託於本質上強調「公眾參與」、「目標明確（公益性）」與「資訊公開」之特性，將公益信託導入環境保護行動，</w:t>
       </w:r>
-      <w:r w:rsidR="000941BD" w:rsidRPr="004D46EB">
-[...25 lines deleted...]
-      <w:r w:rsidR="000941BD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000941BD" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>其精神與意涵係</w:t>
+      </w:r>
+      <w:r w:rsidR="00425B8A" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>強調「</w:t>
+      </w:r>
+      <w:r w:rsidR="000941BD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>由下而上</w:t>
       </w:r>
-      <w:r w:rsidR="00425B8A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00425B8A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidR="000941BD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000941BD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自發性發展，透過社會教育</w:t>
       </w:r>
-      <w:r w:rsidR="00425B8A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00425B8A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="00EB4572" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00EB4572" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>研究探析與理念推展，</w:t>
       </w:r>
-      <w:r w:rsidR="00425B8A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00425B8A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>活絡並</w:t>
       </w:r>
-      <w:r w:rsidR="000941BD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000941BD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>促進全民參與</w:t>
       </w:r>
-      <w:r w:rsidR="00425B8A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00425B8A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>環境保護工作</w:t>
       </w:r>
-      <w:r w:rsidR="000941BD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000941BD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，保存自然環境景觀資產，</w:t>
       </w:r>
-      <w:r w:rsidR="00425B8A" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00425B8A" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>讓「人人皆可</w:t>
       </w:r>
-      <w:r w:rsidR="000941BD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000941BD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為環境盡一份心力」</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4A06" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DB4A06" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，落實「人民是國家最強的力量，也是最大的</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4A06" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DB4A06" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>『</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4A06" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DB4A06" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>財團</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4A06" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DB4A06" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>』</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4A06" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00DB4A06" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidR="000941BD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000941BD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，賦予權利</w:t>
       </w:r>
-      <w:r w:rsidR="00EB4572" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00EB4572" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，促進自覺</w:t>
       </w:r>
-      <w:r w:rsidR="000941BD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000941BD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，善盡關懷，永續發展。</w:t>
       </w:r>
-      <w:r w:rsidR="00EB4572" w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidR="00EB4572" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00EB4572" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>英國、美國及日本均有民眾共同參與保護環境、古蹟文化之環境信託運動成功案例</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4572" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidR="00EB4572" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00EB4572" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB4A06" w:rsidRPr="004D46EB" w:rsidRDefault="00DB4A06" w:rsidP="000D704A">
+    <w:p w14:paraId="68D74143" w14:textId="77777777" w:rsidR="00DB4A06" w:rsidRPr="00CB7B60" w:rsidRDefault="00DB4A06" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟目前國內「經營型」公益信託之數目及占比甚少</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，依法務部說明：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB4A06" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000D704A">
+    <w:p w14:paraId="24EFA1A0" w14:textId="77777777" w:rsidR="00DB4A06" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
-[...31 lines deleted...]
-        <w:t>開放且未設限種類之規範。</w:t>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>公益信託專章係所有公益信託之原則性規範，對於民間欲從事公益而採取「經營型」或「給付型」之公益信託型態，現行信託法係採開放且未設限種類之規範。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000D704A">
+    <w:p w14:paraId="18183B63" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟依相關稅法規定，公益信託之受託人須為信託業者，方享有租稅上之優惠，而信託業多為銀行，直接經營公益事業非其專業，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>故多以捐助財團法人、其他公益團體或個人等之方式執行，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...31 lines deleted...]
-        <w:t>移除稅制上之不公平，藉以提升公益信託多元運用之可能。</w:t>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>此應為國內「經營型」公益信託數目甚少的原因之一；社會上迭有建議移除稅制上之不公平，藉以提升公益信託多元運用之可能。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0064064B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000D704A">
+    <w:p w14:paraId="74AB0AA5" w14:textId="77777777" w:rsidR="0064064B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>我國90年間增訂所得稅法第4條之3與遺產及贈與稅法第16條之1，規定公益信託之受託人為信託業法所稱之信託業</w:t>
       </w:r>
-      <w:r w:rsidR="0064064B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0064064B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="0064064B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0064064B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>依財政部說明：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0064064B" w:rsidRPr="004D46EB" w:rsidRDefault="000E060B" w:rsidP="000D704A">
+    <w:p w14:paraId="60C4594B" w14:textId="77777777" w:rsidR="0064064B" w:rsidRPr="00CB7B60" w:rsidRDefault="000E060B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>係參考日本立法例所定，並考量信託業經營信託事務，應依循信託業法規定，並受主管機關金融監督管理委員會之高度監督與管理</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>，以保障委託人及受益人權益，防止藉公益信託獲取不當租稅利益</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0064064B" w:rsidRPr="004D46EB" w:rsidRDefault="0064064B" w:rsidP="000D704A">
+    <w:p w14:paraId="67A28E1A" w14:textId="77777777" w:rsidR="0064064B" w:rsidRPr="00CB7B60" w:rsidRDefault="0064064B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>財政部表示，</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>隨公益信託發展，對於環境或文化資產保存等類之</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>「經營型」</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>公益信託，現行稅法規定得享租稅優惠之信託業者未必具有該方面之專業管理能力，從而社團法人台灣環境資訊協會多次建議修正稅法放寬受託人資格限制，</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+        <w:t>公益信託，現行稅法規定得享租稅優惠之信託業者未必具有該方面之專業管理能力，從而社團法人台灣環境資訊協會多次建議修正稅法放寬受託人資格限制，該部亦注意到相關問題</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="0064064B" w:rsidP="000D704A">
+    <w:p w14:paraId="62325EF3" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="0064064B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>財政</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>部</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>並</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>表示，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>基於公益信託與財團法人均具有輔助公共支出之功能，</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>將</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>檢討修正所得稅法與遺產及贈與稅法有關公益信託租稅優惠適用要件，</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+        <w:t>檢討修正所得稅法與遺產及贈與稅法有關公益信託租稅優惠適用要件，研議放寬符合一定條件</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>具公益性質之法人</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="zh-TW"/>
         </w:rPr>
-        <w:t>研</w:t>
-[...31 lines deleted...]
-        </w:rPr>
         <w:t>擔任受託人之可行性</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>俾</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+        <w:t>俾落實</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>租稅公平及</w:t>
+      </w:r>
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>落實</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>租稅中立性原則。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0064064B" w:rsidRPr="004D46EB" w:rsidRDefault="0064064B" w:rsidP="000D704A">
+    <w:p w14:paraId="41717282" w14:textId="77777777" w:rsidR="0064064B" w:rsidRPr="00CB7B60" w:rsidRDefault="0064064B" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>財政</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>部107</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>委託專家學者，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>蒐集彙整法國、美國、德國及日本之公益信託制度，法國公益信託限制僅得由金融機構擔任受託人，美國及德國未設有明文，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日本公益信託法對受託人資格雖未設有明文</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>但稅制</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>上規定</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>享有租稅優惠之「</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>特定公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>及</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>認定特定公益信託</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」，應符合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>受託人</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為信託公司(包括兼營信託業務之金融機構)、公益信託終了時</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>信託財產不得歸屬委託人</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>應歸屬國家或地方公共團體或其他具有類似目的之公益信託等要件。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E060B" w:rsidRPr="004D46EB" w:rsidRDefault="003223EA" w:rsidP="000D704A">
+    <w:p w14:paraId="3842C416" w14:textId="77777777" w:rsidR="000E060B" w:rsidRPr="00CB7B60" w:rsidRDefault="003223EA" w:rsidP="000D704A">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:left="1360" w:hanging="680"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>相較</w:t>
       </w:r>
-      <w:r w:rsidR="0095671F" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0095671F" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>以捐助</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>為主之</w:t>
       </w:r>
-      <w:r w:rsidR="0095671F" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0095671F" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>國內十大公益信託可適用租稅優惠，同為從事公益之</w:t>
       </w:r>
-      <w:r w:rsidR="0064064B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0064064B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>環境生態公益信託及以古蹟保存為信託本旨之公益信託，</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>卻因受託人</w:t>
       </w:r>
-      <w:r w:rsidR="0095671F" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0095671F" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>須具備特殊知識能力並直接負責事業</w:t>
       </w:r>
-      <w:r w:rsidR="00D81765" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00D81765" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>經營</w:t>
       </w:r>
-      <w:r w:rsidR="00EB4572" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00EB4572" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>而</w:t>
       </w:r>
-      <w:r w:rsidR="00EB4572" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00EB4572" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>非信託業者</w:t>
       </w:r>
-      <w:r w:rsidR="00D81765" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00D81765" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，則無法適用</w:t>
       </w:r>
-      <w:r w:rsidR="0064064B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0064064B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>優惠</w:t>
       </w:r>
-      <w:r w:rsidR="00D81765" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00D81765" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。前述國內十</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大公益信託</w:t>
       </w:r>
-      <w:r w:rsidR="0064064B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0064064B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>部分有</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>獲贈</w:t>
       </w:r>
-      <w:r w:rsidR="00D81765" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00D81765" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>高額未上市(櫃)公司</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>股票</w:t>
       </w:r>
-      <w:r w:rsidR="0064064B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0064064B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之情形</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>個人提供財產成立、</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT"/>
           <w:spacing w:val="20"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>捐贈或加入公益信託，受益人得享</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>有信託利益之權利，不計入贈與總額</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>遺贈人、受遺贈人或繼承人提供財產，捐贈或加入於被繼承人死亡時已成立之公益信託，該財產不計入遺產總額</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>；個人及營利事業成立、捐贈或加入公益信託，適用</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>個人列舉捐贈扣除額或營利事業列為當年度費用</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rStyle w:val="afe"/>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidR="006E501E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="006E501E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>反觀，民眾捐地或</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>捐款予環境信託</w:t>
       </w:r>
-      <w:r w:rsidR="0064064B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0064064B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>希望保存自然與文化資產，</w:t>
       </w:r>
-      <w:r w:rsidR="0095671F" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0095671F" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>同</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為公益目的，卻</w:t>
       </w:r>
-      <w:r w:rsidR="006E501E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="006E501E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>無法適用上開租稅優惠，而須計入贈與總額</w:t>
       </w:r>
-      <w:r w:rsidR="008901B9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="008901B9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="006E501E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="006E501E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>且</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>無法</w:t>
       </w:r>
-      <w:r w:rsidR="008901B9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="008901B9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>列報捐贈</w:t>
       </w:r>
-      <w:r w:rsidR="008901B9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="008901B9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>列舉</w:t>
       </w:r>
-      <w:r w:rsidR="008901B9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="008901B9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>扣除</w:t>
       </w:r>
-      <w:r w:rsidR="008901B9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="008901B9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>額</w:t>
       </w:r>
-      <w:r w:rsidR="006E501E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="006E501E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>或</w:t>
       </w:r>
-      <w:r w:rsidR="008901B9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="008901B9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="TimesNewRomanPSMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>捐贈費用</w:t>
       </w:r>
-      <w:r w:rsidR="008901B9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="008901B9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有違</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>租稅中立性原則</w:t>
       </w:r>
-      <w:r w:rsidR="00D81765" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00D81765" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，而不利於環境信</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>託及</w:t>
       </w:r>
-      <w:r w:rsidR="0095671F" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="0095671F" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「經營型」</w:t>
       </w:r>
-      <w:r w:rsidR="006E501E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="006E501E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託之發展。</w:t>
       </w:r>
-      <w:r w:rsidR="008901B9" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="008901B9" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>財政部既表示</w:t>
       </w:r>
-      <w:r w:rsidR="006E501E" w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidR="006E501E" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>將研議及檢討修法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="006E501E" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="006E501E" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>允宜儘速推動</w:t>
       </w:r>
-      <w:r w:rsidR="000E060B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="000E060B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E25849" w:rsidRPr="004D46EB" w:rsidRDefault="00E25849" w:rsidP="004E05A1">
+    <w:p w14:paraId="7469582E" w14:textId="77777777" w:rsidR="00E25849" w:rsidRPr="00CB7B60" w:rsidRDefault="00E25849" w:rsidP="004E05A1">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="2380" w:hanging="2380"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc524895648"/>
       <w:bookmarkStart w:id="54" w:name="_Toc524896194"/>
       <w:bookmarkStart w:id="55" w:name="_Toc524896224"/>
       <w:bookmarkStart w:id="56" w:name="_Toc524902734"/>
       <w:bookmarkStart w:id="57" w:name="_Toc525066148"/>
       <w:bookmarkStart w:id="58" w:name="_Toc525070839"/>
       <w:bookmarkStart w:id="59" w:name="_Toc525938379"/>
       <w:bookmarkStart w:id="60" w:name="_Toc525939227"/>
       <w:bookmarkStart w:id="61" w:name="_Toc525939732"/>
       <w:bookmarkStart w:id="62" w:name="_Toc529218272"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="63" w:name="_Toc529222689"/>
       <w:bookmarkStart w:id="64" w:name="_Toc529223111"/>
       <w:bookmarkStart w:id="65" w:name="_Toc529223862"/>
       <w:bookmarkStart w:id="66" w:name="_Toc529228265"/>
       <w:bookmarkStart w:id="67" w:name="_Toc2400395"/>
       <w:bookmarkStart w:id="68" w:name="_Toc4316189"/>
       <w:bookmarkStart w:id="69" w:name="_Toc4473330"/>
       <w:bookmarkStart w:id="70" w:name="_Toc69556897"/>
       <w:bookmarkStart w:id="71" w:name="_Toc69556946"/>
       <w:bookmarkStart w:id="72" w:name="_Toc69609820"/>
       <w:bookmarkStart w:id="73" w:name="_Toc70241816"/>
       <w:bookmarkStart w:id="74" w:name="_Toc70242205"/>
       <w:bookmarkStart w:id="75" w:name="_Toc421794875"/>
       <w:bookmarkStart w:id="76" w:name="_Toc422834160"/>
-      <w:r w:rsidRPr="004D46EB">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>處理辦法：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
     </w:p>
-    <w:p w:rsidR="00FB7770" w:rsidRPr="004D46EB" w:rsidRDefault="00E06856" w:rsidP="00464B85">
+    <w:p w14:paraId="0868D4E6" w14:textId="77777777" w:rsidR="00FB7770" w:rsidRPr="00CB7B60" w:rsidRDefault="00E06856" w:rsidP="00464B85">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="77" w:name="_Toc524895649"/>
       <w:bookmarkStart w:id="78" w:name="_Toc524896195"/>
       <w:bookmarkStart w:id="79" w:name="_Toc524896225"/>
       <w:bookmarkStart w:id="80" w:name="_Toc70241820"/>
       <w:bookmarkStart w:id="81" w:name="_Toc70242209"/>
       <w:bookmarkStart w:id="82" w:name="_Toc421794876"/>
       <w:bookmarkStart w:id="83" w:name="_Toc421795442"/>
       <w:bookmarkStart w:id="84" w:name="_Toc421796023"/>
       <w:bookmarkStart w:id="85" w:name="_Toc422728958"/>
       <w:bookmarkStart w:id="86" w:name="_Toc422834161"/>
       <w:bookmarkStart w:id="87" w:name="_Toc2400396"/>
       <w:bookmarkStart w:id="88" w:name="_Toc4316190"/>
       <w:bookmarkStart w:id="89" w:name="_Toc4473331"/>
       <w:bookmarkStart w:id="90" w:name="_Toc69556898"/>
       <w:bookmarkStart w:id="91" w:name="_Toc69556947"/>
       <w:bookmarkStart w:id="92" w:name="_Toc69609821"/>
       <w:bookmarkStart w:id="93" w:name="_Toc70241817"/>
       <w:bookmarkStart w:id="94" w:name="_Toc70242206"/>
       <w:bookmarkStart w:id="95" w:name="_Toc524902735"/>
       <w:bookmarkStart w:id="96" w:name="_Toc525066149"/>
       <w:bookmarkStart w:id="97" w:name="_Toc525070840"/>
       <w:bookmarkStart w:id="98" w:name="_Toc525938380"/>
       <w:bookmarkStart w:id="99" w:name="_Toc525939228"/>
       <w:bookmarkStart w:id="100" w:name="_Toc525939733"/>
       <w:bookmarkStart w:id="101" w:name="_Toc529218273"/>
       <w:bookmarkStart w:id="102" w:name="_Toc529222690"/>
       <w:bookmarkStart w:id="103" w:name="_Toc529223112"/>
       <w:bookmarkStart w:id="104" w:name="_Toc529223863"/>
       <w:bookmarkStart w:id="105" w:name="_Toc529228266"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查意見一</w:t>
       </w:r>
-      <w:r w:rsidR="00464B85" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00464B85" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>至三</w:t>
       </w:r>
-      <w:r w:rsidR="00FB7770" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00FB7770" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="005A4EB4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005A4EB4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>函請法務部、</w:t>
       </w:r>
-      <w:r w:rsidR="00024DDD" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00024DDD" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>財政部、教育部、衛生福利</w:t>
       </w:r>
-      <w:r w:rsidR="00454B16" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00454B16" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>部、</w:t>
       </w:r>
-      <w:r w:rsidR="005A4EB4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005A4EB4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>內政部</w:t>
       </w:r>
-      <w:r w:rsidR="00454B16" w:rsidRPr="004D46EB">
-[...30 lines deleted...]
-        <w:t>見復。</w:t>
+      <w:r w:rsidR="00454B16" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>及臺南市政府</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4EB4" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>確實檢討改進見復。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="0057332E" w:rsidRPr="004D46EB" w:rsidRDefault="0057332E" w:rsidP="00464B85">
+    <w:p w14:paraId="38BC3C85" w14:textId="77777777" w:rsidR="0057332E" w:rsidRPr="00CB7B60" w:rsidRDefault="0057332E" w:rsidP="00464B85">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查意見四，函請法務部、教育部、</w:t>
       </w:r>
-      <w:r w:rsidR="00454B16" w:rsidRPr="004D46EB">
-[...32 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00454B16" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>衛生福利部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>及內政部確實檢討改進見復。</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E25849" w:rsidRPr="004D46EB" w:rsidRDefault="00464B85" w:rsidP="00464B85">
+    <w:p w14:paraId="286A804D" w14:textId="77777777" w:rsidR="00E25849" w:rsidRPr="00CB7B60" w:rsidRDefault="00464B85" w:rsidP="00464B85">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="106" w:name="_Toc421794877"/>
       <w:bookmarkStart w:id="107" w:name="_Toc421795443"/>
       <w:bookmarkStart w:id="108" w:name="_Toc421796024"/>
       <w:bookmarkStart w:id="109" w:name="_Toc422728959"/>
       <w:bookmarkStart w:id="110" w:name="_Toc422834162"/>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查意見五</w:t>
       </w:r>
-      <w:r w:rsidR="00E25849" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00E25849" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，函請</w:t>
       </w:r>
-      <w:r w:rsidR="005A4EB4" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="005A4EB4" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>財政部</w:t>
       </w:r>
-      <w:r w:rsidR="00E25849" w:rsidRPr="004D46EB">
-[...10 lines deleted...]
-        <w:t>見復。</w:t>
+      <w:r w:rsidR="00E25849" w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>確實檢討改進見復。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00024DDD" w:rsidRPr="004D46EB" w:rsidRDefault="00024DDD" w:rsidP="00464B85">
+    <w:p w14:paraId="18C8D67A" w14:textId="77777777" w:rsidR="00024DDD" w:rsidRPr="00CB7B60" w:rsidRDefault="00024DDD" w:rsidP="00464B85">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>調查意見(含前言)及處理辦法，經委員會討論通過後公布。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E25849" w:rsidRPr="004D46EB" w:rsidRDefault="005A4EB4" w:rsidP="00464B85">
+    <w:p w14:paraId="6BD8CB41" w14:textId="77777777" w:rsidR="00E25849" w:rsidRPr="00CB7B60" w:rsidRDefault="005A4EB4" w:rsidP="00464B85">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="111" w:name="_Toc2400397"/>
       <w:bookmarkStart w:id="112" w:name="_Toc4316191"/>
       <w:bookmarkStart w:id="113" w:name="_Toc4473332"/>
       <w:bookmarkStart w:id="114" w:name="_Toc69556901"/>
       <w:bookmarkStart w:id="115" w:name="_Toc69556950"/>
       <w:bookmarkStart w:id="116" w:name="_Toc69609824"/>
       <w:bookmarkStart w:id="117" w:name="_Toc70241822"/>
       <w:bookmarkStart w:id="118" w:name="_Toc70242211"/>
       <w:bookmarkStart w:id="119" w:name="_Toc421794881"/>
       <w:bookmarkStart w:id="120" w:name="_Toc421795447"/>
       <w:bookmarkStart w:id="121" w:name="_Toc421796028"/>
       <w:bookmarkStart w:id="122" w:name="_Toc422728963"/>
       <w:bookmarkStart w:id="123" w:name="_Toc422834166"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
-      <w:r w:rsidRPr="004D46EB">
-[...19 lines deleted...]
-      <w:r w:rsidR="00E25849" w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>檢附派查函及相關附件，送請司法及獄政</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25849" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="00293E93" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00293E93" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>財政及經濟</w:t>
       </w:r>
-      <w:r w:rsidR="00E25849" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00E25849" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="00AF349B" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00AF349B" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育及文化</w:t>
       </w:r>
-      <w:r w:rsidR="00293E93" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00293E93" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、內政及族群委員會</w:t>
       </w:r>
-      <w:r w:rsidR="00E25849" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00E25849" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>聯席會議</w:t>
       </w:r>
-      <w:r w:rsidR="00E25849" w:rsidRPr="004D46EB">
+      <w:r w:rsidR="00E25849" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>處理。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
     </w:p>
-    <w:p w:rsidR="00770453" w:rsidRPr="004D46EB" w:rsidRDefault="00770453" w:rsidP="00770453">
+    <w:p w14:paraId="76FA5AA5" w14:textId="77777777" w:rsidR="00770453" w:rsidRPr="00CB7B60" w:rsidRDefault="00770453" w:rsidP="00770453">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:beforeLines="50" w:before="228" w:afterLines="100" w:after="457"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E25849" w:rsidRPr="004D46EB" w:rsidRDefault="00E25849" w:rsidP="00770453">
+    <w:p w14:paraId="7D746AA4" w14:textId="77777777" w:rsidR="00E25849" w:rsidRPr="00CB7B60" w:rsidRDefault="00E25849" w:rsidP="00770453">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:beforeLines="50" w:before="228" w:afterLines="100" w:after="457"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D46EB">
+      <w:r w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>調查委員：</w:t>
       </w:r>
-      <w:r w:rsidR="00B018DF">
+      <w:r w:rsidR="00B018DF" w:rsidRPr="00CB7B60">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="12"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>蔡崇義</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770453" w:rsidRPr="004D46EB" w:rsidRDefault="00770453" w:rsidP="00770453">
+    <w:p w14:paraId="762C1BC6" w14:textId="77777777" w:rsidR="00770453" w:rsidRPr="00CB7B60" w:rsidRDefault="00770453" w:rsidP="00770453">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00293E93" w:rsidRPr="004D46EB" w:rsidRDefault="00293E93" w:rsidP="00770453">
+    <w:p w14:paraId="1532610F" w14:textId="77777777" w:rsidR="00293E93" w:rsidRPr="00CB7B60" w:rsidRDefault="00293E93" w:rsidP="00770453">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00293E93" w:rsidRPr="004D46EB" w:rsidRDefault="00293E93" w:rsidP="00770453">
+    <w:p w14:paraId="48C2461B" w14:textId="77777777" w:rsidR="00293E93" w:rsidRPr="00CB7B60" w:rsidRDefault="00293E93" w:rsidP="00770453">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00293E93" w:rsidRPr="004D46EB" w:rsidRDefault="00293E93" w:rsidP="00770453">
+    <w:p w14:paraId="6008427D" w14:textId="77777777" w:rsidR="00293E93" w:rsidRPr="00CB7B60" w:rsidRDefault="00293E93" w:rsidP="00770453">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:leftChars="1100" w:left="3742"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="124" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="124"/>
     </w:p>
-    <w:sectPr w:rsidR="00293E93" w:rsidRPr="004D46EB" w:rsidSect="002306E1">
+    <w:sectPr w:rsidR="00293E93" w:rsidRPr="00CB7B60" w:rsidSect="002306E1">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="851" w:gutter="227"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="457" w:charSpace="4127"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0071">
       <wne:acd wne:acdName="acd10"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0072">
       <wne:acd wne:acdName="acd11"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0073">
       <wne:acd wne:acdName="acd12"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0074">
       <wne:acd wne:acdName="acd13"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0075">
@@ -43367,225 +39298,225 @@
   <wne:acds>
     <wne:acd wne:argValue="AgC1az2EI2oPXzAA" wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzUA" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzYA" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzcA" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzgA" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgC1az2EI2oPXzkA" wne:acdName="acd9" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd10" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd11" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd12" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAUA" wne:acdName="acd13" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAYA" wne:acdName="acd14" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAcA" wne:acdName="acd15" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAgA" wne:acdName="acd16" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAkA" wne:acdName="acd17" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd18" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008D4F23" w:rsidRDefault="008D4F23">
+    <w:p w14:paraId="659F42DA" w14:textId="77777777" w:rsidR="00F278C0" w:rsidRDefault="00F278C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008D4F23" w:rsidRDefault="008D4F23">
+    <w:p w14:paraId="58CC85EC" w14:textId="77777777" w:rsidR="00F278C0" w:rsidRDefault="00F278C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:altName w:val=".D·￠Ae"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康楷書體W5(P)">
     <w:altName w:val="新細明體"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DFMing-Lt-HK-BF">
     <w:altName w:val="AR MingtiM BIG-5"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Adobe 明體 Std L"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009651AB" w:rsidRDefault="009651AB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6A2B5D17" w14:textId="77777777" w:rsidR="009651AB" w:rsidRDefault="009651AB">
     <w:pPr>
       <w:pStyle w:val="af3"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B018DF">
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>39</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009651AB" w:rsidRDefault="009651AB">
+  <w:p w14:paraId="1C9F1918" w14:textId="77777777" w:rsidR="009651AB" w:rsidRDefault="009651AB">
     <w:pPr>
       <w:framePr w:wrap="auto" w:hAnchor="text" w:y="-955"/>
       <w:ind w:left="640" w:right="360" w:firstLine="448"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008D4F23" w:rsidRDefault="008D4F23">
+    <w:p w14:paraId="2E0B2C22" w14:textId="77777777" w:rsidR="00F278C0" w:rsidRDefault="00F278C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008D4F23" w:rsidRDefault="008D4F23">
+    <w:p w14:paraId="54596463" w14:textId="77777777" w:rsidR="00F278C0" w:rsidRDefault="00F278C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="009651AB" w:rsidRPr="002967AA" w:rsidRDefault="009651AB" w:rsidP="00B8172F">
+    <w:p w14:paraId="298E001F" w14:textId="77777777" w:rsidR="009651AB" w:rsidRPr="002967AA" w:rsidRDefault="009651AB" w:rsidP="00B8172F">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>信託法第85條：</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1EFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「公益信託之許可及監督辦法，由目的事業主管機關定之。」</w:t>
       </w:r>
@@ -43649,128 +39580,106 @@
         </w:rPr>
         <w:t>主管機關得依本法第</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>72條第1項及第2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C43C38">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>項規定，命受託人就信託事務及信託財產狀況提出報告，並得隨時派員檢查。</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1EFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(第2項)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C43C38">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>主管機關對前項提出之報告或檢查結果，認有保全信託</w:t>
-[...6 lines deleted...]
-        <w:t>財產或</w:t>
+        <w:t>主管機關對前項提出之報告或檢查結果，認有保全信託財產或</w:t>
       </w:r>
       <w:r w:rsidRPr="00D414CA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>導正</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C43C38">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>信託事務之必要者，得命受託人提供相當之擔保或</w:t>
       </w:r>
       <w:r w:rsidRPr="00D414CA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>為其他適當之處置</w:t>
       </w:r>
       <w:r w:rsidRPr="00C43C38">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。」</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="009651AB" w:rsidRPr="00DE5E89" w:rsidRDefault="009651AB" w:rsidP="000E060B">
+    <w:p w14:paraId="47A779B5" w14:textId="77777777" w:rsidR="009651AB" w:rsidRPr="00DE5E89" w:rsidRDefault="009651AB" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>依教育部及</w:t>
-[...13 lines deleted...]
-        <w:t>資料。</w:t>
+        <w:t>依教育部及衛福部函復資料。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="009651AB" w:rsidRPr="00F82EB8" w:rsidRDefault="009651AB" w:rsidP="00F82EB8">
+    <w:p w14:paraId="7EF4E36D" w14:textId="77777777" w:rsidR="009651AB" w:rsidRPr="00F82EB8" w:rsidRDefault="009651AB" w:rsidP="00F82EB8">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00875D9D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託之設立</w:t>
       </w:r>
       <w:r w:rsidRPr="00221E96">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
@@ -43779,226 +39688,196 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>係由受託人檢具信託契約、信託財產證明文件、受託當年度及次年度信託事務計算書及收支預算書等相關文件向目的事業主管機關申請</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7078">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00875D9D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>經該管機關審查該信託之設立是否確以公共利益為目的、信託財產如何從事公益活動與實現公益目的及受託人是否確有管理或處分信託財產能力等，經其許可成立</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="009651AB" w:rsidRPr="00B432F1" w:rsidRDefault="009651AB" w:rsidP="00601C82">
+    <w:p w14:paraId="13C5C22A" w14:textId="77777777" w:rsidR="009651AB" w:rsidRPr="00B432F1" w:rsidRDefault="009651AB" w:rsidP="00601C82">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>係指公益支出占當年度信託總支出之比例。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="009651AB" w:rsidRPr="00DA74A9" w:rsidRDefault="009651AB" w:rsidP="00601C82">
+    <w:p w14:paraId="24B67896" w14:textId="77777777" w:rsidR="009651AB" w:rsidRPr="00DA74A9" w:rsidRDefault="009651AB" w:rsidP="00601C82">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>係指公益信託</w:t>
       </w:r>
       <w:r w:rsidRPr="00034A8F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>執行工作項目</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>金額占同年度</w:t>
-[...6 lines deleted...]
-        <w:t>信託財產目錄所載各類財產合計金額之比例偏低，</w:t>
+        <w:t>金額占同年度信託財產目錄所載各類財產合計金額之比例偏低，</w:t>
       </w:r>
       <w:r w:rsidRPr="00034A8F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未達相對適當比例</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="009651AB" w:rsidRPr="002D73B6" w:rsidRDefault="009651AB" w:rsidP="002D73B6">
+    <w:p w14:paraId="073CD63B" w14:textId="77777777" w:rsidR="009651AB" w:rsidRPr="002D73B6" w:rsidRDefault="009651AB" w:rsidP="002D73B6">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依教育部說明，</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15876">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>有關財產運用計畫之提報相關規範，將</w:t>
-[...13 lines deleted...]
-        <w:t>信託法修法完成後，據以</w:t>
+        <w:t>有關財產運用計畫之提報相關規範，將俟信託法修法完成後，據以</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>修正該</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15876">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>部許可及監督辦法</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，依法執行。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="009651AB" w:rsidRPr="00512C9E" w:rsidRDefault="009651AB">
+    <w:p w14:paraId="43F350B4" w14:textId="77777777" w:rsidR="009651AB" w:rsidRPr="00512C9E" w:rsidRDefault="009651AB">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00512C9E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>王志誠著</w:t>
-[...6 lines deleted...]
-        <w:t>，信託法，107年8月7版1刷，第337頁參照</w:t>
+        <w:t>王志誠著，信託法，107年8月7版1刷，第337頁參照</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w:rsidR="009651AB" w:rsidRPr="00422FEF" w:rsidRDefault="009651AB" w:rsidP="0057332E">
+    <w:p w14:paraId="686BD6DD" w14:textId="77777777" w:rsidR="009651AB" w:rsidRPr="00422FEF" w:rsidRDefault="009651AB" w:rsidP="0057332E">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>依法</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF70D3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -44008,199 +39887,139 @@
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF70D3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年10月20日法律字第</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF70D3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>0930700508</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF70D3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>號函釋略</w:t>
-[...15 lines deleted...]
-        <w:t>：「</w:t>
+        <w:t>號函釋略以：「</w:t>
       </w:r>
       <w:r w:rsidRPr="002E61F7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>諮詢委員會</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF70D3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>設置之目的係在輔助受託人處理信託事務，</w:t>
       </w:r>
       <w:r w:rsidRPr="002E61F7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>僅具顧問之性質</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF70D3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，尚不得代行受託人或信託監察人之權限。受託人管理、處分信託財產及處理信託事務，應依信託本旨為之。</w:t>
       </w:r>
       <w:r w:rsidRPr="002E61F7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>信託行為訂定受託人處理信託事務須徵詢諮詢委員會之意見者，如為貫徹信託</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>信託行為訂定受託人處理信託事務須徵詢諮詢委員會之意見者，如為貫徹信託本旨及為達成信託目的所必要，受託人即應受其拘束</w:t>
+      </w:r>
       <w:r w:rsidRPr="002E61F7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="32"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002E61F7">
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF70D3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體"/>
-          <w:b/>
-[...25 lines deleted...]
-        <w:t>由於受託人乃信託財產對外唯一有管理處分權之人，故此項限制僅具內部約定之性質，並不影響受託人對外所為法律行為之效力，而受託人亦不能以有上開</w:t>
+        </w:rPr>
+        <w:t>惟由於受託人乃信託財產對外唯一有管理處分權之人，故此項限制僅具內部約定之性質，並不影響受託人對外所為法律行為之效力，而受託人亦不能以有上開</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF70D3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體"/>
         </w:rPr>
         <w:t>限制而免除其對外之法律責任</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF70D3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF70D3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」法務部104年7月2日法律字第</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>1040350808</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF70D3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>0號函釋略</w:t>
-[...15 lines deleted...]
-        <w:t>：「公益信託</w:t>
+        <w:t>0號函釋略以：「公益信託</w:t>
       </w:r>
       <w:r w:rsidRPr="002E61F7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>諮詢委員會</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF70D3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>之設置，</w:t>
       </w:r>
       <w:r w:rsidRPr="002E61F7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>僅為輔助受託人，提供受託人執行與管理處分信託財產之建議與意見</w:t>
@@ -44213,162 +40032,135 @@
         <w:t>，並無執行信託事務之權限。</w:t>
       </w:r>
       <w:r w:rsidRPr="002E61F7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>倘</w:t>
       </w:r>
       <w:r w:rsidRPr="002E61F7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>信託契約賦予</w:t>
       </w:r>
       <w:r w:rsidRPr="002E61F7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>諮詢委員會就信託財產之管理處分，有同意與否或審核之決定權者，恐與信託制度</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>諮詢委員會就信託財產之管理處分，有同意與否或審核之決定權者，恐與信託制度本旨有違</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF70D3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>。」法務部107年12月3日法律字第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>10703516860</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF70D3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>號</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>函釋略以：「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F379B0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>信託法第1、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>69</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F379B0">
+        <w:rPr>
+          <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>條等規定參照，委託人於信託契約中將</w:t>
+      </w:r>
       <w:r w:rsidRPr="002E61F7">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>本旨有違</w:t>
-[...73 lines deleted...]
-        </w:rPr>
         <w:t>信託財產運用決定權，全部保留由諮詢委員會行使，恐已逾越信託法賦予公益信託受託人權限</w:t>
       </w:r>
       <w:r w:rsidRPr="00F379B0">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，且有悖於諮詢委員會設置目的，而與公益信託法制有所未合</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF70D3">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w:rsidR="009651AB" w:rsidRPr="00476340" w:rsidRDefault="009651AB" w:rsidP="0057332E">
+    <w:p w14:paraId="0C1ED573" w14:textId="77777777" w:rsidR="009651AB" w:rsidRPr="00476340" w:rsidRDefault="009651AB" w:rsidP="0057332E">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E59C9">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依據公益信託</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>恩典</w:t>
       </w:r>
@@ -44461,363 +40253,312 @@
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>基金</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第10條第4項、第12條第4項及該</w:t>
       </w:r>
       <w:r w:rsidRPr="003E59C9">
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>基金諮詢委員會章程</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第8條第2款。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w:rsidR="009651AB" w:rsidRDefault="009651AB" w:rsidP="0057332E">
+    <w:p w14:paraId="15EF453E" w14:textId="77777777" w:rsidR="009651AB" w:rsidRDefault="009651AB" w:rsidP="0057332E">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00945140">
         <w:t>為加強公益信託之正當性、合目的性，提升社會大眾對於公益信託之信賴，中華民國信託業商業同業公會</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>爰</w:t>
-[...3 lines deleted...]
-        <w:t>依金融監督管理委員會</w:t>
+        <w:t>爰依金融監督管理委員會</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(下稱金管會)</w:t>
       </w:r>
       <w:r w:rsidRPr="00945140">
         <w:t>107年10月11日金管銀票字第10702737991號函指示，根據實務運作情形，參酌現行</w:t>
       </w:r>
       <w:r>
         <w:t>各目的事業主管機關對於公益信託管理及監督之修法方向與意旨，擬定</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF0507">
         <w:t>「中華民國信託業商業同業公會會員辦理公益信託實務準則」</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，並經金管會</w:t>
       </w:r>
       <w:r>
         <w:t>108年4月15日金管銀票字第10801037500號</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>函洽悉。</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w:rsidR="009651AB" w:rsidRPr="00951260" w:rsidRDefault="009651AB" w:rsidP="000E060B">
+    <w:p w14:paraId="1740124D" w14:textId="77777777" w:rsidR="009651AB" w:rsidRPr="00951260" w:rsidRDefault="009651AB" w:rsidP="000E060B">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00951260">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>王志誠著</w:t>
-[...6 lines deleted...]
-        <w:t>，信託法，107年8月7版1刷，第325頁參照</w:t>
+        <w:t>王志誠著，信託法，107年8月7版1刷，第325頁參照</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w:rsidR="009651AB" w:rsidRPr="00354BEF" w:rsidRDefault="009651AB" w:rsidP="00DB4A06">
+    <w:p w14:paraId="100ABEFC" w14:textId="77777777" w:rsidR="009651AB" w:rsidRPr="00354BEF" w:rsidRDefault="009651AB" w:rsidP="00DB4A06">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>社團法人台灣環境資訊協會</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>97年12月</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>出版</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>「環境信託-給大地一個永恆的許諾」。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w:rsidR="009651AB" w:rsidRDefault="009651AB" w:rsidP="00DB4A06">
+    <w:p w14:paraId="074D8711" w14:textId="77777777" w:rsidR="009651AB" w:rsidRDefault="009651AB" w:rsidP="00DB4A06">
       <w:pPr>
         <w:pStyle w:val="afc"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>有關</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4A06">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>國內</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>公益信託</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4A06">
         <w:t>屬「營運型」公益信託之數量及占比</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4A06">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為何</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>，詢據法務部表示</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB4A06">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，由於實務上對於「經營型」與「給付型」公益信託並無精準定義，尚且涉及個案具體認定，</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>詢</w:t>
-[...6 lines deleted...]
-        <w:t>據法務部表示</w:t>
+        <w:t>該</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB4A06">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>，由於實務上對於「經營型」與「給付型」公益信託並無精</w:t>
-[...33 lines deleted...]
-        <w:t>相關資料可資提供。</w:t>
+        <w:t>部並無相關資料可資提供。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w:rsidR="009651AB" w:rsidRDefault="009651AB">
+    <w:p w14:paraId="44434F86" w14:textId="77777777" w:rsidR="009651AB" w:rsidRDefault="009651AB">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003223EA">
         <w:t>遺</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>產及贈與</w:t>
       </w:r>
       <w:r w:rsidRPr="003223EA">
         <w:t>稅法第16條之1</w:t>
       </w:r>
       <w:r w:rsidRPr="003223EA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidRPr="003223EA">
         <w:t>第20條之1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w:rsidR="009651AB" w:rsidRDefault="009651AB">
+    <w:p w14:paraId="654E91EF" w14:textId="77777777" w:rsidR="009651AB" w:rsidRDefault="009651AB">
       <w:pPr>
         <w:pStyle w:val="afc"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="afe"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003223EA">
         <w:t>所得稅法第6條之1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="081F43FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58C275BC"/>
     <w:lvl w:ilvl="0" w:tplc="74685D60">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="附圖%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="695" w:hanging="695"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -47647,260 +43388,261 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="514685688">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="521475106">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2109810098">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1662661314">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="948050715">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1963614133">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1305771089">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1188176922">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1517033727">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1363746853">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2108113941">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1357779264">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="2008896028">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1596472976">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1387534440">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1596286302">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="2010518306">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1012026799">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1260600368">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="414327303">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="539393653">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="2083527513">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1065445334">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="695690629">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1122267581">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="844709879">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="684939214">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1867870786">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="2086031688">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="957564318">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1419792402">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1378160301">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="2130317766">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1786919111">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1719933460">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
-  <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="0"/>
   <w:drawingGridHorizontalSpacing w:val="170"/>
   <w:drawingGridVerticalSpacing w:val="457"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A302B2"/>
     <w:rsid w:val="00003276"/>
     <w:rsid w:val="00006961"/>
     <w:rsid w:val="00010F3E"/>
     <w:rsid w:val="000112BF"/>
     <w:rsid w:val="00012233"/>
     <w:rsid w:val="000133A7"/>
     <w:rsid w:val="00017318"/>
     <w:rsid w:val="0001765F"/>
     <w:rsid w:val="00017884"/>
     <w:rsid w:val="000229AD"/>
     <w:rsid w:val="00022FE7"/>
     <w:rsid w:val="000234B6"/>
     <w:rsid w:val="000246F7"/>
     <w:rsid w:val="00024DDD"/>
     <w:rsid w:val="000261F2"/>
     <w:rsid w:val="0003114D"/>
     <w:rsid w:val="00034A8F"/>
     <w:rsid w:val="00036D76"/>
     <w:rsid w:val="00037D6D"/>
     <w:rsid w:val="0004163B"/>
     <w:rsid w:val="000461B9"/>
     <w:rsid w:val="000474B0"/>
@@ -48057,50 +43799,51 @@
     <w:rsid w:val="00231E78"/>
     <w:rsid w:val="00233369"/>
     <w:rsid w:val="002357BB"/>
     <w:rsid w:val="00237845"/>
     <w:rsid w:val="00241BAC"/>
     <w:rsid w:val="002429E2"/>
     <w:rsid w:val="00250F44"/>
     <w:rsid w:val="00252BC4"/>
     <w:rsid w:val="00254014"/>
     <w:rsid w:val="00254B39"/>
     <w:rsid w:val="0026504D"/>
     <w:rsid w:val="002669C9"/>
     <w:rsid w:val="00267E2C"/>
     <w:rsid w:val="00270B20"/>
     <w:rsid w:val="00271D5B"/>
     <w:rsid w:val="00273A2F"/>
     <w:rsid w:val="00274E19"/>
     <w:rsid w:val="00277649"/>
     <w:rsid w:val="00280986"/>
     <w:rsid w:val="002809E2"/>
     <w:rsid w:val="00281ECE"/>
     <w:rsid w:val="002828E4"/>
     <w:rsid w:val="002831C7"/>
     <w:rsid w:val="002840C6"/>
     <w:rsid w:val="00284523"/>
+    <w:rsid w:val="0029031F"/>
     <w:rsid w:val="00290F8C"/>
     <w:rsid w:val="002934DE"/>
     <w:rsid w:val="00293E93"/>
     <w:rsid w:val="00295174"/>
     <w:rsid w:val="00296172"/>
     <w:rsid w:val="002967AA"/>
     <w:rsid w:val="00296B92"/>
     <w:rsid w:val="002A16E9"/>
     <w:rsid w:val="002A2C22"/>
     <w:rsid w:val="002A37FE"/>
     <w:rsid w:val="002A381A"/>
     <w:rsid w:val="002A4AB8"/>
     <w:rsid w:val="002A60E1"/>
     <w:rsid w:val="002B02EB"/>
     <w:rsid w:val="002B1030"/>
     <w:rsid w:val="002B1B44"/>
     <w:rsid w:val="002C0602"/>
     <w:rsid w:val="002C5664"/>
     <w:rsid w:val="002C6055"/>
     <w:rsid w:val="002D409A"/>
     <w:rsid w:val="002D5C16"/>
     <w:rsid w:val="002D73B6"/>
     <w:rsid w:val="002E371D"/>
     <w:rsid w:val="002E4F4D"/>
     <w:rsid w:val="002E61F7"/>
@@ -48199,72 +43942,74 @@
     <w:rsid w:val="003F27E1"/>
     <w:rsid w:val="003F437A"/>
     <w:rsid w:val="003F5C2B"/>
     <w:rsid w:val="003F687D"/>
     <w:rsid w:val="004008C9"/>
     <w:rsid w:val="00402240"/>
     <w:rsid w:val="004023E9"/>
     <w:rsid w:val="0040454A"/>
     <w:rsid w:val="00405765"/>
     <w:rsid w:val="00406198"/>
     <w:rsid w:val="00406FDF"/>
     <w:rsid w:val="00411671"/>
     <w:rsid w:val="00413F83"/>
     <w:rsid w:val="0041490C"/>
     <w:rsid w:val="00416191"/>
     <w:rsid w:val="00416721"/>
     <w:rsid w:val="00416E18"/>
     <w:rsid w:val="00417D95"/>
     <w:rsid w:val="00421EF0"/>
     <w:rsid w:val="004224FA"/>
     <w:rsid w:val="00422FEF"/>
     <w:rsid w:val="00423D07"/>
     <w:rsid w:val="00425B8A"/>
     <w:rsid w:val="00427936"/>
     <w:rsid w:val="0043312D"/>
+    <w:rsid w:val="0043502C"/>
     <w:rsid w:val="00442A21"/>
     <w:rsid w:val="0044346F"/>
     <w:rsid w:val="00451DA5"/>
     <w:rsid w:val="00453FBA"/>
     <w:rsid w:val="00453FF6"/>
     <w:rsid w:val="0045446E"/>
     <w:rsid w:val="00454B16"/>
     <w:rsid w:val="00455375"/>
     <w:rsid w:val="0045644B"/>
     <w:rsid w:val="00457199"/>
     <w:rsid w:val="00460538"/>
     <w:rsid w:val="00460719"/>
     <w:rsid w:val="00461AA8"/>
     <w:rsid w:val="00464B85"/>
     <w:rsid w:val="0046520A"/>
     <w:rsid w:val="0046553A"/>
     <w:rsid w:val="00466A16"/>
     <w:rsid w:val="004672AB"/>
     <w:rsid w:val="00467730"/>
     <w:rsid w:val="004714FE"/>
     <w:rsid w:val="00476340"/>
     <w:rsid w:val="00476519"/>
+    <w:rsid w:val="00477004"/>
     <w:rsid w:val="00477BAA"/>
     <w:rsid w:val="004910F1"/>
     <w:rsid w:val="00494268"/>
     <w:rsid w:val="00494449"/>
     <w:rsid w:val="00495053"/>
     <w:rsid w:val="004956B5"/>
     <w:rsid w:val="00495736"/>
     <w:rsid w:val="004A14B2"/>
     <w:rsid w:val="004A1923"/>
     <w:rsid w:val="004A1F59"/>
     <w:rsid w:val="004A29BE"/>
     <w:rsid w:val="004A3225"/>
     <w:rsid w:val="004A33EE"/>
     <w:rsid w:val="004A3AA8"/>
     <w:rsid w:val="004A3BBF"/>
     <w:rsid w:val="004A71B3"/>
     <w:rsid w:val="004B117E"/>
     <w:rsid w:val="004B13C7"/>
     <w:rsid w:val="004B37D9"/>
     <w:rsid w:val="004B62E4"/>
     <w:rsid w:val="004B778F"/>
     <w:rsid w:val="004C0609"/>
     <w:rsid w:val="004C0C2C"/>
     <w:rsid w:val="004C2679"/>
     <w:rsid w:val="004C5EBA"/>
@@ -48307,50 +44052,51 @@
     <w:rsid w:val="00532E1C"/>
     <w:rsid w:val="005338F5"/>
     <w:rsid w:val="00536789"/>
     <w:rsid w:val="00536BC2"/>
     <w:rsid w:val="0053703B"/>
     <w:rsid w:val="005425E1"/>
     <w:rsid w:val="005427C5"/>
     <w:rsid w:val="00542CF6"/>
     <w:rsid w:val="00544D7E"/>
     <w:rsid w:val="0054513E"/>
     <w:rsid w:val="00546089"/>
     <w:rsid w:val="00547BE4"/>
     <w:rsid w:val="00552FD0"/>
     <w:rsid w:val="00553C03"/>
     <w:rsid w:val="00553E56"/>
     <w:rsid w:val="00554815"/>
     <w:rsid w:val="00560DDA"/>
     <w:rsid w:val="00563692"/>
     <w:rsid w:val="00571679"/>
     <w:rsid w:val="0057332E"/>
     <w:rsid w:val="005733B3"/>
     <w:rsid w:val="00573A53"/>
     <w:rsid w:val="00574AC1"/>
     <w:rsid w:val="00575A3F"/>
     <w:rsid w:val="0058105B"/>
+    <w:rsid w:val="0058185D"/>
     <w:rsid w:val="005823B1"/>
     <w:rsid w:val="00582B50"/>
     <w:rsid w:val="00584235"/>
     <w:rsid w:val="005844E7"/>
     <w:rsid w:val="005908B8"/>
     <w:rsid w:val="0059512E"/>
     <w:rsid w:val="005A02C3"/>
     <w:rsid w:val="005A4ABD"/>
     <w:rsid w:val="005A4EB4"/>
     <w:rsid w:val="005A6DD2"/>
     <w:rsid w:val="005B3CF5"/>
     <w:rsid w:val="005B67CA"/>
     <w:rsid w:val="005B6927"/>
     <w:rsid w:val="005B6978"/>
     <w:rsid w:val="005B6D3C"/>
     <w:rsid w:val="005C385D"/>
     <w:rsid w:val="005D0DC7"/>
     <w:rsid w:val="005D3B20"/>
     <w:rsid w:val="005D71B7"/>
     <w:rsid w:val="005E0065"/>
     <w:rsid w:val="005E1968"/>
     <w:rsid w:val="005E2B06"/>
     <w:rsid w:val="005E2F24"/>
     <w:rsid w:val="005E4759"/>
     <w:rsid w:val="005E5C68"/>
@@ -48381,50 +44127,51 @@
     <w:rsid w:val="00634946"/>
     <w:rsid w:val="00635AAC"/>
     <w:rsid w:val="0064064B"/>
     <w:rsid w:val="00644D12"/>
     <w:rsid w:val="006452D3"/>
     <w:rsid w:val="006458E3"/>
     <w:rsid w:val="00645B3A"/>
     <w:rsid w:val="006470EC"/>
     <w:rsid w:val="006542D6"/>
     <w:rsid w:val="0065467D"/>
     <w:rsid w:val="0065598E"/>
     <w:rsid w:val="00655AF2"/>
     <w:rsid w:val="00655BC5"/>
     <w:rsid w:val="006568BE"/>
     <w:rsid w:val="0066025D"/>
     <w:rsid w:val="0066091A"/>
     <w:rsid w:val="00660EA2"/>
     <w:rsid w:val="006663A8"/>
     <w:rsid w:val="006735D9"/>
     <w:rsid w:val="006735EC"/>
     <w:rsid w:val="006773EC"/>
     <w:rsid w:val="00680504"/>
     <w:rsid w:val="0068172F"/>
     <w:rsid w:val="00681CD9"/>
     <w:rsid w:val="00682EB0"/>
+    <w:rsid w:val="006831CF"/>
     <w:rsid w:val="00683E30"/>
     <w:rsid w:val="00686CB8"/>
     <w:rsid w:val="00687024"/>
     <w:rsid w:val="00691D09"/>
     <w:rsid w:val="006942BD"/>
     <w:rsid w:val="00694524"/>
     <w:rsid w:val="0069461D"/>
     <w:rsid w:val="00695E22"/>
     <w:rsid w:val="006A015B"/>
     <w:rsid w:val="006A46FD"/>
     <w:rsid w:val="006A766C"/>
     <w:rsid w:val="006B1D77"/>
     <w:rsid w:val="006B25C6"/>
     <w:rsid w:val="006B3985"/>
     <w:rsid w:val="006B4B5C"/>
     <w:rsid w:val="006B6D3A"/>
     <w:rsid w:val="006B6E6F"/>
     <w:rsid w:val="006B7093"/>
     <w:rsid w:val="006B7417"/>
     <w:rsid w:val="006C1314"/>
     <w:rsid w:val="006C610F"/>
     <w:rsid w:val="006D3037"/>
     <w:rsid w:val="006D31F9"/>
     <w:rsid w:val="006D3691"/>
     <w:rsid w:val="006D747F"/>
@@ -48556,90 +44303,92 @@
     <w:rsid w:val="008716EE"/>
     <w:rsid w:val="008733DA"/>
     <w:rsid w:val="00873877"/>
     <w:rsid w:val="008741F1"/>
     <w:rsid w:val="00876AD2"/>
     <w:rsid w:val="008779F4"/>
     <w:rsid w:val="008850E4"/>
     <w:rsid w:val="008901B9"/>
     <w:rsid w:val="00890D42"/>
     <w:rsid w:val="0089395F"/>
     <w:rsid w:val="008939AB"/>
     <w:rsid w:val="00896594"/>
     <w:rsid w:val="008A0CD5"/>
     <w:rsid w:val="008A12F5"/>
     <w:rsid w:val="008A3148"/>
     <w:rsid w:val="008A33B5"/>
     <w:rsid w:val="008A5C0D"/>
     <w:rsid w:val="008A6B38"/>
     <w:rsid w:val="008B0865"/>
     <w:rsid w:val="008B0B8A"/>
     <w:rsid w:val="008B1587"/>
     <w:rsid w:val="008B1B01"/>
     <w:rsid w:val="008B1EFB"/>
     <w:rsid w:val="008B3772"/>
     <w:rsid w:val="008B3BCD"/>
+    <w:rsid w:val="008B695D"/>
     <w:rsid w:val="008B6DF8"/>
     <w:rsid w:val="008B707E"/>
     <w:rsid w:val="008B75AB"/>
     <w:rsid w:val="008C02D8"/>
     <w:rsid w:val="008C106C"/>
     <w:rsid w:val="008C10F1"/>
     <w:rsid w:val="008C1926"/>
     <w:rsid w:val="008C1E99"/>
     <w:rsid w:val="008D4F23"/>
     <w:rsid w:val="008D5C33"/>
     <w:rsid w:val="008D7B6F"/>
     <w:rsid w:val="008E0085"/>
     <w:rsid w:val="008E0FA7"/>
     <w:rsid w:val="008E2AA6"/>
     <w:rsid w:val="008E311B"/>
     <w:rsid w:val="008E3A66"/>
     <w:rsid w:val="008E3FA6"/>
     <w:rsid w:val="008E46BC"/>
     <w:rsid w:val="008E73C4"/>
     <w:rsid w:val="008F46E7"/>
     <w:rsid w:val="008F6058"/>
     <w:rsid w:val="008F64CA"/>
     <w:rsid w:val="008F6F0B"/>
     <w:rsid w:val="008F7E4B"/>
     <w:rsid w:val="00901DC3"/>
     <w:rsid w:val="00902E6E"/>
     <w:rsid w:val="009040A3"/>
     <w:rsid w:val="00905AE0"/>
     <w:rsid w:val="009061C8"/>
     <w:rsid w:val="00907884"/>
     <w:rsid w:val="00907BA7"/>
     <w:rsid w:val="0091064E"/>
     <w:rsid w:val="00911FC5"/>
     <w:rsid w:val="009133D7"/>
     <w:rsid w:val="00913C2E"/>
     <w:rsid w:val="00913DE4"/>
     <w:rsid w:val="00914C40"/>
     <w:rsid w:val="009201A2"/>
     <w:rsid w:val="009210A9"/>
     <w:rsid w:val="009219D9"/>
+    <w:rsid w:val="009220A3"/>
     <w:rsid w:val="009259D0"/>
     <w:rsid w:val="009267B0"/>
     <w:rsid w:val="00930402"/>
     <w:rsid w:val="00931A10"/>
     <w:rsid w:val="009320E8"/>
     <w:rsid w:val="009414A4"/>
     <w:rsid w:val="009420E9"/>
     <w:rsid w:val="00945140"/>
     <w:rsid w:val="00945171"/>
     <w:rsid w:val="00946B65"/>
     <w:rsid w:val="00947967"/>
     <w:rsid w:val="00947C77"/>
     <w:rsid w:val="00955201"/>
     <w:rsid w:val="0095671F"/>
     <w:rsid w:val="00957DC1"/>
     <w:rsid w:val="009651AB"/>
     <w:rsid w:val="00965200"/>
     <w:rsid w:val="00965D0C"/>
     <w:rsid w:val="00965D82"/>
     <w:rsid w:val="009668B3"/>
     <w:rsid w:val="00967913"/>
     <w:rsid w:val="00967CBA"/>
     <w:rsid w:val="00971471"/>
     <w:rsid w:val="00976853"/>
     <w:rsid w:val="0098239C"/>
@@ -48721,77 +44470,79 @@
     <w:rsid w:val="00A65E37"/>
     <w:rsid w:val="00A65FAE"/>
     <w:rsid w:val="00A73CEE"/>
     <w:rsid w:val="00A81834"/>
     <w:rsid w:val="00A81A32"/>
     <w:rsid w:val="00A82EFE"/>
     <w:rsid w:val="00A835BD"/>
     <w:rsid w:val="00A84125"/>
     <w:rsid w:val="00A84BE5"/>
     <w:rsid w:val="00A853A0"/>
     <w:rsid w:val="00A8577C"/>
     <w:rsid w:val="00A94950"/>
     <w:rsid w:val="00A960D0"/>
     <w:rsid w:val="00A97B15"/>
     <w:rsid w:val="00AA250A"/>
     <w:rsid w:val="00AA2870"/>
     <w:rsid w:val="00AA42D5"/>
     <w:rsid w:val="00AB1716"/>
     <w:rsid w:val="00AB2FAB"/>
     <w:rsid w:val="00AB5C14"/>
     <w:rsid w:val="00AB5C79"/>
     <w:rsid w:val="00AC1EE7"/>
     <w:rsid w:val="00AC333F"/>
     <w:rsid w:val="00AC585C"/>
     <w:rsid w:val="00AC680B"/>
+    <w:rsid w:val="00AD17DB"/>
     <w:rsid w:val="00AD1925"/>
     <w:rsid w:val="00AD2A08"/>
     <w:rsid w:val="00AD576A"/>
     <w:rsid w:val="00AD58B5"/>
     <w:rsid w:val="00AD7CB5"/>
     <w:rsid w:val="00AE067D"/>
     <w:rsid w:val="00AF1181"/>
     <w:rsid w:val="00AF1A5A"/>
     <w:rsid w:val="00AF2F79"/>
     <w:rsid w:val="00AF349B"/>
     <w:rsid w:val="00AF4509"/>
     <w:rsid w:val="00AF4653"/>
     <w:rsid w:val="00AF6A58"/>
     <w:rsid w:val="00AF7DB7"/>
     <w:rsid w:val="00B018DF"/>
     <w:rsid w:val="00B01CAE"/>
     <w:rsid w:val="00B0428C"/>
     <w:rsid w:val="00B078ED"/>
     <w:rsid w:val="00B10585"/>
     <w:rsid w:val="00B10D02"/>
     <w:rsid w:val="00B10E83"/>
     <w:rsid w:val="00B11DD7"/>
     <w:rsid w:val="00B12E84"/>
     <w:rsid w:val="00B17AB1"/>
     <w:rsid w:val="00B201E2"/>
     <w:rsid w:val="00B20AAF"/>
     <w:rsid w:val="00B2159E"/>
+    <w:rsid w:val="00B21FA1"/>
     <w:rsid w:val="00B2223D"/>
     <w:rsid w:val="00B22F63"/>
     <w:rsid w:val="00B238D0"/>
     <w:rsid w:val="00B258A5"/>
     <w:rsid w:val="00B25A20"/>
     <w:rsid w:val="00B26BB7"/>
     <w:rsid w:val="00B306D8"/>
     <w:rsid w:val="00B3600B"/>
     <w:rsid w:val="00B402FC"/>
     <w:rsid w:val="00B408FC"/>
     <w:rsid w:val="00B432F1"/>
     <w:rsid w:val="00B43831"/>
     <w:rsid w:val="00B443E4"/>
     <w:rsid w:val="00B444E5"/>
     <w:rsid w:val="00B5124D"/>
     <w:rsid w:val="00B52FF4"/>
     <w:rsid w:val="00B5484D"/>
     <w:rsid w:val="00B5579C"/>
     <w:rsid w:val="00B563EA"/>
     <w:rsid w:val="00B56CDF"/>
     <w:rsid w:val="00B60E51"/>
     <w:rsid w:val="00B611A2"/>
     <w:rsid w:val="00B611A6"/>
     <w:rsid w:val="00B63A54"/>
     <w:rsid w:val="00B63EFC"/>
@@ -48845,87 +44596,89 @@
     <w:rsid w:val="00BF2A42"/>
     <w:rsid w:val="00BF7526"/>
     <w:rsid w:val="00C00607"/>
     <w:rsid w:val="00C00B66"/>
     <w:rsid w:val="00C03D8C"/>
     <w:rsid w:val="00C055EC"/>
     <w:rsid w:val="00C057C1"/>
     <w:rsid w:val="00C05DBD"/>
     <w:rsid w:val="00C101C6"/>
     <w:rsid w:val="00C10DC9"/>
     <w:rsid w:val="00C1240F"/>
     <w:rsid w:val="00C12FB3"/>
     <w:rsid w:val="00C1339B"/>
     <w:rsid w:val="00C17341"/>
     <w:rsid w:val="00C21FBE"/>
     <w:rsid w:val="00C2217F"/>
     <w:rsid w:val="00C22500"/>
     <w:rsid w:val="00C24DCE"/>
     <w:rsid w:val="00C24EEF"/>
     <w:rsid w:val="00C25221"/>
     <w:rsid w:val="00C25CF6"/>
     <w:rsid w:val="00C2679A"/>
     <w:rsid w:val="00C26C36"/>
     <w:rsid w:val="00C27696"/>
     <w:rsid w:val="00C31339"/>
+    <w:rsid w:val="00C3167F"/>
     <w:rsid w:val="00C32768"/>
     <w:rsid w:val="00C32D5F"/>
     <w:rsid w:val="00C3321C"/>
     <w:rsid w:val="00C40F71"/>
     <w:rsid w:val="00C431DF"/>
     <w:rsid w:val="00C44770"/>
     <w:rsid w:val="00C456BD"/>
     <w:rsid w:val="00C460B3"/>
     <w:rsid w:val="00C46994"/>
     <w:rsid w:val="00C52A29"/>
     <w:rsid w:val="00C530DC"/>
     <w:rsid w:val="00C5350D"/>
     <w:rsid w:val="00C536FB"/>
     <w:rsid w:val="00C57D72"/>
     <w:rsid w:val="00C6042F"/>
     <w:rsid w:val="00C6123C"/>
     <w:rsid w:val="00C62398"/>
     <w:rsid w:val="00C6311A"/>
     <w:rsid w:val="00C63B74"/>
     <w:rsid w:val="00C65437"/>
     <w:rsid w:val="00C7084D"/>
     <w:rsid w:val="00C7315E"/>
     <w:rsid w:val="00C74E24"/>
     <w:rsid w:val="00C75895"/>
     <w:rsid w:val="00C805AA"/>
     <w:rsid w:val="00C83C9F"/>
     <w:rsid w:val="00C8547D"/>
     <w:rsid w:val="00C8769E"/>
     <w:rsid w:val="00C91046"/>
     <w:rsid w:val="00C9221A"/>
     <w:rsid w:val="00C92C62"/>
     <w:rsid w:val="00C94840"/>
     <w:rsid w:val="00C966C8"/>
     <w:rsid w:val="00CA230D"/>
     <w:rsid w:val="00CA4EE3"/>
     <w:rsid w:val="00CB027F"/>
     <w:rsid w:val="00CB256B"/>
+    <w:rsid w:val="00CB7B60"/>
     <w:rsid w:val="00CC0EBB"/>
     <w:rsid w:val="00CC6297"/>
     <w:rsid w:val="00CC7690"/>
     <w:rsid w:val="00CD1986"/>
     <w:rsid w:val="00CD48BA"/>
     <w:rsid w:val="00CD54BF"/>
     <w:rsid w:val="00CD6D16"/>
     <w:rsid w:val="00CE3C7A"/>
     <w:rsid w:val="00CE4D5C"/>
     <w:rsid w:val="00CF05DA"/>
     <w:rsid w:val="00CF135F"/>
     <w:rsid w:val="00CF58EB"/>
     <w:rsid w:val="00CF6FEC"/>
     <w:rsid w:val="00D0106E"/>
     <w:rsid w:val="00D01122"/>
     <w:rsid w:val="00D02146"/>
     <w:rsid w:val="00D02805"/>
     <w:rsid w:val="00D0405E"/>
     <w:rsid w:val="00D06383"/>
     <w:rsid w:val="00D10A49"/>
     <w:rsid w:val="00D12F66"/>
     <w:rsid w:val="00D1374C"/>
     <w:rsid w:val="00D14C85"/>
     <w:rsid w:val="00D14E1C"/>
     <w:rsid w:val="00D16EAA"/>
@@ -49066,74 +44819,77 @@
     <w:rsid w:val="00E83ABC"/>
     <w:rsid w:val="00E844F2"/>
     <w:rsid w:val="00E86C22"/>
     <w:rsid w:val="00E902F9"/>
     <w:rsid w:val="00E90AD0"/>
     <w:rsid w:val="00E92938"/>
     <w:rsid w:val="00E92FCB"/>
     <w:rsid w:val="00E9471C"/>
     <w:rsid w:val="00E9632D"/>
     <w:rsid w:val="00E97863"/>
     <w:rsid w:val="00EA128B"/>
     <w:rsid w:val="00EA147F"/>
     <w:rsid w:val="00EA33F3"/>
     <w:rsid w:val="00EA4A27"/>
     <w:rsid w:val="00EA4FA6"/>
     <w:rsid w:val="00EA5318"/>
     <w:rsid w:val="00EA6305"/>
     <w:rsid w:val="00EA6A1E"/>
     <w:rsid w:val="00EB1A25"/>
     <w:rsid w:val="00EB4572"/>
     <w:rsid w:val="00EB60E0"/>
     <w:rsid w:val="00EC035A"/>
     <w:rsid w:val="00EC1292"/>
     <w:rsid w:val="00EC7363"/>
     <w:rsid w:val="00EC7554"/>
+    <w:rsid w:val="00EC778E"/>
     <w:rsid w:val="00ED03AB"/>
     <w:rsid w:val="00ED1963"/>
     <w:rsid w:val="00ED1CD4"/>
     <w:rsid w:val="00ED1D2B"/>
     <w:rsid w:val="00ED3F5F"/>
+    <w:rsid w:val="00ED4888"/>
     <w:rsid w:val="00ED50B3"/>
     <w:rsid w:val="00ED52B5"/>
     <w:rsid w:val="00ED64B5"/>
     <w:rsid w:val="00EE0D41"/>
     <w:rsid w:val="00EE154B"/>
     <w:rsid w:val="00EE3B64"/>
     <w:rsid w:val="00EE4AAE"/>
     <w:rsid w:val="00EE7741"/>
     <w:rsid w:val="00EE7CCA"/>
     <w:rsid w:val="00EF02E3"/>
     <w:rsid w:val="00EF5CF3"/>
     <w:rsid w:val="00EF738D"/>
     <w:rsid w:val="00F04EF1"/>
     <w:rsid w:val="00F06E53"/>
     <w:rsid w:val="00F165E0"/>
     <w:rsid w:val="00F16A14"/>
     <w:rsid w:val="00F17B08"/>
     <w:rsid w:val="00F20FEA"/>
     <w:rsid w:val="00F21845"/>
+    <w:rsid w:val="00F278C0"/>
     <w:rsid w:val="00F30178"/>
     <w:rsid w:val="00F30746"/>
     <w:rsid w:val="00F34781"/>
     <w:rsid w:val="00F362D7"/>
     <w:rsid w:val="00F36585"/>
     <w:rsid w:val="00F37D7B"/>
     <w:rsid w:val="00F41709"/>
     <w:rsid w:val="00F45B65"/>
     <w:rsid w:val="00F4754A"/>
     <w:rsid w:val="00F47A3D"/>
     <w:rsid w:val="00F5314C"/>
     <w:rsid w:val="00F5688C"/>
     <w:rsid w:val="00F56B8D"/>
     <w:rsid w:val="00F60048"/>
     <w:rsid w:val="00F635DD"/>
     <w:rsid w:val="00F65B3C"/>
     <w:rsid w:val="00F6627B"/>
     <w:rsid w:val="00F66286"/>
     <w:rsid w:val="00F67108"/>
     <w:rsid w:val="00F67294"/>
     <w:rsid w:val="00F67EDB"/>
     <w:rsid w:val="00F7336E"/>
     <w:rsid w:val="00F734F2"/>
     <w:rsid w:val="00F74235"/>
     <w:rsid w:val="00F745D0"/>
@@ -49180,73 +44936,74 @@
     <w:rsid w:val="00FD6845"/>
     <w:rsid w:val="00FE4516"/>
     <w:rsid w:val="00FE64C8"/>
     <w:rsid w:val="00FF021E"/>
     <w:rsid w:val="00FF2721"/>
     <w:rsid w:val="00FF4DCD"/>
     <w:rsid w:val="00FF70D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="6D842105"/>
   <w15:docId w15:val="{9AE1B3E3-08C6-4200-8D6C-DE2D2DFB6636}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -49574,50 +45331,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a6">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005E65C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
       <w:kern w:val="2"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a6"/>
     <w:qFormat/>
     <w:rsid w:val="004F5E57"/>
     <w:pPr>
       <w:numPr>
@@ -50691,51 +46453,51 @@
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00B20AAF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="標題 3 字元"/>
     <w:basedOn w:val="a7"/>
     <w:link w:val="3"/>
     <w:rsid w:val="00065CA6"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="227956694">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="835457825">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -51046,55 +46808,55 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B9773F9-1DD4-438E-A4A0-88FC81BE0FDC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>C030調查報告格式體例(橫式)</Template>
+  <Template>C030調查報告格式體例(橫式).dot</Template>
   <TotalTime></TotalTime>
   <Pages>40</Pages>
-  <Words>12774</Words>
-  <Characters>14308</Characters>
+  <Words>4037</Words>
+  <Characters>23015</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1022</Lines>
-  <Paragraphs>873</Paragraphs>
+  <Lines>191</Lines>
+  <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>cy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26209</CharactersWithSpaces>
+  <CharactersWithSpaces>26999</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>調查報告</dc:title>
   <dc:creator>王秀鳳</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>